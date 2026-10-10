--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7045f918921b5184bebd85f042e191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871d4b3abc4de55caf55e79947a190e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e57739afee18394bd81ddfab02ea6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba940a5ceb05317b0767d81caf5c644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789aee3abdabde9bb3ab4e9c6f9b4d735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9a796bda36c4a655f5ecf3db084ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f06808d3938ddfd50b02e6fc86f257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76dd6309d5668e87005b2ae439f3088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54573570d632d46b4ba1d1ff27684eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2772df901db0a5cd73499463b8390fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ac0741809a0727db1009e1af8f0f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe69d7719efd3fd056ee13765d425cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e71a0355f8482367e85f22084bb67013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed00a44ca0870d82918a2a3957026714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b144a0192e7c2e61bfefcbf3ada537115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb8256e969525c4457a5f55fdde7d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91343222e73a837f5be99abd885b1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca35725582ed927747c986ab01b77718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530261eac1783ef2447aa15aeae042e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099c35b2bfd2e7c4b12742708aba29c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7046509d2ee3b1d5b0e269a43a2f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45c51258eb3ce506be9c5eb8f44d5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b548559311432d05c6d1a1078b1bfdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e97017eb0d7722875a4d1142819cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73d272b4206cdf65ac90605eea87ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9759458b3224c3a10d6535e02e9606426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fd9b3c938a25073c184d3c5bdeca627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267dbc14c61af83a011fee32610613428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308dc75a7a9dc851f8a29203f1897fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c3525a8da7b0125ba8d0bc0141f8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb2038451d7458f942b73ba5160f8d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d4c18d98044e6d50d2b8db22717f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8a6dfbcc0b3c45f6a1e244c74d8fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618266c6ab3e70d9eba5d1fcc5618c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254793e91ff70a319a951d5b1abf7c1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84299a5f603969f28675bc78e8f555436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758479b91e52179082587c6639d28f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9a401d65148b91aad5e944d505c6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b05ccba39b6d36cc7345efc725bf5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b3ef47fe0725a89012409f010583840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d155912c8011b380736855700e9c4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df095129e678cee39d95132e81e35bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2e32e1084b5a874aa6a53198907b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9017f9002b94b51fb74be03ec4e95c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783f089ca8e4da389fcffc039f0bfc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9aa73690b5e8a1abb7bfddac52ebf246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e45750d18b9349e30e76ba2369149247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6004a26c975afb34f51098f923646c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6fcbba8d52bf3bd9a73749bda42aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a61e6f372e10f94112330246ea0b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7e4de1f372530fe7bcd4972be080951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdad9d8e4a265d27f03c03a8a49d7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279cdb0372b0488dbd505a29b36741953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0e2b96534ebf5b43d6d1e7282652d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9726b9d4efa8ae64e50c23e9cda4c4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd666fdc27b43c1a43d5fd28842d2a8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab13d799a5deb3644ab0306e8f0d9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5c3d33a7904af9e512e90fb9c815e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41928d7e6364de9209d6bc33b8352fe159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bca02a26287de0658f9f5f116460d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc2664efd1fff1deb86462f467af4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976362a3883d3c94a0b44984675d50962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d9c2e53e93b631348875452e00fdf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc5b80c43a6c7b4ae4722a41c970b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0802573f8ba0dd060e70aaaf03722fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdd87bdeba8280710242d592f76aaf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1c849f7ed1a74069edd712b1f936067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84fbd3538353ad55635acefbbc0ade68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09297eae98d9d5136d6b364fbb1a62069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85be998729e2e1502a4b58e366374db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059453766b43ca88fb8ae5cb6efecb4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a2668ec10364cb666da927f236be972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49796fe07b0947d80fab06cc338995473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dac742a7f66f7787126741c5ceed574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc112749a077d140fa1dcd7d3a5a08675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424a27ea9fe4e993cf6812184da558276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bd15e469fd5d29ae091d489bab18c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb595bf6194ba34bf48ce3b7b04e2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a843bfc7e6795eaebad43bcefd145e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eead5485772b922d2547025577903080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926de834c42d43b4a1cb26a6ee9e01281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758aa9a9a9dcb1949fa80442cdafd3b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8353ed1536944b56dd8f586dc974383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60592023002abb7e65b3715a755c136484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c1a3660649639fc98a5a2c48bdc1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443828e1dc4210c4c464f6bc442ebd286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3e668d30f3e6e117ad8c27114aedf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04d4a611caf01cf0c627107a77465188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc117980184441be00c1b66b8bc19ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f05f13a505ec947490dd848cc2834690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b08a9e6554e8d3d697010885bee4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faee527a6891b7338bd8a20bc7ee5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07999e35ae2a9a006faa81b24f81496893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a851ef7b8fb18c46c168df2d89daf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d49ded1c92777fc872f3c001157ba495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80675fbf12100123752df403f827cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5107841854208f477521cdde5b89eab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2999edfdb595f525cb38a5517c5383798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38121400249254765157accd16072799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31672dde46a8450359799b0b45f7375a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359b8d8edb8d07f8799550217cafccd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1032de9cb1d4b2e8b4df011ddacd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f100c68abd7733f2bfd1f22747a63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841f8cffe607839c02907dbdd8f262d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4da353296cb3799f516c85d3f490f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168bed3a5589f7f0364fcc4f8250513106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c15662e421ea593a6c8e05e019aa5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fca13f90c562e635890c027e3b49b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c115f5fb50d42d7d686209b9c7eb97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a757108d675f43527b5aad78a2dedd8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f10de967a44b18eb5f160c0a8cb9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f78834715db33c7c71ec07c9da2ea0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f2152ddc181bdeb290dc798fbe7d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12ff4062b9fe2fd3911a5b121b4649114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544d275307af25531f5bcfaea0f9d5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe1e2da7044d014d46deff77b6690b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0df62f708939619e6dfe41407873c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d52bcf1e32fad82c18de78198b40d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fa9847f914851d03ad83cdc74f31a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb922bebb248cac1901fa8dddb87d87b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97c01bde461b330a33d5d55174bf66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a5929ca7ebd7bb01ac6521f99fbd2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679ee4ff19274900c62633eddcf4645123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f35964c331719005fd6cfa2d9774d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ee397190024037e54db14f7a22878125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e212edd70666b1b00724ee1b123d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd0372c3dce06aafa31d596da56b18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83663cf33ab38fddde89ca9ecb3942128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ed0f6953844aac939c875d3da94b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69866cd0a30b4ec69ea98f6b7a2d87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f8d24c69f7c00aa497d2ad82d99f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b2b3191f51d1d6f77c5515dce5057132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb7a822c43c2afa97ed57e37a493a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb012d58d7bbda750dd74f92a1bc6b3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5ada36c714742b5e2b51cc2a62a52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd297e6b9effcdd3a2c46084bba4d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fb3b42756a0ba5ff8934405afa21a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345db5e58858f721b7394751e4cf7a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabadb93d3fd297dad6c91b20f4e121f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d94a888c724809d2c8a626262fee8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af006f67d45a9e4cf5fdeecbbb0e1fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73674b78968b6068e73a4e25934af4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756f7fc7478a039e9800ecd9863d8e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae956a2e2d84910428cdd6fa817e017144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a0366d2f54361adb060335e8e1bd3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656086ca0ac81b69576d8958fd46d7fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bfa67696c576850c66b87b418caa6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90534e3bfae24b84a4e6ea4a8c8a68f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c2e07b6d0726162b041cd708a16b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a8fe572dd9984f9cabf52b0538667150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f638454f25933d94909e00c1ff88c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643473985db6880401d2b837cd339a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78bc5f76410e997866264bee58b2a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9c73f855f777c9591697ee88ff12b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e1f6f9e1205647fdc377a284bb714155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f60df94f33e11005253b2069d4a9f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f186c9e76dbbe3fd508c046cd4898157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab445a2d556d90e4d239a5647754a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c26e51177be6ba78ad21ab0ad493d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3741ebd53d0fa0ddb383b7fc05ea4bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc58045fe852f4de15ac71e5cea4b28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa466b8cabe83258e8fc203e6f17ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd6637cb07a5f2be62adbecaa1c325163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe15f98b2cbe1fee93331a5c32991d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dc3c4a6a827780086958d423928b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62968ffd922ef5d4f17b07dbdaf862e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad05af761a0565752861b33837d5db9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d5e3854e76b0d3c150148377a0e6c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc70a7053e22152779000012ae96c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e8babf0aa318b63d8b4639a280b43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb9049676cc840d90a40502ac0847b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f3a0ad4e3b2baf554bac3d75451a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9074825b23dfccb6aecc0325dd793a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1cecac09f3110844de773dd762456174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515136d48558ed000ecce1556538e83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa4033f2251ccf9340ebec9d7628e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eac6de9e75815b538d08ed86f63038177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae463adff32b53f655f76725dc1d02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01deced690db06caa436f3f20a7eb6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b7260ca1df18d8e13dc50765b0fc0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0864983a43983dc32669406824b00181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a3de51eafb64c554922d191359525182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ebfcf5d4c3fffc4c03fdfdde61d6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7240719ba43886cbc121cf55eec95be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a673e36a13b4cf4fc3758cde35cb91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90e3e28dc2002196a34a1dbdc8fc2f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad9dcfecfe34c32eb494d5f6733e02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f0369676b6fbfc9af89ac4dc6180e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07b7fee4544b6d90ae305c7b467cf1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba59f55ce5a4567a181d886a2d6493190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00936ab3c4f78825407df210fd8b8ecd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fcbcfb18ee3923046766269ed39de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b437d39eeef4390d8134fc7c1863e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41fa5851ce1b80d13131317b1c79ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827c6cf920a47b8afa9e21a757073ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a77d29ec5bd936e019355531e5aaff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dca14a7f715ce121a6e434b81b261197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cc2d7a74ee9de4e3b112098dd9bf8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a381ecfcc6a071e5961e90e7d9fe9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d32628944674f02b218ae96eadbeb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5670cee381e601f673f78c005bc0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7931774a3dd9ea5deb381a37de1338202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33613bf3478f0155c0b374f9130ce2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba8379743a9d8e09a8ba16262e5952204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcfe91b2cdd10c23d336e47efbfef9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279e7943f6fb063870bbf6b55865b49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24051b6da7b9f17c60f5f7003b720a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008a16470fec0848bdc0122b1104336208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79d863ab358ac58b64bab057dc4491209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f664ff1d030df40e6d89f84035cf68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae970b2d2654f042750b649cc0cbe52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbe34adffce2c4a3f19dfefd9e0710212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec210c3d722dbbd7add633b096c82a1a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84fd8331bd0b99e732fbc751d58124214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a3aaea658e7890f2f0913d50070e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe51d2e735fe4f7ad3fedfcbdfc0b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381166b9d1d20c67ceba3170b5ffd35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75400efafa16235b164280910f7ef5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f165478b2086d16641c54c7c6c604219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56f64128adf29a82fc7963ad0c6c93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fb70cfd33b06a0af9d9f9e0a24350221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a1b57334771d2ee2db3d95fa5760d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cb3608b8f4dd58dcd80c9fe3128a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8424267adea5ddc36cf71793f0086224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826457a35307549019961ca402ac088225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a354d6890936415a05a06244c97a08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bf5ef4b40cb3e4dea5cf6672c74dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781116c649022706a7a1333bc8054ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a3e7bf2955213c9fac3583dfbd96a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceef571bc1a84cca89845f3f24a3c72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f37745e4d91e01c880e40cac40638f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d6abab90ffa39568d4237454271ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940001f786a6bc92e64c6755426b1100233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfa4da225fd6a1e2cf4833858eea0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99945483cb4aeef02c09cdf1f5373e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39300887c19573f5dc370580b3d5d90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e599397c81feb839bc3df9b1251ac28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3907399745eae5f324bbc10f007502238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d94aad25c145244e82edd939b5bbb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b9c690580a255e5cd0d6fc2359b35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81fec02fc41ff1b42adc9ca6fa1952241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bff453feca1e1406214bf96771166242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee712869d45790901dec6b21128f3009243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b621c77f5feb5617614b24576c862d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd7a69a67c535fdf28520d8ebbe12c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937bd082a63a29337acfb9c3f6561a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900205f22eef82e5f98c2a90a136205247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f35a348eaef4978e1ae389fd69bf7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f4364b726d83f777da00976868798249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cbc64af6c3814fa922c82e5ec943b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177c57638325f5eaaa406636ac7ca94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd912ce9815e75737d3277ebf20fa6d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dd710dd7395ebddcb90e4b3f2545c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d618643e77a2869994add8d569540254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bf156f2a21ebac72ff2ed1873d43b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950a3ec80dea27150ed468143772018256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107578a10836d1473e5945b1aa787ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af0140bb8d1dee6d72d8df1d23c806258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0468959078b1f3361cf000c88886d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648ca2fd6915cdb333fd830d2ae1b2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4fe27683bb41ccfc882645d68dbc9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f444fc3d21b5824bd4129f2f6b473c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c47381785794b6e3eb0dd67a13213263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e696ef7f0bd2e8e6dd2c5c316fdc3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eed2d8297c520aff9e2316cec24a57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cbe5815a4183913a9aefd144c0ce9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbf571b7157a2acb488ac09893e11c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de2716471049c1a24971c4f17d544b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4748db1afaa4a633b4242a26167cd96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159a544b13757dd10ef11021ebf9b81270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e9e7299bee4cbc1084997b9c3c147271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb869864f1523a8a0dbd50c4bcc3d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f21254ba82251b3a823889c94485f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f374fd623e46d812215594a2c248b07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14eeb72554db3a2ff15e0a1cfa1f0c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f36c703bb692d32bcc6d05e959322276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ff66dfb3f68661c19e5058bf68e55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b4c8fcad7408c3c058f3799a2b37e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ffd3dcd732fcf4ecadd68440276a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08bdd7ed90bbf9fc263e05ea1fda26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79eae7cb8399ea740704dcb6bcaebad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4721c0871a5e3e9dc64109224a58a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7304995b4292d40eeddaa8d9203c61b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a085b730c5ec463f4ebef53508444f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d156f8ba05816736725313bd7f1fe1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56dd32a80fa97dcb5c35249d53be72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c98f2bdc277df727d03dd9f86d7b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8baabbb2c2b83a545920fe5a26047288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05cc4f61ccdb210079b5731530facd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e10cb0de68fae65586da3a04237fbe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16bfed593d3c0b37b3b6062e4be265291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232c6ec88e0c5745212823a2d472072292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe824efd626a3c8c03898e3574254356293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64c3280ac621e8fdf3b81cb92f48ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09998069fab06f98dc273dc342a7b444295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd66ff4fe7da506752b6b4a3676122296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7d2f4f4f4584515dc8fd7dc71b840297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd08ab9445df841872a55951c37e530298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f0fcf99400b2cbbd018ae870d5af6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9b50e9551967f8cf6aaadf2d1604b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d955d5333b54549ca00b38deccd544301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0657366783615a2c926aeb57011f26302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e507c8a0248112e1a7c962d9122e99303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99860a605293b7a106ea8705825976b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e900c33040e4948c373bde4fa98ac7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36581759fddd5833e35598b6cc3ff59a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f60f20cce4047636b37201d0b5ab20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e13426fb25443eb69a2b19041838a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567d71a56e012af81cf62f114886660309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d0a8c02ad84d9154c83c0c1846eab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19a4caaa2e002a9e76fcc379d6a1fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfa726e11ffd0208e3c6c4fa3bb8d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9402e90995548c466fe64701c972276313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f734b059b73762dde9e80c3460fb6ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848051e9cc0d21f23190168ce51317ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3c05ec40136d9f403cb1cb008d630316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca97ecc64072a7d1c10a3d4b001dcf4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc184f217f3f90433b39e193b755a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4270a30579b58ad9793e5536966fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b967ff2bfe846e96e006416ea19c98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08945c3e7f03d32ade5d5ed6379c893e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adcac0b73e873bf79368e753bf6253322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24aa4caa0d090c4a8407de38c1bab0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736d14decc883dfab6eff5b1e5133d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329d6a5dee101bea9ea7b75ccedb5b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79684aed6e45f87d002e70f1e8e2458c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5d08b34c6806e28209ff20e5a6b1a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1eea98439f955fbb86758019d988a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004188dbe819e4eaa950bf62a7974bba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef48227f7752044491413410d604e69330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bec88ccf40e2c5dbe74d8ad76eff5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90ef9d0d650a2e1b9dd589fbe61009332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3bb746c5fd6461f4062345fa301b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abad293e775a87de9ffb3eb9d94034334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e0f481c5706d3b88fa0b9f45d3b36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02603a7c46dd6bf0acee9c809b71fea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee9c37392d9bf1a9909262646a1746337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c859c162cd968331fd2ef1d875fab1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b991932589fe6624ffd7d42c386b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476865a70e74f03b427a1f45071892c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee964850382899c846cc88a4c5cd98af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40825593f4f746e474dc89ee2de493f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85aad8e593132a4bb9bac747c92b0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00535245cd58a3ca0097c55fbbb9ebfa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7d236aadb5aee6ac9f47254374cee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82670ac7b5eb56fea440d63579f26e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb1390aa02f4376af10bb7b912b181347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf92364b4493ab4796957246512522348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ac485a953947d3a2630b2b52d2cfa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad0533d7baff0299f02f797bc686c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea005529867829358c0d72ece200e769351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f7edca6f6350cb40833b7ac2713ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e33f6bdd96f076e711898f453a2e73353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38d83d2c481767c1206e24137a5400354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25d249546a6848caf1ec544e9d366f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee320fc98774275ffc205ae737ff8674356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10eca020f708075a5447e840aaacc2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea5500770f05edc4d04a8c2e787516358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79679647c07942c877f9f7cc07fcbe0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8465d71100ed3c5815a7edb3c76b4b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fc5a1891d2a9be3f2541b2ce0280f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f3a3a93c44d9a65c36aeb72d38ac7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3b016aa7e35a3df4fbb3574cb2585363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57a87a2a69f8644ab4e2588c20b0a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6393004db52c9f99aa29f26aee47ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5725bbe3e66f6af523397fcb750d9dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a609de6f4b80d4c2b1c4f6ec1374da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb25058ec3af8967f23f2c1a39c1a60368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1950b3cd3b0f0b809a9ce8fb132ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d3babdb9da77668c8f90dc2943259370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26e512259fca74ff5d84ce21b6e9cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a3228d5dd83bff8d5be2a4c049938372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18790cfe8baef8557471a97176d3fde373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1a2618e6ebd0f70319ae381ea0f0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f5a2c3cbd6cd6cbb0cdb90cf36b15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07470f54d99e4202ef75a19dd63f4c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71321af038b253ac60081a49e7f095f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb168ed7fc800ca1d20afb0410f138378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7521fd68d5307834bd7b86727e5da7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3ca3c6352d03f01abe0cbf6e40bb2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007a777cda35104de1df4887d4da3c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41214b695b846cdfdfd571b57d5913382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7a0e8a58aedbb63482413d282f95c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33e6a629b4e6c3086a6e1a6d96acab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b6de8aa8336e0e5a47e53656834fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ba35af2c6e81c0ed409e47c12098e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74178f979996744631b11f0f220c768387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960be0db279dae87e17868351d37736388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13deb5b2610d49aab013c2794b440d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746545dd6a14e69859e0b6c6e9f8bb0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc573b241cad6e5b2440a2eb6644b06c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de037221257fea6139877e514ffbf32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f517681a5108c5d282b0cf0a469d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0de2831cdc8805aaf0064ae29565b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d716878de6b06bce7b4d5828ae30c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f0b63abfce1562b117b4cd5fba14c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374b3cbc61d7e78cff3ae8d70662ead397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae736864fc38d099ddc55d06389b9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e8f57a4af98353d1abeceda77ec9c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e59d49758c5e2a40c471cfd61fd21400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fca164e8fc92bcdd5b3b958d0df8e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fba1fda805f4f61ed758f967dc340402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a8c3206861902748300d364627d7c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2597829ce32e54d6e2655bfa8382d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4921ab9875c716a199048faa5fdc9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13345ee59f745e483ab6c8352849a8c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbdd31f7d8257eea2c813a5b865467407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f334b5a35580d451f7e8e0b0812aaf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a682f84e03d66ad0b4082548aa922409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef351e7e05495e5f779ad647798f29a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76d7fa351514d31365a76d955e7daa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8ecb6c7845c37370f8051b8ea6b14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8714007f69cf40e4bc46d19de7e952413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa4cbd0af232aa884f102f04e94930414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab97dac5bd748bb9733def2070c500415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4187423b3bb404ce6f1e238f9ce2e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e571fceff090f4fb9281938d83cb53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2daa572d32f7ed1714c562aa9ff87418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12a2d583b1f3e35072bbaae053da4a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392899a11c2f328cc85f8365fbe4da4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca3925dd0a0ba8742b2b99b6515f90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab21770202a6c1b6e3280290e5d9c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a0d9d89ba13dcaa9117cf6e994425423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9ecad1cedae8ce6836c4191f9fffb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbe059360cbd491dd1efe3c0063998425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47bf5a95f14928b33a46a75bcafa9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce00e904b3a6efdcd541c627ef9ec5c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c562062dcbee9b041733653c3d2185c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4721868b996452492920f84908248429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3433a56b8f1a96a5ada7a99755fcbb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b38c3d99ddf8db3c2d63ba3094f5e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29d5deb36fef6a104a4a2af82533ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121bbb6a35aab74f2aaa446e3462ca7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a090dc9fb5ac7f3442fbc417f23f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bff9385141c8c873ccc8c89e8cab2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3d425e26b097c44f4dcb2938e480d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22f5326bf5ee222fb224be69b7bfef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae26be47e3ef153033e2f5db1e41b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da385e6193977e09d441e2d0ce92bb58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931b0ccc48c6794042b11183fdafe03440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbdef7bd1ae16c3e30a22e000c3463441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e55d8f867ceb603d30f8955195d4d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0074154675ecac2f6f63bf47baea7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9066a95d5848b32d5d49a179a6c82444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9074ad1e2935878607adf9bb3bae8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ca9103d9a72e54ee10218c7fb980f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9ca9a3c19b3edfb04929166cb4284447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaf5adae4ffdbcf8c8591fc0e43669448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb130962c6ec77cb4818bc34767bbd4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647cf1f158d2df07f38e39410b7beff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3d6789f50d02604288b649cac01a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44b6b59855854c6d8a7b04bbb4f25a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6909cd62e070b68a56c62c2361992a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122716eb45a25c4be97a74e678eb1d1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162277a4eb960e3b67262df3953ddd21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177266ef44c71f54d83560f624ae2269456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995fb43ce9bb3187cf12b717c6499f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803020d73bca2cd2d9cd445b9e6685a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bed990fd300a5c7d7c8d181587877459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01add0983971f5500e664ab51d7f9e3e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a85d847c03ec7acd3843d60de83249461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5637faa46391e176c129ec0e547246462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980c87e37b34e80321e683b2ef9dc2b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cbaaa1a294efd3db652368acaf36a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e0ad98d000500fdc2916bf180086b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef78949651fd9ef142c776ba6c4b13466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f46fc737b5ce7f3b1d4ff02cb2a07467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fc102c58203af44a22357506a3561468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce80d53567fd186a7a529186b1e90b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd67d457216b033875d3436cfb05252470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c79a20fe30a3e7878e790543471ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4863260f46fe53512c8a7193fab2c90472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aed1e4a8cd68a14f36291d3c43cdc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141d3b0b2f22c51db7b676d917a0c45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d826bca810e63c1f75a54a459ea0c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016d70fea67c61ebeff6d9707fb0b6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50253027dede87314f06eb7f0b7796477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97038e1b3138c067555bacc1c7bac5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f8e845a02fa58535c622615a50efd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4a901d5462f3ec5a8de4004c59cb5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8d32603278c83ecce4a194dd0b988481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614e40353ac6ab4ce1499b72c9988a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3123716bba48d7be41ad168b8844893483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4ef6e931afae0b9e15979f1722388484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e0e1f470f40aa1edfe430988d4509485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064faee55e933306575343dbac7de0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbea5b8698647b0b1b35eabca8a8232487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3995905b23d0ad3c38c39e38be8001e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1da69468fc7410e773eb1e5f2473ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f300355ae4f75f4c18fb1f5538354f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fac489ffd1a80088743cd492e15373491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b2166e374785fdc4ff8c394fb0e51492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0227350f0664a822e96896764535413493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00dcc760bb0c185e4e1a5d7134d1cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2ea83ed4d5636c8e42790085f9905495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7bbe0d1f302103e9da3b91d241229496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236708996a2df0039b04bf8411b13c7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dcae4dc9365d5b353137648370a14498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339541149b36d5cb86e7c1ff5a61dbf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10fc61f9e27850994db3f0bb41cd0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a28da993c60de4d709afb377966d83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146d1548769f6e8645d09ce412c7bc6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b77c4f0912192030f8d4a1450b383d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a37acebde58ed1e25ebcf0e865000504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf4e0efb1dfe10d9ae31e329148c64505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c26e01ae1fee28ff63f402695dd47a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762300710540e31873a08e21adccb12507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735ceb4f72fec507263830d43d344aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65b1039cc2aa524884d5a6746252f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685774f638e5a1588ac007896413752510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d726f62ac0add87d89b8026a95bcfe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfbefaed510464c37ebdbebcc9ce9b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c0a65734de4d6329e1e51501d8790513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c748f5d50543f5655f8eaee808579a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9493336333ac9b863ead4997c0088e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed791baa797b895fa15a8177480e3608516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31777e6cc7116840b4ec795648db49b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e8c88c0a95e5ad8f00a9bef6dc7c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61c44a80e213f8019a67e503100858519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671f8695ea13e70a4b47f039ba60043520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7b1296516a8ac6cd244aea5d618b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e38cc0162cd299c7acfcfece7f13d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73a57acbcfc41dfb38d8f68dc312bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab3e85d0b6e1d3a62e809d84497e39524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1546fb13cafb1bfae633e91eff916525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d019203ac2e6a1bcaceab084e0fa09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfb2705b33cde7da632b65eafbc095527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb1ed152bd220d8607da528c9138cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4b859bfea99c4ef74833fc6967384529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581349fc78f29039b746d59412243b8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9e8d9b077827ff9b3823b7f081440531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2422b8156374f2de49ed128ed9ac279532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7b71dd87330c491c132e60bf8a94e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db4505980b8890feb2dfddf06c127f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790af9cdde3f8e4409c380cd55549e3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242efd965b58684a931027dff3e810c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12538b08589714f35f3f660d3316cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212cf3bc9c27d5c8b266afbc752e628538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c4667282f3b87c9904b4741d1cbce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e86598a2960de2e0c7f9bb258a665d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ded3f1210fb343ba76c250baca69f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3ca39e48b76ff650cd269ca8a9b5d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46323b2190d8e76522e27bd7f7c57ecb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885440fd2afc773dbd9400dcd4835bf7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e6dbf17e2595ffbfb71e2718816ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2967cd65566e3de5c03d2999b905e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5587ce044cf9e52cebce8704f5bd14547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206880273b7fe7aef1e50ee4139919a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dd493a5d046c7e2eb1b0e4cb65cac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96462f77f1332c8007f0edea1bc72cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350aae722a8c473393f913df8e82927551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66494e6c2889a844e9af3af7a9b0f085552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14345da30a982e576f7fb574eef21cc7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d3ef36e16baeea3431c484fdd4a4b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dfe0e06dc7ce7c2a9a7f557a66a22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048ae3219ffb0044574b614b7f9f633556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf81d40a9a0a2badff9beaefbdbf8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2241463780c874e4b388a7bc24141558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfd19bd208e5ec599e4cdf0057c595559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c1c25c347d04537d1871a5bd4eabf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14697fddc83fce68f45d3abb65ee529d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08b0eb08346e368b387d43a91266cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fdb00f42b8667aa657d4cb14e13db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd029053d4ae0a5f387e9d2bc7a2d068564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b157c3a76748e0c2f84efa7b252f82f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accff225fb761e992060d1c0a58371e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19bd136090a62f4db02a04b113c65d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bd69c09aa5e926bcb22a1a8cc12ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d56ebe01188467195ef06a437b29b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dd17772c5fd0ff4bb4e43c292c65f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e780b15596594a5f14e741de4ff5da0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee17e70e4c3072f2a765f18d69a0b0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f53498e5c5d1ff943c3ddb63d70a82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52a7fe8fc83e046f841e5d75206fb9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a764d6498705c74ce3b1e50fb6365f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f34f6dba3aa7f60229715445f95a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a90486b77f65c5c30f8373290a64c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeffe16eba035d72fdd03879653633578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262ff4c8668aedfc58a3a8b6dffeb22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803755009ddc8290c1e6191fbc074a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa240bd0ec745a9d04f6d17b19409ae3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4357dd64d165393c9b4f26aef140640582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404cbf93bb6865942d0b6584017396a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61301b02b1c1f8b58b1c0ac44a89b57584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582672fdf5d46851e0f03a394e75efe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87541038edf78f08ff1ac7e0762a019a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68beac63fb41dea93109ab81e8609b80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4241346299875f1256de7e4cb2c449588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef87bc941fe938b0d6a6e1d8c541a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06199a6e63a326adf5287507b0c1443b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015aa41c319971ab3d67bc915531031591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502dc65fbfb8af658f6e8fee6c533fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e83339100e14238fe9aeee2eeee90593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224e406f768ba0ff056afad5d8927a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc181cb31593f9b028b1adb7c9da577c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ea2dfd991d2ceee4da1d1a08bb968596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346cfa9aaf6047511f3ed5cbec273df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957352d8c639824999ce7c83e0a5665598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a1185a77df38b9e6e8f05cb34ce82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1d280a58cbeae5b2e540360d53bcb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f27960739d5f0d7bde7cc722b5451601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac3f97dc2717fb6649e539fd7388e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e3ccb7c2535dca8031ab272e73561603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a15b5736da1af0a51175c456af960604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82457f8fe07135762a1b5d9a815cf4d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe80f41bd263c5ab612176c2ed71a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0294ef4c8db71552ff52434a36c3c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960add2dc82ae8f2d0cf9cf72774f2f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7081659bea993a47391fc9a0d18d62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b728d93f43beef8d662e10aa0837e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630dadaed606e9d9437d2d3420693aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d22c532f7e087ab49af7f287a7673612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77de4478b06739f1a1d04e1fc213647613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b00dc45c06beccebff54c24a3ab42614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da446d87bc1c2fe8655bb33f2e4a392615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ab551afcd171487b12cdda8495516616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c16968ba8ff3b3233e673e74e2829617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf626afe8e45f4d6ba9814c81879772618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff94843a4de6f7c27e1e81b1529f0ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b4d19a0257e01bfae985d4ee7cc2b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92ed9dc9f26dc0173f06db198e8c5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac276e681171ebfd0dab68430fc59d7b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea256fde3a0f765df2d563c71ab70881623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35811781906f92c3c6951f595b7f17b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ad4ee14573d8374c127f56711ffdb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4d8006bd927a67867ad951f3efc7c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567fab774445e424483bc639e3718db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709d6f4f5d438718e7d1482596d346c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec7fa05c50a4ce86d1ba367f5d6aa0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca6692a2ad284762ea1c69350dc41f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169f513260ecd2f16c599747b71061e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25501d0cba2a762fb89b61fd57c15dc4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2855a6e12e486b4494975b1789eb056633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec3dd56f0fd23274c9b2b71208d60e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea75e7a1b6158e12fb886cee15d5424635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2837db236a5ca410b9ece0161cf64636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f079fe16e1235f23a60d947f76c97f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdd0407316937392f3ac40b32fdbb7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb314abd34aaa6248ec95aa9257cc113639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76806315e49b5af437758a81d02c5c89640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d5a10ab354b1c7dfcd2724ba485c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8236cd922fa17de8931055b5b6ea648642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67318e925feb33e939c4bc108f1db3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea9d011558678b3c8a1d4940204f24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec532d0991257c88f6f757c23560428645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7484b8994e3e057b9ea40caaf3f83cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bad8ce363648ad314493d38c83c75647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d241b1063d913ddb41ef9db37b53c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a4bd93d61406b716558b0703bed68649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa089ac80b97e189c4aec18f907c8199650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484216a4a39765fd4bd0a33661eb99f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feeabe5cbb045a9d2f659d586ec7562652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf909dcbd0e33e086dca1ecb1821a9aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f63a91ac224adc42339c3d624605a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea4385eb4cb09e28a5b2bcae16e5ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed72a509e7f0e96bc6f81e335d6b64d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde1031a7df1a69be0753cd086c2ab0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19357be9e9abda0422894da8959945dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702284552d4af9898a645d78b46e1f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f9acb86f443779ec349d33202cac3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7493ab7eae0b469ebad02a1457bf61661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bd3c9dc2a89382bd7fad941f94d25662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049794d63537410b42d2b0567e29513663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e14069344ce23b04ac75106a39c04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf52cf1059d9f23cfb520793a262f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf42ed08589be0744a9dc168a8d00b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8e2fe711d87c990336344bfd07b2b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a36dad2e0daeab69dcca84b13cbf5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dd78b2542940e32880a9c8acea8c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5893acbb5facbc4200f244bd4d1956b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1c3be4e85982c045d7d6f5c2d1723671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae63a55c2b48f7d6ac10a06b8d3e675672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8579b9ee65f8522c0b9220326c57ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d95886991c2dc9c7b1cd6156dc5d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fac308fad929611ce306e897021514675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e929065ca2fe0dc50452cd0e6017fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deff5afb543e689f7ddb40459cee19d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181df83380b101ff7d30a13ff85a08b7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3416fc67173c2feea0eca1a78acf5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b14f7922da348ecb4ec5bf5add70f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745902dce17ed0e0620c3aec26edb6f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad0fc291bfd0e32706543fabae4941682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e1543eccbab520627978aaadea59c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235339e41ae092c2c96d7f185d632e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7125727282036600d26da51ac5644685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43349af072a738bd1cfe472b01a625a9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ce8ed62e43c24db668f38f832f823687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8e7cded28d8d56cb212e57ee2f75a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1952c266ea00cf5d5ae43f28e0ce8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdecb369cf9b935fbb5969cca044fbd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e448ba0ffe5a84fdde764bf5e1192691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700aae06b3d31cbc0e72bd4e9fc6fd5b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94dd07d38e4c5ff658a271d67221f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0b3de9e37a898fe115b3469a8a1e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132de80808555da51a7dd695f9970d85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fc3299741a3b6cb56fc791458f39e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dda3728a84d79ee9fbfe32a4e4486697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2278c7947dcfad7382e0f9bec3c22698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322ef05153bb0120b2b98c4372b84df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b6b126f7c5f013f8e57fc00b608f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f7b303b0b9c2f8a299f05746546c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42e56f1d260944281fa5e593709756702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099629036693474d487b2d297d7f1713703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98df83e673012b131785df15fe0776704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a2b6a1526db30a70f8507df90bc9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db61b1cac92c8e47273aba5f4f418b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa53778d2c06942bc86c41acc5377c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b10781c0a1db122025258dbddcb502708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ebf4f9849101ec18655b9bbb4e36c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86c2a5789c017b8162b83dcda66b23710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50532c3273733856a71d8bd191d760ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d4a0c27537c8381a69d9fa3a1f927712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b26edf7c7335652c32650f07cccf1f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb4c8f4ea8b0ebf15a337bdb0c2480714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515438ddd07918ea7a8d53c770c5eda715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c29e4cf2d6e67c283bab45b1fe5d33716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f3f56d3dedb77da6b6878c4567648717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1bd9743d26f0dd1c72628a47b8369718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98d4bc220932c10af29507195e3c91719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270158c98efdf7bd14367b495dc50db1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c6ebb6e4affb89fb8c17ca9b28dcf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3118303988a1a8e6eb5800015d8eae9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d8a1abe903569c02775115f840bed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45b373fbb8e448eb572ae74b604ce9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176dfd9c87fbd3b8a228b51589984d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4ace7c2176484ec0ee6fd066b3504726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804962538f583cba9167659ef295b383727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc2ea19a9bc2af83d8a0c77bb50f8b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978816e7b41b8b89e7f6f701416fbc5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea0686f4449fdcc937ae337828754b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b1ae433496df139efa3abf98a6190731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa48b7fbb933cc2f4aaa2c62c3f338732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac01706d25e5cad4992980af001446733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2dd6da7361c8c52a143f14d11857d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931acc29815b9d4371f29b799576e1d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd268459a718fefeafebf4351fd573ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d794fe31e1675b1b2ec227213baf74737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8debdfb0de28c20ee6fe98ccc58d2ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f86887148ebd73e440c58fc5791fe3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ce40b65f4b4260032a2b8437f37c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494002a0fd3a370e7531762c0e77a3e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701f8fe03f324222dc75483351ca1ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731224eb776c320283f462dfcc91c03743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a1f14e555ed83e2475d832d7200e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701f1e8d4d09330d280a05003f422c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b8bb3ac86d5382a53030c6a9c4702746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c2d8291a84440832cf75f79e8922f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bc1e1d3395bc56184eb652241e9a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d60aff8fd8bc6e02c29bc46930d78749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649566407c33f97d3bb389f84e398d21750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987393e277bcd796c282b1d3d37a27d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8095fe94888ac91251e1e1539a3b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc8c474f30cd862a8f6609ebb40573753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d0547d758430d80b0c4d0ac1510ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84332f906d276bee4f1d70565a60dac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d394061972a99bbaa83eedbdcf793f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ce34af4358d71238d2764c7bbaac4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa14849bbbc8f52e03a0766d629385758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19026ab9d1ba20e96d1d315ebacbe362759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372c0517284a8f78da74a0d58298b971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e199d42cb63427f3f9660078524ea82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0800caceefe56f118c7990dcf1484a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84621e3394dcb4f3869d8d735550e8384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1031d7f78574a0c168a7938c97251935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb2d919a51d63fb4f188e709b7bde26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b162c9ec4f4f9cfe574b0cdd08d26c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee060a7f506f7c6e336e3f0029b2a2588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58ab980448853eb9eff8c32a6238729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d120df39e7a0f3c6c2a8eb55a93f2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3caab584643b7f29c09889512be50811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cde048d975be9dbf319f9be8b2c4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5337831ceae84a8381cec72507a7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a47620c823c9cc087ad0da14c6fed214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0289cc818001297fabd6786f32b787415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bb6a56d4e1b25718af5560dcf8c1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece4b5007df959ddb33b45f8bffc25e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f274e80f4ab77599f6f0d2ea4f630118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302956dd8b74d74b56a829e221ed4bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30655fe70cb2dd5e50330880ea951f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdb54ba13e5f2af3da521d9c5cb39e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e75d27969969488bf4891987690ca622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18002a93437bcf3e73903dd159eb45823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d732b645ce9bc96554d583b2f490d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c158d975797b21820b45fb6329096425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fcf41ee241d2c9699af3e7355f30f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6989b4f4bbd9197ebf11ced8b11b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741ec60a3aef3098d053f21e37a47d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d99ed1d45236b0aa4f3e064216eb8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcea6b1850c6c5a93fa6804312b133730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436c6e26dbbec7aca5275005ea1910031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2432bf241fbf4d8487dcf1ffb75f0db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c23caca7de5a390ca4da66aaef7a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49216ce41e419df284c9f3e08ebc766c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e0135b173093a132a2f6e11bac17d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f644f94eb856b36537eaa25ef8257fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a1de19d9525390da52b4ee0ae60c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb05abc5fb94330a58d83eaa546c8a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce7269e1ef060beed5d786637b124939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a06ac723f22c403f528d32e5ef61f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd1da131822ea8020467874995c7e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d353294adf9caf7414ce203e70a2a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbfcd408b34d96db95ac2f819a70fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd113a1b0d3d97026b70c15046a0cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6155918302c0bacfd4f6e68d496871f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3951528257b0633c49a0eb8b57e7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a903f5e135ffb59b8385ae8a92813247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295233fc82267e13a643af6e93b399048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfee1ae8900abdd724668c932f604949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4012ee34dab729f3e6ef9186c06ff150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1561ebd34ce3fc956067302a1b4c9f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fb31e980be3aae34bba9ec572b42352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d3d9001ecd30f2957464b8f7a6eb253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c9ebfa2558026d166c537f7de476954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bedb4cedf30c957f402425e846a26855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df947759447a112c905345af0097ad8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020ff468b8eba43717aade1737eb1e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004917e6eb1b034875fd7da7f9188b1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049a4085319a9e4eb42a4f1a7dad9ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d60820896e3739dbb900d7beb4633560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5921b18f6af6c14a76d1078d23ff4ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e317a851bd11d3f2fbc5ec6ec125b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c1b8d213d3709207b4705846b0b0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364d1a9638c447d50faa95e8ddcffe964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9ee1139194e7dea42356e057080fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e9d0e2b2f680d5883add9df27596d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85e53c1e816ba6b010ab380768152a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076f1497af50bdedde5112b402b572568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c10407429c400016793e09babe73ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065a3910f07f3dbeca56a63d7c0e02970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c63f5607945d31323a6250338564de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0996d4dc8706a3938a7dc764b67561872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b28603e25a544fb5365a8b9a04c9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1964c5eb311533c625492935d376ea874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e44175d7402238fce11e8845aa693875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b816c77e2d6f664e1fc80cadc424e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b878ae483c29e2c8963dcd345d9f41877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e7237a5c0448730c5cf1708aab04c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b6e9fc98cc49b0800a4f56f92db5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c3eef274ce50fb09df98956b7e82e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04196210bb09ddff87ed934db833f26981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8bd18de5725285e90e24c6cf4842282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74515429cb82a13089d73c17d81e929d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c9631aa486d63f491826bb31cd0ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402e02d90360e5ba0f3da191a36762e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc361b6ed6a0b1cd3ec5d8e8130b08986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4db94fa7e43e7f309d14f1a061038c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22dd5b4d2d3db4a5177f51fe728fe888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0874d319a1c5f0d5030ef9a1c56ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835d1e0b4aefd004e13739f13197aa790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcb0f0e4d73df93263ca37dfd27cab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7526e36121b8f44417e5d6a945f78bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691501cafd1fec0ee0b038efc95f770d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f8e29bc00b39c6c5b2e1f0ff74ab294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dd7f49908422afe4b4eb733f4127395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db098729faa67d77e3784416e2590e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c0f613457549b3b56e9f02706287597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8b1660c7fb88a9a194439b6a21c0798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b786a5af3b4e77b8d472a31a77eee3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9780ea5d5a222ed6a84c8ab36d71b0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8794ec7ca863a2b16924d1cb64a9d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b672fbdaae6db0d00220e20e841f82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797eae001883edbf373559b5e6fbfc7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12295ea9109fde282c2148890e300d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e63990588bf07c2f437a0e615da8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acc838b3f5f4ddcc937369885d90c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825cdd0dc70674ee7d4abd62dfe0aad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378fabbcd9dd6d2ab0c3347683fafa5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520dfb32a5df17fd197307453c825df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162865d86ee96dea35f2197e08a2424110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d76a7219e6f2aefd58edc08cf5ad5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349930c170be8a9b7508a8873e17ba04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004445bd3fccfc968f73632528dbe04e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1148eba3e6d1341f5d9a76f41229f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ee6e9b95e66f442d7dd8bef5f037c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f18965f122c8d1572b5a2f989c418116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90914266fc081f4f9865d18f76149f67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcf81419a7f0c05708ff4a5f2acbdd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2316e966a96c3b2a31a42d82760cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a189aade6abd948613806c244d9e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fac6553d0e0c7cc14c9977f9a00c24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1d8438a65bda58bdc20d21c3bb25b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6328461715ea99e802828cca029d3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a2c8c530755c08a78977c5b449d1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1812f759682733ac940f15290dc398a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1540b4aaf7ab0dfa4071c38c81efc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ac3c2c01962b97496ec6cbc62d73b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab791ac71a85193b0f8f542e36be8c15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f7613d4a5ffe0c13b181895972471129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d7a10e8fab466a8f3ceeb2d91b0e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16550f45b35157390100c7e299dcefb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7f8e5b66be64aab7c23913c5e56b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bcba5c4c0c60356d0669eaeea33c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b23703f3618fcacbc36cc246ae43a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab6c1e5d81a2b8e4b658da1b93909e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b11085c145be4338225d8a85c8287136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d97f17cb139e0c8327d988434b0eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866c6e733a206c84a20f296a4f15716138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a781befdda6f5faedfda418e05c2e13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d2a8be8f92ff9bd77e685868b6cea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7581c5c6deda17fe652ef6559a22fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fbb2acd90292162c619e00ca767b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32098c01710610404c7010367050457143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc6e471c1d501e1bef81ca1489333a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b3d2b24b236271160306a83c34c06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889ea0e8499d577d2fb307c6acb7ee4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cd3974de8bd46ed0f2dccf2281af1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e35999bde4cb6c72afec0e5b49c430148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48a080874846b115cdfe1aca4dff35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7d54f5e94a6527f92cd74026fc421150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e89078d8bc08594e84dc1a25b64f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323c6b14302fd49077a306b051deb5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdad366a7b43079d83fec911283a52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970874276f21b24df815a9e0d955845b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4f9a01496456e3e4bc73d39ae5bdf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97600c3e0fff1756b14ec0f0d9313b2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d03abf4acf41628c098c4c972ae11157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec85eaf7fb93469a1667248b71b0b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cea1b1a0d8926ef049135c79dab9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d63408add20cc7fbc2997727c6c3fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd390c3359baf6b8f1e864fa3bb72d9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c45e2431847858546eeaddace468e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b783b6e53ef0cc4d7aff3df28804bc5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268d5dc4140fa157d45d0be723f40d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f896ba68dab023f5218d4ca7e7f9a8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0989b592b7b7709f5025bbba960fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85a856a2dd83c2097c02678414efd3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a682f503d6d5305f2f5708fa69c646b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533090d23edf561c2cc7b99129dff80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb322c1e83a27f1634e07e391fa935170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73334cc452f6ed86dbcb720d3924004a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed93b31a3cfd462cdcc023973f4d2cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f78325926b2131360b07883a8d74b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bdfccf9d7d694e536db487a94ec59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ab124ff20de074b0133fcc1b4be54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718b6a241bb3a5cc6f96dce958b247a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545b9634eb23bbe5f7d594c379af52c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38924ced3de50631339b184306ea665178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dccb5f9a5962b4f92e5af7db94f90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe46080c028d21fd831c674f67311d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779c2582ab34c3779ff3f4124bfabbb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130656566eb45fe0110c8e4dc2a4f84182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30efd61fb418e93cca75438e8cad868183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5308b3be414a57ac07a40782d06bbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d80c7792dff8523021e2f7ae9a476185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02f5528bef87c22b64ac19ab18ea90186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a6bc5c53abc238d3ea97172b4d4e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f1cbdd5091c63c1e6ff342c54c8ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc87e0b99f4535578d1a19167b2686189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03734d0b73e5b2b3a06a86f887a8c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4078d3253f89ab9b9704846efc4e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd08a86ff8fbd8b4bacd21e817db02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea637f190ad803841d57ca62f56d55e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76a21cb794a6eb46cc54e5d9258079194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029611d84c5e88c67b28179345c7437195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bf9bcb6ad03c0a86cf5df991a1c09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc3eb59e9999fc6a09f52404671ec6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6fe6c79be81de7c50161457f191d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a91da76c677c207ecee8e63be30c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7896d4708a37b90cf305603c39c2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce430067eb7a466d1cb401bd6a7831f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46407f5a5f38865273f65b4ded67641a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d903b6e30a670e413b6969f5787ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511d3f5e98ea8480904dc3e68b7a195204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dfbefedafcca573ef425b5fb41305205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cad56f96a70fd71d95f3a9f12d352206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b5b34ff440aa7ec2a3f31164e2b49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4c43d096870686a956cca2930f9fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53e8aae8688a167bad86db552007a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13febbce18ba09b7edec5c0298d1933210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3385158d19713b40a77080889578a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e03a0696f3dff161dd50ccf533c1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df43ddf502851c66134e73b0d5d509f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefe094e2abb878db320b0e5fbf967b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac2d91f94667f29ac3abe776277fc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c688f4d58afeae44279309139448bb7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b7d1a144011317a095e593b06a694217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26017ad2c363b9005c0bf85f420c4e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e04fb9898244acdaa1bc425bc8228219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d027e6bafc30912df09cb343aaca5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75fc85b17d329a7e53f21b7d863e62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9508d619ec4b3cfb91e88e1d1523f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869681467b3aefc7abbe69373b32079223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5ead9f7a83d1d098c3fe463a139c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3d0f2f1d64e0dbc067015314e79bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab86242acea9cf02a0f327ffac0aac2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4c137a5e41e8bf79732f9ae44c15b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309f71f124c1fc537d4a7f6841ba773228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd379c2da776029c32507a72da8b631229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427c113dc041cdb82e62065f7ca6f66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58900b951384da909f12559234230587231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d95474ff6edc344c0f361dcf2a6860232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f7f749d024b6fadf1c187d4c861c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7392661b62084d9c15c3bbc3ef0610234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff46df7ffd82507a54428dcf2d6846235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0877c0a5520e4e11d026ce996b9dd5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f263088d534bf05121f4cfdf767f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0b45fcad940201bdc5879c3907033238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a38c1f511fc39ad5c9d9e9b66f444239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cd3b9eded2a5bfb389f9d52f1f341240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14b4d7ee729d193a1309ccc78e2296241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dcb6c149e8d89dfaaaada525ef0cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83350e2c7133f56e682af6bf1ea8e024243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf61f3c3a85dbf9ef5d57f999e57826244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134af69a59101566495a2822b9dde141245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e290c384a1c87973475af59765d0b5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0193a92ab2718969aefc3f17dfe5bb0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b795b46c304f45fd3aeccadebd63f18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bdd3aaeea44cfe2d12b0bcbbf4fbd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01860fdd8b32d671a31f1c09d2403e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d275351e2f3d2e241ad6cc62c6ec4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55beececfc1c8a086659345f0b50e63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f706a1539458a9509ccaed58c5e4584253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7d1c8f6a852132d697f9dc62bef1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e347e103d25a05d4c9aa9ec72ecac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709957822ec3a90245ccd9340c400337256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1da069abe7e330e214539332dbe010257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05dc1c2c5e5578dba61e6977cc6bbe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d1508c991266d99e4e6608a094b45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d153ab15fa4a21a762390f230e31ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081db8e7ceea461cc08d494c2ed2af4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01fefc5065687cb57af103ba20a9d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6e525927cbf4c4bfc2a5c43fc0205263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa4ae36262970dff52e39c69fe003b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4b2adab067a553cade1f479218f53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbcb884d17c6b9e21c6ed9b75a362e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0435a3326ef343bf1008b40042d14e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b47c418bc8114818631ada9037937268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088d9571de07a48649f05e67f2142e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc682bd2bca4fcb24b90e1a9c67b69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21130afab2d7c5081ea3e3774d5a5a33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ab7edc1d957d77b9515e0f72cffb6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727fb9f5b07dada4bfbb32683503714273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa9e9f3dfd574933f784afc670f27f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19879f9ffe12dc53dfc72db2ae74ae8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290fc2847b3d0659a1afa1c7cd85aba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235fd0e35ca0343cb03232f52e8a7cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e1109a56f80b2e78fe13905ebdf96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d59e9d9811a9784b9a855200d412f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f30c054bebe9e724bf77b1b3873736280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cd69b04d94d35c71fcb934805b910281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18046ecaa27d9db545aaef006660abaa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ee05ca6f2c54dfa795479882c7281283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bdeb330cea5c9723b2bc702b7f4db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d618c3f693e64e5c7b5b35c21e4ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2eec929b26abcb55ac4c7e2bb283e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f3b7044074db1d9976f81d2e8c717287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410606d82f9210b44e7f34eea7a01b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64677a507151b00a07af787b8e61e00f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89033f849be7b1df7f1c2d94523fd57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb00e968a75fa37ffd47333077a118291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f22ded9ca47550a5ce559574f87bfb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c59cbe4f306015c59b7d09db383c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97aea0e7b92cce7cc28dc26d9da567294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de0999f1bf7eb72fa6f306c5c78db3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd4bd483af46bf081d768e372c6791296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb6d4e589b10a489379386f6c95c16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263f9a6f2b2f244ca106c7f9290d68a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a5c856b55f5f2c4451ecfed4d0ec2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f34108fcc2a6030caff2d5d6a6da0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5590246b8d2f0b5ccbb98760b32bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35a15f44554524b376629317355076302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411e4f51fc15a3c6d2ee9e2c8795424303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2a27e6ae081da4aba6b99159f6c69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a7306bbc5a5827b28ca7ebcf5e708305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b841958ff6b3882d41660dd5e59cf5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d17bba6d52b185a8a26a7de2dee5a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a6678afc3f1fb58aad6abb0199a62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b074539acabd8ea4316209ad656253e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac23c0ed1f620d6e2b12b709c13491310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c700caa1e93c920e6432ab7c21dc7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30325696884dc66c9a7c55ad8583cafe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04277d8deb4a39c314da10cc53cbb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7173389ab6f17620ae3d8b898993b42314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f039d811f83a5ec6dcca8c1e7280a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb425f89278394b67f1f423161ef49c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99094325bbb21612b7a8f427c5abca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d10549a1eef59d9ab25632be05678318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bf60aa0e3bb70a2d41c4ff94a4a39319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6659ce8ff8ad981a4a6310b5382ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d7459350059f326c7f485a71ccacf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c6027407437bb9133be476c26352a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debc3fd5502f9825777e31dde6a0797323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3e6d6eb8d70f37a5594b361ae47b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b201a6aecfcf59c78c5e59aec804f2d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331ee9c8d092ae51f92798be92bc6bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8a6421003253afa79125092f75a63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153785986d09699514e37978d1f88a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbec6d01fd91fa43d7e7422deb911f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519db48a8b0e4c97bfd1dcfc0aa8bf33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de8ed129dc7142e025625ba605962f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb54d5cdbd4143842cae1a39484d5b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e2aca09feed471ec8f85fe7364c41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e492566763999f8b36491dd1cf294334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc001be254fe5198b6b342c224cd45f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a279f2faf71d33a0355a39949f760336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe37e0150c7dfb95176fde397d99bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e205b44e5a9fe0a8a258d330b31a04338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b1c71e13e3d31c7e329f6fa8e2532339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579d09ae90d07db93b26411a7b44d76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062839aed711537aae24840eff6b44d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8acedd66b732e29e80835d5ae8bf7b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03d6e7c31fb01660e86d18941fbf39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9858624e53c8717af6a88ad409fcf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61289caf5adca81310720319f24b9a43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e15d4a450113f2e05eb5611c12497a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea9d1016e399a48c4ddbc2e5731bbe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebf467876a6022c86a20ea6b95e5d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b64e58aab2ba033af5d4eae839ce26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e8293967bf692c349deeeb18af0a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797c0dd02eb2a9e080dbf519749dc7b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926210e096d7fb0f070a90ca2cab301352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a81d6021d28f4eb771099cdc61c2d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979165d4938a452087caacd083a8933354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b72c4c0ad2202fce14f0de80fc95c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c721ea599301247b8f45ecaeb3927356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020caad45ffc641f724126f9c084633a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9273bb106a0c67029c78ad97d7fb708358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1e876660e35610f44ed891d304a18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574b3bb1a898a1435c0ce0a7aaaa69b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9141470f3fe10e3c09f83707b27d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879784b14223169d938a3985f66d3a01362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcd16ad055b14489e4f633899af6b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558a049f487428ad5a5efde2654346c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc978cc4b3d31d8c3030a510a245ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465dbab3306777c2f5485d95875e6ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b88d6a3f5cbc97d0245ba2830f3d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf48321b77e52d0e5e0120b2e3d5f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f56c13e086eecd9c40e100eb04133369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ec3d7a26bf188f9dc9f8d577fc859370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f4bd5283543272c77ad8fb4975e8e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21d9daad1b5b7618a42edd1aa5def9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3b49decc00ebbcf28aa9bbadaf137373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9882548da7c8f644baf33da51d17cc5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd041942beee0e80ec68191fb693593375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159057d0fd9d37f53ca76d633c7d47c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428e971eb07420387b8e411e38550c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef5d57a748492c8e860e3f47340872378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858409016103189c8091b77a4320ff32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f480d03334a15a0ee71bb064ba33b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6d438a0d21d99eb083569faf1d8ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41876b725b7009d65fec4cfad4ee53e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff532c1b777b0d12940a31050af4641383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a855f03f7295cb65c5458d1247feb4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6e134eac5a74491e3019dbde2afbc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e990ad987d2a85f4db4490a2ecb0a42386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aafa91ee13d3685173924522b971cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce449f61fb57d7747caa9fa3985fd9c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad6ca12add0a29128763a3af053963389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc991163b676636bbd80a29f457704390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a1f2168aa7bfbb42a1e4cff3d392f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e837917262d062e97641bca55bd44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b918c5a37330a0ea497fef2a6cf3a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e5f83141f76b828f29f111dc806a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfd5171c08b9af28666a307c414bf0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87d78ef39c475c5fd90618f0fec162396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f44d1f739ecf1ab25c479adb41282e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cd4c99b1fb03296769dffc33850df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04f356c18b5d8487c5369fa89af0a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76228f165fccb2cb469c9035f8ee6190400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0e88b2161b725a2a659be990fcacd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c363570ce532bce447f68a7c5be70402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9973d759c9e72d6ad684842e8b10ae1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459eaab647ba0500fc383f45ad28e0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a732bf3447b1cdfa0d0f68b06ff952405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061739306d1e6c26edc384dd92a4cff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417998dbb913f92bf51614b976f7e75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684a978ad1f5ea6189601750fa3ad73408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209bcb2fbc3c95c1df75f7e6be03900409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf8f68dc609dc578230f87dc50e7cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb22d93c34a7889797482c6496a537411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965ce040de4f9365494960a9677b36b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218e15e7b9841137f39113e69a11e67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dfa3adeb4def47e142e854159d48e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f8f8da57b8d305790f0463dc97455415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af1537f655f7d3552966df19799e34416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2476b1df7d69dec1db454a972231c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60a0269eafaed2e135b25612216489418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e532aacfed774b053c8853f01f459419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc4e74169d04f1ea0f0c745346121e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0677ba4893ead75c2217902b20378bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013d2d92147da23f34846d689476062422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18953483798a8068a9db8c655e33bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77444d9094be35e8396840abdde239424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3d53afc25823887b46b89593c855d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f2c4092988452623ede0807103aa8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dbce5fce516438879923e3823af4a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efd8d238711ca007a6a29eee881a2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927db4ddc39ab399e34b5c62a58a05d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d98c1fd73caf595db1a2e2eb20d991430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730000069bec303adb575ca5a223a05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8522a6d5adeba95843dd25d6ef1288e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f06a94544365bd5290c3668155b769433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599a30a36dbb25a4130683809b8c3ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c18322682128295b99aacadd34c67e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3544fc5e8827fd0b2f16b124e575f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bef3a2a547fe9d6d23bebb2b5df16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bd13ededeb413894ee7c37265eb78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b160539a703cb7a27b5ac2c934f35a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408dcf19ba229c8beae3668bb77cb5c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53b95c2f92abf8d9b3860da42e93ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1f9d00d91bb936e86f5632e7a3dbe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf63546276b8c7269d8bff2d890dd4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b5a1938eaefe88f5401a761c3457f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcdec327cded078a348bb98821eba6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f27bdd4712bb842ed10b29fb57ddcb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acdbe86609c39a6db18419b546bed6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f663487c5ad5222d1c595a5023b2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9767e9924aa65d42430a167e4a59b8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85990fb48128b598fcfd5764b8ba54a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ea540bdf5b769b8f4ae77f3da25ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4ff82a0738f62c5fdbdf70b7d3186452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bed0f179a54af31ed05adfd81800db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb37bd1a5676d913a935474111e761a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3010d84ab770bd6af7cad7989457ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1820c0ec86272f0dcb40e40b077486d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908505edb7c2d01eccfa25c45ef86520457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f3637f2586ae382f4e7195c48a19f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee62cb288aa2f303d5fe978b4dc8137459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca731b7005cee196cb674546212e72c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c431d02430a4851955374fee7f3f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a915a021ed3190d0ea7c0825a6eb3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91803239e3e2dc518cb298a1812603463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702996366818099c79791349870909e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f9a8d12a79d95eabcecf8dde6cc91465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29388b2ce84305f2e263ef0f0669c09e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b1dbabfd991d898398e15c7ab2fc4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddf3ffaebc536f570a52c0e14644b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e0bae60f3c1864a82e9104a2bab41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175a8b2464dee62e8c20475ab563cf0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e0fb58bd7381e9f6b645a2cea21f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f01b75d783edcd5bac957aafa962d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aab8e90647747fea4a7e36c679fde473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d067e0685a5472c67f3cb8c9f5fecb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b40116d24395303c5155d66c156ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5a96958382612b8ef5511d5420138476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723eb3f9535f43d4ac49cb52b478c05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea57ea1cfaf35e07a6a183406e6e1fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b614d8afb14effa5187e03f6208e6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c2ba6f8fe68f55332c1e4113c7cb5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9896091dfb33e2e47acf21d5902eb02481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19949494b59f3d8eeaa086de37394b77482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce23a351707c81fe88f7f637906a33483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc2b692c0da9cb18637f49d3ec6f16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8bb9520ba88935b37223d3da0656f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178976c62e2f0371546cbab6db687b5e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d99dd720973fa02684ee1763ce900487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc97ab85f4c07a024ee051eebc12597488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cdf7ec9bb1b9dec430eba3d274005489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60697bc04314a0cafcf0764f5ca846af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18210182cdb39d6d3ce7fa26d52c02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c880b9a2b5c17beb5591014fb8ab37492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691541024fc163e59ecc5c340b5d39b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793fdd401b54bd1b0bbe6490c2eaa22494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f006f2e24433650ad19d4e67cce036495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2d778070609a3880abc16bfd6ca53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21426ce382d108be372406d24a6b624497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a49f86fee50bd356ace5b7af3f2d65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836a3e897135252e1e8262ba5c14ef8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d535c0b83f5c0d46edd07f94c66f0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ca933a3098ce4ed5e559272991b8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e514a939a6f3e3eb0a960cbbbe4c37502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63aac86fbd1e049d213305c91318da5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2233112fdc60711a436019f11d65c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab6e02de78af8b5f9ca4cf31eefdef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427e46190fd8a0722143a735b304254506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a99f5994a8b887392e56f4e8e27529507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a819e2e74fe669a282f7b6de4ab11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85888dd6e2b7881df45c09e167f49a9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be896e11951ea41d27cb87329a940b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073ca37fa44be5616683d0b9c3d8351511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5045f190040ed6fdd93aa907b1a165512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c32379ad6775ca8a695fbdbe471f98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa777c93db254acde0129e2842c8f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9284200795e8d85169dfb7538bdbc22515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e164ed87c354e93e860e37704e2cbee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3bfc126ed3468cd11866d35dca33b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7134cad0af47a3db676e23627566e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614b3c69b0e6468a983eea3207075dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae6d7ae8669a12dce6f309f2e84599520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28aa77d715e0908725298ec7fef517521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24495d953b6b67a19c78db7509ae2b14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee14e8bfa730aabd9abae40724ebb8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9aace40bd047ca1d87e45331b00055524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364abb7662b5c34b55824305a7019eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379027680aeade39db3fcc635afa51b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8354458efb79cf3666e6ad224bec071527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9942049c84b8eb82b908dc082d2e798528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0f7bb0103725f769ae060ea794df9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89fd3616db2fd2e88b279e37b699db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa819a5dd34a191c00c717b7e028d22531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a731a4bbbd45cae2fb47b5ad72d0d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dd0a65bb9107427e27206c96bc47f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307fc260c5ed480d90f8360762a33d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08ca9f65bc3a63ae080a275f5523d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81552608891d045bbbcae04bde68dce6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2fcbfce40ce38bf3cce1583519ae3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064925e26c7d96c6f2aa58884e366963538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259159db6a99b0ed02be1acc26072f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f6700b36db4842da85628a430f6b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62099a5975e9a739a35ca5e4785a8907541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2105f352d7cbb49cfd1f4130acfa38542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bee130b64fffeaf72d0b6da7a925c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628053dbaa0ec5cc1082189853d09a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a0529b3a2ffce2be7723795e93bf3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b17461bc465f84a995f15c652eb73c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdc0176399fe5fd18a166585ae35ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabbf6b5146c742e676f3127059d61d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feade697989e283b2b46532f81791b68549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6bf78be1fee5508ac228cdf99c213550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9df5730888e9ae06be0e7e38a5343f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09820d9b2f9d1f4783528555eacf7435552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda46f9286a02ee0695fed996d74f1b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788500e9c02de0900425cbd5474924a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538a07bd95ceaef75f1f8a6eb557fac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaafad5fe8bf276ccf0274cee1aa36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95594ff9ddd09f9726bb895ace3098557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4046aab1e857907a73d854cf0950c79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883346c07a1ace98fce85e7813cbfb2f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a0515a2e9447aef8b04075f7b7631560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338761d82f86ea0917a6133946e9e270561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ab59136283325f8c1762b2f206230562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb48c973610aae3f205f736cd91aa59563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed0967aad6a60fda997740bdb190e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590db8f88e0cd303a9fae7b09331657e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d526472bced373475423ee4c23615566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbd53cce245469112722089c2e55a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b41fadc6643316e837156a161a00a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718874955597702942eb23703611f48569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e28c245305ed2c3da623bd21a5395570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5237b815ae5cbe4a255b72ea2b41b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ddc7362b5f60874e6f882be89b568572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c70c53425be0ca9bd8413ea26d67be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69025d72598a6a0dfda5e749f8b78ebb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cb3785c3baac192605dac12db213c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c71a2f4f6c581fb97ab40c799a1a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d7b1412670cb50643b4e6bf3305fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8b6462b877d91a16571ad92337c25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f863621828a61f900dee57dfc10b1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff14c818554f0cc626ec17a2452c4b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed887a3fc2f90c7e16c96bf05999dda4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd2d75c102859e9092049e0d7bac19582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312fbab7dacd5ec2efb1c470b476a3a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5828b7f6fe80203f4b1440366defd8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff951b6716bd17b7431a9e67a63bec3e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a78961a58c542c334e7a2a77d623d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac250661161e1ab573b0d3e628a710c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e3f177159deff79c2e28ea39a5e27588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49443f2e1e8e3801a50f0a5ccbc877a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6149f3986593ab0964cf1a5e99e90590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872d52692140a56f952415981d32c24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7371abfb0762a6c344e8f71291339592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a69aa96ac0a5466369ebe9bac86c3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fdf2fb3cae961b49766ef9be983c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626692a7398bbe7bf483832861ca7e1f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c3f4e8e91bf9d863c866f0016b3c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd345d24848f549dce3c058d89254910597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b9844117ef574e2f318b3d550e987598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2843efd7c2b1d544521992a06a7cf6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab67b3d5e19fc671558481ce074716600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea313fb5e2cdc4c769312c01614f11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ad39b25efe3882b4e3287a0ad2e7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bedc94ac22eef4aba44822b4b79c36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678c9fc8d72afdf152403d99a517472604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e387e47342875cea102366a7e0d89605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3918c90a3e7b60fe1031786734d2669606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf90bd203bd7a837586b41fcff2e252607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498a85e1dfbd3fd288eab0cc6fc3697608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e809fee853d61fda9e49adbc4b0e5f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b65ea994d40f82550247f067eb643b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54783feeecfe387f14292ec03d391305611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd006a5cf90f4e135c1ccad7883e6c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903850772c483901ccd9653853bf7726613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2ed2d836650e0f0c12f808d84cfe5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8501763b347b27e79a0acf7af75a8a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c9fa2b61e6f16a9867c22ebe64a85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842e01af481bac62653d462b2b6e4e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaa9b21d74dedb6377d54ff9e1aef1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb49dc4f542ad63f623a8fd93572137619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6a1a9a2276bf59bdff7adb94995f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355cb896aa99ea7b2bd3b153e221465621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440edf89ca770ced21a41c6411005507622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ae0549ca0df8810b748e3d3f1d536623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922cb1e4ba8e361da0c54ba985224a7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecf9718d01157bc3b42d19c9f52b55625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cf58b3c50498a3e3588815b89b2da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238bf6c387873504110f37f4c47dfa2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b334fd6976b0e762c41249c482f8f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9903b6e820e4a87d0e2495edcedc9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe77c460279bd167d24c35b45fd4e45630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca55543c3649e02a659ec0eaf76f4c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580c0726b933fffd0a79151c31b4d48632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc031f31a92f86954868f159ac3ef7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45365e335684ae35d5223d954f3f7176634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83a5db10c8ad236382d70f284c3f71635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178532a7c49ea3a74bb1f92816c70d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdc424f1d43a28da79d8cbac96aee8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fe8c5fbcfefa742c2b16739402932638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec48eb9849f4c2ae8e3093343e6af1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3a569ad3e71071e38ba5df6e9e25b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349ec71acad5c24829b920e6065780a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df6d19a048f347cbc144decf409369642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ef070a7afeb0be08ff7c009af54cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db7ed4e229a28004ff5086fe2f25c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80e697675b15996b5510dcd968bc1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654472309697f78afbd7e9cf0730f71b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967347e0a5deb62ef8a217b9cff76df4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c7d1293a86e569ec374267dbc56af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e91c40845a1d9887f9c2b0f33dcda649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424a2280673a638e79c4428b7d1234e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aee1194e4a555d1c33fbd3a8f7788b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cffc122881e11b5d32ae2aa240bf4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759f009e624891f7ef0865579886d0a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05f37a2ec5da787f4e78923242af9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d7bee1c5e793252b666877a145535655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244e34ed75994734b1dcf5e44a15476656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a006587cdd29a1e02b0ce42bc51e1b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25822e6c82579ac4ace54778fb3770bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de439d0316cd19bf35bc610e24c69f23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb7dc79edbadf8baa4fec160fa620b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157133cba271e0b5c81bf638da24d8c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c217ca23e33dd33bb622a6229d954662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c38e2b08a8764dd2823a1dead06b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d312bf523996bb2037d1bcaa0506d7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebafd0ed161730a9350dc5b82f42ae6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6700f2ee286f1ad9f2b9d59deb3a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea500fbd571e15e6e9578914b9ac683f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4baaad6eed7fe8d3e5ebff122a3759668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7c808b48b57bc37f3dc3a6c90c8c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b0fc8388be351d162a16f7f8fbdb6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d04ea3ef3fe70679f51d8ad6efc99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3806e4553079e76564d082b59a23b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87667974e9171dd829a7ef2a496d5433673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1d1c7666bf2950352daaa79c5e735674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569b001c8e22e1d6b6d4594bdce24ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7064febdc74abdda56c2a669b9f65676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd60c02b406b2992257b54e8db9c166677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf648f50d2b5ba524adef9a110a50e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7fa1565e64e197a0b0445c4d14548679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51521acc5baa86cbf57320e7f556ecd8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde37395f3a40f3caa8a470cefb8a344681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532a86df876c5f121edb4a1ecde955e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff75048f18cd16d1ade2b084dc668c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb3694f5ee09ca9ee435ae9bf2fad5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9c5328fd9f3fa999cf9867049c71d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363608b5f2f9677cc23c4b48003dd9e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43068ccda87d901afb874941cf70b634687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c9656eb1e4ffa586a3a790b1a2cd9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b448bcadca36eba4d127c5aa488f8ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b34cb0d2b8fa136336c1a61174c3a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f753d38acb795b84cddf9291201e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cb849a67c7c51d5084cb69b5a3867692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873fc884ad44b6fd69fb32a8457f2c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dd10b373cb46366dbf1bb0e421ae2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27e1aafa8c6978a4ebe3f55d3da85e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898a6eaef6ccdaaa44ed17cbfbb7c98696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c2bb203efe64a2e3982554b965e97697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db54776b10ddeb1d521136baf03014698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b061ed885f456fcd8d342684e1828699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8c7abfbf0432432d0e2086e4ebfab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012928d72c9ea363ad9a37ce1aad819701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69052258c85bfaa287fdd28fdd39cbd2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c892977294de623b999a9cc79f0673b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77bc511009832fdcae332918a18b12704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35baad9dd1dc25acb1b9d490fcc1454c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da345edafd97c2eecd5b85d308675fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac5f45eca83028ecf78d43043b7dba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bb61f7b46c66aba8ee68e90ba65fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162964dae18d6e53ba017041af8153c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c8545e2e955e1263acd1b8c6aa739710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377a4aa322705a2055ec24324431bda711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed616d538c05f2c7f1f35c78fc9d75c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a960b758df36f0d14c7628cd7240baf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb9e1f4e1b586d092bcf9500592a34714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcd38731edea18211be0569e0e7f3f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2cba4ab1066b6da8229695e9f7acf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7508bb9841745c04371fa6a4156efa6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56765e921c9acfa79081249ac31a64718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0081b094a2fcd6691004301b718eb9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7cbaa06a7140867300e62c71c3be0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df7124878be9a4f3cefb104c8932aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a03fcba42ba9d2067fbc025db056e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80718f43c7b29f502906f64fdb01d1b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea42d3aed6dbf0648ea721dc578eeac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c2b5654cbd1f6a5bd7104cc38abc0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd00acc0dea4a6479faf17dff21edf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595fb9936ee37c8678000d2e08d2399727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d8fefe9c477a764ae433ac8cbba84728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39950167f5005c594346cd112db36e63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdbaa936da064d5bb939bc3d39a742730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c7c883f570cf86cb4539ca7a66bff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63cafd6e5af548985a214f9b5daace732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b61ecd7650e6a4d7f1b870fbf6f633733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87114d0c608632ebcf998e6bd4d3704734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424eb26a377cfab961b6208fbaee6bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0024cb2955ae47520fd5e534436dd3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35ec9bc36445faed8f15c8f7b9a0ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d0ee1c63c6cd849b366ab5c1b21a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ad00c866ffd5efb09048990e14e35739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3383294412a3422669bef54566cc0eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3eb9cb39817ce95902c762344dfabe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b13b1773d9398b990330edda07953742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0aa526757bb495ebf4b9bdc31f3736743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243333739df9c9727a341dfdff6942d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc746332333fe01fd39ebf5cb7bef3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f49d45893b1aa7e2abf7d92e11c79746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a0149aec6d0a021c7ad2e47bee33e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9770ee6d0295c60ad5dd98a8659e8c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbff87c101300480165d574683279e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40ddf3af3a5dd08644e0b51d1fce68750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12417cbd3033f836ec363dd14fd2d707751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4b90463fdd31eb037523618579018752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4b506e079961bc0b87fa26275fd5e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f63263c4dcfa2deeec2a1b31c1da02754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d61f2355141b018e2cc5ac52b9beb3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02f8ae2e5bd435950000c3eb2def97756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd3f4b581a2a8fcfc7baa8bca78f17757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bc6d8d5eaccd7b0c6bd340e0c2385758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8452a97f2cd88f770288d24c5071fc5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>