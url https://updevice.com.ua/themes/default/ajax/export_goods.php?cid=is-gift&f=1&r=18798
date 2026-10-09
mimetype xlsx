--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0f23b90d21e3dbcc5b83855f756bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9fd835a30f3b8523b30de371fdb8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e0f1003944d3d16ba921c90bcf0023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df512cbacf9e2e48026117397cb2015f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdb9f191cf936e3f4d7c0d82baa5db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73f4d83fef4d6c253bb9a70449f8226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff260addc7c369d743d1b95450939ea97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01b5270270f862635e17bb9dae1c808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65012079f95c486154e15cd410cb50039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466e067b4bd2881bd439f7b5e83e5d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545fc2f4812ce0b56a15b09f6cac7de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad80d67d774dd3a0d4e0568b0c721012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff2a8a99c300f8db7c5fe1439a1f5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16312dfd08f944928010e5b71f5adc5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65e8c8e3f7b6fd9618046cb97aed6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080f9bc9fb508f9c577ce1a79304d2c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1fbdf2e6d3a87b3cb53c4c21cf16817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb08e26ffed3a291b40e82c50bf73318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb556809085976a63791d597526f4c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2940c20244c5384534ad41ba97bdf320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1254d78e9bf512180124f0ae9abb9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381b8b25723441ffe9fe2cd3022ece322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bacbb59b5f7bd6bba626de50ef05823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1df800e9d1b63d9441fde0804107f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9cdfaebb2f7c2c93d67e1ab9d044125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2569f08f35b1484706284cd6b0581426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef032a5b85df58a52fd79e2e207fa2ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a6ab78a000916b8b7d77e47dc21a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b258dc197868c178fddcb3265286f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4d3220394c3d6aeeb05deffef031b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853d4018644df4243cd74798d9c29ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed04f3c044220c6e82013b96107cb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920fa56123eb9a79bde22769e3e4a4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d0a4ca94a837b7e7e0416d7ca07db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6dc9baa73b900645845268bf8ec4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494c30a433efa6844950a234493fd4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fd36aa59bb8886b823c477ab4f8f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56a7f1e41e925281ebb046a998676438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaa679db584859ec6fb7dfb287b31639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7962aa6c393d3aa5f3b4bd4a3b886140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e62dc4906abb3f6a1e656329da42c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f91ffac947ee287e54ebae028fd7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca42b0a4c492c5943e8dc7cafd80ed843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976bd95c7f3260da70e0315ca47a92f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b502b443a6054368f9002ac4c44ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e163469010797ec9b4d119ac4c161a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66b09b522a0eade97a0ee062d2919747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9296503d16b1d13b07c143cc5efaf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e4707e853e7bacffb5617e6475a5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934de40ff9ab167b439ee5d7ba7761150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524e94225aebfbb605748dbd545bf9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d4929bd00a96dab00ef43dbde10fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b616bd1a2b66193b82672b2d3b07cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cd20ca8c81db1d6cab50e4669303354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccffee75ccce090eb5d4faf284aee055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b8608cde5989ee33b8c472ab25d4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7bf56e2c639e9d8f2b2be097e53ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e8c90705a5d33f18e9548f55cad1e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c8fc8b9e033b05948755f04e4338459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc5ef71d1dd3897e342897a8a0dfed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7b73e0affaf73ac13257da969fc9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc36b118f1c613256d19adde30b9c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a442718bf4d54e45552f325d104f31b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4e26a55ecda40d09fb5c7a795a51d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c516d430abb80ea849c36e99fa0a3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939943c235313574f9c7712bd6ac5d4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e489c5ff9ce7d7cdbeecc0793ea977e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406335e64ed2beb1e21bdf7a61cccbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e255853481df6e9a23d05c561e325269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226ab0c3e366f1075785c385c5d45f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d33d350693be4b4db408929dd05d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12852e1da244209df14ff1e5abc7fef272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb41cdc125930bf95f65a0c4c1b8d7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb65b2dd333bf84b2f148b5cf2242c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd066ca1b6ad86c4a1fcd5d625225b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9e437d501223d29a0bd77b803902376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0177b632d1db8be62b3696cefb4fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a427b0b1f49723a9134814c68dffa878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da143044d1d7dfd41d13d247d0d3294579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07bab0ee7c4cbf836935fbabdf30e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7b6a31446b3bdf4a726de1d8f924881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015f121292ec23486beaa4db8f0051e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2da22d961eddc27b67e5dca522dd483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42552e0741c1a3ffa405c8fc0e5f47b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41eb4562101b05d3e8cad204c7d479085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da854b629cb8569f7cb93d9bc1d64aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0907804ca823ef300a26c75378b2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15306a00350c97b9698161fffc2d2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccaad7f37b0bb9a124ec747eac556b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9352a261d09eb68ae0877ac42e4a4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14eb0b4b4b069c701bb2ef8b4d7cc891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc562acfb55b8a09e0a0cf09cd9ac0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46983075d2b7a2d3aa76513f5a81916493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915dbc7f8089888a1837c7a64888cf494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469697ffc55099e7dcb42e980189dc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c04ed83143b6c99285d0e9829513d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fada95f882c6ed82fd1fd1c327f4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd56feb68f936ae1784aa1a49611e6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d13d1aaacb4c095d845a83030813c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2118698eb18018e4cbca58391fd6b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce278743754f290ad89ccae8cee9c922101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587199c1592e78ec95029c4552840df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59d6b9a6c4ea3790ff7afae262d390103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5d9a0405212306f6348d9e7b1c121104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb883e8db90623170cd8332ea685509105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664c3391100f7df56b12c401e7816ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6eee2dd61a430cf5674c9552bfad2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b116f77bc6abeabe4f3ee816a10d719108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc5b8fbc4f62553ad1b5aa28abadc8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a229de7fd5802ba371ea91ace0a8ec7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fd216f966862d98bc2536c0063d98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a87e2b49e532f20f31ba7d0bd46c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589a30a93d971a5b909d7a778e350f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbf1ad841b95742694eaacae456056114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18f9978e4cdecf14134380d505814c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a29c6c6e8547b8af193e75c49eff3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d3c34939cdc850e5dfc793a7b9a13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a646108268e13e09502633e7c95c21e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce442d44624240d017c0af4652dfd7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac6abd29b6e0bea294ac24c55f8a6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6593d5dc3b2da8f3ec3166810f4db08121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66ad6b4646d7a1034a83dfe6042456122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2940bd55e0a998ff8f87c3a6545f075123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2b28b25cfd52d5fe92e06d9b51c6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729f43aa2a2016f24f8bd0cacd22251125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5340ab9b1afba8c22d83adaa3a8f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e31fab32f7a22691717a1bdae9a78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52c7d4e78f2c7f53eca3f8aefe3efb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ced88c32abf4afce15ad950f455284129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1741a42db2b2cb25b1a00402e63415130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc764a00ab41b5b2264c088cfa801e03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a678938a7f3d2c89e5e89e89269085132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36c64062ed7b9c0f7f0124bcc62fa7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed451376ee4490e84560c019e81ee69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d8b3bdd567f29afcae768b3543e8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045a51c66155e7899faeaa8f37d8447136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99a985be73345cc630be59d2d5da71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d402ad00f977d37118bd3ad6fd68c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6573c32f589ec8a1d666b170950287139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce7a3adebab77e3792198157d8089d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ff9583ac9b7cf67682d32347d53ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88d24220f3c224a58ad3ddb541e17a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f77c566f7678d3731569a951fe64ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ea8c5091f621c35c1a2215e834fa9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca744128edf7d8fb22f0c221ae7954a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21927c4349a17a3242255dbd3772c425146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151577c12aef12cc3e79061f77f8285147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dd60aaf824449ac8acb07665dc948148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4d10b297e2dd655fbd0d421f5e9fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177d679212cc2f50f2b534ef03460a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842af6366e9fbfba1d034e46cb8e86b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ea474143deab9fc10d02eb8d456f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d49bafd48b4b366b891ac56fb1265153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347d8094d777a347f4d8bf4a0e1a9cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9397a4902c507f2e781a10fe86e4b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c711164c042ad52e8420b0a2aed888156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c6265cbee98c58b3020a0c7495445157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d4c42d2c42c8b2dbaad537e5a14e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc241ee0bcbc9be40db6351ee79a78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ca2c17e2e812169e5eca1388edd65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ea555dddb91014e0394aa57f487d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6125faf93277e1758552c6bfc9a1865162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099177b00725ab6b992cc64f75abe230163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3617542e5dd211f12a4bd189aaa63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69add09b75e05dab41c588a2e4b001d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc2275f8004d217243165bb37e947c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce3338ccb2b2ab5a733cb7e19fba3f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10364d02b073510c75aaf9397f94f225168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669e2bc86cb2529d523656f55d66635169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67af9d303b1756a88212d5f6083dd6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79abb96cde8b4ddf4749568d007dd0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f10b831a7879d6f081e4435d1e5913172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3099839efe1715117260b0333fbe7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed4d2eb5ddd192a75f16ac8a28bfaa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852d6672951d988f0585ce0e40b4331175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c628ff7370317fa250ea6d2416650c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f11d0ba34c94aa0ab7102360fc67f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caf912014399bbcb9ce59ce0f330f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417a69fe1c43bb85e1f27a3ff23a2f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c5f69fed6ef9ef7e76fdaeffec791180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd5be1a476048815bb863540a36d55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b4d93333d68cbf37e5a6cf05c97ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9b849373c569a02aa814315101d81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ebd40ef1baa0cf76fe2c5770b2511184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2361bc81bb2a37b3c316387375486185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58827e8584d035590074f98f83160706186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf683b44372b625a181f25de1ddf17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13177366f263eed5ea5a1f35a45760188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb9f525a921451ddc30234d13b009a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ce1fe0d7ebd3e47c9608af9d7b3bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ac8b42806163722e606aa41067a8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7409e0604549e36829e57c2181ea36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77d7fa0b1a2302f9a4b7f880f3318b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556dc7756025f206878aa7de5a88213194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477d27552e483e940d1cb19544234ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baf8383a72693d4b7dd75d7a0b7033196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27fbb4f6b61f8c9d04f8da82c64f78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd798d5ed9867d931822f844e54975198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013f71a8e13a5db3d48d47296883eb4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5144d21d35868efd6f764e7e952cd2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3572a235fcfb4c318c2b1b51f42be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0ec7849521377674db05492660f15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793d99e0b1989b1fb0caca23322207e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed3471415a0f644b9fa66fcc209bd8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c23d471ffec03ec61df6aafe5778b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59ae9f889dfb528c6877007f7c9fd6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61be1288509a9c96d49b85f12b81243207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912476a597a651f745f94066628feaa4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef53e44ba7c681cfc1b1852170c03b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac14bce0d44a7c8e8a7701c45eed4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257232dc5d868227371707170f47582a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654b5f4b6f5068aaafafb9356d2d8a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac154ca65b50aae42a0690211fabae2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a7393be1af33b4cefcaa43974a57f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f952f15cfb5313b9f69d2556d172b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613386327ebd90b3810574360951415c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a600e98d5bd25361d938dcc93151cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e563126b568b9d2f565b68a86e65ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27474654d362e7b863c46acad7728f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e799f4ad5d9a5f8c5e350367f360c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2649770f3a032b6f6dd153b18c2130221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b1a34b270a967c37ab9ddbac9d8bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75778eb3be7427d1456df1216ac38aee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dee47387f0886a82cbe48aedf9afa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86674c8784f4c4ed19482e55acfed42d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43d93a7aa6f49cfedf6a93854c0a15226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b8ccb9031a4b3a6e9937f5dda23d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576b9703f94a1bb6e763d43c44589d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9811e639616289723381854a7be441229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe150e4e95f9e26427d08786e29966f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0d3762ad99166a765fb1e2892bf9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e6b53fb7e8df40facdd1c754a4b5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7e41f8d9b53fd0cd643ad99c0c363233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e6baa2cb014f7b6057d367e57c3b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc23ee4bd5c68a40cf72d42b2663d9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2c8d9e6309f07c26677bdb3868016236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f0c23e7dc0a361dce1d6f7c35bf2b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993bd792a95762d9e4dd9e57ac9b85e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18912fb8cbe57bcf51257960edfe2c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a600e4fc86ecf5844b3a54e8519fb83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c80ce192af7badb55049c54bf9fd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114153e69f1037d042a50ae13206961d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66347a0a5ac96ba22d4e4e7a3a3e1629243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c592002e2d8c8edce3023a57ad6c61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7dbcd08607c54a68447140290c655245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451984500689c17a63f5f2343a34b4c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7b9aea258cad433554224669113ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05463e81d46cb78b07b154c5f8737c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c020636dbebffdf36af78fdb6d14c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86451ba79eaebbad14e357bbb0c5dd28250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1536d22b706bf8b918d5e04e06bda90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cfa935ff2937837b22d54d74f0c22252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932506adae4ff7c3d0b412d68aa51f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77205c1f6cbfeb9a91592ce24f2a08c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301607276f749fe849edf4eecc7790c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66e60336017788f9c2a0faa2c900de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bc8f7f8453fc184b7fedba8ad983f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc53caff2939d7511c14f82ee04702258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa93345069cdc20313e1af76785580259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37280091718ffa8244c9227175369f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2d06e5d0491a38af82b5cb543ceb9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e206e530d87ac51e6fb5ccc4ab6c18262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0368033a4b8ef99df8281cbb77c03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ef52312650d30f74095ffc016a291264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d5f1faf664257df0e1287686f489e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e212ffba51a6f78a43dde9a781d74a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0fb62eebd367289ce494034bc6e43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5125723fad21555772aa39979118e85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455f7a698397cabde6f52b66078ea19269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b95e5a0f44f5b3bde33bd1b9c899e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e9a85c02319a7c1cbe7bbefae95e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cbe5d619020eaf6e0c4101759ce0d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1a656da9e2926ae9ec78713fa0ed1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e3d8084d02684d6a330c396f3482a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4663be959e8b289cccd098c0e312185275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808952988e7830ae3ab420ca43716201276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0e9bc500e8e48fc63357a95740c6b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cffc77cfef0c9964591532b1eae96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06803862233df392241bf95d501abe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978c7c720424c9aba280e9699c1c44a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a97fabe518f3001931db33cc984116281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb4db04001ad256366a3628e9de69d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3726308ed631a5fe10e1311568d5a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c5e55f0fc1d553ce7a764d926ed7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c51fbd6e1cc0436dcd39cd1b66738285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0b82614681da2a94e64dcc61cabe2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e724f5fc177004f272b808910df589a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059556227e35e25333172a144452e86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdb167e73ade4880417873dfd858fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741de88a55ea8a3ac32a5cb073e2455290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a9390b88a5433d04338c4459fadf5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc871b333a5b9ebb07beecd6b25573b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fb678e47a74529b03b6a98bf8c0a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79566148b2d17fcfe077cf5112bcaa3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615cb45e0d2adddfc8d26fd2d6ac5ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5868ca255bf73f81c5beb141e888eb3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5104cb0b4075b844b57d0e188a3e72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cddefcdb4aa15979e567347d1ecf6b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb11717b43c7fa5c261ef9145cf5a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e401122c141a7aee7ce8302dc202e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac297b5800a722689b26ad44d855dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62ebcf7d79b0c52e0c1256122cc263302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4d32f96d4d8060099c7bd94c7d9ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d56925451ae316c41c884fb6d0203304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3e377144a8a94ea20943e66bb8601305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005231993e4f191920f46cfc7be9a7d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aef05136e097ac37bfb3fb78c70e9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab63e821be57a341d95c90d124ea73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce773abfb10f6159635865984071a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800fa35c0eff68e3aacd1b27262bad6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9c30addd49f189058f0a1dc7be6e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780b1e40e2760206cfab473e779edc8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e055d7be9190426c1e46f294490b83313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2761ba5acd4b5a994e4007af68a486f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfe835c4e5fae653bfe399fb96f8bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cee66def5af0216d6a898fde31470316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5232ca3ce443f6148768d693d53e52317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36bacbf2008ac9c9e96065ed2132d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cb8bcfc8525d15a5b5a20a08cb3d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474e65ff7e4429f9b5757c29c74ce4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2140bee20e82beb6e1b3e52407f6b0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1051196571a017c4a0cc8ce53cbaf12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec645759286171adb8728107ab5d5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747e0b48093acef26f61ccf3da8d0ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b819ce1c7f1a65a648363b70b87d44325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b194b67a4b1fdcc05e6e0fa7b9db4ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29030e7c76d6d1e0433e5f6ac43c2034327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d67dc1f03f2a9214d1b62282758491328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ca1be75c4aadb908a7e3b73aa4d30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc629e2f191314a5132a3c030ccfd5c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62b33c1155a9d8ef25bf1355f29604331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d1736fbe5c5a2fdb2320a620a279a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e595a0f60ddef264179e5a64356a79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce7d5d48325804904a03498469125f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adbb8c93a3170be5b852e679d59af9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82d22b5ac99f3a82039b923f5e627a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0563c390e2f6156ff8c198c09cbef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906346f634f94d85b6984244379c1ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe184b1cbe3c08aa951a40d627598aa7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5dfa61d1e83b95d7002893896b68f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8550ba0eb1b9c136eb928751e148e05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb78175ccb10d3d7066b84eb5a686c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6776fb4f258db6df18b96cf57c5d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dd0aa3fc61b5b13a38376e9e620ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94565481d4b4e3de3399d9f83003cb2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31be58d02f5d6d3f39939e05e663011346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab6eb0e22a773bf567ebde22941062347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac56723fd68a41c74a0f5725f7d0664348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e955aa0895f3d4fbdb4bd79e610087349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa4a0de37d7498db55674e97e9f9cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17cd5006190dd1c17f3863e9454707351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6bc9a66ae10ed6fd7ca3c42e94fc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509671169c5c4ef01bfc3d173af3890353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce300537e95e81f50ae78a8cf4d64615354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f706bfd8aebd0bc8fc88c4db174bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3db94d7c4901faeaaaad3f33a10a65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cf313cfa4c0baaa4ad411623ba44a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c149b6c1ae30cd0ee91ae0b2f7922d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483244893b0df0adb7c2f79c20223aec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431226a99783a5149ee1a97b514d7aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322779a650ba587c73fa5e6eb9dbfd2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61bb7912de9d68bc9e93acb260b7c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf07a1e9128d7b316626e581010a9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e874bf12d3d64ca70a1640514831012364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412ebb6bcbd54e48c2fb086bcc6b4e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d1131c3e1d5efff5566eb68a59ccd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208abf44bcf14257c4926884c5fe3505367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5433767d09c1c628600924f86d5ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c2d300d846240480c3540cdb5e832369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c7c6f58ef5a684e9ab1531f9f89a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7de03a36a4b927fda398b14ffb2bc9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0e5119274242e93211224c676e88b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d469a63f9dd232a4c341e1da8e57fda373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cf17cdd499d38eec85dd1eb6c9e9b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8da5307d77cc47c93b7c16703145ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1341d4c8790a16874dd5e1e7cefef26376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f5ace1be77e3fa5459ac15620fba2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba694c8dff1729d779641dab1a134e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edbfac606465723dee45c288f2b5a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366aa5cbd853fa500bfb41d6ea1968e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be9a384e0b67e7840348ff857db6ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15049e195a3f345c31d15cb27d228190382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241db971fe31ef319bd0a2e8879cdf16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ead7aa4d69ea5a89ca605f1658c9d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604760913aec6ca506608acf5aa92df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3d2b4e353bf6ccbec1c031860884d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a4f3f830a325a871f6c8fec6d7003387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c74792f507d96a46c8e9a4cd9a3b67388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb1c8e95421b9fd5f42b249890ef82389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034504913f87846421661010d20aa790390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bb2e3e3ab076242cd154adf4ee5f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063525ea8803770440af37443174831392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22a5dd99e9b05e0ed2d600e3f659c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774849be7fb5f4282cd939a8552631b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04048f5999c0c0bfc9d52c1bc92d25395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3de85b3b0f1a82e7b0886902aab4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b1ec067907100b72079cb7fb0296a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50759b657eb84d834e08f4a2adee954398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6582ec57c9bd0383396082320485bde399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6cc7d6f97bb0be12801e89ff8eca4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8f0a9fca460c3344b1901ab3341b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb68ee076419e083b8071e33fc7b2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b1c8f393ab412523affd5e0bf81d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c2d3cfe67538e4ebd7f472499feb9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989eb97fc48e23ed3b0ff307999545e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc40354d405c4aca3de74046432e83b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec48a46129d06af578acd2a034fec03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f7e7c31742b1331a89d50cc665da4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31775417a6aa8b65406e6bcd790b273409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f20e1c268646a892c0b3d5587d07a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6e8e061d2c72ee7124e8b8f4d3218411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f6e2bd51d7d5956e1facc21e45103412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73143f260c48001bc3631c019029d12e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0142aa3beda30a76067396fbc9293d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77c724ceae5c3e906c4b49e5c1f680415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050622f1efdc4363c4cb8e89fc05e74416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94c388d1970d613b4c0dac1c281773417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc577256464a8891efdd78eb663194e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d74942ed53811878e33bc5ca0343e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f445bc87a80674ab7133ba8141acd7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5570406847f85d0a020f7d9c9dff8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f91989dda6e767b5e9dea0ac8d1f81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11b8d5c43e5b77c43fa4ab96ec5f31423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a138c4cf755eefc88d5705f63457186424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5128a5bea1a90fe509c2477eaac57b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e66b4f5bc28e20b6f1c02f3ef1faab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57205c0d217f9da35cece0f682c094a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6926205115559ba090396d6399d17428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e528d487a2afc0fd7c61eb3ffe270429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7744fcecfb87b4c67f16f6284f475430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5805cc8de486b5481c20fe86565e1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a93aea51a24ce8ca2919bd19ab021a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c112c2a292dd3f27532749ccec1b3fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4d3c7512f4478cc0fb287d84ccd72434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59979058044251300f89bc6497c4e7c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d7bda7efd28d1b9a015fa3f267fa8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c4e80919a7103b9f6d1874504aced437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7037bfdc602e58b7e18b275669203d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440f18613c59e1d552b3ff8edd54b80439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de189cba23be674f10fde734aa71fba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4226596b71656e5bdddc77be9a0664441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1227f8d7eb188f3a7195bb22a9bfc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297a29357551f51b04fe41308fbaa1c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7728cde228a28e86426997d6188843444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc35fdbd80f003cb22a9defd0125d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb60f9b48f42e7e7fb5d80b5ad1b9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf036ea6d90e27f3de353946e60d34447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f0ba0e67f797628d654bef807661a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f1a7883bc68337bc1b0f6a1d47eb1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb33035958b517c742c2cd62936e323450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b47be96f5a48df1781d8a42d23fd8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b76d0b77491adc967f47f1fc1e6a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e32bf930b29775f93de33408a9df7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b893d6af78944f08e5e48887ad59e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba11229e0b56604a763fd10e9a03ef2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6854c7b92a41f3e651b0f12c239f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f4e89426457823e1cf636b4a56551457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cb45ea7763841152b33b96c016293458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe825cfbb5ffe737377b3b8e8940996459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538192fe02be828187def3dba753a3e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fa2674b2e81e1725dfe84269097ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574e4bfc769ded4b67a79d1bccae92f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79657a5be00b37575e06e116c79f53463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265027d3047711567db8d68a65f79c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367d95f8d303c0d94e3e4dbd1d2e49c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d458c12992aae8558b563b9e3359b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e99ad3c604405ccb09b2a4afa03e0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adf496f6a76c41fc36f476fe80fb97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ad618708ffb309e3ac25a128f2156469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fb13c09a02726b6bfcdac49f59b8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be576218ea205e5efe1b50e19b7e62c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28222febc8ce7782bd5b6d9c4d3106472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7ee4038757c0e23bf20b3f2d3cf14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88deda7a5d5bb9bd52771aa629bf71d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea27ce600c3fe82c4ec7ef63983af9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f66cd8ea407f51a55427a51c8a208476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52ab5aa1e0c089a445f553a5095061477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5050d3a15d0f12335f790a90f998e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351d38a43ea4e7827084cd772971e9c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0c3e6591472871b7543762d97cdf1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557de4626caddbee21804aa958b80034481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75c91cb45042eb5b13b6d73ce1321f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38c82b72fe2b29780e78091d64b29f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b2386f2ab73b37094c20b1e242a36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee3a35b5124e84a2bba1ee2dc4c905485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edeff76aac6a0ee471bf9dd706eee8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb60d867b1ef9d265f5b3c516722eec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7463a9f0bf69cff8bc214597c0e84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae03667bf939abd398e2a103cfe73c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04615e87ef90656cfe427c120910dd9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fba06ed89c2f1d4375ca0aa3a5857491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3042f0e09497927aeb5f9e9d65c28c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da682b0c7230e949d42033a8c02051493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26ce5c82ce0e7d80ee907a2ebd8562494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ae6d96c22741086b0c5ec4a731d99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0e04bc89f7b7321bf17e6780d320f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2538018397b421028ed10634677ed9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3784cd0f64007e37266d29e6f4af2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57b8ce72eb33127ac314e4d3247696499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe0c9abb6ffade8e2af62ca99fc1a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79363c241c82b03f0e5db32d28443d15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa84ec19524ebea7e0637e63de6d52502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af243bdb0553f448e6b29b9d9e7eb8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52151080451cd796b4619c6bc9fa1201504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16694d02a7b66b98e30f2379a8159bb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff705aec8e4544bd4b734229825b6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dc34a9d0c2f235487731f06e3eaff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073013856901f0463c9bfa9ee4cebf19508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347b0fb0948586e1733dc1bca77d970509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62fefd6c69b41048943f1ca8c2b972510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f7c7bfa0a972cbfcd9f4cda27e505511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a1439cf4a413c89aee56f6b0ca1f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a5fd35d23734f3dadeb9a5b48e73e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1432a914540cc402919bc8cf931976c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d171b8b89d1cf1c9698c4b989dc5a8c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3f8a24e3c67d32421c858721f2528516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1535c989a811eb5137650a4dc19520517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0d2ccc8a5e780fa8839c88c8f2ed7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0a2988e0cd155802247b9f8256145519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9fed61030157d77880a593510fd7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd9d995a10629f279b49c8ef9c5eb8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44664f07e26ebce553a83cd9dd58af3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767660962ea26664419f7ebb86318ebe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8117e794f41aaf124732d1aaafd99f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca87945aad003db3999337563643bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0777e29697752975cdabf398d01f136526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080abf2658dd75e1c721a08b27f38834527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965e2bec951c58e614088602cbf285d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80710caf35dba64b9c556d0d02f9ebd4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74ecd0fd3cddc0bd30b435c6147283530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8520d446e07d48b088dd4d770916ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1f4a85e2ca8e8089af4992c75cbcb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86c0042a06890db70de106a1cd5531533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c0bef684f694fa314eb2e6b655816534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483de3cf465a540cc10bb9aee248385535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ed275fc3af596974bac5781d04cc9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb47b6620038b0235153d5ab1d929d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf4b638cef00fc6b93949d1b5674e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7864492b512ac160042257143c9488539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8577a5a92879b4efadb191692a5a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba82d616dac10dad67ae94fcc71d13c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396f2f7e6668f94d5e67f07cd66c05c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ddefc48e0ef7dfd86d3303cf5b84a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9860ae4a935d0a4d474e18ca56acf22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20779c2d6a6da084509b084a7a771568545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760ed5c6e7ee014deb23a9a4cbfbe16546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0c5be19f940a3edcc55763e31ad08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26442c03c4c13cc6d6a88b21653e8e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9649d4217ea1497fff32c9548250dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0803c612f063ddc90aef989d02befa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ec199667b6f073e1d7b4ce593fc82551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9089b841e6da8be37c748fb868fab2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c71eb543d0b9b81bc0e9d206cdad7a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96cd40cce40f404f74899cd47e2c39554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca114c756273832d01adb59d0dc80338555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78630bee112f0a1cdfe3df7c71e80d7d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3753851804020bd593300db02f7be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d239c64e5832ca004298b4efe6b73df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0d35a697260101f5e8efd6a1a4b54559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b4fffdad1eb550890ae538be76f7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc595b55d4a7b3722d622d49712f6e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f300b530d9838b52b9a9185c7b133562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37341ee76d8945f44683b8b8b1a3756c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b514c3e67cd05fa1dddfefd9d2246564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adf6e212ed5e70f38bdb798c886e87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9e8da3aef54211340c3b5220e42d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c0191cd4ec72a7edab069503616a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757b858e045c2f6d51cfe18446807c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82bf21e1d91a5a448a2407cce3e775569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c473fd4e649a35cb4144ec86d94945570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77000f86b7db980bd27d25e9202e3aa2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48553fe568c8957bd02516479d3b9d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486b4fdadb40adc0c4e6cc93324f760573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5652a2bdff77a77a90e7228fa0757c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e846b06cf3d25a0f07838294d8591575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd80919e368c72858a2c360597faf9d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231b5d1cf0512c7303c78751ba82920577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b73925e195bed7dae0c1bb98e369f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3bfaf1c6303da40b69ad00038eded579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35033f3d26401f58197cc76a6b01a35c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14107ed1ac37729f88f0e36345310601581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314ce606230eec11da43744922d305b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af09db5e235cd09fb4bedbcf035780583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544698bbd32e3151aeb0dea8ad75cc0b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05970c206ccdf5f322a53221f87116585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4b0d4a7a6442e29c777d4ecdf8ae3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830ab258da1ea561223bbff945aadc6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d75f6c393994e45b4018eb2a7cc46588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc129294f5ee8c4320ad940d4b9ca549589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900148113393c7f5e78ec3f24cea880590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7030b4faa9b3466756ebeee30b58c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525f45c2b7a8c604cba818eaff2ef71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa11d52aa1b42b5f09e5834611fb5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a58c6cefac1b22f370ed3ac8c9dad0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95433659a284fed0a964eadfbd660a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318a7711d234e9c26ef4b0fdaa1b908596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe53cba6e6f88263fea862ecf348f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b21f20b6c34e7869bad2253d37a3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b27b136910bb39d44f452b2505bf3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f873459012f50743678890a67e0b2da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10c993c0584304e0a525eb54e12620601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708da3b30288b6807f35be442401ac52602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85650a7e68ab8da10be6208bde86a45603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a811b2478ba5773dd59b7f71759b34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711d2d8d75aca4de87aef85c694d55b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc105cbbf8a5ec5fbf928837a9d4ecb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4e416fb5ab4140fe2bcea6cb5448f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f777c340bb2e001188edd5db97d3596608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6356686f526e6837399ee362bf0ba7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271873ac6ba126517d26a9e2cfb9e8e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179d374fb993234dd022df112ed434f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba168e362545edeefd6e0694f4d0611612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058195acaf9f34d88a02e8ad4106945613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff178044c5c190186a67ede86304da99614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aaf136dc2c1a968902734b6cbf8b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55368544ad06d7a886f46c7b35d12529616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016305470f8bcd7c01c3c41ca67916d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd10b9f95cfafa2e5d876af04f451a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80d9387c70989595a53f229775851b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa9087434f97ef22ddeb7e73ace354620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50974f87a21e55805076f92bf45ebd7e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd15c64a1645dae99efa1d3d208b62d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b981c008d1a478053e654e326c58695623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7b700eaf623fb4bb88340c2aea804624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f84e1bae235a43fc9743ef29c9a91625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674d8b63ced0a8b9de3880bf140042d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14a1d75eb7682d717104310ec55e65627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99c97fb7b593ad2c40f7bb9edadfcd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21da38334a8f950be65c3e6e949a29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9184e75fd52232c4da7711e1ea46ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db9fa8ffa4d83c64da32bb177b09a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2972ed55fee9f83f4f36bcfa909013a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabf60b06ffbe7f0ac3d80bbd3849a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81067df8b314754c01809e00d79d33d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ad29d7d165a903efa0b20272d267a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfe1922e3e963522258b305faf801e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af89b8942b76271bc6107290b29779a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6f96584cbe19762c10df05a3ec60e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c8f2718bc522e8daa138523cbec86639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5a1697fac012ecdad0895e955216c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248393d80c9a8aaab5c3cdfb5031333641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c3b4e2921fb62146c811417170f55642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28344315fc404907e919c5a148657d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78bbd75a125b35ea826209bb54638d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d70457ccf15b4982524635c5a2e19e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfabf81ad70838397129a64f93a827d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c356810bdcb9aa1ce6f4c276e8c4d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125ac24a201a60c552f85041ba0884e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169964edc6cc8741f490ec4ccef791e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6acf54a767743acdc3c1f5e1dd0b54650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a74eae63b498361217203e1f8e758651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8acee964e14f80e83c808181b275e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8996c812097fcd801fa9115941d86653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1818e078f86919833bf78fa6b2b2314654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec839e0d79abf3c12a1e58d8795757655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b2389b4b1c213998f471a439ee7b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41301e83c890b6fd61a235a843c2c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b027e0973d6e601c0adcbb35e2cb1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4594e7ad68ae01c64a51ebd07f290c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b130bd479180556c1c373e8cc1bb4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567136efe643dfcd238933f45a4b2a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff891d920d2ba7f514b64b1bce3b466662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe18d2e30b4228ca6d3282315854f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed1f8c2eacf4b584e72cd049995c70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a56b1ca8c2f34e88de1e61a3aeb5b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203c33ef834b1aec5d6ff1e58540322666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd3ea021fdf3c86731e7381cdb0a98667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41affbc0d977cf05bdb113b196ab38dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5f059acba2326e61f37167ec0fc58669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe4acc958f9bf4385edc62ee6a2164670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcab33534c43152b07ffdea352597d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9eb5723bb1d2281427865b43191e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bc3e3e659f73f0a7782a132d26a27673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739e0335b2c0f66b47c62c10a546c90674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e03f9f1b1716b37ae2c3cc8681b45d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23b2c5f63005e38504b0729bebe1cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2887e7f540f1b3109e07e078b0d74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc41a5332d762a84fee04e55fb00df6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a267942692f2f09f1f043e8fd75d312679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d66d0be3d3cfcda66a30ccafc4dc99680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a8aece4bc75100c7fa8d1beee0bd5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0015f6612529cad468e3b634381898682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37b05bb404e1852548b16cbbdd3579683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc37c880550fe4f7a933a52acf7b4a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a50c6aff8e54df7ce4262fa8c567f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40a7044f23a4fe110a8a8e6e3bfe2b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177e4132ef781582427b0b244950c14687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29874d7595ad129acee65d5d287f66688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99aa540a51cc0f61eb801ec629621f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a945e62839b967434258fdfd9854b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818839b1321cf94c27671d5c1d85cd3a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8657fad35832e08613b2662b69d65b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9f0c8fbe99060b7d71112de18611e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb77dbc83110dd3572c9756ae481aca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ee80929a91368e42fae179995b046695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656a0d3fd6b0b5fa35c39a630ecb029696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49972d9a6a84a54536d3dd8923552335697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdf184b59f0df85e3f1d6e4b4f32b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72224d95431f97823b4fc2ae85cdd6ef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14e5317e7dd13825386f6542713e03700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd714e8d911a23b0b408b42c4e8b7b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26605766683b7f8dd94ea99d99d49c41702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afc74d2c492579c9bcff5ee51bb583703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2fe452225fe7ac6f9c14975377fda704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db996484cabdac7ff821b54ce0d7c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e940accf571aba9ad6353b982c2e772706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bfb8d6f87375fcefd79fe309921f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f02baebf048953c49e94165b8c12bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de3d3c286f3e62344a8f3540785f2b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72299a043419ad5c5a5b30595a848288710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cad11ee8ad723084c6aaef0f823ce1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3ba76d6d85ef795ff477a2abb3f7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6decc14bf906db4d53f6124608d35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e88de6a26e3b4277535571de3f634714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1f577f5b3aa6c3cdb5a4f412c25dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d96d6b974035aedac642f2c9d4bfd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce73687815d5c9712890b595d199067717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3af6e4d47fab7b50d17b4c208bcc9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16698cf6ca69e1e3dc7a7c49a3b0c212719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66165d66585ec9ac0e9f062df0407ef7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48e7e00b05a6fc32de1aedd9a1eee4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1de17c44caa3bc3ade691e5a7e834b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f953882d426873571118cbd7bf452723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca299d94afb91616254476c5e24002724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe63c797dea00c9224ae8b7e0508bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92a191f52d6784fd020577920c5f1c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314f219ec033dc94033724074d30e1e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b48395cca88f58e7c17f5e725eb98f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8ab52a416c2177a0cb1c8d2762a78729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efe5188c32d3e8b57ed64ce0d43770730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3208dc1196fb5b538107a35ebea1e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cb409ca68bf8ef66b5aade923efa7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d80cfdc660dfe641a89b9de810ebd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083d1f5c9c8f783dda1f78f5a5859ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aba8a57d1379b7c639a3a0bf4aecb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce7ce4e62410cfc3743d87c5f4fcd0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcb3191d9c58175afa81025ecdf556737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9687d4473110e2583cfacf57700e04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cd80f1942a79357b254f69e73d9a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b63db885c35b61b700d7f6b979e43740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd08b1a1b1c8aea376ac196f353f0a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ced88f95c1edb30b865415eb693297742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1598733128b25f0e42cf4ab58afac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d95dd73592b4188d89e66b2a4e6eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5410975ab17f56174beb5873300400745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5ac5aa52278bfbfa3d9a1db32e8e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a1cee36dca7289751c3d03b47147e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739cfb70c3b33aa2b6fb22a36befe05748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32ad083e8644e505d9df7397184bfd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2411ef0d9726f4804240ce41782f98b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745669db25f9a881c5ac40dc5dc8ec04751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3436d288d2da7d7568592c6c3519e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d68eeecbb45e10b85b12ddf07df94753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cad3f9511d0003e3ca9909c91ab7bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc67e589606cc08565818a1ca9bc365755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debfaac1e93140979adf95bc66a4a10756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88334a5e0c24312de7df9bc5799f598f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be188c92f826df7323fb291ceabde6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28458f56a3b467ef95b197eb2c1834b7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98462bdee8648ffb61cd2e37b372790d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29894ccb15bbacf56933759da79eaa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2493f9ad3990e6c22a0dcdf8e83ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bdede1a02e6b0724ae09cc526c1eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa0a507bf6bd01f57638ead17c10d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03e1b7ba14eed8724165f09e7311446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303796f51e21c8cc9ed40474e6bfebd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1006232699376df843bee8dcc036fa28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc695568cef9cc8841153274f929e1e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693344494f615de7fa9c704a26611cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff8158097710f0952a6a0676ad312e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfec3eea58325c765980846daef42e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093df662b972dc6d0f02ca00e2d4aff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4fe8fe0dd04f51a433d5c29462b3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427d646361d36bb431dc1976c192fc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8110384bdc0b9b32209cae506ae73116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5673b527490aa1d8be0e0ba2ac8dd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0399712a46f1cf623b846a75fb727118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a9f2f4911aee5755f8cc94030fbed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e37eda3e49e88e7652dd2fe4b7504120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246d3aa10e69393f24061c9f61bcb3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015043587ec1d06ae27549af815fd0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537509dd93e67b3645ed5d2d69c19af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78108fb3cf3f84f59b1fe861516992e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117564fcb0fe1e22306914310b432e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f085d109bbb4322bcda83f5e1dce4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145206a3ddb38f49b06201553c0342827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b0ba664f04f31712446053665eeed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a93690a013e8e3b9b6d01ba92d9e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9674b12494fa3a76eb47bf1cfd22f9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f34588d8e86be34e1aa3b29d51164731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cf30a1e4e7bff4a7ae631ba5bcc0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8ba1f65734006a5f48ab5da8ec2e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86683c5ffd8d32fd6eb3724ae594f45b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b979a2754037912addef5969f95929035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114d6faf80e1d623c80bd68c3f6aeea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6df4fde253191e0564bb82afab16e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094e059370c158ecc3b53b8d488e43b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c051473d48f4470efa4034551275f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcc6d498100c277a382810347b17f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3e04c97376efbac7c78d21373d62041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb87963acaf731428fb21d41a0627142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56dd270139b88592b4b603c3bb89a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e8ee6d81b57ee752bff05e8bb6be144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff98e33720a79996e101f648bb366945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3153f23414db259dd0529304d4e03046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8a6be1fa139074823149034f0333547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707202039bcc5379151561c71d8878c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaf4e2d3eea5ebf00e8b456d6d07b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae49ae37918390ed367d6a685b93f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c7f4eddf4bbab2dabfbc58ee5843251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526e1651476eb35e61c29565dd86f5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e865f274114e6da0cbf81cf68bc71253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc293bcccd977db6dba988e67a97c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafd028caf046efadf596673695eaf155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f27c409cfed8ac0be74b49038597556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42094b6da27ffc4ace6155b2977ee32f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8274a0dfca2028c26f3285b8cefa658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4afa3b7118dae3286d4374bb1510a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803db2c3caf4dc6cf1e42f0d79d93ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5a0cb5df588364a14df0a2baa62d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15021021f369ebaee0c914eb31fdd68562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfededfee79519220a3f98cb54f36f7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958e3d5b172b04e0d5f9dd6aaadd4b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90bfda6e03acec54e7681cfcc4859565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cf4ba8cac9ac3fde0ddbdb2fd4b5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d94105b3487d7d86cd0dfe55ea5a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f295a963675786553de32b10c53dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54a6e0e95e226a0ff229163018d41069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b4adf6a1a0de9ef53cd9cb42d0fc470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc2bc4806a7a997c3abddedb246dc671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae0c8e30ccffeca0c85dfefbd8b47472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a7e16bc7c8cfb583b7088461b475a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964cc8d60c2b9104da036457cce0a0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f77e37dd62e8d37e19797382e1f3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af233be2e909b7f897332a230e7838e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11e88fa46dd76cf8b6a679ab5ab8e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe039b2ee24ed7eabf7efe31a13890f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e956884c1384b48ea2bd03020c639879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7767bf94b6ba4042ec10349f53908780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6db8625e3691f2a8761c04a758c5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48f37fe6bf32237bab768c4c10be7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405b7067ab2c2f19ee68815e73bd83883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2ca20c15822946b0a13fe31c66c1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a07d3807ddec5501a7e7f7454eda9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770acf8f856c735c49631d81c222729686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181ff62c9cb3227210fdeddb2564ebb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fb0046bced3cf8aacbdcea76daa4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc793bd0331f075661c76a27f467d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa31886dbf25d264694c68239c3c1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0305fbd2fb84722b040e3c088c565991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e88f3647f82760c322097272d2028792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc323d53624650e451bfdec0e65bbd5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ced89d4893696b27eca10af61929a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7e088a6a28e9349abb9503f438c9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb52bc4d87a20e3d081dfafd8fe43c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0230e980685ee8baaff9d7ab68fcb597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d675704134bee43408031b186ac4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de2ab12cdc8628bf63f451a6e49e7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e771eb2eec8c966c15cbb529e5b33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada70ec4e2b7798a5f7b555d46dfb0b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db77c42b4387fc7f4689f8181c493b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326c63b084103667689b3e1346275a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95a43feb3cceca066420ddffa3a7d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f13adfa45688e36b18742128ab28d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b01eb96b78e1b7b27b986c3b079a0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8bc65026202aecf7f6560c26d3b64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50643422d07a439c8fcf74e1d03882108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c44b18a1ef5c93701b94effd76f4f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9d49c39087cb3fafb81f4e2f1908c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa363985fd4f95b9681cd1228533f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e248ce175b49ba2638d2c4cc5cb6aa1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71412be266766973c8d397a4b220b5c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3041ceeb45a2561616514fcf58708c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5b3de91d398895deb17691253f22d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb771bfc4bad3fc533f2f9b97dc05af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22524528fe172c78f5aa9f64373400117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfb8ffb7cfc4c0c8cbe807cd7d986e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00fb5a60268424aee5e05c85e8b180119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b46fc0850d2734d67959a49cef0b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf611b3744656b31ed93da1e6328d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4c1033f79df44212df5543d250ba8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ec4486f7f650ca3fe3c7ce31f7440123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2901484356b5712df637c0ec6a1b19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85662a37c7fc9eec86de665c1c575812125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab88baebe4ddeed5a5632457c685e6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeaa275d2f73a6edf2c5c46fa7064d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59e9a010f0a6196eb0c2ab40fb3902128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e24e4c1466caf42241867262880dbc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a75024c910b2702aef9a0f7bb131a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddefdeea0898dd2deb3bf26721571f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfbd45f707d1250c6c8acbee396b0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b40bf164bed5f09ec1de0176dfd8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25b327026bfc9da368bf83f5066815134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2fd57c159087ecca045bc50b259ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81f2bd75f09237572856d6736544e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a66a2e4eb4e2591e97a381b0bd9833137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f91beefc49292fcaae6c579b21bec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9419d58638da300c5befe5fd32376bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159249481eb352b1df162e765585ee3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407bab23c2f49c51075bad2ecfd32c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffd2521e17f0182159a65352fb6fe4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bca2e370b008dd91c547210f74426143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe8730e30e4a62adc1af58a3d33ed0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d172e4f764a1caa6b3404b509a707145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d5cc1ccb2e706bcabd1a3c6166fd9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317fa0cda07d7b9054b04b4b913e22c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35991a6c82964f8f0a17a82cf13b269148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f57b2eb132d464353fdcfb0b33bbc4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909fe902b76a6e20fae29572244f823150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d772a517651792a30645a9d0114dcc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68f6a480af0973a32673016ff9e193152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dfd8e3fb8d87c9c8582f90159a942153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba734c00409b0d0c94d39d9d87b269d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7abde791cc9ccc1fedda980d1b63ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf43627bc882e07a744bf42271541e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496f55c56984a564a8e4ba6667fd7d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256583b15861b454a18f5866290070e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974e845b2bd7283253112dfbdfdadce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bea2c2c776765bcb8fb4be230a1d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf6975663b0ac034e0e335e9890935161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86d60b8c99ecc7bdc4db2ca6b80f63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218d8c4105d1bfd7e43a0d7c6b20ceb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d1d1853068128f38e3b7638b65d75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee925b9f1f747e4b31a81bc48531ec5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea45deb9c7e39075e18436cdc4fc34e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8af62e0405157bbfaab0feaa0bdbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d6597902d3bb2f000cc70feab35b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c0954ad7afd08c6d1bd68a027fed2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c8ac9b7e20842f6a43513c5b6a041170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e0b5e00dfeed35b44d75a475832b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755167465a31f4bcfc5281b8a2b9a058172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475c12137c045e4ced9aa9f29ddce5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f8090762cd8bc77968b412c6bc53c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2557564e96cceb065d654d159e9c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e2cc1b96ed0e646f15efc2ac30cd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db1491a17c23586e7df5af2b6a11cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8514dec9cdf9cc464ae034e0523914178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaa0aa211e9fe617bfc935392139e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01140ae3d4a6d59eeb650a28740489b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1312e2a19b407610cb6bf9dda66a517181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f336173222d303d581b53296bda285b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4987dbf36f3b1974d67171dd80ee1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec798d58bc86b07aea2df149a469b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1b24e79771ad2808c5f10ea8f8c2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f8bf114e360a972b0b1657d7e11a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bff0ac5f86d6c84f5893841d9d422d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df8a5bdaa0eb64ad683ee4fa7696d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfec59cfa63935b142f7be5a4248d74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b9068b64df311738b648de0c51887190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd4d48e29b59812801fecaac930d70191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe5f5e2c119a2e43b31a70aa4f1a1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ca0ca58b745412c1bc2b473b98927193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c6dd6b69cd8a751f5c81728a23ad8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae058680dd9f9a1559449a8626130c7e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70215bfcb438c8e029c21af651b5407e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf096770bcaf7b1800d03c5b4eaaf66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35027b4632c3f6c08864156a396a053198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57cc7479eb39d552037085549325a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448b98641faeef66c58dde899102a16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0a0ba3d5d948a1934fc1b2919f0dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0b096ac06dad1669a38927a9130bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffe5c5faf88eb5f89b9861eb4df4b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298c72cfb16ac17465620f1ab3103c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee323469a991fd45d6c50100cd05e9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231ee6e39a1a50b452a685986b68e9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964313543042956dc943a04b7db5aee3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4b7096835e7344dd27ee44815b4a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad83a3d3b45024db28931249607ebbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56074cb5feaf0d5d95c13097310fe9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d652d6f5c3cda191b13bfc074786f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60b1b8e00ec7ce5e0caab9f402965c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04350c3dd0ea152183b0748355837398213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2131867ebee4e10d00f69fdc81b400214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874584b03621e6d677c3f7f13986c47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284f51fe878fc25686a6fb21d3cf818216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e59948d34c00bd6d9e56ef80e7a0b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bae5f2aca2d5fe9ef07800ddf2a26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d58acc5e2ffd8787cfc9a10a3ca8e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f24a626b3fe7e6f020a75eb2d8e6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d163f0b92313f5e7b428539175fdfbe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b91447be1d8e2942e37e253f6ce38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e5b9ca38014df6609bf4ab119c5f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b28a914ed674b6237a80f56ec008d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acedd922d81d97c5dec53f9d588afda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d642ea5972083f8166aef03f9a1fbc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26894480a1cd2648fe8018705a502d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1886ce397bb9927f4b67ec1eb84a66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c58603aca527c7a786297edd93ab5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0404de22a23166e6ad263d0772389a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39b6efd1020bcaf69a5a1c478b700c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b61ddbdc4bc432258be9429c96a0c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab86545f67fb53c7b3dfed6be14cf85233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6adbbab875bcb1a80bc44c2dc4c467234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c268bebd34f16758d1b45cf967b26e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb31e369340b2246cdf7d055a6d3aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6b0d38347efa57eabce048dcfd104237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737efd02918b8f5edd748b8b4a4091a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb8fe167f56126a1d4f453a326962d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbae5061c3354ace67151dbde0327b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1a6f921ed0050556625a6eda65e19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288a8023021b080a9e490157e6e3bc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78087d0591440be3074d98da2e345f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e956de27fedbd83b3f1388cd097285e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ffa77114a6f80778ca2ba4ce027d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a2cdd9cd4ce53432ddb2606f2a7bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdd51645fc3a7ad5735ebe3d1e9bef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36813493e187117c184d8e193a7c4e5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59737e5f5423fe9e3a4c2c0100662687249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e47e8ad8a4160523ca20ef94bd6f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f8bf818f881ebe78b58b391bdde6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55809d7fc59edf7e58002e38778b08de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f538d821f255e8b3cce6238791fa7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88cf9fea6c63d51c352d54c5fc1e57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871013cc673a734cba47c9c62ce04b5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e732b7b7017c10337f2e40110cb8b26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e4699077908173387a6bf3c82d5b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2f99cd6f5240ce196875b1c9f15c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f348b444eece1c9268a9376296adc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09ce8b7af05457e86152bbdf2e3e8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594384c4daa53d8893521ee92b1e324261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f65af78c6e4452a6c4ddbf1450889c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8675a7ae093e94eca435c8ed3dfaa6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f746f2c2d0eb63ff690a5f992efd2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a70b6a1f07efc6fd0cd8bcbee1169265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22549b49b00f16358d28435826bd212266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204db236b2642015e0a2bc4b8c2b742267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744eeb19c03f1f60759c88978d69399d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aeb02ce50cbdec19167844c6ed5770269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bb29b00a1427a4c36ff7b387cffd3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad9ec2d0683d5461fe1b408616e724271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eea02cad45a6a9d58ea7198c8ffb6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95037b12fbea5374641b6d7f0ce289ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0ee3522c383f5d5cd222e75c81b34274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51938fc2306b5cd82c8b584fabd9e0bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b26d122ffdf83469aaabbd2cf2cf5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f08ab0039d4f6c382bb0af8181dc69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8020c296bfc663da639772694b861278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9d2c62b8a7f75a6041002391f55d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c2b1b659e9c672ddf81a52d6d7bc1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1991d1aa5156095ed94716172d3756281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da453303025ea4823a3e48aed443ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8e0dee284047fe0ecff3c93ad5400283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08802ba444abfa10c546a58a383f693b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f05ad3e969f76163cad2348898c58f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92881a37fea0e3b0de063c38fb238a45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a7a1c599461b71dbf91e5789348f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d65724790c1241fe044fc9f8478c8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7016b0765627a2f70c83f70b7ef98d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e859cebd29146d0a67acc314375db04290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179ca1688a345b1b77fec4a61f8a220291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca0ad7974177b12187eb67fa0182b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106d7ee103922ea76e55200ffc92449293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6866e030d542cb29ceecb9d457b4a29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1042b7dd63c5e69a267de27ece4b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8eed0ce7b57421aec1f5d93db4fb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b63fabbad4cb86f91419b426cbed58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65f0347d7deb5640fbd597a3699c0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83c7bbe674961c9c87caa66e54c49d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2995bbcb51e0beb1da4c7438e26b2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcd53a40c383c8310e4b9fe116a33e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c4ff5f70c9eb47c7dbbd6af22d921302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dba584d1315bee1204ef016f0e85e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d0c13778e27b5b159b3f60b11a63a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e1af0d9d49b2b7b00af4cac4db689305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df71ce9c7cef3cefc06f8e5eb7c3c43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023a3c35f8b6917c9c987b14b5000f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada80133f72330883010eea812f5e96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc04357ed6126c99812482e1a72aabe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6891d4d8da8bcf991a9a016bb17b50f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddd20426f63052fc54c297016bf958311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45a62e7db934c143d7fbb810102a96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7ea10182aa342f1b756e5dafec372313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f99ead07484313202541d61f4534c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c21bc415728f9ea73e8a5ab58d97f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ade1d9d316844d81bf4c80e4b25910316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2504132e2e2b3aae7197782d9b68e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346addea9bcb5f89f69690e2d2bcfad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec9bec189ebd411152720d2282313b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69697609204acb8c4d34e1dc492009a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a931388ddc6da63e89f59a1c820e94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2293b6b5ca3ba4a1ce4f77dcd528879322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff326f6c90027fbb9e074d43be49fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c838aadf63ec4a87d20f508730f11e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aeadcfad4bd3fe7e00048e0b5581c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b6110890ad324020c552e65c2b36e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffa481ac91b97dbb1b1577b24a80e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975e6233ba061f75d1788044590a6ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880882e730b775382ee2f5e0eab348ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff255a6631ec0933d125dfd39b67940330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac90954a87c342096f31e4aebd97c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f63147cd3cf812f8151d579c73fb8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00002107b3480e62f6879270a1318c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6a283cbf2285473e49c3be7159411334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3ad10bd9eb99997ef2f9322be3dd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d411c4b53bc353ce2925fe3d2a4313336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c64191dc397f6f7f14d03b138a70c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a02049d4e74cd77e70e0faf4ec56d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8360fa013898d7f0401bae0058a154339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3d3223c3e39bf3b7ec5c4c76736cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d4a0ed98aa966642f55b920df3cec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16d855bd81b5d3a37c838e5fd3c3a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e44c7a03a5740d1699e04cf98f6f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afb43bf651f1c2b309dd06d63bf492344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d482447762dc6fe2ad385f84d68681345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa1842ea9adcd7843b3f3b17db269c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b77034dc4dc1bfb66c944e4a65fccb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58fdd0f619b6c960f20880825e51e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa3a92deff704ff0a54aa35bd8f685349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81450b5fe981cf93d8544bd4d7a145d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cd7de91ea319d1e7f17b5af09ba70351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001121604fc94439ff13193a07abac1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d580ef023bacec6279925f88d1dee2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3d2564c9213b805d982401508553d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3eb1cd180af7af837161d08ea0e6bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67376b9dfa8e86f009f2837d1c6861c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578ddfddcc8f1f93f1f78e5197eacc0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdfee07f8234f2c3cbdbd891aaf644358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e473f23cbdc49eb1df07b68de59cc3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39858f323d8cc893fac49a232e7a3ad1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d04e1dbb08716f1e6fcbf2734e7de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68d9518d61f313970be995895c9361362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be5e281383979da51281332342db13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aee790849b2a8181d377508d455724364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9602d973e154626e4d07617702d8f25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e070ca134c722f1d0923127737913366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804341e9b087311a8e24e69858240e60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb9c6797408c942a77f1389a678243368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c46a623d36dfd2bde7d7c543b9a90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c69115435f84f28e3ccc67a4de429370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889d903b183f639c0141e03b22846b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879c0e72285f903bb30feb56c62ac2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876abeb84ba208a08991fb78870c665373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe43920ab707bbe9ef9107fba931bb2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46282fc0944ab823586539080e26406d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c35921a864bbdbc966234ae87e7c10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bc2f4345425fd9b291639b182d325377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33756aba6ec24394ad5feb806f29a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b450c3bf22471712345330eef5dc86379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d7d1c165b74efba8df622e962a266380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bdaacfc945904112a6641c6341b1c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c5426587244a8e1c96969167f1320382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7828120005629fdf5b47f2b9baecd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2606984aa5c847c8d43069fcf5c98f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c39d5c465e87492eb91b3305d45715385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b247fa366041ac71e75b401024fcdd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9662a8e6a5b8c89190b93bbfaa274387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86414d3bcaa47977bd3087a042cb4da3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca3343902d2f233a296c0da1c9e938389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb50231842bbd5ad55b889e0771719390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d838397d666f828833b65a213d3e18391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e8a40ba84308fe420e661a2657e8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4082c140b2eb829e07b51ae0c93077d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48044778fb1a151686258081019ca06d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85013eafafbb4b09a594b23f4acecb96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849ff1a62a4b169ae919109fe47bb45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca522952b86d159a6aa894f7ed8d9de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83087c60ef414b115f445ea0f34b68e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c207eaf3aefe5fe61e17fdb1087d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2161d894dfa1c89be7c025ec4035f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f0b82d63fcd5330e1463681f91806401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe0d4973b14c50edd23aa21307f325402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7072a3b6896f8705e403f0c0be7ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cc407b1b1544fcb54ebcf228e42f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46e864fc2fd683f1fcc189ab987284405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b193ce0e25932571719ca7e5ce7aea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430cf56bd04b8c60e0afa9e07ac87ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20306c5f85dceeace6d15b5b6e55d7f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0531d2352129b28cb42e2b6c2ad7c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78724cc79af5eaf85156213a70b46be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6afcec5322f9c29b83201c263b85a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935e87335b718adfba67af89f76baf5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef475a4107e912ef5b679d1389292bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bcb399117553a550e337e0da03977414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66005403fc9725914e33ec57ecd1091e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd739f5cca74ac693ce1d50888fc74416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca373c90e7f7b944ca157dcdee7ace417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79bcec335f852ac986e8323da6f8b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632666446bcf4fd872344a588cf8221419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ee14dcc79fad6ccda5c5d77010886420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6e2c7c724617a45b3e0688e99efb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f79609ba4cba34050b8cc0bc302b7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c95d09cd3c8de03f81fa65828e9e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546b51849e644139832c33bafc9805b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538e1c829ae128c411d93edbe8bc50a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28f87519d3d0aa2018cc6c8347b7b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e522eff1e25c5dce0f97986d5c1fe7b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e51fd89211cd94cefc5ce9d600518428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24253cffb0b1170371c8d87c6ba5815429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144b0f1a8640fc280742145390834a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd85b83f2d392bbb9199415d332011431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eabc76fc29dc7a2cd065a4670e4871432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16995a875b08905099e52b3486cb5d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d303a806c66ee42f198a3df79cabbfe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27064604f3967cccab82c113c6685c85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9b5202873c3fce27f72788d9f0c19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00285e058730f5d715bafccc1e1e9dea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794ae391a846f5caf0eac1a7646d676438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b978035e2b5b188348619a2f40165bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05587287be349b2674fdcf415be18a07440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435aacc9fb94a75315180b8b7f1cb536441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c13d66dfff4bb87cb8789ee89a775442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb907e9225283d6e01f2e3a1f72b9dc6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d869e750dd445b49d4b403023be22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f66cdc5e0f202809c8366d7465603445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647931e618c68e6056d923f1e7a182c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a07230439c884799df0c0d2ae3b37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd0442b1204b6ac1c3b7729a8c4b0e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7083c3b56e68d1eaff7a7d4b46f1ea2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da908144b4fa26d96a8158b5ae70a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a5f4167610647a5935c50a1cfa174451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7e98214ab78e5de9f53416ce710ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffc58352879ff5f52168b9702f6d02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30da888c00915bdd30cedc9e1e6d88a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491428ad50e18e6e3117ae3d7b891734455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c443ddcb4b8b215f10dcac0bf7517456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187aed1f2d3c6ccc55ac55be233969c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaf148c27bcf00b653b9468c609ec6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3291b7aa9922095bdbb3b909ab8e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da49dfee26b726c324da218894005a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c543a0414f3829b5ae86448722d5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16b0f462e549134dfadaafcf0248ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24c8657a508fe0bd277e3fa7b308f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d91f981be30d7978b3e85c6fec9f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6f578a44408fae130fadadeb11226465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92adf7d8e67475100b81c59dac3877a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c828a53d3cbde2f7555e3cf30b9fb1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912a1383cd4e023a8e54d8c4fd37a61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862d440a84095b43b03ead5de4aa1a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2ed68503e9ccdcad0179df73226a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07b80346f4e4781a995cdcaa217b45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df3eac33e1c362ab32c8135cfd2d01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c85a1146d1df3e2ce3293abb049ed4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c333f14628f177a5c677826a690a89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0b1976d1e276a13474e6fb1e97539475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61757758945617cee87ff37e4eb8db3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0146a8dea74fda046da3bb553c182d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319446034424df5b8281ccd6e634135478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6526d84a07657c606dd9b94b679149479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9aa846612aeba542cc50cac34d3e98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e61fc9aa3d0c847f233387ad454f92481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a1f5177c471f0bcbe44f170d49d8c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60207ae99bce91f6db6137f007d61e2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cf777696cdc5ea70f2f8766aca501484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb533d551ff0c13e2aad0fd908b7cac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f565570b848d624b53e0e12ea342738486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89908bb75040d22d1faf7951a691e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9732dedd04244de45394b1ba3731ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a18bf578c846c0d8db65c0ab6d6db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ee51046bda174efaf07eaafb834ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f3d73b7e60dde1805106c360ac9ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e6f6543ad4700f7628a0292dc7e64492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573b3070e32cdbbcf51823b6617024e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c49f6c7eb7f9a8b9f671797f30a96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b68fe0f8aec0d7703126bfebfaf970495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9f267d3a938c9f6dcf89f1c056fb8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089e52260b054e907d223864f855b4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ffd3e051df534f6f395a0cb07b883498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a516fe5dbe88364d86bd9007bbab662499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61934e6870ecce9724847bd8f4318a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42cc394b2fee6bb6757d2462dd4dc0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001a0a55746b63ff92db60c067fb1ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574bb3b70f533d07bbc780cc81e62e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49ef57e7a207bec2664af43bd45fd6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b2b1dcf9c37afedd0ba3c4a9d689d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b31a097da2740c8a052b552f28c39506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f301f1aa7bf994f73b9b47bd15d09a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb1300f7091b8a0a8f8d215fbbe5b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179606ebf40612ba01ba95b7fdf284b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20041a6b1fb3b6274ef641edacf948510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf33093f58bbdb82e06ccf5e2f9b168511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e37e36e7f24dce54775a40f590e3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3e2e1d941fee5dae3c66ff2d93706513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef29cae1c2f8c559d80eac8919a475514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dda9da8d9c73ce6b7b879dc2eba252515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff506c33f459edf0dd6b7bffce1bc4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1a2df894013c82f25249f8ecc5935517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66108bf67a5c1eea44e3cb1a7ad42c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19333872d73af56d0d8cbd900b329ac0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804db179ab2c87563e77bcceca87c75520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0020b15a284cca4bed82f4f6b636b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673a0e4ace9433efdaf61932446f7a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c14dc268be1463c8891ce34d3f0477523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02b810a22ac3dccdeb0181b3dc3d65524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28704ca4a66177c250479605e031ed1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5954983fd0cf41c92246fc8f31e87526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05588d31565867836d50bc36f03749f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199e8f96a2446b2fca59a8e9f21c6b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d458f0e12826744bd58a3b6112bd5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934adf1478f3ce44a81fd4eb0ad6e48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126ebb037d4d9cb92d575a39348cf3b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c0ac692ba9ae6d33b5ad8055150c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0dc2a64aac7276efb5861788e343e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5feea47978176c3a35c1ca5307cdb1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8254f524700e00581745bbccaafcb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d3ae4c301da7da5aa8e42dfd2e90a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973801098fe2b4b509b1f75efe2178e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8cfe10898b0e7538287769b7112b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474eb670401fa2f9611dd3acebb787a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3baca775b9984fa8da622c48b78a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097aa328dd3733e783d045d9636b014541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db33818fe60cbae525e29095e4e61b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302de1d978ba7617289865129ef7659543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b7baa7dcede642ece190806ba47e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e656b2e210340d14de9f2fdeaf0ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4be360538af953a809c78c1d4bcbe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5737ac58b82719584bc488c2888704547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e353026944418a4e9d72a2d1a52955548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189281ded23263415834982e146f5d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc2807fdbb09e93342401bf96466f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8e85311537b465a2c6f514925b122551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f17b83b5beaa90c9a1a2f2d4accda552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14d81cf9db04cb8ca90d2e661a228e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78f8afababe611eb4166ec633a7c71554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b812c8de3a4329f0dd35598fdf14339555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbcd6aaace6e5094e50a21ff5c337a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67af449791501dde50d240090ea625557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566a9207c271cdadeb9c221b52e24f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f173d290cd7c5b24b709dec1716291559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974f3d2f8f934801588122391871d79560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ffe56a0172621e56653a6f8b8a3dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db31c34e06fe4fd65d39943df14104562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f14efa16cefd1ea2593f782e3bd22563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b790114cf80a22219062b3d8ce5d52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a28d20230ffa8479057b8d83f0410565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b5fc024d1ff82fd9a889990f7771a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcc923af2fa6fce14b4157cccb62a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9337e7d442bec871581c68c61f1fb6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a1591596edd77db7ddffcba5ebbf8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b3c4b5e01708d467421d99ef72e65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a758e676c594e4039f935a6966ef5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251182c49f215cf31ca3a128e2ebb26d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7c45f0be2a0596f4b848b5a977859573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287407d7965f3a005335e6806a9f3a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bd51d8131302db097b3b68520531d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be10c728c4ced415429a888b960fed6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0722f058fc06771aaf99e2d51f880577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b99f33196a420059ef962fc924eec7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b73b3b9c6f2020642026932d2b6a9b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f5b3d71793346269fabcf6bad7ef7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5b56d74f1953fa7f4dfa2e6a0af37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755400e6c1a106574425d69f99a45994582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7b43001101ca44ea5755d7f723b38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebac4ecbb522b9a27aac6c98d9c87c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896a6f606e7edab6224d82f32e23551585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b76ac5a1ff40cac464225c3fb74791586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191d142a43240c0fa9db7d9bc7f7c97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b193c986068fabf0da0cebcfa71c4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb1a3603e77bb145c53a2893ab125e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29c6f551ccd6ec4213e3efd5157266590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b4d253c43e96d550eaa738ffb2fc9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf142d826c792bea98a175d52a0a5830592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbea22280a0745e88a4f69b560ab35593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552b92fc90a3d7d293ef2c1924e7ed8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d80a9ec6d4205147ded3cfd7bf8b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed829985db89768e7ae4bc99e3da026e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d98e3666f16c959dfbf824fcb68d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8fca18984215fae1a9263f832720a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d71502fa62943f5c3f657a825b7c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436fc0d5135cf460613e801f3b6b9c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617346be193597f1c02d177457e977b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a5a4e6e38ab0ceaf0bca92c29e7e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bab52dba8e68f69d632cc3f735b8f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237bfe31e0c94bdcc721f3af8ff7b3f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6936ff1ad76cb646a2bc56262974e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066b9ea4ed4c762535e79627731cb6f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d5b4425a241972e12b9c67d023179607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb84135dbeffb7a067bb3ff3d1658c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73914319a749452d99b7cfe7f7ea9239609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008434c8d62594351a25d89d273db79f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f48257a1a529490e551deedcfd0b9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37f21960ab89bb2a0db84c91906550612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1a15abccb40efc910d125358458fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52616ac6e7442412487848c82d4dc200614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56c52aff436be2b11a89943a6c675e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57777624594a132567fd7f934071ee85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830652e87c0119138b9e8ed972c0724e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21755b3193ec8b33e619b270062b20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d280e2a631ce3f67667143347c6d30c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72ca698ea0d7b698d4a1f7e3edc71c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d2b161a4ce7b6429e4516400a6415621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcd9da69170635818e2fc98ea43ba9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0f2a02c80794881761fd43eac0a6b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83705844fa485702269b0e6b97ceec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5777fc0352d26d86e1e4aae24f40a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22187cf0f95055210751059c493a3f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41207057b14cba30ce32728b7ccc8d81627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c1b15ec24fe5a1147ce3625189d39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993ee75d955329eb2736e7115a2495d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451296ecdceae26ca7e0d00c6ab37f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12194bc83a1a3c85434ec4119f2a9ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f5393e886bc29101aa1fd62adfe90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74907c56af4919c4145af97227eeb7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11479f36c497b978d9ec64dde4b6fb88634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2832808efddf88f9a57724d3b8dfdfa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9e2b4b9948ef41f793e6864a613d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95a52c48fa1bf3d294550612ec17e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec83849e2deab76c8e80b24176c136a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd18413bbc997328b4fae455cf24ace639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcb968a4804b3383f24a7280b16124640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2f2074b013fa5ff47557b4d3b2d11641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82179d6490632ca0efe5771c4c8f6260642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000e1de9027a3bab856ab016683e1d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068215302795ad4564788ee642050943644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7ed47d73b7174d1072d421d80f32a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea59e0bd653f58204de5b66ca269c71646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cde56235f1ae35ab887ee9ba4a8978647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851453f59097db0728fa228d5bec886648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff85a887e8afac0a7d3db913f7c3bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd93353d27793b6fe569d9d04fd968650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0546163b53a94dc8b57f4f65a23ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b95566dc5c60cd802d8560223dfc7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4bd8f4314fa5a9cf3119e3075bdfb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee63837d22a43bc35f2709702469ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173682ecc5b45a292ac532a02a2a899655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c61829e8fed74b2b187971461322f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13410591000a88f09d238d8a49fac9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb106e18c0a2c277c1d3de24a33091658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c615439a7bf12ca51b466db0f136164659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd51b8fc92ffe714ea7ee4ec424237660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5288ead7816d773fbd54bd6795dcd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b3600d0525135b7965bdf0601c4c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085f301da5135f0278bf9ef28fc46db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d506a6b761ae739e13e03a8774441f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fcce94998e7b37f43b10813680130665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f64223e297ebb3acb5c9658935403b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55312705e346ba57cf9375cabf0fbf97667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfab44360619f21ef63b6e42c96b8fb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33241dbdd334b18c251971d3c161fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceae884e9817d88ccb8c4abc40e13f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f761474401ae0a22a4fbd02da2695671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26735858c4c9e40c15c0cc3f59ce5f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae486c181b4e7ba3380b149587e64e79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7151d0939a5a105c6e414ae9614cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251844d65e4d34cdd94c1e4f817a4acf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76100b017808659e42b2ebea4627b12f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677834c3fc2a32103343705981f6e16e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9123ed5f29316b1554cd0d0e768e5b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8b61a50450b194a6a9726249f9b56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6739ec428b7353427e49ab1af689f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ca569e404e85dc49ab09222ec67d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8968d7bec0ff300ca79636a329667682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3070eff435e10df9775c3d8647f8a2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589dab57c0a8d9a91a47817e638564b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4f5ad6888d92798870bdc5a304717685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c531cc61406644605024fff3dea686d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3c76769fb9b14821210bdd297aab2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b7699550f44d99355b13b082aac49688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcc53ad0e1e91510bf896365a8ec54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3063bd79ac97b8aec7c8ac3475acc96690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776e52413c1137c5ae58b6e1c135ebb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee491202df90cc5c7b7e0d64e8260f34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a8fcbd015c5a66260218d0185eeac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed8d4c46dccfa1e9f309e1f261479c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d33fcc0ea23b1e688fd98ae42f636695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938fc82a723fdc2bc35eb626ae7aae5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d17a56da5e7a25693bab4d141cdf4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7c92b6a6361ae19ed7b7a81e462dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e97725a1e12dcf658f7cf8f3a8cb0f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76109d4eccbdd14047e9bc2ae1c976b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a905e61ab0ea2087ea93aeb0d6e22701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae073e8ddc79cc499b2d8dc8bb8571f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7145525526ebaf192b4b09c0eec1065703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716961c142e7b8655e150aa5a2ba313704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48e3ea043b2cc3adcbce88f28b1947705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f52833cffc808b7684a56836b3c81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f25e83d5cee0494865e6b91121a213707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b1926060dccc3ea78525cf2dd21c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b02948333e4a009da44d9d32598691709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222e8b2d55195ffade89f52dccf2559710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d79d748ff57ffff2b4323ce390008711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b13f8a65d3996869d4163d0a0ab61712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43738dbaab3b1ffc5563b69921a7053c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d84f2eefc016de809d0f9838fe49d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200cb51a2e159c1c102c9fcf0203358715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8971a7b8ba37e84b5d1b281ca0fbb5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381fa0c22bdf933f255d6af1661f5bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2956dab2ddc986ad3317903b6bca0a4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe46246dee88ccbb1a2d1561d2bc4d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f3c781dc650ad50f2712a49bab8e7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2409970863323f09828032a9252759721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20900da009590deb55ff92db742fad4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540ba8824dd64ca150c8e29fafb7c33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8850c49e644135dabc9d89f182070724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2853a60e33f18bb58e6fd1eb6b81c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df230fbffa1211d0a672c2ad7cd19b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb053dd194c84250beddb108a63b478727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73910e03b3438a45c265eff6b25cbfa3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2424421140516ead9e45ebf6fc62a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b389e509585ccbbea4d36b4ee9ba8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa45f97d334fe23def48ab40a942876731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a4a7c600738ab22fa37833766279f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d470126f41dfab4cab70761e9a0a94f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3428bfd2d4c6a8961bfdbe63741147734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49520969dfca2a7856559ff6eadd5c5f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13db2eb038648472084a9fa8b74bf6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e213c94f46c43e85fca9b60491c8a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21fed662a6934067cc2a5f5d83ac36738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5a9fec86b296cb3cb137c06c4aa4b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee424fe59614eb8e4331cef40ad057740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05840181c21d3e6731653feddfcdb058741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9517c7359151335bebcc3d293eba59742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192e40d0f1ce19110777624fd4676dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292e9ebd1c44d5a9415fdaf07a47f4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882f467ea9ab28241a59f865f190cdd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda687d5b34ed5a82a9295ecac93223746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bebbe86ed6c26a040df66e43494948747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2758cfbdfd1c058358793f89def8809748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32767be33c2274c8ce187526433dce37749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f562543b55d3f5c1dfcf5336d1ad83750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757f4751f7242789c10238399af5c00751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888ee9f234b38f0ef175528597b7eaf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96050c4fb969d2d35d0433bffe0d5235753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3a231ea59a47f36e5c0cd1616bec4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fdfce3e74edfc1d4cb9dc611580fe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885c3b9c2adc6f9b9e22d0ea72d35fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47542af5eba3785bd4d2d3ccd1042b97757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6b5c819308b395f07720047202760758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec22624b791c30289129e3f5c7f030759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>