--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed46e7af5f5391bdf0cb15452e6f5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab0d278867c4889a2dca697bd9456b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e9c4470be255dde6e36194fd5b3073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894e8b9cd03ba3657b5057327593c7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769713adaa8313c5b95db300b63691b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301540a50a9558bf72229765f9f4d896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3203646f190aec39f3eeb5fee2c4237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb6a1d10a68461d416433e28b8c10c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd08b62b4e307031e76381d046d7e5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e5ba70f81e9ac5269fb64f05b9f4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e239f33e7b0949f01cc7d4e1dc38a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dee6325f3003460aa2ba350f6016712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9944b6ed6cc8083864259bd7cf9020213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e0dfe69fcfb5dd726248f9791969b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fbe3bd3b7fa676b9ab721daaabaca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38730fe636edb2711432f5bc5c607f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefcdb4dded29b5d8b330bd0d09026a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5981b211f85f80065d7b25ba5a12618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f752432e516365fa03df0ee4acdbc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435487507e56eae4a2290a08788804820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9561165f2e0ecb008e7d639bc894021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e4e7c534c1e1ec48f732bde7e6ecd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a46e3333aa2c8ecc8707326526ab423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404a0f5b2a4313b0e07f6c893b4151624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e16eed0546f285cc6c4338367f18625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b051fc70689264355f6633bf5da810c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735943f2a0d02b0e489ed2819523d5d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1940cb2f5fb7af33dd3955288df254a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a97755ceeb26f74f0bb1cc2677dca329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3df4a535acdf40db6204a88bafdc730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43988052a6c748eaa7f92de5a1ec9ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764573615c8dd3982c6acf73e19bf2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ea2780adaa1b1fd7f54d053f0c78233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb01831993e09cfde37d1ee82ee27134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca8aa9e9428ae175d439c778a1ae2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f677ec2a5ea53a2b1aa30435ee73936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029b8c7cda8a7869e49a9d8dbd544f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f66af69eeeb06ccf88812cca2d185c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b96bc9d8940e0d6b04e6fde8afcc9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e5b7e7e2d5e06b469c8f2c93b178640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1fe6d47c9107d34fb7c60de4833ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bcd0758ba7106b35058e88452f85242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9e3645ccc80ffba0e4c555f5c199a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35c729bb4784bba77fde97939c5fd844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cfcde1ec0e9022a9f622fc0f13bdc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a96912d860e98d20aeadb2f3940a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68879ccff17da6c23dff89a093b543d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaf8483d31bae067fc74f847e4364048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417d0de0e975d83a914eaa716687ddc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4b3e330a2912305656a579190789850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37f6cec93235f9feb3f85a35164bea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eca0a872a1b91064f663ea94f19d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60540a499f054e3d519b7391bff4853853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9c4b357ab767eb95b69c7cb5913bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a0aced0f4a02b7e9f02ff78afbb8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5c29e71602d79bfbd8d7b2111186056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231d542aa2dc0b038fcbfb3d01ada6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04576c72595075474ebe1ebba7287bf958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663deb9cdc730b64a691fe641c9d62cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1e027625fc0a86d53ff462f29826260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12b2ba5202881e3a265b71883d1e9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e56002b3eccc064341e2d5a41473d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34855ac19436819602671fbca209983863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a52a8cd1961c5c3cf2b74f49c63bae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8741f854221cdaa78c47c15b6d367c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84681b165e42d1c0acdd631f8a59ad966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5c8122edf29aa062aa7d48359ce1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f13efc782511fe6b3e17ab5350629868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32cd75887106c11c385447dad1864769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1af672843c743756e175176bc35de470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1371d3d614dd67c8b537909382965171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66478e0371d4aa0ada38c661f9d8931d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9deca1aebfcb613654bcae51f6dcac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5787dc8f82ebf0a45b2d7b55e681ae074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddf4396fb763061e19b5c10ad2824b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b85ddc39b5b3cd75f32cb3c3e2de8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cc2fb6fdace0a4ab57260bb45462a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce1b89299278219f7d5783b10a3def78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c3694afe17d07a94ed2e2da1b8cfe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718033a8ece0a098106addb2383cf6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5673b05bc526b5486bd0456f6d6b5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61732b06a997066d371de494129a211282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8258cdba1c0cd312041cb5b0a3c3ec883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb38d322fc87ceb37bc3e68210cbd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcc5b79ee65914428251b68f73aa5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e796b81e970656d590cfcd257bf76586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e750e577c9e69f3e7c31a9812dc61a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa777c4ef2eabffa2e35b33b7fbb1dcc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875bc0a6773ee8d3623cdc667ee702d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edad4f4c886c495c183c4396cd255a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665176d842e11780c8035bd2fd72a5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b2d45f7f7c44a8e7332606e91d24392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1273feb87849b0f31d4bf11d2f9fbf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0f0e0f95e6a3bd5de72582653b04a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9acf4c7b6c8879e89be1c4f5565a5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9439104301d86a868bdd426dbe96ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae6e24b441b31da44a2f128d089eb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194746ffa5709e7843bfcc343be562f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38256e8b8fee18a3cdc850752837011b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b1d3d814929cd55ba2bbd59e42e23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550e8215a981e557ade6a084d0a873e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26092b2d8bbe75f5ec3ef490bf8dc6de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b599a68946c0a5ec87cb194a9420f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e994aebdeedd23f26784826b7b7eb52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd849ddeb6cba741c8fe4df4fe915a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8ddd6308983b4b78bc1f5139183d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f83f7e7c3f2932003fed216562c797107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66631a7d1e8c714ae321f33fe93aa392108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbce0698266285ce46af77b7d0db8b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1798e8c4fb5abcc6014b306d8bda8df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48742184e7ea8065917c820cc854e5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2645b25e402cb51b0773067d15111da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc13785d079902587a3dfb0445d94e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbef2740152b5cb1f28557668a9920114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e54e78298daff5ead64bf5e3136cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd85aa5468f0dc47c800e1f4512716116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af992e054c64a5164fe6e38d44de564117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22952a71d157be9cc2f12efdd2efe2a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a6be6ce57b0c5e593ea00f54c7d08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6611129e6a5bb78e34be372c0cf5a62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8899cb389af3ef502a7392da00f4d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b405b597c80a5af7cf910dc9539ed62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cf4635f58ef8d1645a7d2729a47da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de10d5c957ef525e9c7f166a18d89d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c441ddd41dd5cffa68fc34f23b009125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb9cef339a657e1178da348911edae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d66f66e2e364a89a876815ccf256d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea07fc0d63fae029ce5fd91c37c0be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b842b579f27a3cb1b6bc30134a7b63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6ca2e6374d1afd438bee3ff88c174130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5849e6e5965602bdb3fc9a4d38bb81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e072e02c1a24adc9d6c93ba66c75d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbedb11eb403af1a7d773b83b9e2d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071ebc62b31198d49dac8a5ef467576134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e0c2b0effc08e3b65a7ef7811d33a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634b5368036047b68576b7299c13199136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae3ba2c0ba33ef5e09c561a624dac0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21241ecdeb9344c7c98b92ba021d7b9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3c253235bff3ef000ed8af4e5c0b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e79cbb8bd814d195d9a1051e0a8ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637f08cd2f023536d2190d7e5a47a12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20abb4e144420840237a56bf26f08f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb48f327c0b260574020ca3544355e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1d6a145c7141e18aeed72b15c6ab3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53b0103e49d32e8ec4765ba44e6c0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ff3aa21cf2df4512d2f1d7fcbc01d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed903be5c766ff8004cd5a815e571d2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab5e46e0c80be246fec91afb60e4dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77601a7324d492920e479644309c7933149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f1dffd23eda0951c782b0cbbc2648150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc30d48c998d9e629ba4cc1d5885d80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b00bad90d76357b48a7d63b6cf0be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118c477d3cd3855f943e128e0e4edea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caca7026b15f0654fcd3d49f193a6a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec64de82937e49c34dd6ef6fddd6da5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b7ef7edaa33cb9177ee0a1eed9adb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393d7a634afceb8eb8bbf0d0e4ddd57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23831d28d81e030d962640ab39dd1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14690a80374fe90d9191220e9b109ce1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee42212161f4768df967a41d410da8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410c5d5355de4eb70f52f613dbe334161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fb5a688d62c406bbf25e03ed6fdbc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9ace5a21fba15caae65fbffa6dbce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15511851d7a0bcca06df6042ddf073b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e9c7b8afbdcdc3684cf53818f5bdd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267ec1624e45d1fbc2cdedd67691c22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a75a6bb597c8eac8d39679e104366b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad741c30381e856fdeb90f9ffc9705168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2be4c820f53e94d80b5f2bb5639ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c247542b6cc8f6c4e61555afdab31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db48579366d6a174a948526db49ef1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b44797f5df5c3a54769f00e060b56172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ba89f93d11239e9d552551742de02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012111b721cfeb9fdd0be266a26cbf91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b865a2f6de7bff7179c2a2bbd6cdf1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac7b03b2dfbf6bef029e91ec140c95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d0d261a768ec451e5dd1e1b7fb986177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f50fedabdfe4be00cf5dad6b45e109178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1324a7566410f9588d49570cfc23b31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1307d932612f2f79c6bdc7ee42e756180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28a42441bcfd442dda04d52ceba4ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac6ae2844a4e54dfba6f87525165f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b94f59273b56cf604449560584fce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed667a5d119b10fb69853a84f744ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2539cc124df513fcadd1d522dd1970185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c2949a94466b6a12afe36dfa1f283186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49f20bd3fd0acef4b51f82332b63e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cd2adceb9c658870e671605874b9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e750c410d7a0cada541f4859fcc3af6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca2e2862279050337d7de2a8b10df8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b73742ba9a6a2797fee0f145f2f316191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be955b10ec918f5b0605403cac86c01e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6fb90dc91c260978103739c920cdb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fdf86554e5634c8b15223386f44dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf9e861b1f34ca997988149b94bdc5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae767abc9782ded844ee1956466c066196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54749b74c78ffe731187c72e43e42f78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951883ccc72204eb258fd74937b8c73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7270e5449ce494c56c4a7c98b921441199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95609915878fded5bad33cdc57c70840200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c05be3948f2138e18aac780ae3b21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0233e4154b6ff56702863d5a171975f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df7915f354f9ecf6a630d25ddb3cd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec039e4cd547a7ee271a914b1e844260204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984412cab7b2ff78a685215673843d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3bb751deced006802e2c658b3cfba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051cc509c5600cab166c2071cda5cef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1df1023bb19d85b821084a95c5a44d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84203e17a129bbf15160bb0016bb53af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b11a35385a6265fa2253e398df376d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db15a43716532d43022f5d683275cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868d148940b824d72bf7fd4940cfbb4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155027155c6105ccb3742e5960f5246213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade3bbd3a8ecae91cd14445eed96b20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d327e31b73cf3be56bb767fa91d9ed9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e66ddff32a196b1432937bdeb4e31216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a58c4ab42b58b16fa617323b7e51a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfc5c6e9250aee618e3046cf98a343218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2fe25ac15592b69e52277d0f49f0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dca3adc17597700b9b0c688edcf87220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5ca295645e6ec24d6044dcaed44ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20917b637b9edb37d2eef3ef55512d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324bd35e87d717c214e6d9b8fd24acc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f83cc327393f66395d525a989d7487224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115c2719c2091da7ccd976bf0ea5849225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23db88bd1c0f728ef45b72675b06ee2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ce0059566d15e8119176c84add704227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb20c9de9e0c572ca5b921f424ed99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e81ec111ef0fbad31a2d217b0687e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1e3951246c4735755e7b3b49987e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e0525b909cfb057e4bb28a48335b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d78185571c92d78a0de6c234790d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce03a807db645c724ffcc68cd33f70233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386d7c8d6375282b5596e11f8989a07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46154d80e214fda122a34fc671b73a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b3bfe25829e7efaec373935dc1b8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bcd06a4c56e3f76dd625c7a83e467237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec48a8ecb5ea6080a50147711d6a6b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580325b4269fc325934720a0b95cd543239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2431fb6ff4e265b7fabdd7455c86a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be8409645f430dc6d434340c67cee0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4923652bf7a0a279ba8d1c5930af1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97598e9616744359233bd7f856df27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bfd6b4ad7f28a3e0d45f551aa6f6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e123c950f62cf27c64010cc8eac8f6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b35b1b50ada94ad979aef1b722eed6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2164acddd49a769ce949cd1876f922247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacce6dda1901588e33cf505fe7f46bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5206a3ae15e03f1aacf869d24328060249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e4d15aef81a72bffdd04e080dccaf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676df77f073a31bfbd3c105f94d166d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ad5df9ec1e086b467015e6deaf68b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fd0c62ed8b20d0eb8cc5e86a7136a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262a8374f4bdf38ad969feaa1289c99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fb4b9e55152eef42f473657835e15255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daf28776f2cdb9eda45bafbc535ca0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58334ed16bc630796c5e2f8e905f3b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7683016ec0aea89a921ef678eff272258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adabc450f225d88b41f9f721a6a41ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce70d36fd6605e8a0b38aabb439607d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815418c2090bae40e557978e6c03d1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c3c40673a5fd1a215fbc87e0c74ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086add3125ec06544c4daa46c2b874cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bd2c34d1145cc7178447cfe7755c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d52c8d18b04da67a81c45c5e0bd90b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cbe1055c3326a1592fe79d2c87557266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693090929fd88eab310d535e9ee5ce9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a089455db040d47ac4acba15edcf88268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427c23e73faef31a9361d424cb89308269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbcc5638587da5462b194e99e13947270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991955679fdad1f631ba9b968b93deb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8478e71e4b20d6707a31d27922849a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6ba17fb3f96a7708d46b269fadef6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef36f65e7d6b58e40e310dc0a0092fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28737ed3daaab7209203fe1c29ed57aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53c7de3cf6f22704507636e568efff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510b3d8bbba2270198169d9dd9edb68277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8f5a92ac68df6e3e0efe32dc40c3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71141f06be331e2f5de43ce7c0beaca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410341b3c1dffd10ad065bc8a9865fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dbedbe6db907113e7200c86b3dc62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43694555288751107efd0e7aa5c856282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597703962f76d5a6c9fa7fc67ce3fbf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df27bf8aa63948066d2e59b5c90ce19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03407f9edab18d26986c53a53ecb9c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cd08354e85ccb97e5605478401b52286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6339201e96fac74ef32a2c8d739fd1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568bc2e0ec199514b981dfbafa87966288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4069f96a04b8bdc36e1fcad135903a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a5e4231f2197ccc7fc763e65de1ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc17ceacf1779a00e28b29545169fed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5df3ab1876a4be50362385230f3541292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e23cfb44f5e00965c9534a7b563c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ec549f69da278ad409d32b49173c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331026c60aa34371d3454e6226731b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc2816f6888abfaf437ccaf3c739fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba141cb39c22d0a9ec7a2e431e16bff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de571c704b02f8d5bcca80c37d44844298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a5d609d7f48317f25b209cc644ebd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e660bcc83166db98737cd5e91b1d045300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b481aeb6828976f7f2ea34803183ec5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccdcf34c61494cf7b44394ae930553302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fcb7c8ea669d54238a515269fa9d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73e5cf5d23df1e03c063b871ebab55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bb0a58e61b893af5af6d6cf283f88305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7145705a9cb86a639a9d35ca315afe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac63e5fe4021f82e1f47486a3b3f5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629743824141fd2d4546850f9ecfd7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fa1b0e429c9092571f891ad24503b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067631328dd2daa2497120fc8f109f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21704753a29027d5346902a91ced2177311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46b6648c5554a8454f1fbaa125073b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f652c5b3ca19428b927e383a14ebf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33de3964cb9791b7610a2c4e7a3affd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4b9c599ba8629641aedbfa4bae201315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c166bfa13d31aec25fecbf8885a34fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5081323f792aee231861e8954738d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea544944dd3bb69c7a8df4f49e24bd04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debcde77e362c029defd515fe945246319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b374ae9eea8367a59454952e669dacd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35967c56fec0461aaee186910c9b837321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33c44a52177430536b558f79166a53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28043010ae0671d7c8549f324555ede323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4741e4ce3135cadb143c60d7eff37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5c34fd11a8c60cf01614280f467f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba82dc324bae6bafa2ce7c0f8d28bba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab85356671d703c0d84e752ff8be4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78ff2233fa9ec01f4d666b5d89205d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688db5e7ce00649fdbdd15b183dfc4b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b80d2ce68fa2762aa0c37b8accb5d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b046da4423851c5f71a0fcbd02c28a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81899c7ed79e8454492836e1f8ef4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb00665110dee0edd4258faab10aa2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebec74605d8dff697bd0281b3f450be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876b41e46dedb6d617d1e41fe9036be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472583769796fa6643ddc8f20a23dbe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315984626b3745471e4f3eadba4d9883337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d927cdd150ec79d2e217b1af65add6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ec1ef91a56751a9b1b454fab7d2cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44eefdf192cba81ec412460fc5bee5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befab49bae99350e65fdff0b53b8d056341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7540a69bb0910c819cabaa732ad3e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd2af673788f77ad52b7f431c39cb8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2714cc385d0b30a005ce5d33f21f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1de04b11d5ac585637b0434e0375ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ad4a68a194761db3fff59981c1aa1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3854e68a710eb36bbf4a2f0314bf0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212ef2099cfd9c5b432c4fee9cabdbe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b538411c6b167d40950902ee853df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15b45b7ea751ca8a6d6d792bbc2f8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857d972218da9e29e9bb7c5387441b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cda3a516df8337ec006402c17c779352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bdabb136737eb7e75aa6e53adfd7b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9436124081d99ff3b7c6994d3ad329354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e11408379bb8fcb4b542093da033f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7098e78bd1ca344b058ac256d3100a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e3af71ae91d6876fb0d96185acec3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a0284576c52ba70edc293e139817b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1954cda775e49b8e989ab752a38ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69477690c6703068cd06b9b8c0fea0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57942747821d1a85fd971c91bc1e1f97361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690332b44dc675d66665385a2680d4ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb493da7e631b688969544cfa952e6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339345e3d01cb603e27fdfe4368c354364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b50d1427d01be481dcd1deba5cfbfd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d622f9c356f60ded3cdb54111bcb975366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc8716612e1633d955f438897c116e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2f0767968d390ba109d2c766bb672368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcca087dc32556e684df137fcd0e91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe9a2982c3f54d93f492604315136f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5659ea801e2fe072aadbbce330a6e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddb12d70172a415882e5e3d7db1ad4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad0c3ed3f58539c93a6f442ddbc091373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ad4556ac6a8b158922a679ab23ea1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7c57b3b4de4add4c9e89e4016fc61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb09ea8034077d3171ab2f9cf13ccc6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5b4653dd8a45bf116b3c5a97c8925377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67259faa3afb634a0f04b31862c6920a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb649960b27c629ee6e06c3d79a9f44c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ed741f8f80432459c1619edcab625380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b434ec69b6fd66b360c99bdd2cff1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9804213230e7f4fa3eeeef3417721382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e14f8844d1f532fccabdcb5bbfd3ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310d44ad32062e90912eaa395e1f4e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec47578724e41efe485319d0c6a5497385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96578e5b3b63e8bbee123b4d625f61b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84c01c07b035340f4ed4e052753557387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d227e575e4338902848436047ab27ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8e7d2096e23dc42356d21cb52cc1f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25cbf307afca7b61b259805ca615fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31584708a14847563403433683316d88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35187797067f0030d37e00977571bf6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19029a22fdfcf726a2bcf0bc87c2cf3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dc8059bc20902d93e51585e21aa34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9639223b3032d9e61f94cd3dd798fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ef9255a0578241a4542fc5863cff7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb93d9deacdd6fe5a9226f0563a7eb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29510d6d8a512cc79a2a9aa289bd60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfb04fc43340fc567da7c394024270399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35482d353bd0ec04427a0b8594a559c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c8d69a442c62ab79e18ddb1077dd9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59318a9fc27e750019fbf9e7d1129e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d29709508fc338f61b59cdb15e9270403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f201608c93be6e071e0ff42fded5d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cded39412e6e5c805e08dd597824c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed12dcef914799126ff4cfe23ba35dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b13c04f9c3dd1326371b06a3b62c37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211f3926515a141779d6c10e3dea13b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44771e8f5b51a488131c1efc18226a08409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2692988c551a2ac8982941c988db9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbbbdfc943b801f53032f11f86cecb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5c2b64b1dd0e707b9abb02ad188f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e081e8f34f743d36ce4080d3d3a2d3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da286e03420b41db44d0fd362484f3f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d34acb451f1d578c6f99ec33406a16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95700ef43eb5ebd01185e39fe53ae0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb14f862142e4bff5b117e24382189417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3f879e017b862b79ca921efd1a9ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae97bd12d2e741f415e9a51dc92499419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678392e4ca375473368865fcac2fe02420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967a0223710e6c538eae84870f1ce35421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636492b909c040a086dd0b24f85a4d71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ced9297c81dd4e8bb04704db7f32aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b3d2e7bb00e2376aea061cb66f550424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562610b0ddb3160bd8e4ac591d47618425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ccf2e38d32f4c58c3539e0b9868b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5d5de91ea863b73774ea706c09cde427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdebbaac04f5803ab2577b778e2fdae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366b9802ef95ed8a6b2deff7a4fa5ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb35f2dce845ca4ac5ebba6bea14c23430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19cd7e81e3ca1021741d0f548a9908431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44e80c1665180374cdf933d5c4a9d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109489c0e84b03be71bee27e137a2c6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e7a17479a8eb1cef7b38a4bcb7d6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f429f02988cf06ccbc856275741cf26435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6105412a39c4ea24af5877cbd4aad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404802c4c862fe7393940dc81d5e6fc3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a233994cb17d2cf3c5f95cad99497438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e426825242a3197941af5123091cf59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b26f903971fdc610bc8537a306d44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc451fca993845746abd6ebbfba2f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454628c3ee02b21827f7f7f7fd6f6c7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97392c0eed4ed22dfe3c78c4c5dca3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bd831fe16c8f819f2ed49c7dae516444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017336680812b156af3b51adab22aca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0a5063d8d38477fe83bc1fa42c2ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d7527a22f0b2b2f0c38fad788e63e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f867282d6ee36074721c85693ab3ba4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e13924abbde121b462b1f10ce001c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b1e79b3712be88b7273a30932e777450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adb1a41ff890061ebd20407ee974de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961373107a4bea250190551c0783323d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711021cddd84e7a0eaab7eb22897d03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f39271ac588f57f9ef732364ac907454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb05a519231c1543edf6b32b1fced85455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b6a929f443989206aba8d5b2bc3ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f051221663dbeb76e996d7a7ad240e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113239746d418bc56939a624c03420c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb813f856278e164ccf6301f811e4e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23306655fdd1fcfe4f9ae230ecf104c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27333a194533f5f9ea21060e17fd5138461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833b3acf66069360780c37b2642e741462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cdd9fd796f8de8bf2a1d6dd1046e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722f9fb2b709c199713ec8cbdf07ad4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1217fe51539c39f0a2e03c0b6224d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84105ce328b97cdcb327e05f3db30fd0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93988b2ce46269e431a2e92ee6aa6443467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ceb71de00fc88d9fb8eadc67e8a4d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36c0d309e44f991aadc4ef158a20f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07993938d10d86e396c63fefb40c756e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc7620ff95d0af36e51af4c5932f5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eb80bfc491a31bae3ab0d72e57a74472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b20d87194c6c8a24bdcf771aab8d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc12ca70c841a150be129c4bcb33454474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9f25eaa30ca2e9ff2b945d234ba55475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376af1c1763a0ba52d95fcd83f65cab6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294a114dc2964e0e4bbac624b4cea57477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d84147bfd697416e07b93d56a805d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815332bc0be1a2c84a757fd37596f766479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb48facc36811de7c9a61f48669af4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a0a3edbd8a0d9a433889b91b19d55481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb8a3d1dc36e2ff6d59b62a159409e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409270ae0a2777cc29182d593b50bf6c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8addd15e4a20bae2cbdf218034329484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68935849a861d79108e91839e7267acc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbab727f5fc3d733dab9be75e915a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71c6e269e3e67cae5ec6a329da45ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70436ea4de34fc8bc2a915bfd9bf515488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1282cd1b59560bc551f5ac4cf0124489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1fc02b2baf1d5fe7fc664197513d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3b5ee70433100aeaba4e018a976d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cc601738408886140d16250b65215492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3ef2ac3030a8ad9ea6a785ec278ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c2836c83d491340c054666f8b32fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436293bdaa417721ebaaa0d25a903af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3289a9de199acfe3cb10939b08aa6f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290554b29af8b4b79bb1dad7f8ac20a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a6cf1e465063d0d3c72d46296a490498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea1d63b1f9bd9f85d786f355d4bf0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ec9d430533e1457c2eb5535058692500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868bdb5712284dfd9f53daad6e1d71c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6f58556cc4af980bcb4ecb1e8c7ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f615abdb91d7abffd3c9469bd53c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f91ce939b3b53d5f48586ce35eb8e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905fa64d3e04f8b197348e8ef8d5f21505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3ee1d151644329aa9d8bbbb316b5b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b328b87e86ef568efd6b30bcd0c56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330af4b1d84874047f55c4249262773508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4757ca04eca091e8827fcb236ae7855509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd77ccec99983e529a4bed0e2a3113e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa62eda0461a562f8e2e9a362faa309511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adad2eeb0f5c0de9755371157c15521512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047da689d8583bebb1e2552200eec2b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020094f61d717f4f41f54e53784ec68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a56519f9ec1f8343cdfbb215cd430515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abe018c997f8cfdb57fa4df0e79a2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051edbe3943d01162a65ab8430d5ee0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf0e312d77b8b225abbe24fc1909b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b00092a7c1f8ff3e0f79e76404be4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332212e7022a4b0fcca7d1744de66b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871bca908465810776294324a94edac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7763899e5c83f0a202b58506ec6b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e0cf7eed0545d3f8fbe3b363d0119523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbf08055c8b8dbdcd5fb9dd8dc9ecd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481c22f2572e9fd1ce8bfee0f45a327525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c97052c70e7845885fe0397398499526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bda59ce640f7517a10d74e294a13d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69163aa97ec6f8e5519b2067108d66f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25e213211250a4f40e7f2ac5708a67529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173c5acc18d7c94c96a8702285dc0b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be48dc3ea0b434808acc0fd1e94d69531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbca70a71469340af8012162be08aa5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab49e8f3b18deadd3f839ac9635f88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcaeb755e967241f52bbf5de9ffc4d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb9a67ad2d96af960eb32d8b61c6e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55917466fc9ff7f6736965afe78df004536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e53d8f69697f08e40f6388189ad379537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2b03f9aedf48aefbc9947e58889a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6807c068f9d74593d19a4855f78de95539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66268d9f68e1494f028d50ea30b7857540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226eb9a6f33de6f9ff61f78411d5bab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ce143062edd566b50c7b7d549989a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dec5e215fecf30636849e826c9a38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab51982e450a71552e5931ce7e1b78e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5f1da55b8c65afec9df6492ba8698545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55718c1b5e6bce411560bc44a855a575546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87a96263276a0a8b3c843ebfc2d5bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4437042434dd20adbeff5a25de4dac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65b6d81e5b93a54e2acee5c0f9dafb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7a928bc85fcf51bd9b0a15d766b80550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee015e8442725274e8cf60627557f46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146d383daedf743896da2d752bcbf5d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45c1f86d2d93d45bd8a680d17f4fcc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f13f4ea73daeb65eb3c34ab264d81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e69ed78c9a81c5020ea350e043c537555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392fef45a006ac08815f7893d322a0e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0a074523c86c152284bcb134a4ea5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d827b234542e59b65bd7e2f12ed9355558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62004bf698fad23341dcfb8c58622381559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca98d23b9365d5f1d6610acda0b2b61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f41c5772556cc5103012fb0dff888561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c375aae483c9212b62562c8ca96429a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ea923c759220dcf36cd2e89d6d76c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b41b0c7af95ddf7cab74e8d1d3d5c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dfbb7ac7b139d39fabcd9140047ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472eb01e4382d7d853c91a207b97238566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bc5b579da5054360cbd84d199c249567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d80238e29794d4932899e136d46d73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e26bfe1ae76eee4ad5fd3a681ecb24569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14733e47ab40d9c8067e243886b395570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620819cd0233fa989a1b50642418710571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8349224c36a988f7542b04fa937622f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407b829e656cf4cd647432f59d3b896573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ee5a468359a5e0878c3a1f346e6cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee432990cf9cf94c4ed13cadd998413575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f434e0dbdf5bce91424a75ee985e97576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5e0897544eff1c90fea9146ad7274577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095fe340a66ecac0b875bf78b07d7af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968e071b858fcada99c479bf8c78496579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2e05a85363d9db3c3f592dd0d94df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f4adf8e294083b4620413d3823dab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bde73d4f2f95f9ede1224e91dbae0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbf6e3c905f492612a7459826aa65f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bd2aee654c793f3af82611a99cae3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c577e581643496717e39f8f1c52dcf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c030520b0e774ec8fc331e786b6af17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3088f33b8ba0e27133fec57fbb711a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac075b0efde92e27bdc56ed54cf120d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c243af7f6a32952774ca91febc1664589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8e4a189cd4ed6f6d3bf71a56f775a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636153051741daf3d05dc5b8fb97778591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486709a87ae63e10c20439aedf7c7ee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975620cdedc32a08d0d3d33da94d998593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec29f5b6337c18db1c273f1ad6daf83594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72935fc3afe0a86a3ca9a271f3bd7dd3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e998fcb2538dc07a587509196fca7f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b347bc0c22fa461e4a3e4dfb6717e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3d9cdb4ea9289526b9d0cbb811998598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becbd808c36d092291f0aa52f0b8137599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ade46a918442eb4782338fb80a517600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12990504f1645008a0285b8ea111c01601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952a26bb4046472f1283871ce92f1c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ca7189335938d904f67c7e5b47b2a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b7143f0902ccfd4f3085a98bfd925604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa861da7856ca2e365c90b62100d16605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3afad66375f71a429b3a065ff25da3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70febebc527ed4eeb435103bace0aba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036855bb3b967ec8102a732a3e2e9099608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee525b15ac3175368835b4a525984dbc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e63864b3d1c5e3f30aa769afc8fd08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf4bb8a86b7b2772b949a0a071e5a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db99ca576b52d1593d9dccb60d6d4a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209b882672e9e932331a871e29265ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7338ef88fd46b50d7054965a29259b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d9e5baa884aadecfec52aa0cd8f7d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113cbe059868528eae9db5848f72d18616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4425eb595f309d413d56a3821a3847617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6355393676afa088b64379229aec4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8707b96b01e5b086505ae25bb8fba2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c9fb6f61ad2869c800b4df7b04038620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a92e5c387c6643f84f42fb8a0e32f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf6c80bf2be5ae7b8de1e8c118cd88622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b2ffbd8027c6aa26b49948833e0c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361bae361646ef47b9e97a47fc7579d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc5c36675e576cf01c06e1982d95bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d8e33601ca741dc191ecd7cb70480626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fd135ca2326e4a0d9942ce3df8de4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaffe40e56044e43e1ab1b409702fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f905861cd775943baa629f56f7b47629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cde7aedd22d4f212be84c7e4148193630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c34092d6fed50d4a9b42a564769fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314510650739e5f9b62a867e3ba03a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfff0091e4879e7ee2b2b04c8438aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab735a4423dabf98ab2164ece47fa0dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783729f2c9f5f3459bd89966e862dec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9237f15068500a3464d0abfbc003997636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe82ed6535d4990ded24244d73737bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dcb2fff210b4d7d9bbbe189570718638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b834b6c5a66d30883d404f766bcd191639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6a10955e0ed004818fcdeb5044b3c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09caf55153b1bd135c4281e0aa6d22a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43cd53b730585219bcb6456c25d639642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20429641ba8399fe379cab0458d11d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450d8f5f3625d697c248268e995e436644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c6de625c8a3f0f433758b4f1a18c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e988f658cb263a250bda3706948ea4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dbbbd803384231d387390ee23a0c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af7a2b149ed698893c31eb781852ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866929f9d439d66d408ade991e40344649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853fb6244f3df32ebeb8a37175bad51650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb96966d5a3d78ecd5902d255828866651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ffe2657eca75638e15065fa4cef89652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24d6e3b19aa92e1b2a141cb679a676653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4df13b09810d1fafcb5e58391f33ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc992dca5fb1129b90978fc28c42db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8960b6a236136c9d2e6bc115d0bf5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56681a795c4372a55dd147a3923f8f11657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15379804ad46bc507b792338380c655658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfd4e15cb6bd2fe42aab3d862d5514659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9a8638ab28bb5677183e119f7b787660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08bbacba8657815245e1a2503c7e59661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a31ca8e5c41e9b3985eb7fbee9faa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb734621af6b025b96fcce11622534663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe20abd4854adf0316c9b390ababb7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d13de088d72444026c1ef4838de03665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f010a416418fe31715b0ba22abd2a9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dd4996985127ed826df6c6f84e9fd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33025b2cdc3643160dace36c32e2ba92668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6e6b8f2ce83a6415c08caf42f272b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ef5a59cb0cc61ed2cf5304b6d63da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbdb8e93f9165466c17364bd715bdb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf799344e5c900335c6f54a60b72fee8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52c2676ce112c613f416ed8efc164a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ff9b559369d06fe0b37366cce2ec1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1889fff74de65255c47592ce87c3ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ab3df994dfbb0c0452556c0423330676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff859dd9621c68b0a36b7f783f8cda1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99af07ca03f12e22939a2f939427fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa8de0562f38e17311e556fb2dd3d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8203a4cd6e9bfd35b58ced0951bd47d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcdf31a2584b7993acac2034b5e18b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855415a0ce7380dc344ce945550df36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc83751a4fe8b38a13b2db26963ce9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262b06e0d4e0c819977640a4a1b850e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98408981dae03038ee5ad3318da511c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ea531b60c58e2a7763572dd20524a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29232906a4a9bb5baf0ec03c3e46a842687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dd62c27740cad255a52a4a73ec838688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c34c5938f7f0be8abe30f6280e414689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36440ac7a46d5c5ccaaa9da75b9c1262690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556c53f9140131a61d21a6c22ae713b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85581cf8cb0a86339effbc06cf8c33692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a70ad1aaa1b941b461758e966b981693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff686cddbd4e1011086da178dc19d93694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4d519f69de7e907d091948e62464b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a86eeea579c47d9a6bb0b699edc2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4027199d24f271b1266a630300c6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb836832b2abfe528b6063f5f4c2f8f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb743ba1e67c52ef68b5fe53853f5a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07082420749c5b03f576b09f78ddae4c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5050b274681882a930ef1dee5422a3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef677a16ba0de0abbadd6047389114ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb200a7d5b68c05acc7223be97e3a3e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72babb64e2e5fb59eb6ecb53b969a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58dffaf6c1d518911df678a9df8004705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474761efd2e396075f364b8ff275b27c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef89c824504f000f6f6677ffa17ca84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcce3d33be8d8a311c861bc5faa8c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f463472fbd11cb846d45bac74dcadbb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25647ba555e74c4a38391fd0eedaa8ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5d1a185ae751c8d3af63363c565d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b5abaee73e40337da48a130f78df1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d590cd517cf23cdb2f34bbeebd49d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8da5b5589f13d0beec565eadaa820c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228915ea93d87f832406a9fccc587ca5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df091d04bd1ab1f4fd5482092315a460716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3d5c3eda1e8324c33a85ab029df37717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57c1565fc4bed51674f6940efe8a15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fde211af34d91e07da8aed23c1a11719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0c6d37661b67564810867d63ba102720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3901a44c5f4c7279e12179d55ec233c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca28c2aea664203af7e9326bd242021722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca99a7793658d1a161f6ba854d3f37723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd4dc1b6e7c4af80a377d961ea6cd4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4214315cd217e8106f4acdc62cc201725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acde03982c8352c3d8b799544723f56726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0165c9b354e8d38da85105e843cd1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd9bfca5b73110891b7bdc955fc974728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba79aa86e9fc7c9cb751188437405a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3fa1e43291e2b5c17e4d5b4fd0b66730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643e0e1cb6a88d506877390f3190bf9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bd738643a4adc0b8fd10e867a5908732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae58621ada6bb51ee2cb237c578d4cd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482a0bf83561f430a85d0a4e38c7b02734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa0def5b25460a9f424150c002b513735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4655bdf4e2a29ea44fe110066cb2a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07650e7c59ff176088c134f44923b661737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf00f99362f66d0611098154c37110738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd7f389cb1d0bae8584f255e7c0bb2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a359d3861b512c2422a3d98cce3f2f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541e7e1ea5507f619bf8f7d94cf1bb5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce42cd99595b899a349c0bdcb4c0d32742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db92aaa0726f63cc02b39c6af1e23d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d9a1433a153a0bba702374826b293744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bdcb880db55783a59680f053cafff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5142c0742d79f66bb6c0e7d17d41abe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09791d24e41c453f8938266d1bd19a99747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2aaaebcd2da93ec9b634f5e25b623748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32769c1e84ae0383189208805da9447749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db07c1272d2e99bade526fff88ba9c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88541b5dc8e5f5da420eadd06e58578a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f24dfa722309b15f751972c7d7e68752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b21f13e9a64e7cf065f599790518b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b859eb77ff17f521a9be822392fd16754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb5ecb31b7646369263de2118f2079755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92a2e4bb00c2f5a96c266fe715fdf2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e844e413fa0dbde2ebf88fca64c8abd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e4e7a2a989d0282a0b7de7b67a7a0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58281e3c421cd45eedbcb54afe68febb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748189c2e3f9821ef8e28719e91a2c321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935210386fccd87b71f7fc3fdae3cfc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff6c75143baf24245a3bb63e2169bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f14674f08cbb2912c5b836c25d80c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e6def94596272c5028fe888be63545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb413dfe2fbe0626cb6d44de50ebc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301935cd7790698d0f20988ab2b95557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88e084100775ff335772b52712ec1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506b278b341b2e87d68716de530a78b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cf44c6850f7bb9fd06cf768cc59f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dbd71a3dc70f7742f9ea4118472c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466c6cbb7de300261ffbda32bcfbcf512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9415ac11d3ea995e694079281d54c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8383f3ceabe3e7b975400200a308e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876ac954a6faea652fc7cec7de5d5a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c364cf6d0cd9b5ac2070c31492a6ed716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4bd7e8ed60b05075d6c6bb3d6c08617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5912539ecea88ef5cd753abed87f8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04407493651d47ddfb57934cb654b7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c841c25cfc4aa842e426c1bcebc2bff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d73f89ea26f74acba59ae538ded0d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c0ae6c13dab0e4a3eb3cac1f175c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3b65d272f90e224be895694f2af9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948628d4db69071b662d79382ae3f5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d145a1744cf7387018c0bfb7b0baa8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703afb9452f2bb3b17ff29129147e76126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f2f2d22cab8bb3cfdd57ede5d303c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e23501505a7187db9971153f2158a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a0bf5b4fce98eb7eeba49acf6ed0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80ab88a1fd69769955d8e9f3f9440030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e769fe782d232b3e83b2f8eec5dee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e71b6b5f88cf032df03c42cb200fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308390b3348baf2b85071239ecd28a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da6a90e8839d83e8364bef9735e5f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee67b86837c29479782a16e300e36335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fa41ac76548375908aecfdae59db636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cbba00386a6c30b24f2d48f0387d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20fd2a679471b8941bf4955e5ab85e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6e530396a97533d5d292de111c69a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adc788e238c772d7be97521aa8b3f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48b190acef3431029ee69357c40b7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f24a9689da0a831d10421eef6c681942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d7aca3a42fcc392d2a51d16e5027843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868b8e056729afe896f01432bf368fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e89a457749221b46d68ff1f95010045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9044c0c0b81847dded4f4e5cd49eef146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd799d98b148f7226433f02481248a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4ab15c4dece2005645517138d901d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2008bcde3c5d54747dadd6e7b6de04c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403b20d9188b7e31ccd89b41fc0035850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496b8ec5bbad53332252e166fed221d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f847e1a3b0c6c2d09f6438d889a202152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444be6b4ff7434a9e3da17f69f1d65153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156348a11ba3acff3d413356d547287854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9daf9945a0d74bffe0286b8370c2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c258ce84d462cd84db7d9138c54c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf914c63e068dbb48d5f851e4b338957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dc6f9ddd41885cfde3fab6622a00a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a57e6f326a5809ee124f1a75d391759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde55430cd833694dd3e2e1ccb1c00960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483f0dda3306035ad27a47e3a361eee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaacea10ca8debe71f65984f37be4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec61604c4e9b44c8988bb1feb60dcb463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23891dee11d96621a58257f332140f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e35573fe902e9bbcbeac0eff4ee2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e1f54d089aa7addf3476776399b1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4289df020d95d21a5f4132a17da9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5d988d4c406977e6fb71faa24bac168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c085201aa314c20ba988d35e002348369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca9b079d37a42b56affd4c599cb35770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296075dff5436a238ac4cec356c595771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42621c6f50dc8adf6bdfea27ca876c9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ee5363028341e0b8bf6020b3c0cd373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16641ecfe937ba2b385a175e0270fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf9dcf5110f499a08c9db19c8ac3ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25dd6bd748a4c3ce22a9b2849f5b7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9bc75e62552909ef24c9a55b4913977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05328af2315632d2da436ab9df2d2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b441d7285ba02cffc23b403799bc77e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32902bc948b0e5c4b2faba7e263f3ade80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b01676f8a3967f1b6d8ff79b0b645581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be53e4571935dff36ce3a635bf0fb6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b687417a5aa0b701c2e7ff5a01684583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f10f8957dc72b288ff2dce78060da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f533281c78fceaf8f26fbb5fa4724285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c53ecd3b4144a8c6aad65deeb0f0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15295a61c1382e68d1c1bc58c4cc9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080eb09d54b8f16b632122efb96a72788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aec10a977261169f41b5ad83ae7cd689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56e724b46ddb801e2ab805f41c8c7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd79ceb2aea0ee26ef1e7633b99704b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50e3e2705f36af778f27f6ee8916ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d338316408934873764c083357f3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1596b594fb522c94febc0a6e2294894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5199afec91f1ef9f2c01cb1d3f21595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2cb9399cfcec9daf1a22a4d1be23096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e36ad0cb6a3b811eca88599fe9994797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bd5683c4c2c169fd9fe6623b271a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0573fd54488bf757a0d6ccc49c5beb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c7cdc57cc4419f72a6295011a09de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87c75065ab6b25c294bc9642a06e08101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff17ebc4a47cee16cca8eb0c4268c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3ef19530c69fe42e15f58527f26f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2327a7d9ec67fd5f7c3b8d64132e2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b7c7c04e11891fa3c1b932afaf4fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e938b613aa1119fd869962f972c4de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c98e91355fea211e22b55b0ec83dd7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04043ca1287f4890d45937ab3bd57122108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154199397231c3f8b3fe33184bc5b82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957a7955d475e51e789047c8cbd4df4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608591a8d4f9af6a203f446d40360e81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae3de5f2ebbef0412d7f3317fd9ce4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d90e771ac6972c8fa3e529c986e81f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46045cc752fc4e26bffa92d4ef48d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cb88870797f01da84c33cd6266c13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da7ddf60fc2c57d037836be89f6ff2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0fd123dad8f795263f015468d4d48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794c8600fb38392e575cb92201471e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a0746d74e02e8f5bfb8c6a1f5c05e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705646d0da1b25b55aafa88be327a1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d509a37c468bdfc8098e138473fbe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7463a6f7d109ea0eaa81709569bb7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd0f4a07d9359aabedb571eb19d77c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626e29fae56a00cce9af1ca46a2ab8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6889972cc325e13958239dc790782f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cf888fa64aab7fdae54c2bb481bfd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47473059cfc18ac566f8721c783aa5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a14127bec5d8753b2d35ebcaaaef9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189a89ea3b0fe997ea785daa8f40ddb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707dbe83eaf7e48705515781f1a95c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc1d5d084c033759afbf0705f38b10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207730cb79d7fd148cb0bf4ed5a64be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861bcd5f0c01ccf7026bf5cd7ce27f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a93fc3cd1457332d6406636d494c0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d0004a3e8ef39b04b0ec14359f57c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415892e9fb8870fb065237d732261e51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179f11d1236db040975de2d8d89686d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db0cbb648bf99844a4d3093d1d5cce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec3260939e833b0963758bf3838bf7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21d1f896cc54a1adb071478f9904df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b634bb91930589050d6265f20fba19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07d4d2a3fb8f4b861b6be720cc35d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213faf743e154f45cbf98fe72188991143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f7750445baf905dfd71a018d1deb9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf853592c8603b810cde1cf7487413d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d531a31f4e53aba6b75b75e1ef1c25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47c6a9b9ab81fd728d86d6e03047c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d00dde9452bb45eeef1b17ce0079f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49db8503816c580657575e6a73f678149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cf67433b44ae8a6e01184e0f90e95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f8e3139daf52da086c1a2e6e99435151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295527aed77d138c2135945bf66c48d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda373cde2479a0a4de6e95d7e8cfa2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b26eb3d97cf8d0c0e186a8d9b61f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d8cd05a2a8861d5220770ca450aac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e712c121d1ba84f2a0a2aed27f9ad80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987aa044a3a9377fd182f45d073ca87c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a159e6133a1617f210acfb3897fe4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f4f50fbb8f999bf50da7131978e0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848068dec2538b0041ee9eae77a482b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbb786019e97b7e5a3c96351a40662161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09047a0a2f7b751e665f31ca36230f95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fb3d57c61e547d22a143efab80864163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcebf7c3963bed06b93f2c8d26288b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d47034a1848a04d692c19911380021165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d655a7176ae5d11d763a878d257ea7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c904b2072f97426a745a0884b8a83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0181c7576a292c3e85630482bd11aca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c465b71a314ca8e088a06a41647a6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ac77f37e099487b3ee4f063052dbc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e6a1e1c146cf79b540a267888dce5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7f64b98622f6e83c349696450fc81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3f37ef8bf9fb92653617b92ef51ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba627a01a7971e7b23a2d9ea641206174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e3841702cee8362dd5b7d7b8596a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5d3574e72e4d7047e59c70145f6da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b5838e9787c79bc14796ae17c2484177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36085750e8f8291b5dd323db6751adcf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602b78cd4bcd892002c904ea11a3407179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af969a8e2832762232d467b68472d537180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2471eee6d5c4bdebdd538c7235aee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21326d814eb90406287d0afa189121b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3480874727aa815a362388d20fac678183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5adfc514a09d7c90edbaee399f804d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ed958eb2d07c468c1d3386cd189e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19d28b96096f0b79d7554f0ea7863b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001878127bd8743e6ec512a08ffc691a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096dc5f708212359be17cf6a026fb4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a0203b152b4efc2ca977b8a64b269189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fc16564de23f692b5a4527e33f8f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9ae89c87544ae06cb255609619892191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dfe69af6bd136fef8f65fef29156c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6dc113e9989370b35f68091a4f656193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543980f8009c23761f02af1f285439d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beebe18067e3d9f945029a60492b4ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566778c18a88cc90a0dfc538bc099de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca90a5651083085ebb5565b3c4d7a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fc734c26af7736b034f80d5db2ab7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd851d85f52c5d82febf74a2233789d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e7dd33b83e4bc236bb010f97ee138200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0cb92be064821930a74bbd55c05e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aba3b69f81a2cf04a3eecd477bbafc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9023f2bf980bf8b20f03bf1da0867203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9812b634f3d7312b32ac85883fecb66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075dfabeb6788d571e157b43086da3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bee6e1897506e0dd5d954930bc27e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc324baf507e2db5692eefbd6513be4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9f4004600d797e14e89cf84f8b6b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9672f2d0dc93324925d12d31f43667209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41255c5fb48350fae4d6dbbcc456798c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196bc817aba80d51616222abb06a4c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4f8816df45cdde73a79e2f5a66857212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78583ede2909eda341da2dff61a55614213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033943af09ff1071774bfc5663355d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0f8acdf9181babac1d16433d59b27215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8dd82e2496307a53d7794ea1c731f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a382590e5245d641f54dab1a9242c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051c3efb7efdba39a5d91c1fcc0d7f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c3c94942a22538664da4f0d463d10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8736efcbd6d752237d1fba4c051637c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad33577b3757af2f81ed6ee38345d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c092a2f7e95a1190d8f6805bde976222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d9de85ee905e77be0ca943d75d07e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c20626ef4e9cae658ff5f4c19f30c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76badf55da32e8932637ddee1a1117aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b38057c3843866872d2701ba25391226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fbb90fb8f4f7fc20af94d2382111c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff48b583af5c40859d856c2584bad8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d73b89cd6009346b1bbbe59267a92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60766fa46708c9d59c23c11deff547e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466924936e1fd385d399533ab4a32fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5eb34700ceadf4511433524707c67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5270b7bc8946eda28aa661d6740da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9655c2038aaf9ef0cdaebb387f72288234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8227ff58aa3b10c6edac919e1e781bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889e08d4c355c0d53ab9b95e29e1df5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022f409654adc73c9555b1ec1902eae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91888242ac457a7672a336259ece1926238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3333e8488b083f68bace57e148d0e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d63aa1bec5ad26e00a0fee905d03f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be6387416d37930a87c4a8107cc9cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c13da6f32655411fe5a71a80761b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd78b50ae4d2d564bb14383b5bdf57a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1aa3b9356f99a9ff7de7c0d0ffc58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bb4c0967d3e4e31e226a4f4b3e57f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a37635d178b2f24b90e2c8d16175f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbc653367ae7f72aabacd077b466f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e518b58af46d7eb0aaac0a4e57902248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc65421427434698894de5d8b0ba39d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61852c530ddffb28e6d76752c9235f49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14934e0f1e56970f891c2868f63e53f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ecc9946baf479fd997b1d0bb96972252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a255d64732ac23fa8ef278b76689c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5f64bce2a71afa9c8cd7b6e103125254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084acfad216d91336f200eb67cd4dfeb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37624416ca8a174cb2679ad3dbb4601f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31128fabf2f8edb80a7de9913003e771257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f7c15d396327dd9cb6548fdf6c8a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29d8569510aab1a238a0ca469f7af6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803355f6793e29ed29c8fa1e41d3f1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95948c2642af8f3add3d6d8a6af3cf3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1038dbf87c38d01b45011de396f15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db534420130907229204624e6f83e2f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05abbe400d88117ceff0ad5e57ef9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a50135dcc5b20fa071622bf33ee25265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7cd0042e4cb9f109b7856edce5cff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752075d66d6ad22b4313e660ccc21ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2f5b4c356ff414d4ce95e7c6428a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d363acb9ee701aa409c84cd76f90cd2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94717516f957a6f6b2d39d19f05f8a30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec2e4de132a006ee4c351049b59d4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efae35b50bc9ee7659dc58d8ccd64d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b83069ee651b4d9669c8b14475e84273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cad09ab39655386469e065d18713d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec3d74c34f9864a6b5eec86ba04cf6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16f104dd022eed3dfb4099afad24c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f307024dfd26f9a89a641a123ec398277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32ac71f557ef20e57b4b66313933cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461c64fee62d9aff2cec7aba3a4add2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173471624b0d200b1d708db01430e882280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdf588fa94e7919acb6e38fbf34a6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3920f7b9c71b55ecad50d7a17c55bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa4e3c13001e355351e099323ff942283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96c54d8ab61d8c599452cc7fd9dad6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc212a390bffbfc6e6e7266bf503e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ec50a8f5db1ac4612b588435fb07a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d848d48e7ec5579be8b8aa3b3554583287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858663ac3e0aabf9e9a1dfb803d9a361288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4758b3af0bef549520e9b43e69a41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cc9a61f51ea00f5dd1ef4fc981405290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3425fec56553f23e7bd4e0299a406291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea5d9b0ca4e7c1d04961baf4b19fcb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c488ef317b9578e1b8bf9280ec5e85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e5dcc88902ee3e6bce6948d185291294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c3d31fbf8dcfff3d8e4372313bf79295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b450c0ea23cfabb33dc44f3f280e6f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7f1bdc1d8c5e5eade9c8ad3a89177297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a5488da669b2775ab8537e5b9e5f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01402d7f396f6baf4b77084c730adee9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f20e51da0b318b23a445df1731c6a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1095eb39732d4ea904eef843a8b4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7036ea734ee34816c8308040647c783302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110fc07570576415df2478f3fdfb4f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de7572a38c4b75388d0eba061a87a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78141e118ad0976eb1786f39dc71034c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811b1720d775a0ba91d37034fb6d4b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e4639d8d68a6deefc31ac6c5d5a01307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f3af75848cd56531eff076a7ce4a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896990346dc0c8385a87da962f43d04b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65346ce4581310b4e244ab81c95e00b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3e84208c07101459122c716c9dd03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc56e8f5910d72dc816fa25e0f9004312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df54c575c4bd40bd5d8161dae299149313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72524ff10d925082c316357adda4accc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3992b2ebfaae7585c7c1d181df71e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc65f971ef245023060f51e12b52142316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39ba0ca2ba4d3026245fbd1c02a9a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6893b9cbc75221f725f137b0303330318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be18224f7b83ad43a336c53520379d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0088697e72f822d1f3b43595c61b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f3d083964d54f79ab98a817466168321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff37570d5e49f68a36bacaa134748d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b828d95c0e10a43cc9fc2f7c3ed15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7963f1b11a847e145373f3df3644f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085e48950670b82ab9e999a26c89f88325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a911475eb014fd618bcabb7d4b04bc9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814db444735106d4e63f4595e75b7aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ea353132ac6b2960931cb85200708328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256abb49d0511fc399494abd1a4b2fbb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89c6d2d5ce87cf1cb19f292dc6c49f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf1c2acaa6ab11faf20b09eb83733c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce3edd46df619aeb16a8a07d2d052d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26145be5b98a1b6b4cc876e6619bd04f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80820cd1ab020b030f2842f20177319d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6fc1cabdd291a33028ca945b2b1af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484aacb3293798bf75db8d010c6b8fd4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f281fe824852a2b18265447a04dafdb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e08e9db000cfccdb2f3950806e1a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523ea1123e6040b8ff79d28bab05453339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413ba0ce8e764727dfe14c3fb3a4680340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99436cdaebcfef2d32fb6c5f986801ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa55f5a8fb398034dd89e82363d81a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559da3a608fe7dac750dcda9d972d0e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1ffbb8bdec448f5a05a7f439ab71d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08729075bec550048396b3ddbd31a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01caec40f10f69435eea723506bf3b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0a038815804c94377a834b8a55563347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8835b051ec2c7469889a786848786f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431f47ec7f67cbd7c35a5231f641f87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0211e22573c228fa85f0425b760be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c02e9cc5608c3484781c3886a8141351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc64e07cd927856d77a18addea94ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff3359c9f758c52620d19d7b7dba11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc51b1a6837427bd78689e9e9aa62e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613909764e100052ec555706fecd8805355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5e2613815d7604cb275feef177023356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db1a14a86e72eae45b130b5274b924357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a74e9be327aaa0af648a7d1e2f53e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e43bb8e0c1b789c53078b01a8c8817359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113eab45fd54e0ad90f16a33699d506d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e219488ca31e40c751d124df3d67fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c7c032058dbb62af80c04c447ceaa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc08d91c58a27fe8bf87018586cff88363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefa077a155dce506495e4769892699364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846feb8a54a102fc38d20d44bf0d91f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8e7a32edc81f4c688d6ef27fe5e4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b8ab22cc1a56b3312a72939e11f68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c920948ba4ceffdd4a65c52fce87bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340bff614867fa925a2f1321f1f5aa7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf88cc867eae5552295952de0afd82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a080ad0a476e179795ec95fb8aaf682371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072620f99153c68f5679202d68ef688372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483912276d6a892e4469e83eaf26d7f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85834cb31532af1bf33a34d5d24bb178374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89533f03e7dd869b5a7a179d2bd2c243375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c143ba421923a0afc9716eaa935d13376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378bae25e3ca7e1aba02b4755e6c5e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d230afa2daf13ae45101d0c3120912378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41524de17f9945eed0ebd72d5ff9141a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5288eac3f15def965d65a73df67fa7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72ce9d91c6c73aed93189f5713de2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ce7991e8cf30e93d2686b0779daab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba79d9426e651a432977414ffc29f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b4019dda6c261104f9d321d7f07a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecd15d9ce7fdb07783b2a518805a42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3eb25c369a05d631129c813f942aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d55c0cc6ef0e37516320d5f5223cbc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d63bacccc6e970d70b47d9e0869713388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff04400e802f7493f2456a7dc563b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efb5cce280858d694fe5e55b1fde9a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75499d5b2d08d3e8955b04b0c0fd8b5e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09452675884dc73382bd2ec8ef5a1acc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987613c0be45a57d369d30cf84024836393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32ae7ead033aa9959411850a4a5225394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747754e820ef41632ab8eb0591d3df7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e831ab6033541bdab369599357e6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c1ec08ff328e0b1386755aaba5356397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2ce549511ea2808785f36a488c26d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28d9b14c97429606fd316dd8485f45399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08b14f46dff1caf88637c9a165a95f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209efcf3c4e4897b660208f51db5d90401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135e690f52605b61cd233e749040fa3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfb9153f034d9fbfec30c5ca87b008403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8b3ff036d5fa060e5499ad5415e30404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc5059b16accb78aa3f0f01d892cf4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bec77aaed01d117117674758c287db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe8a015bf360ef0eb613d354029667407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6befab5bf04aca90869e20043a29c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4104642d53c76430042ad5229fce7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9fcf227462bf014b3c5bfef8dfb89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2afdb842f0c87c758860008456a50411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f41f5d711b6eb76f295210ce13865412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe89f48e633e20041aba14749210e7d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bb6438c04e2a558b1430375864b00414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18560b861f5e2bffe4c3d32dcf20542415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bd6707e28ab1f236cfce6bfc3ae67416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e522a2b3287e0e3693aeb0d4b9e0a24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166fda534fbf586a5054525cd360ad1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c5f1c97a0b9b1f989fb2a5562b163419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a2e2e6500e602a2aecf2c3296fc6c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbacaa6c8cf97d6e81a3316d46d38ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6c236fe5769fc5279b36b0d7d0fef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffc5f6110994becfccc741f8b8e026423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded84d10690c0ec66b5e6e7feead74b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9743900f0aa753b1e4b2da8079665425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955752f7a163b65e36b949db13e798e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57494426cd13e031a3368a8da7b0461427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec195f36276b7e028acded7a3f34f686428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099970944d7a78e6ae582f1ea0497b57429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144e840acc4ce86af9ae0c5f1bff82c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7090e46a3315c59e4b0a5297ccd4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07cb2e4c2e56346b1d4e8d1aba4bf0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f516b06baa21a2547c94b140755a97433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddef76b5f7923504882edbdbcf99eb5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d85239bfe04de79b955caee15a2c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ebcd216b3166b4ba95d42eebe0c9f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528aba22a14b65c99464ba442ea7840437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830f3cde63a93650ae376a9fdf5b3ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31070e43998deb5f98fee1e994111efe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0db7b679f2978b756510ca534c800440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1f7920d4057591c7bce4c90d96906441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bdc15a0f3c9dfedf06864f68ea64b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7d6e63778320b9d668d5298a79df8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61199af62b1eebcce0e0f27ccdabd9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f68f2d5d0d7faa6877264ed61faf2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc767dee4a38175976a6b88d0f4c6da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378623f450da38caf68a0ae0b5e778e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a336996f41867f9fd213b7bd57583a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140e11f12d7276e6bdd72640f8b1150449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc5e57d2874583c8375dc58e4e4e74450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe72efa1d0cb24ede332360bae3b2ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017fbc0059100a2ad4eca2bc41a003c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906801dad5a0083f71e568525b292f7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8112c58b575752d82890b2ae40c47454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a38efba7a9eb6751d6d6ffdcd8192d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378689a113f69b1e7d5cbfb109488ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3505f926cc3b3b3c2f6110fb624e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d60ad1b92c8590e840b51a0828ebe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842abfe6f939c0c539dd8e1bd5fefb1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a51ac2d95124765e2d78ea704dd26c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d9c6af442ceb35fa2f26389eb5b76461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9b0f9aeb8e7689c3bdc351c849bfa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d50ea5a3f8b266a7ca6040b7b6377f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3c3f4baf9e60d2981c14a035ae072464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b79f691a66ce8de142cac4f2808f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df7fe6c2586eee7a2996b503e1492e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce18ec17177c8230d98af29f8473842467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bdbd87a602e37a7af4de77a6764a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0b4a4565b368664e2df8bfb4c82e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237e60d9933841d91aac0f8c6c43d31470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3724646c69e154ba5690d0556d63e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dff60b1dfbf1a1a71fdb1dc7c0512472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ef2bcef53c765b54a0758ea223ee0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14324e95fb016189c8ae242bf7f950cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd5824294496c71590c459a0f98df6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cd2db45316c20ca88748404076199476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecb3048fefa3f51b43bded5b4a9465477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6a49639869638f1943e0f8ec5aeb5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9216fc9cdb4c4f640f4b585d09d561479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c005ceae0299c2e3c5990e76aba98ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224065863565a1705e867418a36a69f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd18c862a044cdab32c93c1caf15aa4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fbddecd92ee4aaf6c1af806c783dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b636d4a4789a147f5865a0aa4ab38484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ef6d57818db43b9142d763673cff9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0aaf277f8ae966edfea67997d06dc6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488cc7919d60a221ff3ce55c13b1110487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83a5af9e40f0e28a83bfdeccc50ade488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ff3f8a96239d42ff6ad04eaeefe34489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea87a3b09cf6ad4e4525d0c1d9e3b68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a51c676f1ee9f1e906630bf91ce74a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908106d8c1213f40b225e3c9e26ae50492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0961f249f6827123efd0380611f10a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e3a1107582a7e58bf52624f5ef9b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880126e29017a7df48bbde611c1ef448495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af16ad32d1982774c4c1b7eb3ca3b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9986c71b018e158450610b615422e54497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7562c2c17b936b14b0d926e16848d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f27d96271d7f7d44d69adcfc94b35499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ad72293e754a1c4d16457986a48ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23aaadbeaeb7a113e44535132192e74501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e81eed0a23cc71b40b95f46a124be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696aa3ce0052e6117e6ff54a486914b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d419e6507412c94c4b45bdcf4b48e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0932880e137b23b5718228d4b47e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93d1993ea7bd3e61bad52129884ed7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10172a8d46dea2d5f0f09fe7bf17f903507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc992b3bf6033a9e70d811f1595093508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37605b4e70f1a62b2f01c29e2b83f420509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a17d5c98ef7193a40a07441228a2bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1181308582ec02276c7319fb6d4613511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63372e38754559867b1e501b6a36cdc8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfb8aad2b57376b11d4cf6501955d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c886302fad458d176e290e3eea9e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e5a9b3f81480b13248836eca86525515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c73f28f35aa05c9fdbab619f2a159516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe182305df0f12c1ee22d1c9ed36b2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4e43592b4e4ef73d8ccfaf1a5f737518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3832c98c42730c33a86ae9a5cc13b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff46c475cc46cc1731edb63a567a0fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d81ad4dc384386f346e65ae178c4af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2f3f0ebe277ae8f2542ae3994f405522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877f405de235062c0cb8021e64fe951523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff479f7afbda3aaab6633aed69a1a633524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b10274a884e8bbf0f2bb1ac053745525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead43fc8cd126727d3d04c1c2df6851d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3bf09af08bbab7878a0c59e88e9f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149469d4002968d6cf7f20675e510a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803683cdbeb1bfcec8cd47ce4d1ef84529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838d4130d73bf19e9dc697a5f88b0c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879a8a147896bbdaffc337a590dcc30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377775c213aad3dc275adb66a45ec90c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5686b0da018969c6cdee0aa944c66533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcf41974f6ba1fca3150b84bac234a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ecfd75e4cc50c06e5612b20751ef2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1180c0ac57b4a8a759ab15bc68e2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd768556c1c606b52aba55f6882b6cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1232bf238f4542ea139cbf50d3aeb6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117d29faf3836fee423ed1a1602fab1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbbb96975408d1dd7f19be19a4b8a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdb60547c8809dea17ecabde73b82d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a9f52ef193ae249b07c9460ee37da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401818439094d39ec55c85fc1bf5e49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a772bbd5b130030581408918a840860544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ffe96e7414f8efa7a60e64df8c205545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011d3507533c90fc08f6eaf33609975546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67193f53b6a82c900968b2f9ccf2290547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52283caa59f4c75ead53e75905e86886548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789063035a84ffebe4f95329b196c15549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f693612507d4ba73a58ac0e5dbbee9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f471032410939c36b271ae610bc96551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5aab18248013fb2e95574770378da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e669e91863449e51fb7317e5065332c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aac0bbe6f33b4c8e125ec6c1565888554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32b2b0d83e0f7f9692e4e1b679e930555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdc841a6fc2ebedcc81b3c664dc2e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888289da6abcbd33f79e44e38a0b5528557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466403fc5a1bed38329f8ef331d1b1d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae8c5614b7f47104fa5b8bd4bfb58f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5434fa25b0378738ef5e957f597f36560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1e29f69cd9e45519556ab6ca992b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4bfe8b32fa8ca384f7eec80a6d3fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a49d40dfad1bd7a05add9c606ecb5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d28b40fd7cf102a7d3ce66e545478564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a35933a578c918e373eb3735c254a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b594dc84a2509d85d9af4c07da188e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5ca0159f1922288a1a369f8ea9831567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bd6ecd0396dedabee4e4090a02a77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1234c7caf7b06869d220bddf0ae587569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f005b9b33ab223d22ba08499014b7fb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ca8cc8d495e2f7183bb2c3bf28638571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e00fbaef8f3ffc9e31055d4e466455572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cb5e8d8a7821fc907b3f08d7d80e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c615a5c390b9b84bfede4b544e14831574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74944abf03e330adb561f2b6dd2d78f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cad999f3abf185e50c3e608e588cae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea16d9297277459f66d79b5e87d9598577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261212bb126f0ceb25cf90ebbae6739e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0b69adf5761a2ecbaf49229859c58579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18876e4f3d9575d4269ff6fedd66f798580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe91f5b9738df0cafc31619b6b09f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28317d2740a710991386e8d586a2c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe68ffdd84316dab4498d8a83201a06583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de7810589581de90d81284dada75c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f51dbfc5f4babadcbef8003fd4a204585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7afd5bd4ffdcd67ed2e82911ffbc55586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fd6539062e2a120727177b2efb9c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3ba811daf4505fff6666797a4b147588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed30ee7293c38d89395dad85c88f99589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3a3cadc0b4ce4f3ea8259e3fd625f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfe686f0f3e6ce8415a2e5078dae52591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7fffe5c976bf1cebcf0f26b3814f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987dbc70aa79c26c823c7cfc1e7d4c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6046d51c984fd592e5aba5410fbbeb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0fd5e48f71f6a5e965b725834a654595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327c62146665ab88074e6ee6b211edf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dea712e0f7d6effe06d2e6c4566f52597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747beb6377e3b75915f770cae97d037598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be93dad10e3f7a40f7ab1d2c02ed75c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad303ab0309c2d22d2f074f01cb2dd08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c2c5121c7eff60cf39c1a5f3f485d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19d96df12c216cdeedba19ddcb3a1d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ef38c752f73f0f181e329902b6214603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f7aac32da44458f9df638085e2db4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caeb7f261da518998b5d362d2199a72605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def83229def45098ee9ff8f2aa478f7d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1ce5397e4f6a3533f9140f2e5515f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb1c6d7a55e71bfaaec98187c787c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2253442fc3ff1c514e7bab4d45626609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bceb33e6b48ef8250750640da0b106610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48394d3a81eacd40d7e3f7037ac919611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75b65f9861d0032f8b4f971d3573fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e232f4b36acd2abce93a2b0747edd31613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0528bac2da7a22d5f498a3d5c425c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018677640e428eedf625787bf4e6050b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942a0d7c37435edc1866f8dc60c5408616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9a18b6e51502d8f89ecbfefd912e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af054fe4e4a2f080bbfe1f100629775618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8886e5f954eccd5aeb840fd976e0ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb831fd0fc72fa817987e3356bdfc2b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd965b73533987a1d9ae45fe7c4d2bca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcbb1a6bb9e0b6d244c8de81060c50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc044506b957285b9fd61192a16e50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9da846a435a71bf1c687640ccfc07624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e332077b980395ad5d8efcb9a70bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f4b9a66ca3a57cb0a673918073b41626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d4653b37c7dcf7fb58117370fae86627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a6fc9df5e979b733266334316f65a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e1cdd17b878e78b691ceb91996e19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c29ee23241a034cd51e815665639a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3026ea3075322b08eb35808154fea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1186580a583fb09542111115b747cc9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396b675da02224bb49692fddb819139633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fb04c61204d5cbb065748c1659414634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7eb9da590a7813da94cbba6a6fcbb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11502a0d0b8d9cdc3996cc6e2808cf76636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aed3572be047cc5f6a1b4dc71afd5b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000275a9e0d0b11a080543dc612bb567638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f97307a39e81ea695e022ffb8df961639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b76bb39748aadb1a13b1b3e783d2c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30025f92bbc55c86226dfd2286012c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443922a9209a5fa2b6bc0dfa0379b8eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359200f9de8f426fb9100854131bb328643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fd4ca5eec044babd8f3ae4baf0f73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce7a1c3ce1a89e408b4c2a2432d9bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbd9882bfed4d0d62a84506fbd6409646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d7b0816c363e76b659adfe5ff8692647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be817ad6750290a20e24eb86b39f497f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16848539c3a6afef964d729f721eacc1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad78fede9e40a400f6690516785f164650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4128d9ac84d24ccd33953eb50ba65d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6426647f7c98516e0baba0684ffaea4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85829c4aaa97b66d8bcf2788affbe7e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26b4031cad1c6e64bd391f2c37d0ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4529fecebac120db13e9bf67bc21a4f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dca49c3a080ff51b1207f13e57e9e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a5230a77cf74a0d896c724036826d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee6c4a4b12c80e9d7c576ed577ccdf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c79bbd54982b982a82a9d0642a4273659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662cc571f0903c63beb62a75e7ce541660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a90c50a68ae277d04fa2e038d9439661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8c412002abbc81a6400ce4f58ac73662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a59e5ceb13184643d0e5d8b60c688663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500341f937e760e90d9aa570c59422b2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0b2b0dd8a2e38f75399bb81380646665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7169b2dd6590efbdc0ed336aa9dd22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fac8f0288c8e59cae2d5b53dd6a572667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d89be3e16e50a88b8722c9dfdf73d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f9db441b9526d264fa693dfc5184c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071ca896eb9addd04735286d5911e4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2c01f0405c8a1b471315c345264eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e545d89f809554c2add9867bd99d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f8a9a2660d1d31faa939abe3ea8c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9483b1a4f19eaf59992f1eabab8c4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b030ad075aaf80dee021eaa8d9885e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816c9d0d15be5464e559830a94d677d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4977c5dcdc150fc1c8bdb72f43177e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3655ced51f8592a072fa45ecf7b134678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f746bb1cbbc4a4b08646a56c2c3ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f2b53a23207ba6616851825560c74680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1b3a83eadb6151909211cf4e12747681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0c1301ee70fbe6061ccd22758f9c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587608725d10925db750c765b6e74637683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9cc12640f8077fc14e4aa427809c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7995b61361bef9b7136403ded30fb9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78def5565a48bbd0727feddc59a04cbc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664224d24984064b3413d62fcee5bd2b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516b87994de21cfb6c6438c64e3442c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c756bd47031fd6bf27464716b9b79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5d7276d8b625da10971679a82d232690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56162aeee22c4bc73179590905c18c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462601a43d25091f48fd3a652ea8205d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2a33942b356b27b3abe0a52f87c42693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320fb5b97e5d8a5d543fc29277d1863694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696289ffdda775d2dfce24108705c1b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5b073c9ff270ff29afd1ebeafbb6c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d130d55c2f2728374ff064c28d8f99697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500b6dce1a0594b22cd9796149387c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7a97e414fff88cc27216abe5f7736699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0a84284b0939d9c1c7f202d981f2d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438234ec93ba71cb3799eb422c976146701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeda0b2909958a5f2adf802131b54e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eadadb76d591eeee131df286a7bad3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9537606e5f8520ae9b338a4fab704704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fb10acf1386268b287cd4bcb4c5ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c7420e89f9cecf0336f916ae31a2a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900d29e7d5f2e406603fac8db22c5ae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea569976e6ae3cd49aaf6135062ab499708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fb37308f3fad17583e14051c23d31709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a102278f01cd8ac769a4dcc819c4f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27dd9de792c5ce5fee08d9e812cfdd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc535a33921af8dc5cd1a5d1e40740c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb63d51a37200dd31129efe3486a985713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8007c6862eff31387c07fed8effc17714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcd69764216cc4939fa4c9e9ef45b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7021b3c8e02d0cd2e628b7cecc846716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25635321d8525b6e923ff2568de91694717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2001e76b390a665dcd679034471f72718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310ca071f12c8cd087867f177b770bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4737da390fe978c0ccea2d577b9ba1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662ab4d288e207097249d146473bc28721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac561d8994068edcfb4e2ed0a9f21400722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90039e46dd2dbe9a93825728cf1199723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f855d461c56e7bc19e9724c6e53c3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951e4c93c2928a460baf6a69e41a79d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416dad75b0e440c8438e8f173d24725726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857bb757d44ef8b9aaa0b8551792a88727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a85add72c9eea869fe0ce15fa976d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6b7ddf2ebf74a7ea7a8e67da4318c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60650fef1d2c8b32e53152f85f5a2a84730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fd0f405e070d4b82fbbb449a33808731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286c6f2506f854a1e7918b547ca3890732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a2160f02e12e84f2c8456e6474365733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8607b1a12ba408df0a310cdfa847493734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd77a8136b9ce0f0cc0b91c69f9252735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6ef5347058d2c032e93bdf1cfbc49736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521aa564a2564790d067b752e21020f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1171a970e11e7606fc89e1ce2fecd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f0140e2f0281ddada95f30347dc48739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a410347b90182be71dfeb532de455740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984b3cbf001f245dcff7dc9a3ae29af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2198b60e764b5ffd4e390d86a6b882742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caaf70f4dbdfe27cbce89c1cdb19f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67647d8ce91c21ff6571cecfe2d57804744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe6d542dd88122e2d9130cdc282768745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4a4155a9e324a6c87b5fef24bc50a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6fd2b6e2b0a278466732357a6891a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e87e81b673641314bb4014ee9a6b92748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61517c3c51c798f8d9580592d0c88a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3930e9996e4b9ef38cd1134bf2b7a98750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2f3a4d5b5db1da6069a71d87cc234751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056464d2da16ca6c9c1c4a5584102d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b803a5a3df3d4fef3f8e5ba8dcee3b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839eff42754d2b149a93372a2106c3ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e30d53b229776df7eade4be15ef41755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d508e320d2de080ff20196be35f1926756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a6f4541663a84b578441c017876b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94c1b9e67b0e3feedd51dbd0849b3b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963043054eee5f869762793f4e67693759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>