--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb203bf56ad01182fdad2fc2b25b7e031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4c52890f326e88fe3a3b4f964497b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46fed4fe9c38f4e13d7ca3c12076fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b665b0d3d12cddea789a1e04ee6d95f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54ce6220d646bab11831564603c86f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0615a7d9a5a3fa1fd33738191ddac676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080070f11f5205cc8ee0c71d1bbea057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15b78155dbc08931b175921247eebf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fe278c1fd65cceb55efa00ad57f419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48ea94c6ba2af33f609325b349c50f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9103220e104b6da2414318020b9361011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d5af0a1a2e0a9a9cbf89c21cfa5b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42018837d385ae2dca6badbfe4921c2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68306c7fc85492b79fcae31e87607b0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638b1619061ba5d719eaaad2e8b1b9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178218ec79fa39f03d1c650253e8fc2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc50e74d406107df962c6b306095e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660166a3a027e3d12b8b5d8ae7cd06de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ad0c48ce952179bc3a7af7904660019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361ccdeaa17bbfe04ab2cdfa69912a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5adb8572f682cc66480430a44dea8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1935c0041b30569a3842417cc9096c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be632ac17840553a2720efb560f2d78b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2597908e147b1ed6eed608335e4e89e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbd7cf23749ea98fe158bed57ab23f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f88d1e0100d9a73582a86c94546e4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1b255c1b2f286c45f56f0b73c10db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc52f8ffb618c0da32c5f43612656328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c6ab54d52db6511e914bcd31daed129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a6adc021e8d4909f85a7af6a36d6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3918e0eb71eb99f69e7d92457cc4bfc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b774dd3850db98ae40e77ec572d12232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977418154d6bbca4e4450a91b0d86ece33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d885a6f8cc37d8f6ddb1a44b908211d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8568867dedc9b89dd42f9281a5af2ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d21ec619da9f4640a800fc86e2753336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741219a559d5db6eddb7c2c23625ef837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47579e23ea2ec3ba7f5847512e37772038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49cdcdd1e042c27f4efbb7e27a430639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30af2d7e0b886019f64f7e583c521b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39700664e42a54c43d241f99ea5e26541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dd097a52b5378142daeb77574731742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee9aaaf2ddef6f5c9e4c409f7ef27043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021491ca459de7613a9e0df4c1e8cef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97d9f524e9974d912875db9cbc6c4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c791ad66cdfd5dd73a13d377423b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c87bdd85cc43a83742bf8db742ba5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775693d8071d2a4b85d1ba0db4861e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50264131fab0f924df4f15554542dd849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e685a5f126e49f6d8e42a851a09c3d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfcc1c1f90208f62ae6af87e6558c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce38a729b1b2a61579f50f500a4af8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcc0c9e4460d2b003518df856f241453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676b05deeee910576875eb7d268595a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4b296b1769f7bba07c28216ecc77555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32726a9106c87c5e6f2736007948e2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec51b5b12beccf4223304919746926d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6537108b9b58f76ad0df7f217384d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bfa5f136686844075758882197cf659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c209a15d67b22b9d23588f421d728260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb990d7417da159e3ddcc31ccfd7fe0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85821dfb6122c19d7b6b0a26758a7e6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bcb1820952d0d1e4b9dec8810c8a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f39c85ae035fc2cbd8c2a8af21c17064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e8edc1d1db5e9ae357b28674b837865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b7fbf91cf3e274699583f3a87148066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c237fb15b8c4bde0df757142cd78a9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6f2e1a41149ed1e6f19797da951f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75c120a192be6ec1b693e164fe3ff069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea812e75045b7faed57d2bbeac2e4bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbb782264e212ff2325fda6dabe4c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c722bd6daad0da07999aec3c82059a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084b2b535892f7dac30d3bfc5d6109473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e05dcb257a27719d20cf37347105e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe7a3a2a33bcc6d735a7b97c5cb82d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c689c21b7d391c845bc78d92bd1428f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d6287abf6f2d3ccbfb3201a9d36b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb246e7f45cb505f91dc371cdc857478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb793a8bafad5b9110edd757dc710a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230bd7dc9857af843ef9deca5ec321180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12972de4590e3f0a86119970d51608e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6be716a8450f873f02cf4a34e9f7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf30a8a50e0839fc1609ff02fe7639f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a7b5f233b746bf365e48a8b823d5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c70e3b2e36b9377a41599e54ab12f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007a2af9f736c35520542514b67e63e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ed5b567f0d3754d27863d662b0cd687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf001e50fb5abb57bf9766346e9e75588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc5109040df1f51d209aadba200fa689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087cb18338e49fb021410cf5233cc5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5a3c7f00934407c5a490d0afb0bb291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b020f02af22429b1151a161fa1ff592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204eb47a3f2a6306187d6c11c1d3cbe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553ad3200e46b2c462432780caa605594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674eb0c4e8f5420289724d4c9ae0f3b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1f994f998fee77fb2d91a7dedf0f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c6addd8606e7d2c19721eabf0080897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2330ab98c2fc8c24e4cfefb51275998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2fb5909fd5b99701da5e56ee235ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffdf93644f5b463a59d0d1e6d1ee6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480112a24e16cdc46ae247ac8f80239101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102454d2a5b5a2315105ae996d10d6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939b2d9bede95e0a2859f550ba3d240103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edc35f04635b6d3be68ea3841736db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb0ea70f239710a5f782c8bc99c768105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e149942d1615dbda1faefaec0e8c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca16ae448e38a40461b1ed6d4a65e5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa242d9be6584e4f66e302bd8e3083108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b441bf65b4aa4fbc00a27855a49cfd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057b2f2c6916da0ca14405ef65cc36c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5c667649ad0255dd70531e870c1ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52cf8aecc64a7781b7de859ac3c33a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3977650c209de49d88e60db632fe2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46e059afc501fb4be39514f26d439d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63a62a6ec9c5cf28769bb1ee276e76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12316c292ca089b328d5b4e99b3c7274116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d3da2c2aecc6ae6053789cbf63bd4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d2205b8a51f88f6f16b66040cd287118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c62bde3e5b4de6295a261ac7a46f0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09b5217a569233c4b2df92cb066933120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e3b2aa0a5e5f819bae8509be5bad7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcaec83733b881d74660c66505156b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b865d36a80a4e6ddf413b755bc292c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af267ccc39b2ef26e9cc1dcff3fc31ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a8667be7f13099ff64bb8fbafdd11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ace22d72d04da2ee156d754031288d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5819e00cc534bcffcc2db8fefff1c64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614270f2b510cb5b8a3e31ba0c0118d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eab199c7e30201b405cab56314b5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e976c3813134550da2c681d34a147130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c0ecb63087339d50a512fc91fb8a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b8d33e56f7bc0ac3c0d2b0900a1fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2d55ac2a7f6499b6b89ca0913324c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6730ba9daaf340d0da0cf0ff65f5e78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf84ad74a593d8005509782687ffb48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85aa6f18558af2db2c29aff197348f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c115a99027df7e62a592d668f03d26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c58ed288ebc514dae50b70b060edb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57466ded4f385bad6acf5e1a5c5121139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a2e2299039cc38f7f6c81ac712993140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e251cecdc48b2a082d166d36c0ae3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17269c7e9136366e21b2dc056212e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893f60651a831853162525bbf69b9a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e0f81dd88837a1f43c3397da2b3c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f09ee6ede028e942af7284a773080d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0e01c79b92e7b72b770ab1a848223146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25282e51a0d3ca158bee831cb669844f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a06373151bcd19a4bf59550bd69b30148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd4814d8abaeae6e9e44275a3faef9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c2e81cd0e0c880e1b7822ac394ade150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447360eb051b2b60413273251531610151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f38f01f63ab643eb13576d250b7062152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455dc9805dd971b5a32abe770699b60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385d7a2a69d774eecb730c6a23dac2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e12e98c88ab7d24db77d89ac72d32155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ec2843c9610db56b4bebe677c6244156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38275d1502978afe8d18fc0f3807272a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cc629dcd957b902681e4d241fdd6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270bd59991560a54d599d315a2ee3ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c12dfea835397a0d3e91df1da82a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9900311bd354eec11500be64e3890b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea49a4d0946a0b2f4c2ef24c7b39990162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebfe419341fc1e7c2ec9b1952da0d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704e124f2f969f8340f5800d44e658a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d64b267f869f66821d61368ec869e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9912a4a278b69c24f04cba11976c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e632990872c4dc17b31f9002cbc72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c73babd29b643722426cfb04e68f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73953f32af91f8236b83845b5883fad6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1cb77f4acf6bde733a3290ef97b1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f0c98c5b6ddc95bbf65251b534160171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a19d99e2915997f549bb7ad889056172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d98929b97fcaeff2249927af8fa3ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5071f0d57fa551f12ef1477c7b92015174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb837c2b0c74057b49873a82e64eec35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476b05a5224ca1d2e456ac7291a57c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe83ffb68413c55e059017a476f4d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18171dcdda0810f8ad6424032e9e52ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9bf140994b000853eb58483e86c62179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c2f8f16f33e7ac3f865d5e9cb4d6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d2d2f9f94546fd6d8b331bf68a35b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e23742e68cd43f0d0ed6fc5738b48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8723a104057473d1e86dbe63f101f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6b6e9e5e6061fca7a013052d988c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55b9779e36d077002e04b2007d7f55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f410b9439c2dd030791fcf38fd0ea0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea07efdae0574fd0c9ef8f5fdc503e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a4f211797211aed6c1a0b5ffd3eea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263cd6164e1b9b7829e012d6f3b523b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95684ad9c776e6badda8ec484e26e18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386ce441f9746d99c1d1ae18836ec53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d457ed8b4bc8991ea7cac1e82cec2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da6d7fb23af7c5a46ff4ecbf03af0c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012d554332c8567c958890cb1d67bdb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5024a09b10e8565cd8f126dffac7ba4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064992aa6532cf837cb68f62cbe213b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e9ff18344784a8cb7576eecae596d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557a1bac1bb4bc0993228320dc1e07b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec78b6570e192964622508c591cf94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fbfdc4cc5afbb5161cb59e1abf598200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1f0ce9d39a330d1f70aaa6c479ca9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5977dd37f5ba230ecbfdfac11446a45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376566deea1beb120283de2f5413b5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f34fdf120eed4e1187be68e15c2c8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadc2387fba83bda0dcbc0738f4a152205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7b940a7e8e051a5a96b21cba52b29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1717641ebba23e011cb9e432566ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098a681f48c37ecbed5f2b9a9658ee4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0509c4d5a61b48b6fc371e202fcd37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc37f5e66f0bbdfd6c4630841bcad07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d8aa80e829057bd4c975086960488211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916ee747d42b272cb695860a7e60df5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a4b2ec9e7f228966a21bfcd49c720213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11e4b95a0c6a0522e1b69d93d6e2f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f35b92db50660117eb834b6c748cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876219089909f50cb1cb673b763a21b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186e6aecba74b5d9dacf9ab6d0b1aeb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d038f672691b7f69348f0924f350c04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258cb03ee1928c99b349e890a14b0cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26f683d9273bc29775eae172178080220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476a9e91fe8b2e2c033fd51481069d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0fd7488c0c363a6f13e99afa26ea4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385c33dbc0dab5aad6964ee4bce508f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8b53cbb271d508b7fdb8afe1fc85c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3e3f8152f28e6cbc7fb2572fcb59f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511f9ab8a814e0c207b2d17d37304b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8430cbabfd8769cc6bbefad0c4c2b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a868c3782cadd9511d786d4f21253228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcded6698979613e8d90421d40d61f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b83877ca682c32ff9e39c7f731529b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dfe94b5a98036eecbbe770ec4c0f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26f967cdd0fbbe3a9d50180ba95e3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f27771679a21f04ca34d10c20e9b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea7a56d0e4a9ca04fedc5c40c104e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48431aabcc37be170cfc524d99b0f14c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01610e020a987724c3c4371910d80241236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbded74dcee9bca4f03a2b8eb26c36b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dd2216c056a1f212cb9be5d5f5b46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4063fc1686999f5f7719bb921acb0b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4968b1c7b63a131ff0f5f774040f84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05eebf2133883767a1864e2650faa70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6da988c63e9a61b82f4f8bb3888d4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817ab16d7b3ead6d0070308c9fcbfea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9b7add5abc5210eeef1ae8c26b7ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ea5696a2639eb4ea05c05d557f6cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3843dc74bcd91adcf6f9131336f4f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f42ffc9d4dc4db103fc322e3b1f97c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652d7fc3943f373d0c874ea0d814f67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09baa8db9c7c41dc3ce3fa5598ce9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f11b377349fc71a16347045be84c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f778886d0ef45e6878baa523ada87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d0e86fbec77d3769222022a58fda2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3d99ab02a2011fba55cdad020327a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526b24bb3807acd73d806dda954e249254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32d51b2e7e5922e80cd93e174598b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176028bb2ab26d48891c7f923ca42b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d65db344a0d388934a1365ba9e2785257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6a1e355f915a2ec8e149fa713906f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e163bad8239fb40c218b3ff6d140cc8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c07893a016d87197f068ba6ff4e8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370e086a6bf3d32d4604bf920739ba9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4a683bc8ce86af2ef0d0725882520262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc7752b90ff4b4fe0c7e978d322c84263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3bee4734cac9a3b1b6f99a0483c14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4021e8fd6f7c83192d9a843a8ab13b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf6e889aa6d199e9d04462d95b006b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdef268ead72b26c4a7b2afd18163b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70aa09b86ea8f148280e1798a3fe278268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cea2789366264bc3a21cb6317cd988269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28dc3b8bbe6dcdbc53a99a3b419bb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbbadec6a8c8c2e53ab17e263ccf78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786e1f377249c98054ef084c6bf6f63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108a787ea3c4b3ed6119632958dbe12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86b22224bd0890562055a19ef7e095274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaffc3aca686a6bbf3587077ae87ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face27155ea98f6b18927520167f094c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2de8a422a6b7ccad7685a1de3528d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c714da37ad51d20167f38ac74c7fdb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4139faeeda6b0cf465bd99a16ffd3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee330fc297f1c41618b3880988f686bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afaaf85ceb270e4504587d293e0062281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d5741790d34b54515f122c199f33b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c3da8345194584a8434852ffa5311283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7f8da9a627f974a728044e7c4bf29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefed8866ef150d05c9fa5ad491eb081285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136871e8b7c5cb4b3541a3ba086e144286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8036c55573f79748cc7bb12e43590287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587fb5d484e90b3d640589a6f71d88e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a8915a3d2a6ca5354af43923a1c3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fed5db55e9f5ddf368ae52dc7c7548290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73e000290291709cd54c264708b5be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f87cb3a025d82c3cf0ca87ac77ef8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab5da0591c87aac289b8e30b6becf5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a758d9c9ac994098f2cb482d9cb9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73a176cc7d15724123bb70a3a30b49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8361cd627957e20f35865110e939b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03598d008d7a7c0a051b18759c257f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d7df9adb576bf340720b423efcb99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0838f93e949138ffdba0428af4485299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc062872a7d7fcb69289bb3b7ce2f3c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159248a75e44a93fc8c62bcb13eab159301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444de4093dae9c1b4a3b85c031401ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b62cc1c09ba7e1dfa3ca57414a2acb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d13dc0ea5d74cb65b2c5d496a8c50304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c23339a7a22f225a9431aac49e081305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2159f91a5f97c2b888a219ffd20fc6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866247e6a6f9f2039805e6ba88a9df68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23da4da54ec5822dd63682d80139f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc6ed2e1b9920a1c0ff076fd658805309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9f39615b2d1db9c96d69e3c5e37e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0665aa2e7a195a89a05b9fd7e11e65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4436c04f2fcfbfe36f73f58940b734e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e864d0249e0a262ca849db016b36c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b047b6ad6508d726a8f4989d7fc9e28314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117a948a2d4feb55a08e886498ff35c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8a73f885ae79677c7765ef31d9007316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba009b1b5d70b341cd10d31da2aa5b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604671337ea3af676210f3fe02cd570318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff0f401b7de3b7970cd487e26e199e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ec187ff9f342f3b4c79d327134e99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09515f9ed7d7a17d0beb537fa565ddf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac4d4dcce139e81362f88dda3980fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f78e8f1f47c4409078a3d9ff2a5f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868c54dffafc3ad495c9ff3d5ffdddc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe2c442a16b23f2a460d1378707e04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00ad740ee76f76969a660488e95e8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb769e9ff856edf4ddf41a5ba3d0132327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556163625084d7cd0315d3ce13276dd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c869e2aec31c6d2b1ea57c05ec00222329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e0124a5cdc942ee21c001132e2cde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd76c13e0b3b2a611ad19ca1edd3c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf627bc364d43b2c42fcbe55cd785c19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6e0e1722aebd4a86edb3761ede14e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7b1d811238ad0067e8e058836c25b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964a14f1fbaa25ace5afe8b3c1aba62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70b67c6635b60849f7ade18eef8d85336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254555ec7e9347c376369271d9ea8e35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec25fe8617ef60e82837c76baacb30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5910f19559e906235e5171f8bdbc854339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66056d3a53ace541eee12b464b2d56a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14b25773276be8b737a68e1ea3f743341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a89d7c654f46db90a773af41d8bfc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c988491e870a05e35cc9a01914613343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112321028def04b3440b55e56b9b25b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b331029747a0d43dc36ceab4df4c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5fc6b8ff31dbebd718cbc040e9fe9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec12b2eb39ddffeb08c37d13541dcc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9507b988a38e92e1384ce31b52e2ee5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3824b7d1bf390a1093c6219ce094141349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1bbe195e6ae15bf73c226a4afc4b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b99a20f54534c603827c26603ab55351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ec37f6b247e46e16198fe7edaa3b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e8c0479cf3de0af2f7e7bb5b578d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0210b4d6ddf41369f8ac148c1ba123c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef42b685a0cd977ce806cc9f2c0c188355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db785e911b083dc1f02df5d6fbde742a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff44ef8e3b313b4c39d581ee3b438e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289a4b75efffd6edad10be6d16ec271358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c886a2c21c4d4c18e345d962013b7bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285556a7f12243cc7d24a1005f38b45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78091fc6f878b26218d75f465d4d36a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51b977804d6c091760e3e674bccaae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab26ad901cf51670eb1aa0509c11d07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db19858152f2d2decce938b1acfd32364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1372975ac482b061b8938af8fe0d0ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f375c3dfd16503544851cb7995bbdf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecbbd04005f7543407c9b5214f4413367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc0de994b53554898330370c8eb790368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb0fc017539a7943f73cdc47cf0ce0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808699d8ede2ad043afb61f832e76dd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f079c3b61dd8b7e41cdb90e880b64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68b4922f67f09c2dd3cab1efd089a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f88427536a89d189a7a6bf87837f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d1415f396d7d8e0baae21b9d61c91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0bf65235416a22630609375bfbd1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bdf20c2024d42d9187408ea634405376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86105f19408b834ce2c6a6bfa9b05e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ffe4dd21d8aa7f767ce65e8df3944378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738ba6087f0836d38e85c934a0883b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0c76daa6baa0db2c5c2c2c50e8036380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c090d7be78859b4059199258639854381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8621717945983ef44981806644833382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f203903593fc851ecf3ba13a49852b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8466c17a4c84404b59f48ab06f6a95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb3f3ef776910a1e4316fc2a22f51c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71eb30fd4ea91b43bf7fc383bfbc195386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db8d9abed57f44436a3fcd0f6e899e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4d0994f34d0bfe4f4c1118cfd27b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98085849ddafe067953979cbe106bb2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1dbfa7ad34820ffe0dd281cdf25cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6da17d07af4f4f2583747ac9696f0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be2453d0af0e1745ef69d93cbc2b1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06bc09157720e991c9b51f86e5572f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dce6ebf0f908118aa5230490a6782394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca62d3d5647705d69b2236924d5ddfa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac3e9c791802d4b971d9f9ea82f330396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41b8420b3c92a6aa2594ca33caeb7f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25d827535a8e9ddbae5c21ce4cbfb4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b043591e31755503cd3f2621426f9c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cfcf2ea62a1d5e7c70daf6e9305f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d842af0e2a74ef1cb91af5a0dac180c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1499ffd7ae7fb1f35afc1abbd3d7923402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc92fddee4550d7b94dbb1bc5d09b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c510b77fb0cf396b2c860f1828e4e74404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93111dd5ce20fce016b062a950aba993405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b8210c49bdc726ddf63623116b351406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054d4c30caad1326324e38b6e28220a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6320aae721b7ab4db3a5a0ccc41d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9504076003811f56bc2b249d39dda409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941863e324b6f3a7582d14070f883aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192ccacec5f2fb58114b0452a7aeb3f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae953f9c030b9a94492165590b9a05a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ff6134588579772b68a700cf620ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591b52dea5b50062d00b60e5355aeff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbfa5ce8de9ba4d4c413b45cf11eae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705df707c7807feb855619bd3cac7880416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987fd4098412183c641c64f19aa559c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fccc1538bf4ecd128f95f50ee15650418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bf78f63292c32f74877e2e89e7da1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786a2d24ee5ff90c10a787100835a5f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1042352908cf26db2f82787bbd20b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55940772b1c7a95b7164d5ca5175eab9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603af74a33582ca37d273a1ebdcf9be0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c89d718a349090bd38770cfb4a6da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaa130fa331447f0b50d23aab946a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea0c1b0cb1528967625a6c96c1b619426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60975edad8acfae7229aba25f1472c63427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997674ad8b0724af6bf80ed53dac74e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5082e54f28917f73e0942318eca8eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a08f2b26ee579f4d0b3fe8a4cfd61430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fabc9b807fa2c58344d4bb7bdb0d4e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5798037aab7218fe3c842f0247105432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75ca9fd135ffea307a2a341e748c2c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e356266ca10cb32ce3ae91cd006b8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a343ed833834f322971bf49720b9c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01900eae9b850998334b9a9ef75d9d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a3cc490f671bfbc21affb580aac3a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35dbb89f34fb8f83f34f6f20258e39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00d228cbbcfd5a367bae03e5c5f706439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ec8cd801c835162399814aa91a92e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9d9fdca3c3529497f20061d4230fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ca14c1ad75a75d771fbac0228ec57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba6356fe313eaee042df49f729d40d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100e06835ecea3647156e9b649086f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d28b0c21c905acca99d1573dde5b5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cfd4c909a4e89aa7e26725a811d0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76321b6f32f5ca4915d8b7c46981b95447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6518a8ae30ac028521808724d8262d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa90c2b5a7f59401d5e52a77ec4b15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858e222a071a24de74a5a9f85b5b175450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ca68d6984d6991dcb7c6ce4367a87451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8bf4ea521ad14e3a62158317e384c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f39e35bb5a9114bcdb2d70f0f2e92453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726b79d861e88db86fd49a2be98da2e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e2c0a5b025d023b1b9adea02bf311455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfad3eba205036fab2f829e29e4f32c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f533ccb698c92a06115712cbc4ff50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ed99bfdd60ef8affca954ec9d96c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc7d49af8d1ef3db51eaf2f0e04979459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b503d9b95d6a30de0bb3b2c23cc0026460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd26eaad87ac9cfb677cf17f041821461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccd34cb830c984ae1245d6b3cee003462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbb8132919dfecdc9a7520e75fd554463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c31cd3a6dfff3f329f9d72bafd6088464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af91ca31f90705f17e81147aee6e43b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300eb498c8e3e09cd0a4a99c80053e66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a40d069458b7251b2f66e4d502edc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2959f4278b3345f216154af8d03f41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee1613eb8d890143c4ab6824f3aba0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4302482ada1b69852dae11cd62f36a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb821c15e76fb70a86aad7c1109a36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83629efa547b93c773d4cc92d1a20137472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510eda27754ecd1547447aa99b8b318473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974172573172cb90b4509f4ecf73731474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb1f542360cc7337571713481ac9b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99faee72cf3e3f959c388cbea8c4cf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999eb305569c53049129ff0c574db33477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca79d122e33cea7f7a7ff4916f2614478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ecceb147a1418c1cb59b752c13028479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71804b5dfbe3d0ea82f53546c4f9491480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd9fd8d996a79d54caed265ed91b9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d05c62a1ebf239dbc3e03fa9c7f18482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c77d667bfc1ba9144b7fc543457c4c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87776a22f045ad79b6fe14eebc87c8c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5101fbe9b0f7f1398c5983ecd818bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d289f95e48f7829a7382d9ef6036a1e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69641ac58ce767c33c3d7981e41c845b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ba780fbd487ce5b5fc6041d8985c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e20fba873f20af48de2ba2a134ee0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004094eb93f72f3ce2b27d4cf210edf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53aa484279f31e65e4acffc9bd7020491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb5e3792e29e2d27ec8e160b890e71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265880a6a3cc29f64903b4434f1faf5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c60e8acee8703e2db955c39f06e80494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09d2d8d84b5904d8e63f2039425e01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0524de8a4caf1d4fb834662c7728d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6cacaa9d1f5ae612d78b828cc52c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e62db690caebb99f0bfabeb83c8a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82476f1fa6ae9fb92bad55d7a5e8a22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795b93dac6948ce422dc379142642fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe88149c05c5245f6067b1849b1f6bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767f7f0af3713cd23379558661445e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcc6dd5b64ca1841963cefa2c624f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb1495a7251b53b298af13ea5eeeac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ac795a6651402c86143fc717ec169505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e4b6106e56feacd48f10697e0dfc4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd7be3e08fc10ad1c317b2c4c01c65507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873acc5483af7669dda11e32dce7c48b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89909aaff2883faa32e2353ef04063cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a62cac4fcee33ef73e8e4921f2373510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b804c2d402241e51e731f0253e9450511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd6e5c3ba5613392103b320a9f0ef0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f784b87b894769e39c31b71b99df0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec4b1f90e4e02705839225d2a70446514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f73cc343d9e8ad575d4fcd7651e58515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9bf4d3519fc8a11725013e07a0368516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca31ccd02138e147c0d9f62bd672cb4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440eb990077cc9976b81f220bb15f3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b8c7db488c288173361c909bcdb8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033362ece5c99c8cef93828c90db749a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5652e2ca70706e94c4f04a0dbc77a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff83e990786a74a58fb5fff8bd527bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c8e16ceea92fe72be75ab89c0662e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef0df700a7930659f6c3eb448cf7ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b43b0cea340321cc2c42d810f11ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465156738b74e7ae4af60554d4a4e125526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a9492b233b90cdbfa2e56f09b7c94527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbb20c83f32ebdcb9082332616031a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d7bc1025e9551021496dc236835f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e09a9f9872697f7df099d5f2564123530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5c0b830b4322ac7a44fd50dde0fc3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ad2e830559ff784216c39e49966a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cc29b66dff5504fa25ca900d49ae7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9090a2b83b06278b85ee44f16fe03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a7f50a456f963c6d225c87a4971ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067861ddabfeb1994d85ad7b67e2dc39536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393faf56e15fe827d2a7ccc9e1db2401537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14bb9910d16feb8ccfffc427a229f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4aae658333fb3f738ca4257e667f84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4ad85b6934183fd9c6e16dc74402d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509d5d063c416205f60c1011387a041541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afd0a24a6bb75638d659eb0e08c8c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ecdabae13c74699692582fd8507f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef65a26e57d5504c01ae0944cb6f7e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd64f1e586f99a6751cba16b4d9dc00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fa0ab00a1aaf0e4fb33e13fcb5b3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23313b04c5ecc308f54cea6f3ac90def547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645a4362fe747b1f51329c361d7e4c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e022671d7381d316ac689953217fc1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4f98a905b92dc1d4c83e16e6cd0b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022d00475e758476580faf977f0ceac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56916887dd0dee9775ab0a1217bbec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922373169def6e5a110a0ae209e51d7d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328be4fdf362d537f4e8c3870e2406a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984255a789c7b3646f749571d1c5666555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9c0eff6c3bc3d079ffd4a686bde8e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0752dd0229cc1777877580b7dcac95557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714b74b1d82381d81de4c1107df4ef0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be3603981ac663350c3189bbc7b2b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c095626e695292f0888ad2ec4bb7e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725ab0b98c72ee82c9044c0731ba3b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3142dc2753e74462187697bd3eb57562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b64105506a213744950a6734b8523c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda158b4019af70f71f57578485f1b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524091cc954c48933bb1a191765ab53565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7856b09e13524a992bec2eab3f1266566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea864f9db92facc47a13274ec4e32d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084b6ae74c8cad82cfc083c006172b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2a96eee77cbbef9f81f702f282870569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524ee51d07de615769a54e5563ac5cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df727f1b9a3cbf7c4ede4eecddd738a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c0b6debcde39c288adbf5ff75269d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e6de7745975b3d5d9e66aee34736d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a44d3e9ab25e7345cade3b49f6d2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d6e26976eeccad564ecbd1756e31d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dc89b9433d55873aa6958060d7c8b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57d25c22ae981e1f4dd95373e4d414577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893dd83a07a83a322c69aa0387d6fe8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77ea9c8c21781f4912ebf1ce115fdc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098281b5a7c6f675e9f8b0a092810a25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3b0e3089b1cac9b92e5c62f7c8f9d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43d910037bd5f6be568b43560bdac7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6893542f5f46e0451c08bfb43ed463b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baea93c8650dfd880ab2f1c4cd0b8b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49203d8971dbeecd245b8d34d9240ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8f72eba29270325d24d76cc3b538a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920726f6ff328f7f6982a4bba271dae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563101157066a1b6a22aa315bf1bd1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07baf676bfc329a31317ed0cd44847fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a0f60de7cdbf9a01694ed9065c1c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffdc3fdd1be01563ffddca4d6ec2eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f25902e829264003a12a36a7a08ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75c74cbd52a4eab4554c6530c33816593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d342abb2dac0599458f35c2f3cbbd5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fc511a8bedef5cfdc93ccebd97357595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4fac2ec88dd154666e6a651c121e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f40f509ba37fd33ff09c907182989597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64cb5821c0b87bd56728f82a877a11598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685202dfebfc97a5c2c820b9515a4bd0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f87784d347e4277b4973a0b9d9b9f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe275f5144531b4bb113e2502518fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe19c047798b5427b44a31b4b9d8c02602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902fcc25debadc5fb58c16dde634dc0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239e17ccfc9fac1cabfde71f8eb17e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d841ba50d9e70feebd326de2a6be8f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398cea5c86ba3bb14362aee12253ad5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c76c6a7bb42b7db185839af8150f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b8cca2a532918d624c822e387bdc4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83e358f33157a7ac96a70a5fdc5e4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196a8fdf8956f9671b13591a0858ca2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f71b0919e2479d0537ccbc43063369611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10362310d04df93895a749f9ffa5d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639be379022a6d029ab67d39d85cd3fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2b2e4835ed4684eb493094fd9ae45614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab25384aa66238db7bc708fbc526474615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973871ee46aac0eb82b5e740d61bf04f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefac731dae12e3b0a378d6a427d9ff7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7af922931875a94ae31d2642316486618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44190ad4b7693839b9a9864862c0446f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae23433c45577483bd1a13054c38f18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57977079b26fec9fc0cf8276239e0260621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d572ee72ac44dd4c52ec01a421285b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4440069834f2b6e6a6a060c986e99b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85283ef467a350abb9eaf2a83d1ef4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023f1b23e2e2607014e24f239b553e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c59467607e3ea0990f7d6613308a2c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec408f9d3eeee816ae3e46f76af9f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873e0dabd6a93da38bb591e9f594ef5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f91eed4b89f03e5a11c02333dfe8ed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393aeaa4a034b9359d2944355278cfdc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b35ef6399bc65410531653a69322c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eff947f9167469cb47131a1523f47e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd23a1db4b2441e3200d6f1ffd8e6f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37de1777937ba5316aeb93a38e45f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0716c5302f5beec0303aa39f075d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e787effcc5ab78fcb1800db853560a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2893093ad3be82a41e529a8ba46409e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b24211825d47bea31f29f32959c060638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d836fd2bd0fb75d67242eb6decdc010639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23495612f8e2cfa079b0d78265e3635b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38cd118122670db2a83f071b2315a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5272abeb5997c19c11dec8e14751194642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932a57115c7b1284bf9c896ce801062643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed565cc7b8679cdc03f9f3785795de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35861a3faa3b3d0797f4585121db55645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501aaa4338483219d687fa21da3ef2d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd212c8a3449f1b4d6c1510459e0988e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e9e75761f6f192acd61e2461cf0a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dffa24fb34d76b5c4b1984b4baa185649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e1704fbd710500f2e79cb7774f06c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c168092bd7d5852073408fa2c9dcc78651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a709ff531cbc61c380f282a9daec9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54605d0509611b6d9eb4d4a5647821ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fde85d3059a6d615b9df8e3d76c0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655d33fa814a9c361d41df23c0d9790655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1c7db8524180da64a725fa9c26c74656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf38268c3ebeec388bf0480082c60cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781dff3e8c9c5af73f45dc36cfcd07c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfccf4c16c413fb03b457a33e4c2c1e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734239a08223be2c0a05482ae4b5c8e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68193732553337c6588701fc8a2ca5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a9505807fdade56b169b5a2677f17662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad5357764c03f6456c730848664ed0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb4c8ad6334f0dc92ef188e78a2e16664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f035021791e69dba76aa2a26b44e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad91c5f3bd1a30cb3363bfa9502d82f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a11f72ab0cd4ce6c2970aa0e68fa19667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501b3a0c1412238341861bc1c7af89f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1de98859cf5eabdf5962d7e346a2c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb56251d4a07133f33ff0dfe92ed195670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2520829ee6895d26917d29c5bf1b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59815d82509bcd869f7231c58bb32804672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7b4d42c4edbcf7d78b31f78f4d7fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80805caa68170c58918fb5b67be0c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dae758721b41cbfae5e4731d9ec0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee11c0a52d4442311b24923e2d4d9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ef3423d2844ddc1591d78a3793d16677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aa67f3b54013a4187baba017409e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815e97fb56f3b8f29627a58347ee084679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb22fc6b132885a4941941033f7678680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b7214908fa2ea6c32b0eb1a27d570681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc8baa45ec5e08305d60c375720ea1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267eb50812036f6a260d25c17f75dd4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119511cd3a4d1adc9032c5e39c0003a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb51256c816f3404240bb1c4fb6b4a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b93df37e839406a720b49b710852f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc4347046112a3863357de7492e86b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae7d882d379c877fbd14174dcd088f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b82456e9a9b6f154e666105f37173689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dea60ef123001e4dec11cc09c4f59b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d7d9a5659b864db90d359778de45b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b0d68c99e4d68c0180d831cee93bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a361f335ad909675abe14f10c189542693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb753a0740d15eb55e027cb2d529c03e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141acd7131a1a0503de9823b6571582b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7fd677effeced3cd0f7a659f0eabc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e61d8d1a729ef28e43576a052b401697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b7a4ec630c1b18792544b8c038f89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b89127948f540cbd841153e35f6fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef753cc07e8915c243bf5879341136700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71f9208eef37ff6bb6bfa3eead1e0d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68b327797be9c75b9cdbd592b464dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e487a2d2b52384fc5782fe73c12887703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368880912f9ff56f45c621e84155e42704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc853020b40f3f0c9700dd21251254c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5bdda10ef8989ded4cdafed4168ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa403fa3f8dcf1229648146647c16b4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd02138b5a1c8252e93bf2bb6938aa1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e5b881a3f0344a2b63467000b009b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916791bf6343a1960a6209617a0fc75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2206daec4052dd83ec49efdd487929711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e42ba484b48bff941aeaae3b3ae5e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88573df3f1fde1dfd5741c8dd090b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7449f7a7c29002728753279bf0c34e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5308f3c8b18ffac7eca644cab31544715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668ac855589d443925e4230c810b588716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c93cbbf830861092b9452599259ece717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1286928db2779d8a31ccadf20f9561718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3d057b2081ca8da1d23768cbd6de1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662576aeea92152818ade0dd66055ba9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad6856b641196b2fe6cc9374d1b904721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156900b95a55cb9da5dda2e75c163b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e974e39a6768ecd541f8331895902723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e096d64b2a05ec7448c5b4e453d544724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27d3986afe7bc94dc68a909341f50d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e1d2cce6abf8746e3b8fcf04c1e36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f51e7af63f953a0a57bc5a389739e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c2c38060dd6cad68cd9612129a713728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332b6d236cc9091199ed98d4f1079dc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd1f84f07c4e54e0115422c2e4f6a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99556c01d3b492f079fd5cdca39bf31e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8bea225f197e496e3405299fcaa57732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ce3cea1ccc3cd9370ed8736059ba3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7988b698527f0b39e193b9547f7f3a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16676fe80e2046b1861e445bcf00d14735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227070701fb971d28eb0bae3076a6eba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f539a096c91aed28b51cbe0ba2df31737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07032c64ec39338fd3358e4430b98edb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a7b02e64f7536747275cf937d4604739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf5f2d264978c730b64bc764de870c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8de664ea59a3c6092cbdc5b7dc11d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137700d61ad770773d72b534db4bfb42742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87415c95b8b0998f1b7e3adf7d0d0e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79c4778d0a4151bf054daf6ffa2426744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b6ca53c417bded9c31f7a2d1049d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a293a7d563d6d32a58ab7ae9c01f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf8940f8986967753452757ca2150e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930e2d3f1ee2b358997d4aa5ddda2b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd9c0d4ae2788cbb2d709708c4e056749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21656b5baf59153ac649f1312965f4a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc993bb63995206cbcae7c5ce1e267751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ec614227fe5a0180f67bb5a495e60752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae69d052afdd71a6fabd75ccf2a3f46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceff97d18e297718581bfc678609ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccac125797e06a8a102726f1781655d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c6885d5d09e6f6a1867e3120cccaf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0670b113ef17c82e99e54b2f2e5ab75757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0205ae94f3eba3c16eefb84808a9f54758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa30f4bd5b57fc1085dcb2cb51e276759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a566065b513a2b7843cf174c5d1651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d49504fbe42b99c671381c5d6b02a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85f8713fdb08adef78cac558fdd55b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f47f81853fd472ef9142a1f78532c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bce8bb545591ecc26ea57ea176c725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42b285aa1040831c63d770850f52f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1bdae5118ded681328e4a739b453c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8360115d1706c3977c5289c2f7a3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f381fe1cbd42c12dddac6dfe3d7499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b61a4204e206f88fad7f01a47e66e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f70d69ccf92ed7713f07ceb0ea0f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6306b26624e0348dfb979a370625c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4228eb6138e4bdfc8a6cc204298fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba16879425b664f889147d05d4488b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac01fa6a1ba7dd7f2cfc40dfa87fa6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee52b74eeb0b1af2cdb42ec267076e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec5c3977940f0379319354d8172d9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aff292f694b7fc253c41ca92313c1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ef6a68957b0782baf84aeb3c066b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada11fca8dd3622904be335670063b2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857125acdf30d99b65b5e27068da74e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fa9c560d9822b4ead10cbf21075a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67c14d04a63d5205efe7853022a8ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3700c05d7b5fd22f810b0aeb8bce824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2bc7df1a5fcd7b80ce8a7da4eb02325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff76319f4c1b44b948ff20b455e2de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2df4347f34658d87a41ca1254510a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a9db3adc32ba6b0b8548dab24d45a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70a0b88b0d72acc95a8ae9878255c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1640a2cf17f05c4ed5757eb1fe163e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d16553a8be2486a2f5bd1d3189951a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2604bea129d3a8cf2b69e993a149332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06de71d587da1cf280635d7f848496833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203d11bef43b32b9080d02a1ee0b3f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba587c69950cc8e4df8916a19ff48235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe3a6561ffe8933554ec0a9e94cfac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc67dfc0bd55596c6901d14459368a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f52aa40d9325a1bc2c313d5d95ca7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63671343d931284e30cae0a734e1586f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c64d422451f35498775c115225eef340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4639321b4b5050e5f4b108537a5e6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6132efc93a997b419b3e5c47791d6c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2ca01a6ef68ccfa52e1ca247b754243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2551e0a11ad942212cf35510c97bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a072c4426e992f1bb614f7f148341545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c99f9d06e6fb55c3072c91df2ca46746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917a669ea207aa93e1645709c5fd64c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e453ab9a3d3951986da2769907815e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019166113d880149a1f9a59df8d0cf649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242aebae4b57eb3f49323d253c3606150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad00533982a08c979baf4e06ace26f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b260b544b0f65614baaaa1c170c09452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039764837faeb9bf5fb197244b59d54553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c591970c4715e764b35d4835b898d7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d105fce8bd33f6315b39e04c6c06c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be7715a5470608b42223887845d12a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d30d28d3ae3b62ff65b47b31a047557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a82a6a986985a95a2f02410ca731e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07247e6cc01d79ab878171fd761a73759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0adb294aa71e2258e48976f474202e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b51034339fbc52ab98440c01d80b3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65349bc7a316abc12c791977e9fb1e8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f0fb9420ff0925940c486b488520263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f9ed7162b7eac3bc7c542f931fa1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc9cb690e4244082b3e8e7e4cdb07565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80651e41b3b8b83ea5baba84cbd12966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f0f0b84c6f2ce21c902bf10c3b93f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842b474c9da1f80532cb2c4efbb937268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97244d170cbc77d047747cda8fb899969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268741ecf9e1c09aed0f014ec7a3bf270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e9387d4c0d24e7baefd35cbcb8f3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a0c5c36cbb44b1ca3cdda56dd9e8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d690a9be273cc1f8dfc14088788f6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5e512ba48d9c0aaa6a811ab8ca43574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78752889c7b02974d82f931ef482a6e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcfbdf316fc22d767eb1a91d0c6b0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77f51578363e8c19c5e37902d4be2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e576b35c2089df0cf7b9e33a7d379d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d271cfef3d083bbbbeeca06b721a2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600d7ce963f141e1c3def5ab46f120280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e5212fd3158b0ea8159883b5cc75d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f787b2b9f47ef65fe9e3a442404fd6d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb247b70494d0edb6fce0cf22bf93583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bcfd69c8e6bc38d9a929147eb29c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664262ea909381124927a444110e5ed885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6db220771e56b300b507d04a25aa986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b9ba679f4d020685a78cecff4c9a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b494edec822cc4d00c99a1e4f009e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b5174bc9ef39c8a136610e205faf989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089f4daf11cf9657b525cf9524fb13490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c539509843c4f60ebb25abb29ac18591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e588296ee8ec9a869d9e9aa592a87492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6408370a21fc05bc2edc5cac3928cda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a84f6a9df30ce0c318e4afdf9e656b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25323ff6a5086099e576e186c02d6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1955ab3df05c95019f6e2bac34320e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca908f4bf671c14d67296e51d570e5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292a4ce443b65437c74a05f0326777498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832300bae7be26902978f77fbee81eaf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8988dc5f21b8e2be6f2572877f997100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5e312457a4edc0e205b94e80da2d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1cc0a6b7775e2f7c65639c18b2b2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3fcad3dca46a0af101726ecd39c15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53add911ffd1fc4f15580e6b4f3d0787104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a1043b6c6b0d17353043a5c911df2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9dacbafe627e2b9b96a118c63d8ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0d02a38245b9243ef781b2918e843107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94388d0d3263009a6fc11fa5c4f8379108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4955032a6211132f161640a047868f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4024709e9041c1dbec9fcfbec7e4785110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3e5b4096a28c5434f6a2834f2e482111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0ca3fc0ce69203d7c1da8b330ed43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee92fd80f8171181362d7be0647d02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ba04fbda868fafb22a37142fb64ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d666d574de0caf7de7862e3d9b69ae8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614521d7a3610ae57c689b9fc00be676116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb2cdf154b57db82e15082e16f1f5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34569d8ebbba651340b521cd0ce1699e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6516077e682dfd0e7dae83e0584698119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ed42fe7600eae2d6164ee207b7453120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058d19b994c84ae1c17f478076d299f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a59d75f24e907bb4fdacfeece966a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c631fbb6f296e179df1d8f65e5dfc79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff9dc792bec2751d00171af89b0b8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e1922fb0d87f70494e1a6de9f80c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07741218f7dce809c7f54b866b7ad8f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a91ae9b7f6f7ce94da8b11969c03c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf0edd2b62bfb7f1c24cd264475ffd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73898e2b4bc7a972d0d9fb7b7b07ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5ac505916419683b1a8f271b4c9db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b8c4bd07bb5ed397ce4b42226f693131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955d39361fabe5a267cb7139c09367b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e85137e853655d5de09ca764f6a172133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb09911686191bdcaec9098012b57cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a1e7defcf79b40874aa6043a6e291135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d9fdf9ae39ad6c4ffff456a20db75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf28543f433163838062d2f8ad9cd4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf60c1c920dd33567a2b6bca226850c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ddb20b6f26183f68adb370c0bd372139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5651ef69eb7d5b093b6610e6b3834140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5817101f39b39e7af0c3c81893a2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040de95cf3293c2c8a7eeec4e9f6b732142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de3e8d40ff837335b6ded1141bf716143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9281f02fe0c3315ff2f02bede3a5d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc1f07f1594c4afc80e794569b8e05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355331d328102fdd4f3db85bc4da479146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990f57888784d9c0276e507dd3ba7fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cbf547c5a08d7fca33c30fa673268148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8cdde59598dd43ffb0448573af71f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277b31e56d1d9d51462f06f029b6f14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dada0128818812522fcf016a1b031151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ce967b98196c7ec3de028962b32db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379a479ff8f42f4040e72c9b1a30b8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fb69ea688ccfc69cff074cd75c782154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4225b869dca7b11b9098fb2b89061155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a35e8c65935256098ba66acd55c7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84efaba47d64d0787d18198c11fba67157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9076976d08ac641bafe729fa55377a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcb652447e612893179148e4f2945c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f121df02f0c25aaa6b64323a6203d33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30d769287fbbce388ecd4d676c7d4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413d58bcadbc8a189b5c1853f669b4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191914e0280cca5672d84b377bf09afa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc5c1e370f5554dab8f837a48b8612164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027164b885bde6a8ef6077073ceac177165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19174b3ff0d639d05f0ead759a95673166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a8057a4c270a965d5c2cfb5c32362167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd09c74e895fde63ae0651baabbcc75168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345d483e1e6143c6377f61d00110b4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c1f850b718daa1da2169c8a89ffe2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddce087e0efa9de5ae9e1e317019418171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a32cfc1f83bee9a17b85b7223dde8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559b8708533bcf52a52fd7f3c17256b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cbe5c2dbbf54fba586cd8094f7cfa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834ac2081afe67d7e0838b78327d541175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3d3e9df427e479249a21604fa544f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab09c531a825c150f35106d5fc22f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a913c98e219bc3290dcd26fda68a566178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d8bda7b1ee169d2575aa7900aecd4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b50dc780b10a8f3c5f89630314e468180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041818489fad99137765ee3aa13895fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fd5f23fd533768a6f182c5315822b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850aac12c72038c26cdac6ff61130b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025aac7799bfd0ea2618fb545a86ba6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b363308166e8479053955845c6bef3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2105abf81faa68038bb390fa59a0c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f6b308560cf7c5e944b8e661ee956187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfe4355016e04f5c4d4c81d9cd126b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bfea823b15a36f223bbb019da20cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94880b87390443690863c215fea5e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b04eef778a118dabc20f2788a31fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565d288fb08ee0a4a75ce644625895d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6c2aba3fdac213077a83bf35d1ac3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b857d79b945681971ceda633b65111194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd01072ad63bca8dd94b2819ebd2eef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf9854dd3e17b3c6c34495234808d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d705a3bddfc541eba4923e70d91d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4786aa8836e97a13e3c5b6c563f6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01953ab2ae0c22b2766efe5a4c22626199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e761f771269c4c43e0c565928b846200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227d8b867ef280c15a646fc1b4e6647201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253bae5b6c85da0ff38634b8046a370202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82b98eb17c4697fee30cf4fa0b2ef6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c8eebd7e16949cfbc4023ec83c325204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2797e7c81b0c7e0668b37cd8ef27db6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756a9a713b66ee2749f8bccda39a7bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc5ffaaead8d0a7294de1ba67950c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c15191959b7a6500a8bd52b93798e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430c992b1de9b3e81c0d3968644fe49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54742291f6b79bee67ef0b223b91976f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0ac92c11bcf36cdc7c03cf1176506211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef832f84f3d83c6ec4471fb85a92f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53730e27cd5cb7f19a51eb5df1fa4b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369ab730f2ca308a0ceaf14c2088759214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776ab861fdc85558855c19c8857bf04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d233bf3b091ca32cbe3d154b1c8806216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47228d4ddec30c187c2c75b44a848015217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15060e58ce1a1f5edf99511a4a954c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79a9842e0f640fd854960d215cc47d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b30e4dda4a3fe7f12168baf0d68ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e2124143323983fef0378d6b4be90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab027f5a987fc626f11e501257dce5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6262ddf53d5318e110bdaf22c30627223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257c10853cec5217ccbdc15d0a4cb96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251abad339724867601bd6e2a1dceb32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2643dc6b7fd9b208f114ab64c3f0d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69857c2344343ae59ad2a68d5877cce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163081395c918c4da00a79f9b947bf4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e798740b3013efbe6fdff931979a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed55178abfb36e6d73f62323d3e4f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4f3451a4a6fad3ecc5b375692fa75231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223e8d8980918ca39a89d34010ed7b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd003fe72414ee846a673b38ce9022233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2d1eed94e4c5f87f337aba9f711d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10870c5835eb8bca5fc1f40d919d07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24778b26419f9f4a4426abeda53ebb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ce4863ae10fe980cdd83abe0bfb6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d526d79104a3783f615e27693e549238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa6d7824cb6f44d85846c09bcf2346239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec256c70afc98c4555e580d19ec245240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290f3659de1422a50e4ed04509bc018241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad06808df8de49f15af220e3ff44ee6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292903f55ee4f012fb7ff354cc38aba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e1e181e9979645fca2fc0deabfa36244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbc08a29aa14355430fe6551702363245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a03bcf429c2ccc2c0c8fbd3ac9e9f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b023677f0b57aa621c60276f16a9ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6317ed521eeb098b35ece5a5ae08390248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aad934295ca58d14be8c81dd071353249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ac5b2d4c02ccc72b115565b9cdada250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760cfff694ea5b18e0928ab5c99ccb4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c604c92176468794dd2a0e7b97b8030252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dc1b8894c9e452d3c634f1ad95408253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f06743a6be0a4627792bea9dd802bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbf00428930d92748ca6cd3201636e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176559d3d12cb7b45bf28b039b08ef7d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287ca345b92fdc43448f472d83aad3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724327e0f24df4326423cd5bf3b73902258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedfa0de5a388af86267b5abfde52b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9404308fab6d80ce2c55b060f0fc8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affed131f5505a23881d7b8a09d02cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e80348f1550d9592e18f0f42fece2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624a95dbffe918c58e28090ea66f56e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef02c1e29c87809d01d417f03dc0de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5df2fb768e358f8e028435a20f40b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83b50286d0cfacfd4e3b3787bf28b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038adc2abd2a81fc0ac03247e69df31267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f812e09dcf7ad26af1db796881793268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e3b66689f9131da60f77b5ee4021d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44802a3f143be4a42e452ccddb275474270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8a133c4575ecfc8828048cc7c7d20271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80baa4f7f80c255c84ce7b5ae1c192272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7957a2b29e374b82da596f940bd1c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d12e97c895f66df84400227baa1432274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8ea8429273e6e9c1ab923fc8ad233275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e01e13980ae47d38e5ff1b55d7e417276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def55b10df6ef9e40a98ff1c79eaa592277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c052f27570195867199775692d6075278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caeda483a9c4827f28df4e996a6ab2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291390d12e4ef493656c747627630e7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae35622a7265bf0761b2aa17229484281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813a61c3d8e9657fb4667ba13136611282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795908ef7a0ca597f71e5434a60404d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5210dcda416d57a9313e718354cda8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88fb3223694e88b4a0795e79267ebe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67579907b080130957164746388cce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a532492221d667f8ed963fb0f2499a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d6acf82882786f8c2ef849d458121288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85055946dca421e1aa170b825a9fbb9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df7f883ebd6f149d04d0bca663519a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf467cf90b89c2ff60b6bd771566605291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad38123af551f955aabc08b29c3367f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7f3cb3ba56edfa470cb5de3297fa8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c827b4e7f4827fcda50b9396c6ffd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc285bc899542109cf1f71540b9435295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd9b4b46c0e21681fd03af1bd779cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb16cb37e6dd3f40e42705d692a736297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85c40f1cd98ae07cc3e05c311df3a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48969cd2f5701e3269424e7a7a04f77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273a8083dc06295bfe1bbf50daa753d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40684d75e07f77e22eaf89eee55882301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f7a185b31bb166bb767ea92df2957302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083fdd3de235b76dfd52082b67d46b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09312a5b340f7fb50c314bf93b436f48304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24b301861c8756abf618c6a5864a4f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356517a8adec8348cce1259bf02608a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3243377f7aba06751df803a0ad668f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0369859d234003034dae0c1e143b5c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305370a8a4554e63237fe6cf9cf0bfb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e5c7ced57785b72d5f43c2b660c96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8ac04f954f3844a54f288fbb21729311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62d28d4f24ea210768c9754ffb87cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d9ff3d8555e9ccd6eaa2c287ab9a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe217fae40b03ff6cf0008fedea60a48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d29b62f4cbaef99d19789de2cef0d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f2eda3689c305c8bbaacfc366b324316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56278fa0d7b956a55b8e0a01a8668d19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44a61a892de099835f3f4f588d36f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5d6863e292482ee7fa9e7789b7b06319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042f801d231b78049b3be08a5e47b2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64064677315f1a2a9eeffe2c5aa957321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b96911ba838926d827165c9b50539322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f7805958dede8a07f2310614a427d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed9ba0d86ab57da80c7b97834d6307324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9f8a7077bd6d368b94a080cf3088b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df169f1091efaf08a1202e9b2fb2c56326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb8fb806cae1decacf455df654625a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab040c954d20d3a06d4dde9f31beec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889ca3a996e348ada06f758339e772c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5930268f80f4729be01f5bd52880a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00291989626c96a74cc50d9367c4dd61331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13406c0f7403e9974b7ff966be837f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b953093dc12198ea3a215f73473ff3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484c765968ebbd210937249bcdc9176334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb854a91219d3c8437920c1a44ba4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e0b792f3ae42a37a0a81e4341275a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d688870ad6ebb5a8c086e3e296115f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7b2058e5ddf5c621cf9f1bce1e136338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a492817ff00c29fc4ce053931582f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf61343fc2b3c74c05d0679b77a0e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c963ff7237238195d87b9142328ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c0ce7dad39f05e8b80e5c32a7e313342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa659bc806a16272d03422ecbf93986343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e1dbcdae2569a55f6ed808bb04568344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd27dee2bee068895bf2266e6416538345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09287ba0f667849a698caac6772a88e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296409b53251fff5b0a8bc92e77e18cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5db6795cb6a16f50935d19b1148468348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c759b04e570c932863d2ef900adcaeb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9940134b7120f2fa9cb380e706f574350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cc610b8159e78f0275bb9a6cd6666351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d4ac69862bea0ff6ee824dee68c71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f94c56fa970c38a9f510dcd850bc28353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91b396c8f9fb605b16b7b0226cf909354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10988e67a69bc0259d30af4f69d7c5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e5bd077390b0465a3302b62e075a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc1eb42ef13858b4a5069cb0dcb4f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488adf2398dbb40a8e8785af452aba9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26f3d1e24f8237ef71215c0d413a73359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2db0668a9fab6a4f72d2dccacacb38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f1dc93c1a60a9c82be71f487bb57c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fbc3e7e1309c154459360859275b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa543d151c9264878445ace3a1af4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e84e7fc570933203575252f736ed0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129032f53cafa8e61260ae0ce4a01559365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a82da7d1848682843f805a3e80c37366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09200e181e09fc88620252a9d026e453367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b677300ef64e63f50072b62f900dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25054055a0b1301b5c73c58ea90a49f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e03d8343a40bfe2678a6aa5d5d2acd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305afec0c422dee1c65f84905563b3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678f55063096ade7232a74e1492a1e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7489784bb28ce6aa07ec0a02da219373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9b1e9bec9ea6c7bbd5e898f17af39374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0694d1a962226a458eaaa767222d6f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418211fc305b4de7680a2e392c511cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecccd8a314ad4c458cc9067e6aff2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf7d16dc41d39aca352679fb6c6f40378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1663c8c68a03e7b46ad06f6998d60f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb09e1235c84ef1dd5cd97ae48d781a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157af7081053d1e79f4c2b467b9008d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132b1130e211a40fb5f6de90cef2fc5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe2bd74795636de0435e7f8cf055a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64abee85d49dcf19e770286fdf949d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac45acd2a67a0046c2f98cfe95cf6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4389f073130a1f7a38edf433aa9b94386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840383e306b6f93fd582139a5f038e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241949c1801f79ddde889121455c7ddc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a8866288aa445fafaaadf7d057ac5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2687c170f624a9281af8850a4f1719390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be515fb0ab68f9ec309e1f05096acdf9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f81b801745e09cdf8ec6064e4b6bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ad614498796ec69883a3f481be508393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9b64690df47449a151a41fbbf87ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296ba5f9a82ef492b9c34a63a0795ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c8ad60d4fc3eee5a3161384d3cb29396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0ddd0b0ef63495076b19d52316a00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca748f70e2d4e17d587178b4b52ce5c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b9dd560517691f2a97c5e2f71bba5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d7075ff51ae63acf806c511c5034e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46c1c6f9158917358814cbdf1abec8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67141dfa9d1eb8f9b3283241ed3ea5ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b8f9f9e716400f8f96f02ef9df203403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb659fc93086437fd0c10fa4fc1e85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31780f8098cae12e3378e4a29f6c269405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276b2259ed38ce5a21f894160a1407f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be18c7c66aa1f64fe1702da8f7b977407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc3a55fc08b7a83ecbe6e6ed048ef5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cac3d568e58e22e6639da5ad02035409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e588bc3813ac53d283e274981b4c660410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467c3238e4301ad6a2f02f184482bb4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b85340201dded973d49dff6d5dab8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3eefd93dd17410ab2d5a697be4c746413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c961b18761323b11f40dc2c91cb940414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c5b72175b3fbc0f36737cf75f7d22415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4481ce3d3898986f83e264eb9ebdf9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a9e73621e5fddb3b7fdfee309bf15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961deadeb33e83ae0a7761c390def0d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c42fa2e7d6a26b60ea83e2274c3100419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a021d60a7c33c55e2ee6ef887849a4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa0e0f79fa1d4d465b7b66a7dce3ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f55d98ae1f876729869cd5b1c0b5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaa267b516fc5f0b3852164176a17e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d9e84e0914555735b5a632b24bbd3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b0b3fd54b147c9e3b87da9815e07c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be7ced51d28b926447e1de514bd308426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdba662d7066a75dec8d816c34c798b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282bc27209c965977b919302464c37a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e8d9dc9ed37e05da035780c90812f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ccd2990d54337a83c796d006735cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f33ece3ad891f008aff0221061baa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42efcb4bdb171bc2a5012bb89aabcfa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e024bc7bc98036930df659bf942c2d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41affe4032a709564520ae4448aae81e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b93036276b8a62ae28b8bf6131be83435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ce274dcc166d18c035d769c790a66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746a5bc08453d49abd1d5177b5e447a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbea2091738fc1bfcb14ed43668b9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09946960ded5890567b1abeb7a393e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767bfbdbbf38e026332c650e41aaa9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d340ffa513a4d02c962b1ffe72d5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbbeb17a2876ef2897e830f1ad8d49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852fdba9f8dc141153b8c356604a241443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5d60bd5be957b2829d2a7c75adb91444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcd4088f0700f376fe15b501aefc23445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02864fa1ec05a4ebb8189912d4652263446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85b7f2813b2d543c04c8e97910e4c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a939017262b43cd85373b51069122448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b35968a6ae22f90e39e2f9b559b422449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d8f8c144922ec50ec1d44382aa4dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c45bf8d03306a94b45e56d6cbb3718451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528be295ce2b7c213e680c0f082d1ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa76d3717e2f6656ac30ae2faae956c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ab077f1284f632ae8d8a03cce9169454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50e38eee1fb2c149ddd73f15605e88455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f4d840c44d715f24f6791ef224bb1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37640e727873340f85d2db09d944cff0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781af1b85d67471627b5e565d5b20a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e26163309d95007ed583e4c824909459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af36aacff053a2e4166281430de8bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a8b695e0ddf34f8608563f65ea134461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1b820e04cbc536de12630167f96e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dfaa596a83c7932df2955368028b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826893eebec00ac3e6ea7174fbad92fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93aeffd0d0638ad1f6c24296883073465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a6f9440f5d5f9735f5af82f67f8a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089d69b9fd86a35976ec97bd6af526e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a60b2edd0f04d3727fb009c82a0a22468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806da27eeb97d301a39103d05bc9efb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dab6d50b62ff5929b2a2b2233a2020470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1695215a5ca7cf1a1d5afb58b39d33b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0e2eb3716acbe1cd2da8afe9352c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725518e76522c0fe40120cb82abb568e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bc598fe727050d32f81c3582de255474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89012ae4e5a3a32fd242f008ad5d844475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bda74279b35ce30477b53a33a5ebf5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9d69266170f736f0418685044eda7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9577acca52b7b3db1992e46ee2c00a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9664ae4224d5906d933c9cc28219e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf646e4278e849f9a0063f6a7b79cf3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bda562cefc1371c08e2a4bfa742a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a261946a96c09536bded86d4bd4737d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68008f645ab7c8f3c4842aed94b632483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c47b998c330257b2cf804bc0d5252484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c4a861a51056ae27c86b25054664b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c855ffab2134fcfb1bba0a1d1552ee1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed2f7be32970e9ca046adfa80d698a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f39558ea4b6f3f20c3c25b9778424488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0c3732a3f0f62fc62340a8468b8da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f54060b7d72eb0a75ec2dfef8b5a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9df8664df45635c0fb44e3fe617fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96932ff70979c6520b1e6970e5b807c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62ecd23d09537ef344e2e038027e32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653e86ff698b00b2ace9bc4995abfd0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a65f3ebf5f6f33264698a754a0203495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d689364b9b5852f82ea055e9068090496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa4dcee1c23f92632f3a51b86cd536497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8e16610e1adba6465984e44c5903b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f51d1257c71932b3742d5b6718c5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e62c0230f72f1522a56c68f53e8da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63f9f773aa11bf308ea51838728db9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58f0512518e925dd960f555c29bc89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e316b983a7e72e92a0cc4e29777280503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea701d9cb46c3ad6db2873be5c6bd803504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef6e975668841aaddf186daabdfb01505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98321e2e584f3190e2f5ba0a2537b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d9a9e54e7d67684cbc76eee190b48507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ed901e34107a18ef521a2d40bf783508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b58feba14adb6845a7c5f219818c2f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaa4a8537da6e463a3b8d066daf25b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295491ef55e4fd5dfa66fe9b10790c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e0c2a813651ca79cf123ccf9fdeff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8014ddedfae42eec44ad5fd337581513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196487a7d73396d62d85481653e92b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c98cc41b065cf783c8ba41d2d5a8d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1d25693f831e2b8608b23b28e607f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dd130613eb71eba61b6177d0584ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d009c4bd9067c67306704feebed3c80518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad170311156fbd274c7378e90ccd4b11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387bd7dc505eadad5f43432526c2949520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742420915fd5d4a7aec2a92fcd12a170521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dc0cf0f122457d1e9494491699355522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e1451625c19e11d88dae44c2af092523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99989e131fd5b1643fed6b7a48bfb0b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82add1ada0aa16d487191dde754e1c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85bc2786e35eb986b32301374b2b48526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5aefe156279eb72e4e455c51f704e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c037a59075009d533381297a5fdef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b9d024bd88e59da6875c52adfd0b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b52f3b1574b275a26302e1f40d68c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb12b9e6a5e4af25c335a222e8f36a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ba2da9e7229d103d5969f3fd724f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd281e92690914a5b2aad1bb4da5518533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37442558a9bdf147fb954d7096f862534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bde9935819099f30b098b27e8f564535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38017257fb69d2a20874f5119083e8f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49186ac9aa6fe478b237d73aa3e8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ac1378579f77007120f6373920cc5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3db7f40d38d2d477acfee2f371146539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cb2460c545eb59596bc3d069818c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcd6fc88feeb0cbc3b7be41cb50069541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4be3d853c83cfcde7981749eea456542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9a4da954f67242f38eb9f260f847f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5a8f62d151a552c9f8563c656e2f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299efe81a70aba452c7562add7c02bee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ffc54dc8e60297058853b11cf8fad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4250f2496ae9937cb6ebfb9b6b68f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca855a87cbe29431a9116da3942e51548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5912027ba61071d98b3c08ed3583c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070c1d3a6520f85a428376e9de95d53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a850fa78ca9652756f03d09ac4fbd89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1472fc2bab8ec8c25acc6f92bdb6f31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790feff77eb96b4f15008d8612d6e1e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0b15af951ba39c8d2d56c27a5056b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685845ecd243dbe6c7a87532feadcd6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abc8d885056c7a9d76150013fa5950556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a4b1540259f5aa4d8de358ed9f2ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba221903c69882b9801f5d5dd9b55f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3db14b81abc9df5ed387c43dd0ab0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b86a0aca7606897fef934c8c26daf4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30539260c0e36748e37b74581f2c7b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64bb4eb377a724eaf68877058ec9d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308ab0bf859ccabb1db3faa307cfb83563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b43203d4506c64e19005b916d38664564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141c2f2dc12be0fb61ba6f1080a2f15565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe2e7c516be00022f159b7db02741f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8f67b563e904fbf2718bf6bf8ce23567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9d46e9d0400c05a9a8d889b9d17e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa2ac0d5f3215b93404d8ba250996f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad746a01f8b9abbd4f55f1aab6e5f67570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eeb0eeef53594634dd479a4fd87694571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1c65ed9f3375e491c46fcefd4db55572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75b770fc107744e20773a082808a44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbe1bd660f06d4500b772fa10cec6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd243b0e08988e6a1e9b503d11fc29f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a68927438253efe01270e02136957d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ae73c29257b26cfde73e56d2d2564577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9baa875849156a7006e44b56b4a200578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac0bad2f0c6174941297152262de39579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee71ca661e3a8e406859571dc5715d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b8cbed74c23707c8912d0a24db037581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e2ca1baa8bb046c98a96af81100ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8e02584e20b1da6bba34a51470969583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855ca60c0c89b27a48996386496c531584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaae8d0ca5c225dc3a4227818854a53585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e33d0b435480d5ad833c374d594d82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b81ba8f799718326836d849560678587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00fb0bdd4520bf112ab830445eff0e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd330eb9ce00f319497e953717deb42589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7de3bbdaa433df9562de68bdbfe2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59381b5d02c26b52090bfbbdc13c4c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605de5be0e1020fa77a144acd0d58f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b99fe7ca7ab2890697db5370650fc9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44161b7a39093eb432c688ccdc8c8b2f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8d8f1c34aeba10380000debe682bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa7af1067d83fe10af903fdc9c19b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bd5ba4a98d31e8805844ab66e1f09597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0b272106311ed27f51a11fc679778598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c265e06c50a03294fc66d44fd87383c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fc2c5e3f2c06693fb1bc0b5000668600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b3176b76df3a23b0293d9b8620581601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094cb47f36be73c8c828b170ceddcfd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8194111bca3ee3dfb02ee3207fb7ba3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4920ec64cfef2c859587279a116237a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c51d7d9efd54d59db247961dbce38c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d1f6bcd3b0ce5887d522bcfe2ae87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aacbd6e44df030b871872213c1a31607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd50576865194ff424ac7e458b5bf0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d917ab2bbde1c563ca36cc6bb4702609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5b56da444fff49eca9c9b520cfbe7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587145e426132cb9251ee6e28b82e69611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27210c66b757115c3f6d2ed734b2911612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f141c3dab132ca1c04467a65be0bd0b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce031bcd72a9226e030767711536ca83614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466063b1704c59191a383bd2a327338a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b2b7d779862ac88b8badc8d94ae5a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddd1023fbdd1e98009666d6aadccc3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927b2388a250818fc81a2fd6b6878ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f8321701433c4f4c05c00dd8cc516619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3e4ea29e0994e61aa89a2225088dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b100cf78aa1711dad08c8b5dec244621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1b4f0ce32019a2bf14612b43e1ece622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd98e009a20f8a73390f853ce7385cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fce8fed0442dcbd5384163fdc2a87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e5a8c008f24ee26afc1b779525028625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c7ad2a395b0d5d1317675e48e9100626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ac987d21f27c69cb64a6dd275f9dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d173a5bf45380c146a60b15eef1e3f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782c6ac6b24d2e10ed62905ce09b292629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd18bebbcf9a4f775901ed501d0e90c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6b49e233acd3089eb2f5794495751631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0e04c3e9e5144b3198403d655084b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da69b0149a5db1b71036d7e43fb4c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0d9b48b70c7f21d08752b0147f881634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70ece32187beddf05bbd54bf1e1cd3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101a425edeae7ea5546f949310b4819636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedba167474de54ad0cb98fd2cdf5b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d334258fb409edf78baf8e1826698e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adc19261cd5045c877e1c909a8d2bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0becf5dae04d31180000381b2492e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27626caa97b8b6857fa761b1c018d248641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3d01cc457f6af5ab1ae73860f33c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca178496e02b9ece11ef8c41d6c4b503643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8202b83e0c22c4f5a524c53801d7fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14d025ca206de94da875c28e0b19a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204f43b65594955935d720af7ab5a60646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c421ce52222e1f3c2cefee5aa87a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005444b0173761df0a6d6b24c1380256648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddc819419ccbfbd630fe50a395a327649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51853ab89d9b08f7857d77e608227f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b8c0c9f44ae46bae1f88319406ee3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b710ed1178f316b04e8fd40642a795652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f917de0f10756dffa50a0744297abe1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585bbba2e21223803742e2673dbb450654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7aa0fea5201127cf1d9901dfe3dea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469ef4b165ec93f853e54498c03812e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e078a1b053ad5998f148efaa3ea72b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856c73de92d7197c2c9323a22adac77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44117cfa6dba8be8adc8a06028595ce3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847e941a503a6de939782c23b3d331f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875fcfbdc3e7666b69bb28bb3d978ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cdbe51d6280e335e496305edf953a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134133200514e01f8ed4e8eeec1ad00663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570d17da3a5ebf934f2cd617b78e33b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4b9766ce169e3291aa2adcb56dca9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e167601890b5d5e591a6f3aa90b59666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bab065e37044ec2b1ed9c0efe9185c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c8d24cf68a016c910f6c3b5ade412668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd208a201261770c7f1300b5105ba9d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6596fc4839849542ab2db87d075bf3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8d54007032db013f41182a6cc3b99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3035625dbd66e93f85fc138204e613672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eca81e670fc872b1b3e3a5ba29e8cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e24203a58127d3d615e95c1c214d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4226a0e602f04fd91380086c1dda75c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91640f4a7d1127eb18d0217b6dfd7a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbe700f6965c5570a2f289ad1cf384677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afe614e145111f3bf3ebdc6bd3151b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aeb7ba1e60dc10f48e8297faf5f6cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a7b9aabd24abd32e7af08682b58ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a902a7c89b99a8ec33588d8208313681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4310bc40bf20187fe1be9c2548bb605682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2a53fff7ea2221a4e6818ba7325c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bc0e554c5bedaba80c07108af5ab5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77a02c99faf22b7646d20d05d3b544685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e65782023b6a0b5a86a7450ff9eb3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0fceeaf49052f89cdbe1d37461cc4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bb5b89fc3c221378d24eeac9d8238688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5aed8d1875010c0cfe5c451b32b9a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbc82b89e07a7582d288a7a48866af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd671b515e1b9307f18896b522d07456691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd921542f348d14b0936c4cbeacc26f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8b02795e2b50dbfde57188ec2e521693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7a86c1b9df9ad066c18d720335db8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9f24cdbf4b15e2cead88033fdc9ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63915bef26e897867120f5d91b37a030696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ff0abe49ff8928c2e18d63144c98c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527a77bf8e364aec793931c9b8ad9ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87b2e23e5aa469c4ea0bd4440766c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac60b9ced264ef55b684643e8fa0df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682bad1c8c67d6a123d51beaae43978701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bebbd0141a1da517917c5b1a0f9b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75420628492053f6bf4dd9c41a6f701703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14225dd5ac9f58c8fcfe0101840822b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f44baa5ecf7f29f6d6e45dc36707a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f82cbdb5dc6e755ea754434933966706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac755e69891b994e535aeb9ca742e28707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cebdf4c4b2ea6fc9c58dd48ab668a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc5434314922e1d2ad9dc4a35dc860709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a4199bc775cb7473b105119eb45f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273ecb5975715289a831c56d43aaec8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1918dc09a1a7e31350cd376aba807a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8260692b288ec42d477a839d010b35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc8afaa190c3c8a4e2744ceaa2619b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6b7716e79ef5a739f99df6df7e1f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef75511e24e10583d1efac1d81f986a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a2c26b53492bab54b34b46250644f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2e35ccd68f44edd897784d2520986718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e9418fce41ea3c0a319136f6d4e49719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbb564996f483d8eae7a6092c4fb2b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dee4d51ee0a4ea393b65f58ba8141721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d5f91bab336d45f3c4af4cabd422e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f7615a247062566283410bc219897723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7fc84d246ed80fd51420506e298ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51912be29e90ee2a71ee84c95e29a557725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef79bcd5d4aa84ddf6692ad2a18ecb0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda21e131bd8e0fe2998ccae2dcc332f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947f66f1d7c99c806a74bc96ead3c17728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4fcc4bde895d338682838bfcee8a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8a676b193ad4ede52483122b42544730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfb549b9a7ad22a196287062adba95731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a732cd90e8017457124efe7a91210732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5048539b4b8b30718a6d092af45a3ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960e49b89fee7149e52b340aafe3047734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475120163cbdcff5436a91edcfc66b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91d6f55baa76eb66082d15a869400b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f0c70efa7a4def953b8194d984a64737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c5cc5bb5bdd8171dc59fca661f7f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05138a23631fea258cc947b74e656a83739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0b3e4adba82896356d568b8d3bf57740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cc4567f5ff86e43b28fe3a2f860c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22534a3b6f7ba5fa0aba475ebc76c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba794a61ba47cdf60035ebb2ec215c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b6fbcbf138af4a4206d57da4f3cac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd19df7b3910373cf1692625c06013e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cf9d56eee0ec0eead6223aaf1ab8e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae6d1aed81ce1bc2d304bcff7790cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee627e9f8395aaaf7f79a466cc2c0a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9f2c099f0fa6d4185b8c78a93e141749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bc53fc808158abbf659e41d53f1c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924345d3bed3a85ec8c27c5df25bd7e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82422a692e0662a276322d95b63022752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4a6cf1c76b476087514c2141e9b27753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c561c8e27cfa612877346605915b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b733025bebfaf925236a62343e558f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ce4e7b3e4a6f6761fce9be78e6ea4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbc167c49e008c04e4aab373cc33c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b022f3398b16a32bdf3d325e3d54e05758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8632a052ec00dd7ebb02375d3f823759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>