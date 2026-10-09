--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a9369322157f0aa72a2fb4683af1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997fd82a6bfb24849b377b23d2f3c2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f20e739f4b4c86cd5a3cc8e44023d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a00fdc2c765dfd2344582fa7e97f164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b835248ed1af3ef450634b6d00257ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892fa1a7d402d30315b0e070c1ab3ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cd453c77e8677d04c5e6f8445c8047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7499056b15bc2981f959450a5305d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664eef1b6b4bd8b12d5c3970633aa1ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8923ee75c9e18836c866d160743e6f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2fe269c0978b73dd4840603f53ef511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514edd6dfe04f604bd1eef76f89f9ad312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509178491309c35970d965f96e94da3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3ff8dbfb114000c373805b4691fda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fafc403a636cd9e9b220513bcb606515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad882301b2f8051a5f452dad4948f3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4521badc3c116b7c65b6ad3616352c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dda1183d29c09fe4acf795b0848fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950dcafc9e5e8e5cd9f6ce87e4699a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8188dd250911cc001df9fb032b4b22320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5936fbc69eb56e7bdd8383b61341f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297cdc3a0364daf64d046208a2265e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf18555ccb60715fb60b0c7b5145f0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6299b6c88349673f18ffde8f65b5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3036f4063dfc4022c90b2ca769804f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57dcd3572c1f6bcba13c217e53b1e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c8418745086446459bc22cb0ecf3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcec94ff67a6a8126551d848661f6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573887a7908cab658ae788ccdd01704e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe38932b94b7c2a33cbe96c6b6de2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aae28942ebb7f3ed066e4477734eac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840162c1fedd6c2477c889cf969c74632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0256c34863f3eefa4b48a995ccf40033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2161e3b9acd7ed8bcba98a0cda95034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea26967578a2dab697ea8c8c8525a3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cf5e68b2b93c195a2113c47d0f54836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f92642834a03f815e0863bf79804c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bbcb5fc09038f4104b776b26aee7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6430f0f35d1350cc3c458994a54ce5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff14f6cfe0b0232c5cfdc29497541540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751605ad8c4c02b88a84fd88d94d65341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3212d115dcac1afe6158f065ff74db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822aed59b91c69b21e39b10d6fdde0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc40c31d22cbc183e661c42337e6ad844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f33258b900fc24921686a12641a96645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6636a09827fad2be3db5650a24d6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10333a94a51600891f6fd16edd65015c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f47578403346c7f4a585257b2d07e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c113b88c373c25fdef8563d2698469849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d2b558f72dc296c2b6b43966cc3bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f2397cb0bda458226658457e3892c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff47c5be5c228642c2f048964d13a9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78014c93a637568e1b519c324d9bacd353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6f8a089ac97069e46e5309429139054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0a097b9c97f44223b918a9e6bda9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca66121d454d8797833e2186057ffa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c319383d20c8a2d76ab95a03d9d7eee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c145e2360a8383efe8ba4f372b6ecf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278d576c732973c30e3dc9d411ada9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ee3d9c1a4056097da07eeaf8afb4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2148946b645f69e47e46fc2b0789661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f80cdf227112f6b369aff8e024c6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8618e6efb57c69c12d53d4936f8e24963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383f3217ddc0ddd5a792c6d6122748864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588e253d4300a43f03e7cc03afec42565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf651ef36cbf326684ec882168d71466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22822ca5063d66e076dd0a6f844fd2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3212a7d2aabc669db029d294d6c75d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbe549bfd1d8c99af75cb6677337f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc4223a0cd5916036e781f97475c4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cac00e8cb412475674038894bfb1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666265cb48264f16bffe30352626eab972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44638c1e429a10ff4999bb021bc89dd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8c1b25659d276c9c612bf88852ab874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe4dd8806f359ee73ab7828034007e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301812834936d06a9ee3b419dbb667776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c6715f56c07925f194f85e528425677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862434a4152653cdacf25f9fe08da00d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f48ee9cefb1be88b45d90cb5c1c46f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1d13ffb6615ed0053d2d35cf07c2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997e99df04770f7fd99d025e6dea3dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340846440642f897319aaadd8fb3779f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7b845dd75af7bbdfdd1170ddc46dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6a4d2ecb8c9d89fa7ce83de3ea0a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13b331a024e4af6296734fcf16c5b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ddd0c695b91dc009c5faac26ec26686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f998395d2dd74c40405727ae96b4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d725b41f0b19675f75f5b1286b506188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbb0a5bc543ea68571a44b6ea15d0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7a98980155af4afa228ae9d5dc7d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f78b1a61e34b28abde18aed795f7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35d2ca574ca381c29c09a788d8849792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7e762b8191fe2e74b79f3a2e7671693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12727902a79e71470a698ccfc2b34ebf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff050f5382642e9e05c96601dd7ea2ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b082570812ba8a49a3bf05c4fb66496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb008b90985c20124876f998ed73db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8dce81df300c57326c073c47bba6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828104e49d40a71d35d34de63a0eec399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d52f44dc50087b16d9849cf9b2bb6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13e4eabda88d4989335297eca50a73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596011dda393f89dc05082da8985a501102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0659ec9bcbdbc318ad9e6e7d49e31c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed30f09e2f812e677be557917d51aef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fc23e8554b7db65063b1d0ed6e15b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff420d4248aea5f1bb3b403979891a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c852268874edd7ffc3d71abf99a069107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fd4a09657ef2cfe8fa1e4fc77ca82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293557882b4d552f1625410ba667cfe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d304a1a36996d0ee8bc83eed34d7a3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed656de2c964ded02fe9e0bf0430e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7300eb5f16b5cb867e9e6215ac0ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d9dfc63d9da4cd2b828c8e39f1270113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d0650399736558907f09d89e334c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dc3bbc72bf983c99f877ace626a86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c803369b5589a921151090f30f48a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f64258f7314678e6c056ae2a43b2aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97678ac1a7621b3b471ac0935f3aebf9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1270b3c2561d010cbc673b815fc743119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b0262a27e28b095455e3a6bea205b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abc4bf8e4f6852bedb79fcc00d18c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a05cedac50ce5b7268e7f75feadce2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9615e6fc9b01d7b19f3c6a27fd403c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65254eb0755d3100000506571c0534e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275310a2234bc94890319fbb653fc33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72624669040fcb66650fcd7c96baf6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14d5fb27884e8ec20b3bf586e58f02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302d10b7198a40e21d6539ece1922ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f030dc582de79164f750c8be7d73ec6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897b1c68e56cad325a46ed30eb409bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a216aaa0494a36205213726d21661131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773528f15cfae1fde228431d028cd8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2baf495591a6a4a40c917556978851133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3d87792d12fdd5bbe38f7fb7a434d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6942db1f47324be159d20cd57742a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130440007a8b11eab8582fa74d69cff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1a8ab947b4a761cb426f0f41fb589137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed499b027617f992cbf9a56c98abc7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27c554692d59acda08084feed5b665139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028b5a031c5b94a92c004852ddae24b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e8099abe22a6208d34ec620f2a4c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdae2f6a3c0c61decaeb1d8e7b8087142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3c339aafa1084f959040505f47af2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae05a83f2b8dc0c7fb2e953554340ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa4d38fdd0158c785f720282d614e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f15bdc06ba6dd88a91f3b073a369e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f431efbf378e1411798a64e9c10f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e3504e2084eb0f06f20eb25250f72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ae1ce60bd18aa9109cba475c96146149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceaedf35ff182adfa22a5455102fe00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd368dfcf5ce9ab45ea20578553d592151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1420b29e8aca81ff3713d6a4f42ec7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf6a32d71744a0cd69f99a5645813a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdd0a29fcccef7b9393766388263d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed5b7b134bcd51afe1f6b30020c26c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11587ebe4f63b3ead2b6572bd606184b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634fe211356f253b86c759cabcad990157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede35fa42ad30dfa110846c25ac1e3bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ab397597f1d04e24cada5e565356f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20202c124bd5098073a3d03f7e908ecf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6c0afe121b1aff6abed353a590252161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69b4705c86e4b929c7070354a0ddf8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0d7fdcd9245a18a6d3a274af2507e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468178ebee6e9867d0ec62ee8e956fa7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946f269fe4b6826cd0433f8198c50a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ee9716ef8ab58c8f3f01bafe9d1bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8304a8e2bb7fb73e3546298d1e9b250167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859faa03f2c5f09201d51790d83a3e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398a435b64f6d0b0e76cd0d921497fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3ddc0b7c82e7e523e0d2a1324daf1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b09a1dcf5e8e9f3bbd5e1849aa156171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c55f37f82b14d56d67dc224e63b1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd3a512669bc8aa64ac31fb6d0cd64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38aaa90a1abb7cf9e94de55b4205af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1c472a6e9069103ca72ef77695c2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c53a1839d1c41d06e4e281b9b5ead176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ee07d11b8f5c86535d7c3113a0096177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135e0188283cfe1e1417ba95f0d54d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265e80a04355932315dc4966dab8288179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b835bc143603c966898e780b4399310180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c9de6dfaa140ea4eacfcc6147e371181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cad39ec97659e9a17b0bf17f94e5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af06487a4227124ef90ad889d43034183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b10890c567edfe0049246b18cc7b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009b0d31557f8b6b64f370439c5950d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8495fe7a938a97ad69bd696217bb79e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bba8806de9e3ba08b946223959424187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469aba13bf5cbaba1d86ebe6bc85a038188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8843c29fadffd6541728e1093fa4b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7121623882816ca71ca02b06a8f42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439c3512bd45a06b62afbc3a7f534ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb0ba1dff7013cd121b001ca368f38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceed77227159b26204f7f1c63ab67cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe61a875446e17301dde0f9d9e60ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fae02503acbc4a8c7c73d3b9d08b26195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedbdc9961c10a77512f9d1b7b36ad9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5fae9b7a6167f5aa8f8f6f8939cee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fe2b82a5ad571ab0867b363d23487198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042766c09a6ba9239dfb93ad6323fb9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5952f657562afbdf6c52241065080200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87310f624b97c3f22e85a3092af1e82a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7b118e33d0dd15f23aafbcc812cab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62683a0c8db168546df6c3e36f62337203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43b6f2f76ac3758a09c633913c7fea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8638d6c3edcafdc8503234b6190d7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8957945de054902efe58d25d47fb8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2952b971cff46a1eb72236bb8083e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425b2429bbc76f87ea6a8d2ea6b9587208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f77cb89f06b5c656c27fc6b25bd509209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01e509c27b9cc660a1002b7bfa1d9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bd53063668cfddb72a5d95a2a02f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ff2e23a6f6ac8e555d230359a52d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb586ebd1e8c41d5a384ea5799e260213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff1e1900f61bbe18550f6a9d859549214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390f1aa1351aa29b5ac016c22f2cc2c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea7c91bb19a89557d07dee98433a73216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143ba8be04d897b7cace3759ba9767b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc845bfd9926fd237e12b012d6d7eda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f28a822371af39cf16bffd86dca898219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1b6d869c16cdf17510e97e5644bef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683a80486a97275e5226d6cfa374833221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33354edc92f02688c316ceb29d41d01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63c2cbcc2240118ff3c3f31ca11068223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c8b8936934a12a4e9f7665eeb320d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b84c7bed468ba39cf356e0f236bb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae00e3a469cf0138d62b0218446cac7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed6e22f51e403b00cd1aaefe6d49f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1205c37040ac56113b810bef2386f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f61a5e71a0495a67fef1cc11fffdbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c991537ed603f03405174eafb357f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540c184ef9d445e0740147021707e70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a83f0abe0ff2db5675be6e9627d585232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef20c8aaa01610e3645b6cc00360110233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2345c098dcd6583b119d36965ec6c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4b2713fcb559227ead2a96bf2f6c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f38caef2e8e4865f368d4f850165fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ab3907854c7fb766bdfc61133fb1d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bdf2c0c79489acbde8a2c8ceec89b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6713b49aca36f169438e7ae0c569f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba0c84e6548e6bc3ae46ced2ea6973240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9e0bc26f0196088c6ecc65b318e2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f0f3bac56ab3472b66b3e1f8193c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a7f9b9ceba9391f519675c2afb261243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1eb1458a1176bde9041abd8f7e618244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71f266ae2b6a41a59d8cfd0c2875ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ef3626fbe02c14de18fdb84f3ecda246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90efdcfe99153a643f9fcdb14dfaa4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d4f6b05f1f8042f9decb7c032a068248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06478e9e28d03ecfb1242db0c8f147ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0618381a801dcb85e45fadf62d7b0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a6bc3f79eaae664db1a8046476270251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2286bf33c9b2c4ceee125b7f724b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4fa6a24db8c8c983485bf2799a80d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c144dc4a940dc06302c17bb535479254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394fc58cceda83d7d37e85d3b6b7510255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2077347204c52fa311bbdee8b36f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0949fb06870d70dbd84824ec403a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1c0717af95bd251dc614d5ecd0ae7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b201ab95d6dc81cd342dc0798f30724259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188494d9c308632bc4ade9b31506644260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956346e19883e68f46ad4dd74759ce3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af71fb9afcdd9dd8d3788b8ed14dc7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393df31a6624e39d030f15ed5337677c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013be4056f749c95d29852e403fd23b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8afd88bb3bbf759fa521191f78a50265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751a23c9aa07ffa95ca7c81b137e44e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9bfa85d6f3e8ac5d6a80ad303c71e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd233dc6dd7e282a81f28d38f9b168be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c6553e0e46ee561798f8d6810bdda269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62bd248da5e8154744841cac3e82c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349007c9e3488b00afb1a611f9188c87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c49002a7ec59c5571f36d31656362b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb171c6957508b2a3bf7c76935f576273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c5342e5a46af945646e726ac483ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8ea3b7615f64b12a402310c7b8c2c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2086d0ed9a90619e62ba24bee500b41276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab4717fdfa4252ac96440c0d528057277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601854d47636b58b726cc1d03f7e2ea3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e9264e88a11216c64af60e7943e36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed890a3403c8e87a5224ad07f4dc6b76280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff95470663ac5145da22af89f96a53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff13a37553bf9436ad5cb19312579fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c68ebe1d8a0143420f308d7f04c93b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba605d6f572454ec90151e37670055e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23fe48451d22ee12dfef1cf6c3c7de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1a8b6f26d65de4ea4a6c74ed6b510286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35db48499ca4ff5ad83718448aba1e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201724b181769b68cad302e5c27855c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae912fd24ffa45995eeb7b79e9f1bcc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47e147afcb26165bc6acbafcaa19bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c2f339f1b03f2065f94f82f083fc5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffe311bbf936f41cb0457665313c65292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c1c7048f0e068e1fd0c0615b95a14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8eb00e88fdb7ab2684a6bc2459845d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd5e891e9d0074f620a8badf8d87f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c5a08eb4ffce0fa1f582176493c72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0c3882f6e3c2dfab1bc78ec57de32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bcf7bf532dfce6c666f208720653e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5345c865e8b434c5ce50a8c4d0e3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4797b3736a7718ca0a10e3c13f708300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57449cd4379b8f760cd94645b8faa183301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21784be9ff672f9379664a9de7afb7ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d712e9793d459d50716570cd56455303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19215ce440234b9f9271abb7b2b28c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08141b62efe3d6710dee4da0da6ead305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e093d95dd94686889f39889cd6d167306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0d1e8da3474501e1cd4b5b9e5a2cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5147d5856a6a16a6a437917b2201c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71ed207fa22e4bc893a6149fd7965c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3e44e7f7f3ccb0d83f7ab25325e2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4d6e8629a74f8b6d68569f75d3b33311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e9bd2488c50aff5c3397355afc7f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07d21dce39cd64102336deca1c3834313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19454cccb48e5d4cea720b18cd691ddb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b580db1fd547493c731cba1bd98a22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5009d24f03c6be3701b2ff3552847316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b862adca51500a89e8f6a241420241317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf15f1e58497be0a94b11bbe38e9aab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e828150100c29a3f3338aeaa935524d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34bc0a749d14fef903f070ce634318320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77e51f6242fd3d39389b0b27819f3e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889369438acf5fb220eaa4e3270c778f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c506a549fc40f04e12d55dcc36a6b8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc4373f963db601dd3c96072c9f1e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65116f4fa9ed2b428d673f07ad7dcc58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d32189be6693f5d3aab3a8a21435d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919ecd19b176491619e97b14c54a57a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa274344be58c0cf317978649176dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b295303f5d4749c4f29c8bb0d5c6251329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20657a2d8b50d3214a995cb64a8fcc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb4bf2f2e0798664bdf28f7295a202331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce443f13e10043b4f31df644eafce4fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991df259321b0e6ff3a777f6dab5aa63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5e5d700cb71789ab495ec4401460f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9e559529edc7d91408d1257a4dc88335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a886b9a753867e6ecfa41c78344d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597868b1946282391ec8fe000eeac1cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71085bae2a649c1baeef601539d84c37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35683114de22a1da81499bf7c2473c8d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92c595a164c6bb84c8e7fd5874244e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0ba98abc02f57e78283764994f0d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e7e0a744aa806ce5f8168b8e822f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a32da8a8e97da75b86a590f6895cb7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae200f60653fad758634e3824ed9a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a38b93865fbd2683f9e6bf57f9677c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729d7e8f9f96e0922370072e6cd7407346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d336be5d0aeaca083cead54c7e760b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307016c241da18d6c0f2fc05a6bb67fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966052514aa353a3dfb0de9d7ff09d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8e01c4d6f5454c8c48e7e17a4bc49350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8904ae43dd6abe6229cf1d95289e19b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea452f28f49ff34fc117ec56beb8fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd94cc6086494686d367f055de2412353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23dab401a5e27f41802816a97ee615354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d6b5d801134eceb5e0e5ef554bdb5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1641e55e77cd561b9b455407db36c91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd72f380ecca53d210d567e477679cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7efb1f49ccf1182ba8ce1375ede088358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c83f935849acf72dfe7d41f0f2d46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8bbec68cab8008bb75d4321538123360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb194f4700c78a8c4d2753d7f3da4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455911ce78ea35385d852043bc2573a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df015627f115c611ebb729ecc00ea8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476704ce82512f736a2519bfef64ef0d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f7b1bada4ee20583d7b2b0f11a4df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e5ab6f9100ff64f3a1ab786d85cbc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e323b93892d1b7f4c5108c37d50ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83fc4e123079b34a34d7d0c99fb3a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92bd5b4d31979b9f01c25e0b0464f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f28a3e5fdd058928b7be44c3aca903370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3453ab755df73d98de728c09176881b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fe90e9ecb6ef6ed076640ba9f51fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768647ffa8794742a7e7ce8f30825afc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436245c29a1bd9f8d2af85262328a7a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4045dd8e1a6f1ff9506e7a0e911cac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86305364788684d66f2dffcd1edc3dde376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2ad255dfbea4cec7de30a6004d2d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dee82fe06251b225b7e64d75907578378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52328a382f0d22fe5d6b4ac7a06a50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dcd6309c9aed69600b18ddc6eb9a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfae1595aa20a28ebf22d0763921da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d63003919159cce2dfe5ab616d149c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4756fd644dfd05c4f69551c906924383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef3ddcc8ea8cf421a7ae609dd0b7ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002fed9c8cdb3362903370f79163695385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5b710c9959126cd44f3840982d277386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520014185401a61cbda1b98dd2d901c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c233bce12948df7b065de7c5300c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea387a136753353d64087ce169ca82a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b984edc6cacbf2b25e52716e41c952390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47451447fa6ca0a08fa13237a2218f91391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92142fc87bab53ea19e4d524069804c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bb7f86f2ee5d14b1571d8715a67fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f1fce3bc545eb4f8e7931836afeec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775934379568a3482f6b66917b4cc9cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c99b5be90149bc0ac34a4730f30404396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b9c93d39b129e993907d32e24cb3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc4a8284f7fc08ae59491852f30fc4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694afcb4922bc9390eed77dc9cde802399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d2b894fe4f2c19d31bf7d33ce366d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb94b01dbf046870a2533a85ab54e46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6868ce3e9481cc829b800081b710db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e234b5c85864aab30f4d7a7fc7b1768403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36f95dc303cee95be0f6cd94d3929f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06090d4ec13b154361a119a06edfb52405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cc0079093be8510c6bcddb9ec1ba5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb71af2c4100bbe38c070d1433e6e9d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5478580c087554d5453a1d7a6dd2a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f06acf2fcd70196ba885c3ec2ef4d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230081d088142decad0ed51d246ca0b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17792e24114d43f250f8ec21c19650411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bef7edf58e99ab607b3d39e1f52fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48163bba11f0ac31929f18db3cf9ce28413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921e889918c72808a0d7fac82b89d86414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae746bd02fe02edff78de5ff1edb56c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432d2c66c20cc69a00faf7ebd14e1a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bad88d95d7e621e68614096a89563d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7f64b5b19c0002d36d21801d2220c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3f88493fa7f82160a4f4a11a05d47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d25039010c7dca41b43ac1d277a35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97cf7978548f6d75d3327bc28ae233421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6080af54e264cfde0ee4b658bec4b8a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6acf78a3c8b16fc0996b272327e27f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0678ca2ef26ab160a1086666dd91ca1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f85a2541a54ffe6ed345efa144012a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b676e54b45eb041bd5579b87e99bf9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefa4a3bf4df06665502db375a7dee9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ae3b317def6221bb840314f316441428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acb72a91d47624556944a92ed02413429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694539086d6d30ef46aa8421142d30de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56817dbfa83ffa99c5b010ff11293713431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45c3c5c2a505aa8962f52f75e0387b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f5f39deae2c8045950964cf10a5bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5853b523ed35170302c6f90ad78f84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77840f2fef5a2729592673cf1153326c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd16691b7c42421a96137c71295a1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98806d6cf585f0bbdb8700ff44ae7feb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ceacfc34a2dc37fbb59697a371446438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cc3bf3c13bbb2cdac8a0f8180bbd4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a55458f7ee202240c002bd030f712440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fe498c0bee1b6ec9f42045903860b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b00983794841bf3b73c4acdb6605a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a827aa398032e66713d74b5458b952443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8bc8f900262b9cc27d81b81fd0c77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d13f7a3c800b9e8e13330bceddfcbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b0d18dc29576919a6a6f6feb9c1ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d723adb33cbf6453bf9b5e7325e0fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de63d578dfeb62cdb27d15d7530f83a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4eee811d82984bd1e188aa0a83e46e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160132100dfa4f42d464010a0fc1172450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2d297741fe5098dd33a2cf2b2dd4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32883e54c9d597e36e79f3d7444ed863452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9609d0e03c69645cc23c092ab50ebe8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a00de8fb3cdf8d6444f2fc7f4f9ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4d8c0f0184696d6477107095765a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3088e94bfe0ba47421d93145f62f18e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd7c730b08cac2ffb4002b7f2cb887457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479d19480e2ce25609f2df0afeb5f29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81880ccea6c19e55a8dc4edd36cd1f58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11966122f894833e396026ed33d10794460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42b56c0516193a37c7bcd63098e06f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bde032373320dc446fdeab087a7465462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae89ab77b6c7f7842e9e7c81d3c92c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdad69237de9601905f56d58589d37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98781b277972db70c46958bb8a64a71465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f72e64d8379ba9c247fa5de10529e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04149e3532038d53335e0cfd7d172a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533b6c7c82fe39bfcceb310dbf74bfb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56fd030c1a5e83f398fd09d351e443469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509b068868cd97408fa071c9e65a23b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61429de960f0efcf20660a334619c8d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ae4d8fb19d27c709210994f67ad3f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb15a3e2ca617758ae2c19d5f1cc554473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ba761e92fbc8f8ed99e1a79fe64ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a5d1f098226c0fc798b2a9e483552475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3859a3cdf62e41f7c36caea7dcdeadc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae8218301dbcb16c8d1e79837523f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcee59b445ebc017580b451b0420b42478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0e76fb75d80191a921fc76f20dc91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441080bba77cbcd3c9fe13404c86879480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffefe98fa7b053afe97b411db9adbc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ab9e66f31771af35afd43e5d8beaf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94a8253179ae033c82ffb5f510e2a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ac4ec3d252d601a09faf9aa1844d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6d14211d0019f4b646d54538e3027485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9d736e57e26ed522ed1b4b03fad2f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167b662cf5c9e11b1262642cadb435a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15436a939c2b8457f21c215d0b1b3e32488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc9e98be458d42c4ff116425311b86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6825fd425146443d23f6ef42593a3c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cab8366e97a2e736df5d2eb8eb0ef0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101037bbe09829e27c6cb9ce90070abd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f39cd79755541c8ea1d4e7731f6fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b71321f4a29e566c093b248ba6be1f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf17e21a04d6d694a696dadae8125f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d54425795584136c9f4409aec76a1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1698a62ba71cefaa05f6d13eb9f5d59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280924c7f5672377e46762da646ee9e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc54a99267a3f7a45920f4aabc4ede499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d932ab227c1963e3f8448daed877f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460989f0618c01324a505b62b21cab0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1af9d455ded99c3f3c2f64c40b440502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feec92c668a86d92ce37292a9df46bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba51cc3583c1d042c04569dbcbe20f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b03aff345034d75660396d7062129505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d7631fcb96591a06fac90b6dd9cc4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cac0f39a5137763029f2ebf91574a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b0f87bc0bb5c4c979ccff30bc4efd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b0da9a41dda6350a08fb2a83fcd2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076a6fff7deed629c71cdd2fd394d13510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876d73851f05c2ae7b1526353a78461511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97540176f6d7ac5bac53f2184df4afe8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c0364b00183580e0c264276366ac9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7d59ad228c8c304333b137f1671e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ef91bd1e5002abfa5ed93d88b396a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115848da8a5d755cad244510d66c2f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f646bdb65f07b64f65d336e1cae26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3706f958969b0ddb2a91f7d6220eb6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197abfe6861f3e7f08a3bd44c0a2c744519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b282f5d0aef40dbbf1c000f2a1f61520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f32d046a79bcad82e710195647f447521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a31ecab9e03f18dc79df531a786f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459e896d5e15a4d41650d3f0942065b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ce5314118ae00ab5755aa6038d49b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847c8a45c6256366c4ec15f879f9df8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5ea88b1635cf570daecc6ec13d9c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaede2899d166e29a0de86563b277f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73050dc4a3b350f23d9b2bcd15ab2373528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb2d802b54c01b0268bbb9e1a1d93d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c37fd6e7e39cccdf8b7700e0a382f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b58c8b507826c9270233be7abf4c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f0a8b1d21feff55821acd182505f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64548816ff5842a382d92a98c932b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e60764f5531d3c31875c702dcfc4b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe1c279b9e4a5cc052963162089913535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d5e0015664677bc15fa80f64c953b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2e387d1fb3aee085f5d6b12b78bb1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39919901c19a08626d0e706eccd2b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d58d139710d7d415f2ad2263c0fbe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d4b03f226f05d55e9204640cfdf10540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d45398e2468db982e14c6aae76580b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498433d17640e57bda09795c244ca3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef6b8e029037c7a5ff975b2404a288543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722eadd65ed08dd0064d3a8e8e5f014544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b422474b20f1e791b64dce536b806545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f803c9e7dc8a86ea48cbb6fe61e195546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b618468dcf45951d08047ddc4d27899547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38cdd05261e49d26c56de58d58ea83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361dbf60d6681445dc789803dafbeec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffcc6a6289bb90662389324b84e757550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27c849cd8e49809eef6bd1a8109dc1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3c229c4b0407c1344476755985862552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd80982ffcbdda34f09816294f749a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50149f4a2286763e354ba3bdbbc8aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deda64db2427d535df652aa4ed359c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7cadbf118e7d848ef1e8727745681556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbd5408676bc7fea9d16cb79d7b229557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dbbfc981a7bb301784fd78eacaf27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd44d071b3c17ca1c6fef9664a4224559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4201ddc4e99d0ed61c2800c98c76d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60585b90119338cb7be95c3389103f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f495c27a2987cbe3278d505b36ce6a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e408757b0a544df4b1d86fae0f807d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60128e0a79a905affc42d11e850534c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110662cf67fbebf4e304b391585389a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb50ccd6fad2d431ec7a11e9d870c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631b00655db6ce6403b650e1c885815567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f6a331b05efb3a3d741ed37d3dd95568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b956534e23b50901fd60e62409285569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40f0144108076a422db522b7343e15570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6bf8d8a0254c4e1522f36ddaac646571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab8f6e3917fd8ad6b32267cc9afd9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d19897ecd50ff7098be49d639c0fc8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23438df878ce66bebc87c5bf2d23bfa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750b8589687b5dfd4b821dfc70b2787575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfbe16e553efc41dd11c2042759d54576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb1df150a03eedc0bf166b70ffceb9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0a8404ab904468f3f9619c5e18b23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd81886c9b7c149c3b551a90856f94b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a94492c10c69ef811d6ea1d2cdb607580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350f39124831bbef4dee064ffc11f3d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1559567b64373cc97f8d226bce1f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93623ae1ba196bb810898ae1126cb87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac41a18b5ee945411815326dee77d29584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448a4c479107758008b5be0e1cc5b5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc826b321d359a59ced0c3d46bf4530586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8c07ae9e65bcc2649f120c709f4b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edd82c2a167c933bf03e0c616de9da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7393ba2642ac774d7a47da8a65e677589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced972a69705e1438a0db2eab4f6aa2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0712fed0bee698eb647c9ccc4938a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded0bb10a7b7201ea7ad11698e25116592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356ed342f11d473acc662179da692df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258e7ff4191851f86a27fa4e42f46c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ada5c210701200addcc6c2d2a30ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89da24fb23698fdcb60020049d7119596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd901a73687a1ed7790bbdc7f93447d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e805af789c7b141832b8709f84a3d15598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07778ff4545c8bfcb3c926cddd9fdabb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672962b87c4af13e7e3af3cef2aa7cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eff8096d3135b7b390046b8263933601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2067b6d76fc5d3615602b2afa3ea1d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828c8e637f6d0f696c82f076b08edc4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be273db549daccf0a9d92497b5e83ba0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c49a306ffd1b9605070c52653e6496605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaaf56bd66e2c1d809e901df64fddc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4852382479a7da700d08ca69870f4b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3d18edd523c5a7f4d392bb399d0b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4175eeef135d43fb192c7dbc534820a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d9cac7dfd688154ae147805e74426610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064bd77d3a213da572fada47208a6a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fc83c81493f0998d985496bff4f02612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98841f98dd175507fa4493cd334447613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13cc86aeb3e315607ab3f30de8ab42614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe01a8249c8ee00efe7e690768d951b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d978a6ab85dc12bac9a81861ac4b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8206128065d9f3f3a1e6557cda5935d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb7375a60e63ee48baa4ec1958a5ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6270703bebad96fc49aec499ccf79c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad029d4d5356c90f4771e4f94e983e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b227760f9efe8387c79f9e0b686c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c480c1961e896f8240fc130f4ae2b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad6b6ceb98c8303229c362cda585e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddce727469adb14173994a79464dd2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325eade675269b38a607e4db8c4b088625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5309b074c23f5843a553f5d92c22aed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a61ca3a90c7786587e25f4f7ac809627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fc51d0e44b257bd17c3af73aca76a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38adb2885c213ca6dd0d72bd93733eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ad4d17a2b6faa40b03b2b9c4c0b36630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786accd5d0f05a4601af74d76b37d65631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6c032d5d0fb8625e98543479449f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48b086e68c77fcfdc3576f9d4e7e69633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a05072220223020814f1dd855392b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adaa381514f55e349a6c0f346e509c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8e8a628ae5dea1d09b7a633a7f9b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e4c3fa0261083d8fde1e06d02560d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7377986b450760d0a2ad8704d42e98638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67869b798175c284240509b4072b01639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d15ec4e6458eff9d97387b8922ad91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d4da554adb54ed68b585c4a0cfc6c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eba25633d9de77eb27eb550bd0b8d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df5733f91fe0b732a52284105542b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c340356bb8a902340f74b9815ddbdd7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6863022899e9b27ec5f1bf4ba8c5b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb14af9b4f61f7ef2890ee32e3836ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaab87d1233c9d78c895f123a11a73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcc0d592427f1a17320921aa1876a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0932f70323073e563a498baa43e800f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83f1204ad3136ec7a3280b9a9660a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c708a165bd91bca70139f09bce85e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1df9f2c750a9c47b160e743fa2d6ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f8a0810a8d9b1310c43002dbbe3b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfa9e86902ff495e27f78915aa11e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10fd35e115e1181891dff03500c568655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd12591ae00b860d17ff10bbb67c632656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fc401c331f5f49bcfbd2139c4d425657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad36af265c4ddda8ddb377018da08e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328474d5eb3b62fa0fa1032ba26598d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717eb9d2c5f7aac828250bcfa0db78a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af728f414a51995868eed350c42bb7bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c81f6a6612c0aa53b62fba23d9564662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835aa3a02be6972a370d177213262447663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf43343e5028368f579f3b79d618f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bf02fdc8f1d9f4b5350de964ddbef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef013bd26dd8dac9c61a04749efc76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfc72becf5300a857f1f4750886d66667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b409a15299dd09c63a8ecdca08cf0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d8cb9bea374b0b4565963dad879b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b1b00bcc4a2b9628eb976191de281670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e267ed73be6d259103b0460fc4eedb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4200ac751ee41a1489324a643f399672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79dda4b75b6ca0e14e1f610a3e67ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a4230e970aa723b373b20904bd5cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baebbd1e5dc0edd812fefcaf77ae76675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6ee95d36a5fe38a25e6a8edcb1072676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0bfd4158ec11bfbe0f23eb8268850677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73ee2e3d800182b34fd6914c67705f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fbdc9916374d35af79ee1f85d70a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f6b83690e7efe6c3963b339f0d5f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44de92c5ea4ec8ede97fe0d5695efc7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf73e070f7c96aad0cf73d9e66bcac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761fa1a38f795b9eba1453c3521e307683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69bbc582d0b216ee1cea5d8626608d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b51d8684239d8bd907f93618a4f43b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4857737534ba6440aa54e6d61de38686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374f5ec8c94b5bccf4ee460e3ef99c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88344df330909b38bbaa2427d419a79f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28f678a778bf5e33394cbb312fce79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75c5a4563cf6e3e361905c24a37f86690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2255875efa9583d2b79a6ee009f2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b715235203377640c52c57c4bfb05692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573380eb5d89d38d84621d063bcc7633693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a43ae63e71c2b631fa26b8156f169694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311b46224aff5fb2c810af304e6b0be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b6117dcfd32795b810aab444092e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b326f9b510056f13b8e33d1354881fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787bd47a7058649530e03d4bc44f918698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1c48a27c2225e56862c1c9cf61424699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38d16aa364b6093a629a42261120e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b39923459406bd5931b21009b336b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cf0bf0adb820acbd0c8cb8dac50ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15ff377137de30752a5f6d8f127268703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965209ed13db5c34f4067e41588d326a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8b2c45f353ef94a9f72e69e40c421705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fe6bf622476181f6f0693bcefb775706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146af9112a137f510cbd062edf2d9f09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd4bd24a78cf4657dc52d9e59ff1e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cee8a798fdb57919d199ff6b17b70709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e6a9bbe715abadd3801c27ab89e3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5dcfb3bf9e5e87a7f8b789898e6c2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f43211c3e48db9639d387d7f7d267712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a30c8bb1ff8b936b23a177d7a925c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d2e95dbedcc04989053203bd2c786714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b745ba24fa8dad24fdcee40ab25692715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e008c10e9c6def8fd01f31f3090244716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806105d4e5429e32c4fc377fd7c0504717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5d303e0c11c79c5aebfaaf4720e5c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995570bbd687f82d5a662fe15c22741719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7ab0f71ad40b104f71f31f9475f98720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550f888f12915205c58dfea326f09b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4819d6567bc22479d91838e7bce7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4951b9e0854a3f54915c5d2f1ca689723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8296c800b5b5a7451ba8199312d99ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ddc3692a23c71045c9e9e8f256187725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f668e51a1e32c6437b513b203c469a7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76869d3f1555f33a2dca1d4fedecb5e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4522eac17a21aa6d7c834ee02c0bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3546759a43498ba9c296f85831a4b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26513cfe35230eeee7452c34050b8d52730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af6dd4175706e86d92ff393cd4f4bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7728925b57630349f631e6a5dcc31732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423240e7f1925dc6ea7698260d6e2ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0865cc94e5e58d60bcfbcdd8374f86d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d207e8fa367d5e00804f516fa482533735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c6d54ef452e0cd3221b5a1a3a6649736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1944256d4d4ca53411c9531461779737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6347ccd87897adaff0617f37aea8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9943a064e38a38547853ea6653fa6cb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e320cb4f69f86de7da93b40567f0c6d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5224bcc15a43a3e400650ca2cef9964741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351638605a45ebef4efabdb8c6b3214a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2074e5162073f2e42f0d3a8daf63bea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497112702eb841111405a231a3a4656f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e943b534daa94dc561e29ed09b259f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0c2db60e37f1538baee0c9598eb06746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7353b66683a349f17f784e413bc508747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098a7914a8f09cbe92a38ea78a1d911748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89312e86fe8de728ebb777e631621ac6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa74482c7b030997037b3a513aa1d4f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc72c9b8c730faa385ed15c8181c0c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130fdf80a87088e93333344321840cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b02ce02ec8eac737312e2bd55ab159753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba6ec59cb9de80870d5028ffa12dfd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c0238bcd74a5f9c365dc601d50805755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4cf4ff1cd3227c7e115e2aa5fd1ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96bea0b40088f27b3c798001c58229757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683217993960476beab2e6565c87f7f4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b28745d14c1e1edc1aadac94056c4c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bf55c09b0e423108dd7ccd07c90911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85f4314506135fd995e8fc88e02f692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f846a291fb5f091ba9515eabf8973893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228f6fad8ce01b5ed23ba353f16149e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f55ffa5eda99a21cc17f359978bb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45086e349c33c146d761c7c5d2d386dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d715af6f68a31e40e479b01aa86c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af5781750cb5866ea12a1d16676f7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e39873e8669f5867b8399823b51ecc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb29753a1d5dc5f0578d0077c912d3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba5fcfef591c4b7c64a3f203fbdc8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286431fa118c3a55f7ed1b7e5d2b015f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac2ded11d255f2ac07c2b9bfa5f47713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c805bd273c281fda1ac42349faaf4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046d98b4c0371a1fe5ee46cbd06e5ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0855be39946047c33ae75cd6e2ba216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f702f6b227e07bf9621a10274245bba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb421bbc20ca2d8956fa5e9007e96218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf80ec878c475fa059796d03ba26c2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ed1ed31523dd036f7e7c16efa5a4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f02bd18d649bece527ecc5eae37c0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d3e8862fc3f87bdca28a6d69d212322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96554f189ebbf43678918b4f4c431523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ced37e2106641d2119c7a99aa62d0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ac4f307404a981c31ece5a16e58b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715695cc9ce883713643bfc24115ded26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180690c7206ca71538011b140e4f0ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9de03f57669ed347305acc1af001d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f0ccc2257f13166cf10de8df6799a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f439713f4ef596207f66824b4fb43d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381bde171a2fca7c11df3fce433d84331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4685c064642946062ff434dffd6b5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79003bcb3b59acc0fb5ca9aa4e6307e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964d36d2d01e6d0d45e58b1ab4ef1ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743d367cac38b23fe18f41a4ec036b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172af0b0594e29cffe50b67d7ed6d06d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5ca439e0deb8c954cc4574511244537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be0d25b8b6f873675f84e6735297ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1f6503a93a6c2997bc38ed5c7108e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca544346fa5e5da93016e39de1f083b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596edc1a308cb038e80db6ac1bb04db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca031a3e20937b04b8fe73855ae1333642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4354bdb3c814ed422ef58f2cdfd6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2054d03a887e04c615985c76a84ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38535c4c7a96d2da3ff36eb7a62fcce545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4124426a0a68f745205bf7453bd7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc162fe6953c81e67b40ceac3b5807547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bc40b401f2a20c271e58a844243a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9713a5a832a73d7c9914a2337259249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa83e706ee6b66fd089d031fb9c1cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb34e67fbe9c898448f65f6e278d4a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b19bf5a15322c178dace25d587639c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821581468ef8a71e237f1c14ffdd997453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69e0adc85cdb2cf4abdbcd501b6e0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32a58897cb5aee7a752236b2d2cd9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489497b50d112b9866657a2532960f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04f48fdac89cc6521bd2f63d363d6257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abec899e904d8fbc1f6805a613376c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d1f210cf4f8005a54aec0f270ee9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258e8095edd692f3641f81cdfa98ab760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1ef8c1b0a20b0b1096adadfd9e93361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107e354389925fd6f27db191e47896262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d00037daf652da3023d3ba641021f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428f697ecf76d92c519b68bfef7dc8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31ba412c9115ca9c494fd6463f454565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d3369758516bbcfcf5506f9b9a58866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b56c4a6f356282f1a02eab65c567a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b22ee10dd70b273156bffc7ee32a2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178cfd645ce1cb948de1cbbc59547aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d7d5d33f9e6ce54605096c039a28e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717ac3a1b1e1db21313211b228991d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a631354c6f66b595ed291340e32ed5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935e9cf1b52f5ef783641a68b49ad2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef505ee74539e253e5da76735484f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33119da804f85ec0cb7485582e6f8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d5f177a6e44ee34dce8531478d96976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4eb2fb71de62a66304c8d138d1a1a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db23c6a922a585d154ae478e77ce12378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd033d35b86269918a20da05b1401ba079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e849751bc41426edbd4bc0afca8b4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280cc037bc98ff6ba4afc7a1325f0fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6f1b907bb74637f849accc8398af582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af0eaacda47f4d9776783b92c86caa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b92334949448bec8f232f60b51392b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58f8af765fae06fe79391863d774bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f538f55ead15c97b1edf1804a7d2c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d52d5066be9a9626a008f41503b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441dca3934c1eeabbf3f9e17fee6cf288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc585aa9328f99a23af39f73a2e53189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998804835488fb821030d0be4d7148390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417719963e0706b82d716afff59d4ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cb1dc13a277dcb3407c7e094bbfb692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521c31a931d5663dc3f6ab6c18d5e7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081988f9dee956a0fb9f6f5a2e0499c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa11b2563d3b1a2fb67474ced9de7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f932fe0fd3b7918eedb5ec34b5a16396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520df1faa648bdb78576b8115d7b6af997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c7e7f708091840ff4cb16afb633af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b33ac38e7056d77e7f75b654c6dbab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145701fb6196d673ec4ab14116e5d22e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6ff5f1b997864661f7b308293a433101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fb6bc0c54248742cc8c695fc68768102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a09db6dc485154e4048040a162c4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e6bf0e17123c7a03a4df6955fb41b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90096be506c006efa2f8602d644efed6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbec236c260a577eea618021cd62fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cbcb7f71d35e7a3a48f9b6f693ee5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24d970559f22b59710f5b424307f02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f4b2bebce2bebab73ef935dff9170109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90057e10285d97a768bbdb4c774c8dfa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021c8b5a10d5280e4ec444837c361e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87540c8cd07e76ef860b13b3923722112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20959cd0777b7afa63337f13af4db371113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c6295e2517ea7363588a09b81ed71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957a6775becaa8be141f432f2186a73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e521b5bf5f164a7a335a8f029c2baff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26690591fae44d159403d1338d04ce6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a38685d67cab8ef5b3948c52bead07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eef97b25064278793393c1e759106119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de485d56ddc9977e03fd4d24b9c0482120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4e951ad6a1790da36aa6dc3b0a5e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a415ccadf8deb84c73a8d84e596ae86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ddd384bd8623e6eeccbda075ed2d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f61d31a8aa4fec53af382f66edd33d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2168aa8769a76de5347afe28bd953c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170df19492e153266a5ed83641e5560126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779395bc3e2fcd58771dedca4d0ef29d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03fe5543ee37ce80dec72a8f726f53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a4b1aec2687637ed5f73caa56d0b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fbad44cc4d0644e2fa6c3b4668ac0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a71fd91f5406f34579ac1933647afb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c6765743f0cd2094e83cc0fb29082132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6c488b5087de5e3cbcf16c77041ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fddb1cda990d8942a313b3f6259f1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e46d84100a0dc3c09ee3e8b4d000ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62675588dc12d66d468703e73a92b43a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f55b18f14c3dc5b6f333dc4049873f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e88a6c6c2db2f2a18f55a664b92b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce78b2731940f7dc2cf4e10a8385e45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ec2ed2e01614ea341318ffac4ceb8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172fce0563fb709d28e9fe5188276b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92525b1d04222d8ebb42edfaa96fbbbc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84530c03346bfbabad4882927ec6116143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dcdf8e73bb2d3e61016293a884082144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61db5ba8d9ee0c80916e82062621229145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57410056c8b747b2636788561ec9edba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaa214cee49135f0af670417f97405147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a815bd2f832d87483f63124482c5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bf0b927250e9c0147fd1c785e9aff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2a2b40e2304e78b705b3de811076c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902cdc008f62c6c52410c3c25bf32aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417a4d2c82663c6fe5f6f1e41e36fb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46634a117ba3fb32d8a16cde73396fee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d9cb48c25363e6ea6aa069152e465154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b243660101eda1dd3a33690b0ae9078155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc90143d98d3d36d7e759429a960d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2664b70eb7f52d2960cff03d73c674157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7412d10672a68d53d90c60f4410af0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a1a843b6ef6db1d5d3f9296deda20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a560cd0e96d11a945d275923ae46bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e92f99756df2cc56b33bcc8ea1dc4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6457c31ac66ab05b682fc4b3dad6c0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b261313b854bf5dd8af9852255597163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56912e66c489fdc81e54cad3a4d89fbe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddedab351c8b05a73b278013a23691165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1c87fefb5ad62cd21e11d4f49dce1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f64522384ce420b9b5216399de065167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddaa5e8985339db3634a7b29c3fdac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d466cfea462df1f03ff84d27bfa61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0a82a85d49e5157c89748836f38aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae78198bc3335f0c81b8aa22c56e7e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458bc2d3a9a0dc7ae1f3339d8578f4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f07e7831f9e2eb92bacd06bbc646b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b9b10ee67943d39872a70cf201c7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dc878d2acbd16e390a8177043244f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03884a3a8452b893d9b8c124a2a9c65b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ce244b91ee5eff58081c973ef686c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb16cb5bece066d5ab3fe5b97722bb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5b1956f948b73799178adcd00e9d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93da333a3f5b0b709e85368dddd9b90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135f832dc8678d1bd6562bb6cc14e80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3201b89e7fa66e6ceb868ce38f025ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f18246f5dbb314e03e545e875359db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a56a00125d220d7d06e7e43a0f455184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782cb263065b38364fe989b60abe983185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73683e40697260d07fc5c9731551e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4997c0519ef925fdf6130a689a284187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df750face27b889f0479c2bcdaf756188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13c3767c598fcfe9ec6917908c677a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c312211085d70ff2cf20c9c353b1c75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd8eed1d7b0194f4cbcddade562c0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4765b2c83266c39b84090871766be0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1a1ac5024635f60bdca82c1785ae4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45574b90ea501471bb6724c6a2032cee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8dfa219ac3855612f79d5085a4f501195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad236fade40e3ae495db9532801ec0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360151c4fd2eca28a10c975b6889904c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0e5e687793661285a12d267c1a773198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbeddbdc2507ff6d046a63aa5f3026199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036b6608186fc91023524f0fa42ccb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f072efd5859c798426a7c25a8591992201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400b76ae45c90aa298105bbb6592567202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d54599e6a67741c5ebd406fea95ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1587c25c4cbf9ebbb334037f8be49a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadc7054b888f21715661ceacd3ab6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c7b7668af7dcc003c1f6eb6bdd2e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf476b7f3c56339f51a6c45bce2d5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c288d6a16e2d7cdd805b185a65f439208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4bf708ebba5089482035bfbcfe1b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef367796a859d96f904b447e70563f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8fd16f9a8802c4ea8c5824455f4a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f819a13660aff067e090b61454c6fe1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7930b0877d4a08e448799206166a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c2f05e4a2bd15a0b33080b43756c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe2d1519f84eb713b5bb6ea0e6149b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc741cc66a806c9bfb0a5bd4731f857216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8a91cfcb805626ad66f8f7a5a0128217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82640b92936a78462a63c0d8fd5e9f6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52eef36c496c278923af4494d023fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142648e76a13bded5cb8d350ce679be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1926cae3211589238a49c6eae581e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f044a8cc045ba681e3cb33a38e8bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c49de19c8e168db1e3caef7ccece8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10958d66000046fb210fb346015d6c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03c8298cda0e3094b963419c6b21a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee7825ef2b105c7eb5f9f8904a0713226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6d7604ee9ab0218bb2b9ab7347e77227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d680fcf783ee98d83c1e5b5495dd58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e51209c7f467ab4e098d5d9776ac3e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904bc5faa7abc00e507d8523e162d19230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee9699411715be5f1ab5f9fbeef3d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76298a4c8e963500931d2cd991393a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c5e8c7d608ab9b8652e856f059118233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dc04259507b9974b113c5c01cff89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc3b6bb6ec78e371cbc870ae2c69b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551691e0da8a11494c2c9bda74c12b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b6a35c9a2cbed33630b84dabcefda237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b17e310142f45f5400857cfb49e94a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36311e49f2d265e6d4ca0474625c1b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd54babda303220d8146d5421b32c04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a072215acd8405b10ced821a98456241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e92e020c371e33ccda9c90919c57da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a3469dd51b6e188c530a4fabfa220243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e303c701ba32791b1b8b9265405d7f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290fa948d6719cd213c96487e7d96ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ed59a6002565da24b61c695cda485246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722890c86a27344cbd7652c60fd89c94247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86635514c92b360bb56387ba5bf0fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65730c42c0901711d634da71cab2b532249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f1306b130d9bd56a90c061fa85f61250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7a22cc4f161e9fb800df4e17aaac1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fbe81679ca77a3a1f8cface973c6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1098c700c56408d624c5997adc0db0d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46faba45e161a52738b93b294920af1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245832980808961413ef911e5e896f87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6d00b3a70700232043c85471ff9b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f519254652d49c95788271a12a0ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553054cd9d7f8a35b8fa554d8ac3e106258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0d304aa68aedc0cb2c664c0d5177d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450635e72e77726de8f7199b2bb9fe56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1f072fac811cf6b8bad1162d5b398261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364205119125ff4bbd4eb5c13293457262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd6b0a76e4b4ff71e839b820884a95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a7e85a32476607d500405b10be859264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2cd97adf07d592224a6bd82276652265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baea42e0570fbaa578e847da40aa182266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2739c009e404ef4eeb7336838dfe86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab7792894910ec65e175ef93d68393268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71d03150587bc5f62e65d84ccb7df0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca23a5a0f71c427087f0481ae151afb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c271bc5dc7128cb6bb8e06fa8fd3f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40743d8a030d4c9bf8c07047ff238bdd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8ddd066deaf9d5b0c4110a07b0f22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c6133b66172c984063a12fec14426274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60608c5f81216456d5884906b0410e52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699999cb98d53da352cd6bc609175bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2bb4739440e2faee98a62b36c74de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e17e06e1d2a598f2dd3a8038fbd7cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b08b9925d2dfd4d8ad5d64bf03889279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba561056d3b47debe0426b63f2e3d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2036f8decd82223261718aad409d996281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96ce6412a7b9e6ab57f38319db63eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0225618631ce3e6f864de093611da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585316bae9ad27bea2283ee26eded81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053b6f874565b1d3a4f607def9c15c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd47c0c7a0c5723456e5006433d6418286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88b14dc4fc6e8c08a24d612cab1c7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54d0cfc872118532046c76677764f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc3b0f720213d688707780215c353e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264652c646dad2a88fbde476d0d24f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a9e34f6e3aeccf4e16c39fc3cf6f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952994fae68c5760ab207558cc75b10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e8140c64a6a4adff8b62fa1e8da15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907abf9ced64b7d00ff3e1f6c2fbf7f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8ea1f61809d3c9f1d77b527195d5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b93077cc276e02cd433b50b0417658296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1d2693168ccf9ed892c50802b117c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f586b657a8eeda5d469c86b4b84e536298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e3973a4492f1d57ce6fd9edf8f849299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c9ee22e01b6d34661acf2e4ae981e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a63c8bc1e5a2bc42e992b1d93cbdf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210ee635cf93a6ad4323994b18306f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655943c8f614b414b0a8fea4ad450d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262e3cd1dcd01a5a69fcf28e9686375304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f188e074f4c000fe0cdfdc61f96d48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241df13e07727a2c64562fdca0e6d97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a7833aaafac1a153d746e46f42770307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc94904aa0822862de250a013e2c50308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae5b79062b77702c96e94942fd24c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1b0a500128339070547ab40e2f107310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d2936fc86ad5c1a8d21d05975a47f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588768ef02fd152e495d96190a7d4a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc7f1654be937e12c417305a1800cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043adb11f81222073cfe07ec1de2009c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01f3f9ee8fea48eb08be5e770cf81a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528f0d7d58083d8a3a6a0ca90ebdf8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6593bd0fc501020a77e1ec3c0b89a36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bef9bf7d37823f53f732d50172efa2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d49da77a12855fedd475413603a1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060414dd8da15f4f00b5ff351aa028e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a53d435f81b2e8e666168d804c4ac3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271570ef18a3cee120a0a8303051c39322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d439c570fa4129df81d3fb7f3c750323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2061a652464c6b803e2a4dffb11765324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288c399bf52bf17c5eadc838939348a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d52c3a5b492fb49c18198f2fcad91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662d7ea715909baebe9746812046f3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfecc2833340d8436190440175e0671328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b36d8c8ed9d43121ddce69e89602d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f5a66a6e2ed4bce2be5c48e45dfb2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a329142e8851053288c449f6c1bb6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53379b4d5d7aa05591ddbcaf7bc152332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0aacf52191641b7b17db717c1c6deb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204a732248110eccf0d30f27abf4152334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d233dec398394390c0e4e4d41704ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f1e975a5abc980e2e790a7959a519336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160299b6023b0b609dde82dd75217e03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d02c3f8e57b75d8b8031a26a1e451338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812c1689a84a9aeef5692ec7cb9b2e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ccefb9d756907a0c843a867991e04340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f15e07633c6ffa62f3a4e9fb8a3e58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17184552adecd42164ad322d8cbaf76f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ecb21d99d0bf674780d87f0e7e1e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b897837447b4b7ef152cccb1a052b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5040246366d99f8d9b683dc7ee4906f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ea08ff432bd7f160d1c5264a58bfc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e933a9a533a40d03ccb9a8c3c98e1ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8f16d67ecaf2c6922cf64de9cd2e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a435c3f5d8750a006d3ccf5157454349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87aa8fced585a00e8eaf3971f3f67b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cc5dd67dd147c2f8d76a015488830351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6612ad2e272f7e8284aefb88624611352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4880a741859c63850bfbc78f65c8273353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6be7db43f045edab13e01b1be80906354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81518d6c216196ade2fa5d6459c46b3e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0c7951e91533d57122e78e4b1228e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32314f5d4cb5e349def1ef9c609b57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915b28ec4d4e262db5eeb27b8b71925358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f75a1109ebd5976f666252fa63ead359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339ad61dd58f615f55a951e06ce24ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61de8dad11e00f5c486ef9ca7232219361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b2a2814d54a0604caa9fde5ef5d43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653b31fd9a4fc3a961c4bf71dbf2f22363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a492ce8fed891d6a2ca4e52d920538364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd483e147f7135563334d0a3b3b3ca89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923c5eec25202a514b7376121fe7ef2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2adb08fe04c9b13a08e09692516278367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dcdd85538f81f013944cfbb9aa114368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec4405eb99ad53ea337fcd096a93d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635d27cd0fd3ef2ba93c28aa0362967370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212151822f539994db730fed70fc044371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eba25e11ced6556b1ca0171969e05d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb93836b0a9d4a56d66a84f1187c0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a698a73c443e7d1d1893873c316a75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc940a09c887a6209774be725434f5dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11837bb585721e3385da9eafa9853774376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ee220b909dd282746e6e96d0ac3e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d48327fd5704732bf328fec9dd1920378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b238983852e23fb1091552726db1a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab37714e374971db5989b837493ce3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8a7f49f03911681e24c208fb5ef8b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a7dfab7b74613337a66ad1afa3ef3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe438bf51c590e4ee6c2db4d2eeb5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1f11ac6e02235e27d5d469c80b642384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45db1fb753d2927b15921cea294fb20385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf9cb9f60113fa170d6aa71c5e3fce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293bb8062618057b15c6eaa25ee875c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b60313669091423cbf16511843bda388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692f971a8c7b1e61bf4be6b2da142ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262191b68c4e08724f500ca91999081e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39843c2de2668de24e79f274e1f6318b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b91f5c4e40c1bfe37caac417757ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3ee5d70398dc80d4d99ebeb0f1cd6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfae062d3a3ed1f0b47a43074d55ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e11c36a768b91608011125e7914e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d99281b87a09b82d41b975d952dd9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6db26e4cab5d38c44dcc98cc9a2fe6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c290ca8d7eabde53e82101492c83451398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34652971ca93df46615cc37eeacc6b65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a2886b83c1ddbe0330eff5ad9ad4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac180e87323d8e9bf9d979f5eef80397401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acce2a3c9a03e4d3bcf18a4834372e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff4f80b3a4a0ad33ffa8f767219218403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337e9460282f29fe63d37c5f53fe6f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf6082a6e92e2e194a316bd37cefe0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dddf84c5a973e0133847e3db26a81406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843992dafb0a204334ef0cf1cf29359b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a5b746b5386af0d0e5e0f096e9a94408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b634443964245759b40a3ecd116d64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74456fbe430c6fff5225fb9ec1fda17d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3307577aa6b2f43f042f60dfaae5555411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057657eb1aa6940a150b963a08a21f80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dbdfd3ecb4c450407683b5fc6acb2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1763cd86af94db908a85af731b7f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9d7de79163cc51e513842a6f7bda8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ce18261f1f8af330b9b6eff20d77c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7c97f0686c20f28f20f9dafc0a1f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a9e4dae662619cdf7c35e580ca7d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc02fa85a5aa1edee8ef13fcbd30be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb834a6f5b54d199a3d319a749373e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d05612374b9e3bc2d1fc482f4bf85d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20a80043ed113e33ede2e3923d72e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f3b2cce47c98a865396160dcf79ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160d042cc0fd12d8ac130d81f9bca1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8f30bfdbf9ba742a049c67d370a2c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3ffb215738860d9cb1ed56e13d6b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6993154dc88ca04e669e9d812190821427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159df0f4c1a465c7a286e6cf11ba7d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b9233a71c103a3e0de7ee44bd72bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559cea57ceb378cdaa3ca439cac75f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4e0079e48072749852d457c9a5367431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5c3bb34818ba2433351a0e2aa576a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a95f23addc125a0ee941bec79238c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f404ef7cce76acd241041a49e8b2819434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224edfde5e9059d3d62ccc9bd7220e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2492b81225b3cb73f85a79d8aa9819436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d27b4455fc2f8bcdf96ccdc46f9351437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416a813f0cb08c8097707b48f119954438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346b46d148fa5858c8c8ab13ca56e6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f9eb986c88ffd2ea0c5aaa725e43a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbf3b007d0dadf10b8cd8185f03432441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1dda634cac43856c75b98dd143571442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fa160a624693c285f9a35d43eb13f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2418c9162f4564362a8b5aa398902eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80e90f91cba6f870cb24227ba0f798445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10712204665aa6e224eaaa6c8e467bd4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688206b701784bc725f225a2d4fbb644447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da79185b10c2f3d6f2fca6d75c06fc4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e5eb9a608a160240f0e43e61cb7bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921052a43fd4203555405ef32606e5cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed726b715cb8e684caebf5ce33925c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161f44238c19207371088b29a5d2a48452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f206b421e9fe19df0ed2f4c71995a95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8eaee73fd62fa81013dff1bb75204b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d0d27ff7604569e9e5596d6436ea0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a605055032b2dc6ba410a3e44ff84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055884819592191a5dfe82fee3d6e9f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bef3b59b1eeaeadb2d10ed12f4815458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2c1e6b0c80416c70130bdd9a4ecd6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910ad9be4fb84e4a60920815e15683b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222145d72cf41574e1b1a912bd0ad6c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4b7d5d578d7c24637a1613997de80462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aa5ed91892c09946844eccf50b432463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661df1220e4d29e07951aa655b0b58c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187baac06970c02bfabbef707e3ce3f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee79ad8d500509c76c38cf6b47f0f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd935b917e8b743667e172c05b1457467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa9e41e37aa872941357ab258b5258468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd3389e7b31948e7e3f6541574fb4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f6029b0206f2788af1fbe32af0ed5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c07fcc0efc9fae2985a20ded15852b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529780ebab5cb9076221118580cc4ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc11e1c216cf081d791b01d9b6e7cbe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22428c9767b09d0ffa50439b91f402d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a386385e5941ad283534ad12a48b31475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912738971f4c291c2708dc69f8fa783476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748d2c47b456843b4158cf32873d27b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37723ca067c9f933cb9b302c5a18e96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b07205114e9c1dc3e963b734a7786479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a754dace28dfb7b7bc9eb09409e0d41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45c1964323e6ab998a9e0075a9765b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac04e043930163717defc4c547ccd9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804632e2d56b4a3ac8f964a0019f0e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bad95ba11e01db4bdbda7678dc5da9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceae3e2298ed1111aa3696ff73934d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217951bcea0e4ff7a46314d10b4b4ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7005a5199dc08fba6826632da9e739487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df783022046fbd5778fe2ab1b2a73457488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa6f40a44d245dcdd5b57247825890489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9701c741a0189887088882a484406490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc980a3b706515dc2da33b9293e53a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfec907c3314288cc59c1f99273445492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743aada4e1f1e3a9af44b01bb4bfc141493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ecfd0ab346ccaf123ccbc543be500494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c15d5d941e3b6ff1430ccd26cb4bae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aef95bc8872c10591766446c425201496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddb6e74cc019d628e4085e6f1c33d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3254147d80ed1c059c4fb75a996d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c01d3ab701cfe229a90bc8e875e9c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55945e55760693601add9f9f527f4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c776d8bd1b186aa7eaee6f4cae671501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870622e7c1f41e093fab361cbbb80c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6c312488bfa995d5a327cc68062ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc31585ad294961884c342f0cc2360504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448e150bcf122e2ec4b6956f7562529505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c59665eccdb97c7fb27da8de6c629506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f555e4f11bf84b116c806237238cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091d56c95fb299ac309a94c0244bb77508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644942c3a1656edae98be8865cd2ea9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad5f209aafd9220594aa24df0fe980510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49975f4668a9f114ea7b0584ca354ebe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24d652f17d672156c269430a66ba7b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e860f7c782781490e9fc2fa18ad43513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb5931659f1ff8c9fa86128f77eb0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee82c36c0ccc5bdd19a62c463554f00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84457cf6d816f92e4c2e0fef665c85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d08bf555dc55a766f81d52bf6d6f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109c35ae0c6a02f4d5bf40bba4e80d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e584137ac9cfba62bc04f26948f7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ee138acb88e4076e1886f806388a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b00290097f892df1ec1bee6e39d2fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36838c973d65bfb5db2f9f124ba166ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7fa9c647f03ab3350cfd93c76b4de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4b181fd5c5305911f547b680d0f72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7766db7d382bee83127c0e92a99bbb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cafaf2cc68f4271abaa3e31b1c3701526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391656cbcb8d67e7e617418a8980946b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2420461e0c3f377b3f6b874fa1c094c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9803a942ed11f79e8d47dadbc34944529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63027c8b91267537060535fcfb37b6dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8c43d245a10913e0c8d31b2ff9eb0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86b35f032384b867e6d954af42415e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97409c06d350307488b2d7d404c42a4b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7206071f31eff03388c7dfd8c67e5e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332f14eb0d43391b8d6d45b18132960535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed7e88b6f8c39edd46ba55716ea5f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a590e501261f81994f5c835c534b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ccb93a748da7c220666f8b61b9ca1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde34ee0e0288287a03f349c80cf240539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939fdb03c2c9fbe016ef64a7a2c48e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c0285a1e6dee06c2bd87face4436e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339e37cf155ce97bd69dcc0adcb67c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c470c7f935163fa1cf82a8bfe071a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad682b25622385d165efff6841c71e76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4509bc42b4f1a5a43341c94221c9feb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35736cb32113741286465f7136395dfd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f185fd576f295c7df23ea23152702e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc4af804dc00d8df35bd6e52cb25e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae8c781f51288ec199a5649a33f9e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c071601581b42e5ef356b72fd84c299550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714626ae9aac5a22dccd45ef9ffbafd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704368efb6d79cd11679b59581be5498552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e2d55a0c3694a73013b38be345728553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffeca744aa0972dabe3466586ea454554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99c1a90c8ca198d3e047292867c1dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e91d805c862c913ceea645cef9c2ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217e7a037a1e37a50cd7ebf079956bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827c44045f4163df756e68bf7578fab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeeb6f3525cbc356af0c53f7d77c1b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440452831aab01b8028f337a958f379b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0fd6d75d8510b4c79a5c3922dd8d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2d34c39abc1ad8d986878b6f2e291562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c69487bdf06c7ceccffd01b28ad385563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0b729d302e1af0256523f9372b97d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243308c000d4f57501ead321ddb2e43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd0b81eed710ac1cb9e102561b3c33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8ff882c58b5c6e1c5aee87da39010567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cd3a25f53ae2a6e77aa68cce73aef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf007a33807d881b25e06a40f276426569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598aede39eef290e32a4a0c0864583f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a7c9ae9595e25363435749ffc81e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a8f1229b09e74013f94c668bcc561572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c1bb315ec3045ad330618e7b21aed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c38be547a659dc1e0529c6aaa807f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70955038d9e7df345c4a961ef15abc5a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddb90b88afdcc1b966c71225b0e095576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413bc08aa6934b96bd73734a4d4986d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc3fe0ece9643c27975e2e2a2b4dd0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25e9e98c3961c9a416e4b26d5f094a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5948c5512fb6ff18d2be9d5d6aa8580580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14a4f05357c2814c3b6bbf597e88b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331ad321cbd2b4c01031a381b70b4ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfac49f25b9337b7422aa55fafdb0cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa6a4c9c0e2978072a6caa2122a378584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c5785c73dd54397215f6fac86d3ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2af318bcad7b1dffb52e9d02e3bd0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556244ce3df20be4fae1d0f0a5c309f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3061aa71f7823d7d1de80d73f5da7fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785b55da97d61d18ec06406a7399ed5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613ac85e2550562a48714ed9436fef5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c98e41bb2604f6c8d9dc27655e8da6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39afdef5ca049c24d3e4e2538f1de5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8435cffa613c253778a4fcdbaba63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693b598dc82e4efdd240541c429f026594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec24ccec73ba0d6666c54828658eeb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e35fdb9fd5a4e6a4a6746e46ffc1e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa8f749404a9f51a7210984025de9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbb7705638ef01c8710607ff9215a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021808e231ecc26f2b71d7ff5bb7fa9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560e4c8437adff029a1c172733e3c76600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851999a41efebd4ba92d3418473d2e4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e73e38b76b312d1177593a30518f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e981d1657d9b75fa0cd396f498ea5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d53e7bece63c94e7f6b2e4954340f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02a1eb3c3bf8821e2fdfa13e1be896605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971766fc089e536a12ae5ebdfb43e00606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404a4496a727ad567c3da9be22fc6a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4530a9f64e7ce9c67bca54fdb444d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468481a2a0a783c0648022ae5a9c780b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ce4a4a74c0c11099a15bede6b9b5f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74fde7cc3836cec9a68014817d9ecc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fdc862dc71417f9720ffbec55c71e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171a0f2c82353b791eb6d8aadb24dd9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d99c1e870220082ce8ae69b1669df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac719e3357fa519617e64b7ca2f2a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9cb1d5600611a4cbf3de12deb38bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629490d684684697f4e6778fe5148c19617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb66542ed7e3d8a2336c4ee0c24098f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58225af387ff481894c9947e027c2b59619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffde957232f620c9adb6ed7768ce94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d250c6c682751edc7c5ed113c0d27a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a0b645f9cc90767e01b8be1f38037622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd1fc8d97762cf3d1dd8fee6ed622e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f7e5577257374b1e60efd604ec5d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df8483bfc1a8c11b1a567157f0b1c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f060cf5e6f17c9c7dc6f532ffed1f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623f3f026682b44a388b90280ec2086627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cce341a1338899350203c06553ca7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05360048bba99528212a8f6e755478629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4ab6f86fc9fff34969ff2aa3a24db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d56bacc461e364f129e0432dc2ab33631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29a5fb12c6d4306598e81a0e6d5342632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4747abb999718c0e390ad10e631a9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594d9e39d7cac6d06c8110bc273a27f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813c98ca3c2496a097d803f7e28888b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1dcae9d07465e0fc781dd5f607bca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1415dafe88d8ceae33eaf66498d56e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78659a523be5df7e4d50c0e7aa84661e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d87f59a915d9285d9da6e9f3d569ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7858a4d8088c7b48b0855075eed56640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306f05f7d864b0f87d92471a91c5e07641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6284faf50ec080379b889ef29a500642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484203bee093f922281c533ed6fcdcbf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65566c6a4983d05491171ed33a69d778644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ed2dc086bffdfd869f9b7edf8465a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a1e94ce9a04033f5abd1b3abb345b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbdadfaa0651719438030df3e4c059647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ffd4008a519772a2f1018eae43310648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cf1a55d1e57f0e408e931ed53d58f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951eec1a919f4a4c283c3bb75878103650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5116fd3ca495b202cec792d253e43651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ae5cb7b8046e597e3f660b482a10c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8d9d6821b64224c5c47e35b23a58f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faec9e126ad4d6c349abe3d6836824654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31059ad097ed6de67d83bb789357ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42b978c53c42b8d7888f80021fdbbb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f711ce9823422e9985ff4381735214657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c187bff65aac073c0295ed8332f993658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eed62183de8d6c8a2773a2dc094f21659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dbc53c805c1bd97f2f1f6b04943af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20784928ba2b989fa3d0f40ce7f26005661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534b8a3a3989a6048971c1fc5b9327e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b62a879475ed958fa7c8357ab3a35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf02f8618b902f4e7b0d6af994c9cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eff36c39aa91dac5cd29da0379554665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dcdd53d5c8b0ff0f883690bdb438c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ca81e8e8f925afa6ab3e4bd824a94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f8e230485338b1fdd407d18e61980668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4922a639ca728c04f3ed6c5decdc2a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed118ccd5d4472e7368cff991c37630670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7fefb7021f565184e3a43e5ba5080671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75c3828632675d8e0c578eb879e872672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadba4ea15d71c45b49a4038f5a193b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa757d054210caf6761c72e7273818b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a121ac6ab4c9a9c8550873073b988675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24154300a9e898bee53c58e89e35ce8d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d145a50abe7708a523545a38f9b95c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e9c4d730e8d9210443a3b1fe67ee2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1ba70e9b939142124fd1a20dbcb44679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409103600efc166a07b7c08055de710b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f56166062b7a6e9a2f3984e240a16681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10d495c3fceeef1e4b87adfb331050682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa84e9e3ad85be4a53d3daeb41cd036683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508c4fb283b256c752999e5bab8d525684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba07a4c5e9ff37775afed7e7a8eb4e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb9925e80119cbecf5af113b754307686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b689b71a2764c946bebb4337db7e562687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80eb045c902a8cb16008ee2633b7d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed6bf6f63e211a076f35fd26ac2e66689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec7c6c3c40cbf3c5929a503de95075690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba718151303fc2a06190a30a4f20e8ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83341d2bf5cacd3876ea32242a405df4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52c5848efd617b26fe1f49fc9daf02693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76548e2ca4772972494e525b14971bbd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9f61673a0a5d3c38bf076fac48253695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f07e95d9bcfbd2b2579c37b1d73c15696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadacd64141d6c294191104a7c8a179c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70436e8b4c69fef5f65ae0d939d71b87698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e781d8e5b585c6699066243b6f596699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce0fcd85e311cbe1434703be2f65cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc51f278598e814d46e47eb982edd0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814852eabd5c3bb6a7809233b0002020702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932b390db3e0ce6f329d30187308db3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6afd7bc84311fc8b9ecc115032fdec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ad5ea875cfda0b0c64c817e58620d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8c3fcb034fa134ef7a5f6a54017a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889cdfa81202997f326a42922757cd6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315f5001c303bf87a90e6a2e195b0e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b9f343e4a4bec308d1ee0614fa9f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bd4245dab369c30cf096e2b43c9f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5923f7a43c57b514a9ed21ee23582711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8ca42eb90645bae4605d2d2e1e070712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9588d9e6c53b846ef222a203b0c9068713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1a2b67e5992843cfcec5f924ef2d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5139de1358ea404bfe7d41061361a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15784c97c7ee557689550a6879b6644716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6d5f69418745d315214a56c4e1b4b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ae6eeeda92f7b10fd25fe0f79c33e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb565b057834a25c6f109a2f80e8af4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4d4b55212bc5e54dd59bea8fa3730720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e338f7189db239652931acddae237df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83311ca99c0377c3fd8bbe5dedd705c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77448375df459b206d7019fac14e864f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e026f2e4752481e0fc6ac508232174724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2541e3b80b8c8b5786f25fc3cdbd5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d42d13cf8db9321588a206abc34a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb26ae5f58fcc51cfb3823984e3c945727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8300615751f1f97e01cd4b718d636728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8691ad613125282dbfec51bb5dc2a2e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9af4276b373ab85e16535d5f67e4c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0424fe8c4f5a2c098aee48886c494731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd34aa176360133a856f080e0a4a5e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee91b92cf59cd1a5aa1a3d2faa59619733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a5810dd23f156d52f1ae00afa0018734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175b5b66bb105538065696225897f51735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f452ad0dcec50682c93ec374290fc4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d529f49f870f73370562fe1993b95d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dcb213916398d191a243ba77cdefd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0eedca8ba01a66eaf6f7ce3e0b2f0b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b24db9aca38997ff5ac8cc304f9f49740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2680f5d06130fe534a02f8557f198741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699aa83ece6e8393ad1401c5443f8c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c9b8181b3a174509ea88aea41e28b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a60fc42ca459e34b13a756b6cea4e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e335a290a8fa19a36e41af169d1f463745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67b4afa0e212003827c43c17eac036746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e360ed7e15b443fd726bbe0c687f289747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0babe6d5678f69ad0d584937cd232e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266e67a208a833bc11be4679153fd45749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52178b978c4244e799e4e20bc3e730750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e127aac68cfcc25aa211053a71ad9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326a7a43ffe18257f3915ef0faac15b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e25b59f2c95165ef13f002820a4cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3786a406b0a47e9da8ed09041d1142b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6d22d70ddf718a3edf9933b09dc18755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c3ca1df3199dc80cdc70c792664ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aca8c331e95b12d95da5cd81aa1ef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c407bc57f50b231819398d5987b8cfc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509587e88ff6969f4ab0ff6e2566866b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>