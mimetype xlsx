--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502e005d98792566de34ec3f0a0994a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd92d27e0ecd16e5e888e32410d91742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a445a0a316d74885592d5b73356da23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ea461c4a19ab69e2d950148d5ea314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdb75afe2ac8e51accb1ddcd304f0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa881ae3979a561f353c541b809db9546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559088163c3fd8111b0062f533444b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414a8054fb40abee70adbf4be30e6088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d307c036b0bc7f9a998186a981aff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667de4ad034b4430abe2b3d0d8f0fd8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59027ac5dc2d1b5eeeb8baa7aa29c4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0845f7a6f06d37d4e5fc67a72f7a9b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ad8ad50cd4731414aea7755fdbfff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdd921eee8ac0ed60330ed1de432c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae5aa40436f6084003a0efd460e60615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b612e6de5f4ac4110618e8a45019ccf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696b265f0adeb4355d4a55e54b5175917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12f9e47a62a966024d3c64090fe73618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a49068d2838105a833e0905601c8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f846438d2e6d7595d317dcba2ba3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15addba0929e68819715411d25f07d9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1af29d64b52a2112597f9c862819e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c698d21698c7101b308cee3c7c0eec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ed35dacb51a647c3d4b1bf032292a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f59768efbdee4b2dd0de7535469ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc2efbd24f151c50e6e9234ae2063b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed4942bfe3d3ac9f0665a4387497f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fb7d583e7f1e722a036b883d9e59928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d3a86768f2cd84db4fd2c358a4d4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810ca356edded7a113b0e52fb8abc4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860d65609db2f4d05cc4cbff375fb8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a94a192999fe23976553fdbd703d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee56ab3336d81d28c140cc2e8abd3dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79544e0c87aa4afafcc168375085769234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18255134f4a43277c241d0f0d60bf4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8b4aeb71fe7bb61d80cd8d2f50d1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fc995a87572c5887d56b6b35fe0e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78bea42c554045c1fd8f6d6ce3ff7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702437b5bf84b64b0e99f945120dab839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e96680fdb54c9e7423a4c788ebb14440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedda0456769c4963581787c68e4aa9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bc7a08a4ae2fd1a9f7c80fdb9483d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6995a964e1b0dcd91447d9e66d94743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71485e88f6fc30c1b784afafc5a9880d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000579df7dea151b5bde7f4413b888a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c1fc3a14cabbff7b586f5780ee2f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce8e5a2643af972566a3b0c5f3472047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb313bfa0080292f5229d9aa1e0fa7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2d606f241eaafc74ff7adbad2b67f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db15f817080c485965d47682a18e84250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d722623e919f3840d917b3e268ce92b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5daace04363b2e3dee583d76b2166b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0504171c316d458d7d2f4b25e86144653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f30c82ba4873b1844eed1f28415df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a172a487d166bbf0bc6804d0ab4e14455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021c1ede848b17f9e2fa6e2bbaba44856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a62f864a2f7c5675d9a21636197a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31547adb4d675195f0b81914212f54e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7073db1fb1f99fd925d3ae635b2dcd859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b78df399672e07f52f7909fe8b7ca660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33e7d21f7781314d5e5a556039a2b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812c2ac19cd2a50fbbfd73b1a0e6f4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccb4f765724d8c82b0e6e8eb75171863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207c97ebff7f4bac72f54d436a0863064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13535b9bfd130dca7a3a6cf9639ec265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d49efe55ff1848888cad4c4b00e29b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fa4fe3ef8fb8527cef1b13dc255b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d0196add940e4d16feff2b9171a3a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aac8f4b081254c9a41c4bba5fbd5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef76e093cc5c05f2d3cd573ec8a97970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399605c0d08728700c2734a7df70982571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470cfe0b1cfd66ea3d53b82195da4cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcedf44a621c5f885137ec59f3b01e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edf59d32e5ed27c39efef94f51b6f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086864a380ea6c66e813b1ed8a3473175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82936404f68947d5adecfc4a2ec6813576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386dc44f39e153f7cd4802a5db7c79477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff382eaeb3518ca81b47672bac198a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ed6f42727858b371664d2c6de87b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be2569d8db6699c586ed1067dfce2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1a6b0f7cd6a5d1886e378efcaf97381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36190ede62c2036b7c1a07d585854eaf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521271242a2e97ea36c95ad7124ecae183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a90493fb46055ae41996daf4c0e94d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7569b73efc6553de11076587093ac1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1e8d07ab8420eb6ef85abfabc7e0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb3cc145349df33f0c58929936aae587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715167f1eaccf2fa3cfb8ac8fd9350488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c12f3e64c55c5dd663e487c41b55389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43540fcac69fc2824cf038536c332e7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4c34d845d1959f7d185ead56a62fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc5331d2799d28be689be788a046da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc452f561e169de6f30eea6c9bc1fb4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24159996f0088b0b37e678cc2ff3b4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce71eac03ba7a89c16f2af741910b5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4242a7e89493b50029b14d1a6e82cfa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97480f4b679d8b991a1e15cea3ae36697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bab4792a4d0fac9d2244bf6abba46698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17f6b719f0d307b551f22a76d6f53399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83df7bfcd211ab42c8151b3058bfa4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94278adcacd6c8231e9a11df4f310d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b80bbcb3ac68d6526d71c6d15a8fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4c420d20e4aff1c19a84ebcc80af3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975a46968fdf19eef1eb7b122115f57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620a09bd13764ed015fd24d3402df8a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de82556f4b4ac722dd20a9263c5a0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb40ae949bea3f2a7df4c14dfde096107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052bfb9995ee7d29133e31e2488be47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b57d34c02fd6bbed2bf9db91ea8ebf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d4aad6e41ec3c13c7967a92650f2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc64bc8b2f40b6f634574c84f42715111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac64530101f2ee71003eacb0c9a8abf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db774d1cc938330321d87c98267b26da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b3a62fb53ee2fc8d3835720ea6497114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237adc61e96c79d2712ed7ee432982f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f27af3c525ddc773ab9e0a0a9c172116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fea521bcb308d507d17d29053ef0c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e0e57b911970b9baa5a28429d84b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4c221eabf403d1ebe4042fe0aa998119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d70d8d50b72c9c9569118141a36c13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360ed729872eec4c1801ee2db9768ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e6480397ae9099d0d6f048643e26e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230c349de1a0500266152fc309a0267123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0d653d418d7ea8737056d039da638124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71687f09972433eda50ca5d75941eaf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fcfa033aaf23da3bd92c8eb38bf86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b1c348858eaf51306467f1aa45f1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494972e799fb59a763c39c32af2068bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79b3ca2341554aa8c5feedeefdf9e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9c04dad60e41c753e0eef38c4e45a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189ac80b3c0b242d27ca705081f6cd5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c721d0ec58eaa3ea5c7a8ec05ddf1f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d1b3c471d6c25db069871c4d7608c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7909b70ef59f62d334644b4a187f7fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13c68fc6702d1ab872841efda6c311135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf909d78764a3e9d695522f82e508a43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7b70f28c338740db965a33ee6fdd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b636143899f04e9d1bb96f33f3109a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bc6a1e4df5a6a2ed0cfe39146b369139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621ac5b4d794ebf7866f4bf4f73a568140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ce9038cec28f1a4770d6e414b0ef1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb84f6fcf060d424e13f75c16bd5e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f31048b9a8df0c3f5a2212a6d5185143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096479e0f5710a0b44381f7b10102dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cd57d286c7d3f8ad1fd2e1f688949145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64227475200c7e3cb2117685640ba8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883063e7cfbefcac8cdd92a0e6019f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a983f1baeecdf029036ac180b68124148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f03ed94c443a60221a08423cc7759149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297be704dbdec60492c5cf638b28dbd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b3ac87f26e38ae01aa36c5cd1d91c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62275dc90af918a57d17bc5d6d8849152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b433fdb5b66480e1e30fc7230da03d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17947c0be31029ae1a3f2167ea17b9f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea39f8ac190d5ce5422a0d18fafde6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edac5e9b056072d4d708a167303754b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff5663a4f113c1845f45d9b384452e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c43dbd39ca293060e689784c4830c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16841e6afcaf6edfc2e208f85ec48a01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8907119195507a3965d6177eb3d3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b951a0c579730bb884e3cf2a05c5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b819d8aeff468c05386e367a233c961162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08538f90cffac7c8dbacae4c8684f3c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3840e4858fd4bd01ad646f91f6060f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4132a2bc90543845de3ccb1f0380c37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97828400a38e6930ab966f2fce2220eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b628d87b99fd4412ace4e57522a3006167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c071788cab7c07d62e735229f3d34d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfe658969f7d6bf53fad007b843126169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd370c77a10b5ba19a6c26ddeb4cbc85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73282e8e285558833d8a5d8b1f6471f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c9c60600389809d998a19fbccd1b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b558626c6f2845a3404d7f44d2a41173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34662e78ada83809f9b2fbf14126f8d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8e66bf420b322e55c75f3922ed85c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d06e5b4f68064a3f538c98f38e3f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83491970b6c2aee822331967926dba8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a59a6e03e0444e0330e9b952ac5d82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ca5d16a869d0597e6b2e99879d7fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323a9c7a69c1639a3f26f584086970e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8f266b13f3c786feb5ba3b3521d05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcec9ba9eb48933e84df58ed6c7a7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783315480657e3d7091f690a5ee84c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01908a45704a41bf5c2f6572825114184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6d26a5b5889ef6562e9d262d5f88f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1632db7badcb26f40216b649c9e0c75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339a4d05c9f44111965d3f247bf8d22187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47410b14e5ffd39d4d09ae56aa8f93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ab34e63e4f126b5e5a325406edc36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c30b84c78963265d9a4728f39a2548190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf71dd1a43a273bf4599c4be576e54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399d34b3ccd3019249949d84317bd4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20355a8bab69e21426a56ad6911cc43c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f748b15c5f373ac2bbc39c6107cc50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791bf586bb6c53764a700d47395b245195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9334c180b95b3b27dc6a709279cbf9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d88e8ade732b0325faf69593136cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60044df7c00bd3cfe1be331606299a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f7b57d1d4aa0b5e4ce02ea08c7344199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c05133b1afa9e6f76bb231acdca2b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b3bd38ab7af12806b43245cdcf118201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4c1d5ecc15676f62d8a1df148fd8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473e2e540709bc0d5ef833696516250203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b44201b430d76c575c63c42f6442a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a2815f5be3c1429740c38a2fe0e56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433504a958b11fea70223e88217d3b8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7d872cb63fe3df77221f5f075e90f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457352cf8b859427db138b21fdf856e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6405ce13d43dfd2a6449188e60c1486209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b906fff96676dce58ccb1d0adcd3bb6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f9f60334d25027c0ccfc71d9b1abe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d5916629440d04850181c7c698d0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcce0a619079aea3fbea41de3cd838c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7c9ebc90f764b4c5f690af0a7864b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e9caafeed4c1bde81dc2bd9337d44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd20e62b5626116d5fa49d9ac12c43216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497bab248a94cb77601b297de10b323217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03073589922952a18922cd76a212f416218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00579a8f2bc55bb1b4089529278c27d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dda8e20a073549c62f0218b92f9cb8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d307500fcb9d72f93e953b4c9459b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675eb3890863477a00caed84b361d57222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2730f0a7a7a02a33a7a44d554d0cbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f28de217dd19bafc9476508fb62cb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8ccec87fe72692da51674cb316117225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5049b15098f43468a37fe657955a6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac6c67fdd370b1f5eb9dbceeabdf6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73483d6ffa61201b349f587df3685ac2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234db06c231ec17d18841cf86d2c647229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de615a1e97e070d08c9e416a70b7cc85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b6ea8e7e506b050311f937e51f29e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504d5dc9e0aa70431a57e988ce4676f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a6439df182aa4da0011d4e2016b8c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4d7bd6e04bf4e257564496e0b6ca1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e7123347727a6051cd7f6cbc88611235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47c6c04d92ca0f7149ef40bfe99136236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc736851c0ac2f70e88872fa3437489237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5283423f57b5bcc47b958fbe69588238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8699f772d7a3a23edb64dfd3bf86be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f39cd8d45cf2920ad7b5dcb011eef1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b973cf2c86d2ce2b7896373edc30139241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9f64e6ed56c0e327b4732bfb0d21d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bb2b55745c7243e754c2e22ace44b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f803bce74ca095dc28d10bb997b78be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f9c93ff3b7a862669a13c731a8f56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a7ff826c14c326cf99ce35fcd33f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bb0b47a0379ac4368192cd820d323247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937836be5e5e1ae8b37784c56112fed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40304b87cff7b12aa0264ee286e97fff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af68356a656716be3bdd08c74c630c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd748a822716529088880e451fc37b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46837a4e8da6762b033638a2c1e6ff14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fc9de890d30c8006ab6a22c2680fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2d05b40ee67dd7be44d5c65083e77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad2aaaf56ec145c354af543dbb1fde255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786efcc01686050bcd0bb5a02364b4e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d708d9864b3d346881e402ea611c37257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d18f4efec616f34dc30951796a806258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31251c0925d853605d0610d5c088620e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a9c726203dc0c47172aeed3c112ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f583dcbe7704bd88a5d05a5ec321494261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504332438ba29516963a6941cbfc41c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171a0283d0172ea4c667c5fee7820a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42f13fbe0376d1e4ac99a372caecfe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6925a19e1eceb1274a490f1a1e275ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912768326899ae93c4307a9677ce6771266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ece5419283febdfad13a2529c6c7b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504ca54b87535f6721381b3db9445e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc3d05e43a4d1031e3c4a9ca75aeb7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42eeabb2bf831da70abc1f03e6cbeb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160b0b828c1ef6c98a0004fbc718712271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d837e7845d78790c7c0d7e5117872272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ceddc50901dbeb32cbea526d4034f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cc90915975c9ff03693b5b9f5a09d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c7aa0b7b7bbe4c5aa7e8f5520829e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b59a7d3ebdd50467a2edb94e804dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe423d4af6c1e4bfaebf92019c4ee9f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb29bd2a499a9fca0b4f5245ced9cba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e60b5308c4ae3e58d0d2465b37ea21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896039b6ab1daf31f5147a3c472faf2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0dd8f2e8d897b411f632b59baf951281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a87ec394725413f364d00f8c63b50d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b8bc46e560195b326b3b3ee22a671283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c676b99e6e41ec1646bd61ed5acf3a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd739bae691dd08db03d7317d43a3d6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9a7ce5c3ffbc10593540130677fbd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2750726478a186e36f71dfbb9b45f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7957ce243c260c74513b26deaa45b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057adafec1844a48b25aa222efc99b6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d650616368aaa2229df4a8e575406c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499dc3064fad1642f95898d0fc1ab97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf9923a3443fcf1b7d6543a74a5594292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479953ad4079aa3bb27e04dbc2f3164293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8e1aa3ce27e89e9e0927d0f4d9530294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba86f19d0e8b2edadf133690ad5aae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb37f25d804603dadd5ab5197a7ece296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c74220c67abe5ba9f568352535353297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31e04500e52138ea4f92573a4dd828298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f8e7576eb1768f288e412e9a81c80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9beb03b0b18ec02ce442837001327300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef004716dc9b746ec8f8f9567a480c1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d87b22b998e104acc3532347eb0b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19582e79ab87fefbd526a7d77cc52ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dec8299a90a52e654c7376ef610206304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b1fc8c808a813d52d64eb9125cb9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b392023b7a7ea2ff4e8991941d028e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a001f33978c4b3f708ed5b1384565307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d40f0a55e1f49f76f419f2bc8aaa2a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749605e328810d21da7c75d91578a74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b349d6256601bd607965fd6e3c0b3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4da834f22d20ca2fc46f7dc05d789311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052eeb16e6d0362d3a3a99c23db386b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d8d6a5f138fd8e3eff7487f270491313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f640601410c482a8224133a9083b17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43a5626a2837e67bca2d78b56993c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755f63409d6f5f758ce7f8ca8b95acb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fa798d4a69f6aa6f4f1c87668318c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531896d14e9c6a12ae26a7e98f34ee6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f1ab8ec7e00e7e64d82aeaa2379de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93843e7273ae2d04ae8859e704ac36320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088bcb2dfde972571fa6be5876bc532321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb42f2671eab3d21d27b3476359e87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455d577e3eb904dbbaa93347c59eff6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac147e22723c57f4f94514c0521524ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db128dcc1d9f13109f19d8d0e0390ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9f272a81a48c4940757020ede5a23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45ff00fbf74b556134be2f07f0da8c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046e73b0092748c8bc127e2f1fc511c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ba27d9119b1f9c0c5f00d8b8062a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f4231033c48bee2fc1be17bbe375d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2739f462320a3c37e317e133e443d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3676639300f5b422eb279ff18278e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5e70be948819f6a6a5d432e00f55a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b19a5f0b40fbb70edbd3f7879a6d60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a9cae3efffb766d719baeabc2a1d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32d0851fd7f689cb4a6b7af51efeba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecaaa681a05f8b7a60c616b643058d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90dcaf365855367a851dad77d8fd5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05571f55359aeff786e873cc630c9e66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df36eaaef08d795fb7ad78ae69a38c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fbca5466d27b3ddeaf3f0f25752c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413a21001a2dcff2ea6509aa8dc25d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cf0ae4789e141cf64288c28edd7c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c803f6a72597b306b0488bbb362db7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6de8cd7399461875eb644e34a41be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b10dbe71ac32827d3734fb63743652346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477539f5dcce7250ba51375acd97f69f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b122744999fe43ae91609f9b60a1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543ddc8827d736d187c73e24db07f17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0590e9f489426c6d75070af471e33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bce4cb7da7292f7dc56b0c6e05757a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c2f02afd804fbc41b504a2f038fb2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6af6cb6b990ffdd8db66afa4b2db3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182b7a4a22dc9693e77011faa364a6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769ea277ec98819b84370d0a0b45f42355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb769e8dcebc533e92c3a83032e9431356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88b4c117f3a4614acaefa22a4c13bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67051f577f045bdae71ce98c5e0e393d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008b62b5cc6ce97d680ee301c849c00359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3dcda717860e01c2e364fa10d60c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8551b198a5646920271f53c11ee0581361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54116751f99360b186545d04f868f6d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da98c3d71fd496fd877c744705fce2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9d513ca484e41aa97bfa799d75ba1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fed85d762f0ebe9862e46673b6579365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeec0799ae2d0f678b3ab3aa0a02223366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe4d11a2be86ec8292ebfa384cfe9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ff0ffd680a3e1c5e205325a044dff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df660f4f6b493fcead9bfc6d0be51021369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98900b05d8de01f812c4cd5ab93bf8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864112ff507fc545d0f7949dbadb0d1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f66efb1754ad1a611c268948fbffc1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffb65b35c522a33701bd738dc0b4b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53604991979f7e1e8b5b34ce3bf0c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d477f8c4bdd43984efb9c92390c7fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7fc58fdd5ae050142cc031a5815dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c91bc21910c02201db6a4872bbe39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0ed92eded7c62af2140547b454f16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f61108d222affed3b27ec08ff1217379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b54f3e56285bdc0ae471af1d59b20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869f4a9b0be257ab7fdd56657010d70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9d93c84877944e62cd6482a4afeef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496203b73f3a0717b73c48e4a38e463c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f4b7106e28e9bdd2ca792c2447b4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60b847b6084df85f4d1ffedeb46a8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc347217bdaba25bb51ba9ea221bba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976463f5821258951167a460b0b15c99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560d059c85433aa1d355301fdd6f72c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd9830c79a7a78aa1cafc387d82e9f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb530b04ba05ae84d75bc99ef3fe94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9e8cb233d5910674632dd562d4d0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b37aa93fa179f926ab2062e30047a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da01ea4a5e3f0a536a475bec100ee8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87635ddaab027a9644225fa993e9c81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb09417d84d64fdaacc6044f59ba2e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc57d9628055ad0891c28dabde5cbf6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c14132fe48ef1d09a0f3e3600fd49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3d6085fb4a9c4f648756d19eef494398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fef429f9fee1d52946fe6d77313150399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3f724bb371486746ff7a1a81cfb1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c47811ac2306dd72155daa079a358a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f633a0bebaa984c52202ca65af9e84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842d639a754f4029114d5913762edde403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79a07f863d8f4c1cd35c41934d1b76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f05ee41a7c4c30df9c4fab18c9947405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f093d79daa8a89af3087e280a93cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8095ea395deec123277146b811a13407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4db801009598cca2cbdb84ac98a79408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d917e0a913fcd116d396386ef6b59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2190a8ed8bb8962dac61fa99d7f0cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcc745b1b22062496096c45f30b74b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f343fbd1d126d62dccee10d2794cda412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361de7845a2722d4e65f347d3cefb04413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f957f06b9b0a16ce6666caf83377a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fcc1d5ece8e0a45483f1014e89a00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb876720c96e459e5d38feea891591d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89db69b74b6ac712fbece4e7b13fad3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2494702cbed740572654c0a211e11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d32049d1779a44e45d59a957e65f9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c973b30b70b2ba02f264072d3b595420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b74d651b61049261221dbcf1c7ec4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419994945f2b28cfe53d5da061dc3cfc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820c175ee8aedfc77d17225bd38aa1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ec097266b126071ce1703bf0dcefb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bad2b0f9aac591e4a83d1847b0242425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4db64142d0640f038dc4e01083e90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e1dd9d74c252129e167998323947b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea773396069a4dd08cb46f62d757f7a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39383d2442bed5f243d234fc4a5b20b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f00b0c10810935675bf2d1165e2ebc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e3b2d7dbee27e801693bb223a4738431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea43fdc8ee76bb181f67ad31ae8e70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd3c58bd0c0fb0aa5e113a2517d916433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89abc7727612f4224543a7bcae1d178434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709ea2da8daa49ce7175c6cf521d0f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd1e6574241e52bbac6914427e0f49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db565469515707f615e22b03e41703e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9a73a70f70a81c849876fc686a44a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea38333294fa00786622e56133d894439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90402e8c966546edbf6f34849d8f7596440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009931b0f9581a6464f58867db6404c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aba8ace64b99e808a600d917b5eea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2020ae654a4e621c7c675c4c52cc19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25658b1a7caee8289476cb549fc9ea53444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e939e67cc3b4c2b4fd6872384e2f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07298ab72dd1764f5efd67d586f94d09446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed60379204162e631ceacae4d707a7f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db53f06baed106a8f6233a662017340448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b9382c076eeba41b8180ac68c5586449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee3d6ed652b39393a7f2527bc9d8a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f50d0a58adcfbcd4c937760f6a4d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1272d3e4890bc4e63707bb878c29c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb8a811395cac4e6b0e521278de130453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047448d6ca504cd100fe388d13b9b56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd1de5cf2ece4a971cbcbe54b1230a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d904bf3fae11ab9c394c3378e58db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c56c44696d8ecbb82c481ad67312d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055644a5899cfd97123fe30f63015d5b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f550c349757e97a6290489776827ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebb114491facd6c4320c2a951e1deb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c848d8bf5a34d3db08eb202e42787461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524638bf6dc8cb9a5b9971a03e5987e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1bea73877d220a9121e676105bb00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01290ace7857d1be1a204954fdb0f8dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e7437c3a2657a10b16ff14cb37d14465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79061b8a0a58d245a60537700c417033466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ead5b525f241b48bab5f9d58b56dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0b7a4067696d607a071d6c4eb34ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2fcee46af61ac88b3d9f87ed400d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce641d3f015605f763062a0a889d3613470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aecf7a99a519bfbedf1f0f69c6014471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ac280587dc6a273ba2c1f4c504e25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c943baad352ab8574507ee85d557fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3477b28694c33ed8f69e088c7a354474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31eec96b0213807d3078cc75cfda7bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6578b8add50325cc9ef54f81d0f74e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9d5d1d9d3ecd08cc86f7eb8df7d5a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f899c33f6208538f0659898ab21b18f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e4f572b5f2e1f9c72dc0a0b0a867f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c329a75f9b73dc80659d43675c6ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a7542f0c82b14657b8b2d76ce1af8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082e9b5ed23fd54860af64913d9ed70482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5b7bde0dd04d90368943cddb7428d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864fcd22fa9a578b467f872adc2d2cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b08ab661fb48aa7a88bea1dc72e008485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af8873c2427bb3b954c52f9003cf4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74999da5f51613d899288677765f500487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb907dc568c7120634aab41870a7098488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ca3954a367d86048108cb04a51ded489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995285f0240be862f286fb2493e222c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d6e454b3a369d9ca7e215561f8472491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccc54716d11b9d99dae99b1130bd73492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f657233771add390d2b8b6209df4e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed83f62e35c754da216ba70e1a720d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f670b50702a11b444523c1e7f1007495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98a98c5cc6defcf2aaf728a4772682496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d8ebbe2fe00c42096e77ca8d6e7b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819b76ff2e9db1d8c11b7173fcf6f54498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd529051cb5eec6c033d5e07a9085544499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e7d6544532670d3f342008b068b42500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f075551e30baf115f4c1deb52ec7c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad97944acb31a8239c0484eeb444412502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dae90b7acc9fbcb9ca1e3e0dc81d53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36515aff883e23c31e51355db3cf94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f733b626cdc63e1499c99827c1abfc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f88e31fa2895accd6cf01cce7324f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce33fc669c18b484bb1c86dd74c24d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc2bf01962b2830688fbe5960d5ea0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1256ef9bf7773aedfcc1882cca2229509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb8e6be04d34e38f5d033c95417334510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7698dcb4695ff8dcad3f2f6d903ae40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494a488fa6a69d4fd5bc1ac2c442c85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5838a6c4d02e3dbce4fbd8a694e26513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7202a2f773fbe156ecd8ac1c78010514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8ca2a186b651dde0e07b940c77369515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778b7842c44369f2f907182d7e1a23e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3af6579efedeb214de619f7070c75517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c2ea6aa8735d6e5264a211e6ba75d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf889038767d8ab4f435053577657060519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debf243d31fc942861f70d3f4561fd9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb3e0ad4dbd2115f665607bbbfd9c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224636ca4a3b79081c6a8bac32606458522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee97cf87c9582ada7f4c1f30c82cf1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ee006fcd6bf2fe509e9a0229785c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e23a4a8c173f0de09b0c1ad7a7029525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565bf70be5f27c426151be8ee613a4a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd1761161e4c7189c5625816105e1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12de6d5cfab5758467430ece353512528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d4e81ec1ab643499b329c09da8373529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecd0b05b2f551671ea5c563f4d8c0e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c666bcdf062262c431236e355340b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345162aeba7b87aec06c9dc4841fe208532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6c7038accbd5658f0ad583bb24817533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360d95b847b3b29efd47ae35e7f20ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400c16fd082f6da70c553b6555e89ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce602686936c03b24b9138d572c1546a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e986aedf9ccc1ade33fd19a443f8b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1466b89e10c3412c1321b950790ea9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edf4c9ce15068f47ca6f0b017c0f66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb520888c336290821b766bde25ece2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8138ccc7b6da5a1a393fafd52baec8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c6ece698575a4098ac9842ee4d25d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfa8941682a0680b7fa72bb34f0bb4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a0ce067b1fa2220927581e4847e14544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6ae9f30a8a57bc46f7ad88cce2642545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c14dedbc739b1e899dfd973cb274ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b866b3241907ec8e93148b04d93892547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b0eaa9ee123fdf04feda7acc2deac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c782fc8ab01ea92e608ec609da3978c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58845d9572b912beca90c11ac7dd6d77550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2e4d28c88e5b3c8070857f25ba3be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd537361cd3d5a19557a4c74a3fc37ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e97466d493cbc2ca6deccc522a372553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab52c2841e87228b16d7dd1333616df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad4bf6335f1c220262a1981d994d59555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d749122fa889638eeed7295df68e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fe031b311c95087b724992a5529d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c81e426175f949d2e67c06cc67a14f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93ae2fe51f8f0b589d1af9b77f8dcf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54646318c18817ddf5002d44d9679e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120315b98a5a5739220be68ffe1b6e0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da282726cd17807a977a57f1e2671af5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de62627bdbd1b96d35a373f0b1a2a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804eddda5f84b50024faaddb572419ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72215883ea9681cdd7839ebaa01f831565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d586f365694afb7327af52f6d0ff2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eb5d86c63c035fbef747f9420fb81567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942361eb5b65e15c441b532c1d4761f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9622d48e4ad7e27c4ddbfc703d93eb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bf7d3940c119445f00434fd630970570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a4e40bd08f588de90f12dab1daac0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899ae4047e1b2601785df662b0fec86572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294314b39f38894a2494218a32d0cafa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579bd0a160818dfb8c17daa275f6655574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa1a16d9d70973ce96d8958ee09ed1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dade529a932686b689f9e9386671b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f67fe94f0a119d6d6e08e0b85fc1b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb23a54ffde5821f95886ca82aa5e81578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187834aca4f4735a5e6e8b48e9d6c866579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b53f60fc380c6f7dab4fa69d83880580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25a3cd83d9990eccbe7dc4a7d1f540581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689a18fa9be0fbbffa45521026c16cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1918a0eda4e2cec68147a48d0808c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6053602cd8f0f2765d69ec684e9ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b720fd2fa1207dd5844464a3953c55585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ddcd07cdbb24e26eb2063dfa1febd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea63cc2bc66d472b060c4fb8eb20019587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02684ff592b3a819969534ebb7766f70588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ab6e3dd877769b4dfe89339c58aca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8afef49bb1ed60e9b975692d4ef0d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570a108a4fdfbaf369b9a864ca89f11591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0407af3ede203e2368acd174bbf67fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8b4bc8bca34bd02aef0e220c4847d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119f3c097688bd4921a0738492e8d8a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cc563bc831fdff5e8cf6e1b818420595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00641d8adbe014a24667eb565c806b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2898988f20a3b1c6b3484e4320a608597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f9fed24c8fc680df38772db69849b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b99b8dff779f327fe83195bd86a0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01eac2b48474b1912d6be239f8c681600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb093d06865c2e40f5cd590fd79250601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccb230297e26d696e6f9cf5acb7279602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121081c27a71f4dc01fcb1af88fefa1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfba3f6493800e94cbdd0fdea25a55c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821ea45767ea0b28941df8d65776e54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c6d0ebe4caf9ad01159ab4d10ef18606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75524c2b5af6a3be49dd1d48c6ff0f86607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668d0a633d85a51a20a950370e93083608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d896662aeee3eabbd92e952969fe81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6aa42bea9194bcb561d203398cc558610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f644ae8bebc52a73ee7a52ea3f3aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db64bb06497d71cd2a2ec15d39c008612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16fe7c010094837eb6eea6f7466e7f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700286e37be42728e2fbee47b7a7e834614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c133373154ecac5afd6f61049d59d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03856a9132a56707801d3d2ca7814c83616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36391b31ad67e14ef838f775b95f5c5b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1df6b9b272db55ddabfa500d6a8df9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e34ebda4e9409295c727eee366a68619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8459ce202e279d8fdff84604ee7f3e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fcfde296298676e3e523cde37e118621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c271948075e8d31a78bba335aa4126622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3689652b1fc848645938a1d5f85d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28759dab4c95a37da7a64d550ac09f70624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f001a0a9d5ffbd155e0971a6268b93625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a334addccb1e1de36828471b87e379626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc67c0d220a075f676b26410c3db99a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4072fc4159e4dac554e0d609d70bb49628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ef233cada21981caecdf3fb6e0ec9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730a2d134f4fc503830c3903a13b820630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9af470d992796b2fc7066b7b7a75bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da94f52aac2184df5fd3d945689f87632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b681786f893e0668960dd7cef1b8d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51564d0b6d1c13b086f431b1a8f2dbbc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38c512615939bb6df1179b6d8d013b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e496ab7f9e207bef08b420bca96bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05e2997104eb35d7dda4e8ba96bebc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b09548c15f1f85f7650051571533d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d21f20bcbd8733ce6674e8825d8df9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab754eaf890c6c33c41dd846d24b855c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c38a570e1466ef4b17ea5b35b3442d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceeda1e8b3f59690e96ea4a039ea571642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1530e82a6532e6131a8222ddf0394643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0dd80985636f3673ed43942bd0d2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43e0a941a4fb9ab92dd0090c5cfca3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96a0a1ac36a1922994cec50efdd792646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138963960b7db3ba46ce984b619aafa9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddd692bcc676a9e05e606bdac3bd0f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2be4b534e6296b611336520979af1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2399afa930b5452a08e238f894242650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ea6bb32593d29214d3f3cb3e0a332651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451681e7cc4b6c1b8144887a7795c9ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823dee8b7ac32d83fd175a5e416319d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585014ffd102e677eda3fa799c5aaa0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4853de0a940a19fcdb3041a5027c42d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340f46a1818ee8209376f80787e117f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48ecfdeba65e330fef07f3d5dc3811657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25830c348d53c59a454f26f8888e442c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b39c0782ec5c8e5d43c08f76b2943c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c33532d86bfdb99aeefe12efe566a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e00b729571d7ca8aa50c1f09bbf806661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93fd9410de5b2468ef5cc87c51f836662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964a304f95104281efd03875755dbfe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f31b03ca7271c47409a32c9368dc5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c024007a13c976376ed97cbc0878ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387056f5bd077bba0e3ecc2df5e3186666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79eb97bed35c1df3b55bd3dc83f5c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee79bbc0fb910269fb9e5bfc19c0826668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf855cf62605aca7ccccda8697bfc598669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b2555fc543b6ba100da19d672cf33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5940c9bf413a0d0864a697bada25cca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c1ab6112b0956dfffed7fd86b6e0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5cb5cbd01ddb91732f271193af956673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e1578853adcdfad564575ceb9fe01674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83be452e9a99da31abd9ba689a9131675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c66c4620039ed8bf1a42472f91538e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2000ae17d4fd8093df2384869feca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9a5458fa2be8b7da73a3249e33134678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16603d6a427c2a9a12dac7646fccb179679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2e8d7e79a1d108495456da3771e39680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c01ce369d8797349ee201ad6dc029f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdbeefcb9211dcccbd44f1fe1b721c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b203aefcceef02f0522ca9d1caa5124683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd87b5ac9390f7e20bc516edd969fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e8359281c5d49e094b2e09292abc3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10996f58e253a1eec8f07b78d2eb920c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e423e4926e09c3a0d0a5f6380347b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c6c618b5803e47dc4f69acccbc9a6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b3255e7e2edea1f8c0d06f8377819689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2e6f40f272834cf32f9e0b23ffb9a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af96f5395559d3a117a173678c5c6c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f019ce0305cac3bbfedb75713d29e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a7ef8a6285b8e30e5bd736531576d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405f5f3aaae270270e043ddd6df4d17694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a93630c19314cacd87c7c30a36126695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51258d6a2fa08b9d8a1296369e7b431696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08da70bf4ca33d52eb65cef22b6e0a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ddd8feabb25f97a350507f1d2d315698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a4884367eeac64ff32f84f4b52879699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706d6b34e2f4068e31cabaed6bce25b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05826edade266794541e82953220b22c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ac1cf94a84b86415f2747a77715f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c860fde81dbb05586e47ca57efd6557703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ef4260485ed6c6d0b247a7897bab5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648c98806f420f4cbd7b14e62bb72f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cf5cfbcdac3cefdeab4411d75102d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b89c684739b3cd33c2fd3a7d5cfac6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518deaa68afcca5338d62547fed47dbb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c1b076d173f5d45dffc696815f120709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632dc91485c352a1d5ea05402c81f13710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56ea2bc654ab859e91f388aeec1824711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3e7d36beda9365095ebeda70d982a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328486d8d4e47a54ff2edc5b97f5dca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebb5f3767418a74e55b5fa8839b513714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f04be483ed3a1532b79da9745b700715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4cd1a847789518119383c370a52a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06536a53e4676f9081140720ec1a5f80717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aecc4c4963bb3d1b8cb2aef87ccba1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597fd0a81df00ec9e609dafe313ffd1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120f02028effcb33775d3207d448ae0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82c259a7c889c25209812ecc9ba58c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162f7ba37294625d9100b3aadcd2400722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0294a253407ac9eebfdee9387b8cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5085f4f5cbad3095c241a82c17c73724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95e3d488d4ce0ea4e5a11c8d69bd06725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fecc4b20cc2184ab5cd9249c9ae1f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbaa50704af863a275ee46157b0d29727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffab293550ee0e2ed4f3858ea6bd7b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6d51a145b83b991955395b93c88ad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a393292e7cc81834b5335e3033f4fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bc11a73ab4f1bbe143a3115a79fb2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e699997b8d222bdd2e0405d546cbb2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f3f350b1e2d5d7953d2b6660410e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434202d072b2cffdc5382e796d7e378734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434a66562cca850fd3c2949bc0a5797735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce2a74ca63be157e995f409a590819736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe82187d5a5e83c5d2e1f121bf18ed5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b85a63fd71650b0a3e60a6dd14085738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e83cf6145b6ac8194a38d6c233eb00739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba3f981cf2b735b35eaf7cbd73704d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdcc1d1d7de1bc7cf4d0446bb016da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bbb81918ed3d9c958fe80d4478e4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7121fdaf1604ea313c55eae469d97fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a7234429ffa70e952e1e5e5a08620744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432526da173ad3ce6d929e0758731248745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542ab4d0f1ea9d289c9e0c0b712b015746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170ca3f6aa1ec9e1fb31c6b8f8a7970747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49949d35f4ec0204c2d85b3efe95021d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2f9a8b4fecd5cbb8a1284fd1c8e04749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc3addba5aa39e698a8bb07acf94cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21769aa2cc11dcb5e781d3332b5feedd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54306da9e1281e412603742c725c22e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d860be4f71da08ea64c34526980932753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc7def68c916371d81f7ef28513ada754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da91880f450dfe2e702df5efb321044755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dea732fe7f0252fa5d3cbc90e5e167756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19ed5330c7899a51c9691be6a7111d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209c4ea956b04c0ae8f0859b1b206cb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1f1399e2db88c72a6cfddb4cd8ade759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f476ebc5f57747b2856a13231ad08731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b83a230747275770b92d9365301a7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e4247cac4993602ec2c2a48764f883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523cd13e8f33227e2ab58394d85d4b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da808581e4f26fddb0daae5976a06135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df380f8c277c6fd58ab9e75a021d89dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7517cad58fe98665697711fbd617e167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8f98049289f19dfa5f7f2c075f62b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca281c888d491af7c1835797aa874bc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39940c556cfa3ba1f1ab3cfbd090de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027eb9d1147a2f5896bfff5b1023ac2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7beff13c83853aa7d9809ca9cb33a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24b19a3b0d66f5add1a5d70a730bdc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885af42987e0c78831f4fb24af81300a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaffbb0db731fa56f643fe71811a6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07905672b28c9425facab193a7ff40f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcddc197d7a27702f79c983e81621117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79cf6fff8f28190fbc00ff4576d65b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9af82409588588ba208273a94eec819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c93e9fa80a02cfc86ad8f73a2b9a5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de8b5b869b32eeb1260401eea72c4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8c4d2a4741b325dccd45fe119012722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15eb0e7aa6d0615e0a634b12e4d77923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4f504f75343b6e6906cdbcd2d341624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bdb5dff5abcd6aa64bb11bb404c1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e55369a7252945b8aaf6ef218930726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deb18ad8735902dc9b239103dfb86227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a7fa84a2fc573ea6f0399fb2aefdc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbd93f73a15bd0611c3e8b85572deb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222499b125c7d87767717ed9582209230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc12f7c7fdd0cdfd88db25abf3ca0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27358ccb34f53ec4f4e2a08406c6a64932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094c59946ca216a8082cf736756333433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e65682711b8b8c7870c87ad8540e9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaf22c158a250860817c8f1261477d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636efd8613ce38fecb7e53f092b6b8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbd0f13eb3d0d7390b0708f676d12137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45eb94d2021eb9dac5cbc559feec46a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f63966aa21300512c23b1f77d21f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79572d76b2cfb1ad264bd18d3a374fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68a9ce731ed59f54ac396e81378adc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7389929a71922dc093218595ab08a8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ed9fa8a20292c5acfb7453209378643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530935ab22e3e375767d903d1f3bf2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8d9bda0962e2a43ef748412255dd245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772f6260973294e0778f6d85cd8bbd446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c762f70462a331c603bd35b0a103db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b13622edf43095a567530b1b26d6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b4aa7eef3f9b465cf8ca9e1b5f18449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cda8c900e9f7f84a7f7dd81e659e1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a95cd9ba0d53d7a07e7d4516785b4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5167e62f9e7bb78e52d78b0a9f0c4df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a9e9a9f1e5ab4b1d400dee442d17853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e33471864eba409b1216f5a72e6a9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c02f2fb925706ea53db4a1bc3b58bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fae53a9cfaf07613f0c008092fd1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896ca521f2fd110a42794ad60bb42ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedc0cc8dccd00c84764d01a1b26e5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c9eea6bc6d848c2b926affd3a2e3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81454c194eb45768d1362c8ae452f00d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aef53cfa53dae49d32b30b84be4c0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243704bf61fcb470e1738104d50ef6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626e07d8c0124382c2f488f010bd19b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a30266917b9944b0bd7b11368ac4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f365d58522671910348b3cad98be5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91bd0b89619ffd2d738b31a1b8849066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a42b9bceb9e761eb8631d1d7fbd2ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1f24d4d7af25d614d85dd4899aca968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a920bb93f50def96a08b3d5e0fd5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f3d316ccf447c027a6c98c46a3c3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10efc9e542b118d2240e2baee7c9bed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed33d6ff9acba3990bdbdf3ab2e3d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d94feb77e3c2fcb6b6655f71fd43473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419cd9b97a3f2d7a2c5fab2df310d2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1ff3c0f34e881e48f818d7af7248175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e8ec9b8ccf171a3ef11298371a5b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3021c116197bbf839a1c9396fa900e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af08bb705759453cda2038766d1c58c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f34a914b1abddbf6fdd2797b9497b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c60d3946639b0324ec8081ce67ad680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277f2d4cc409beb07824fa456f23a6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcb784b172f677371b653a5d2cab2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292f35671c9c5b8184eb7a6ba72fe4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a765b3de3c8778a291adb04da89792b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf837ee1a220f0c260a01ce5eb77404585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d14e12a70c71d3e8fc20b0eec7b93086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a13262e24e22ed6b88c640f1c280287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8839fde33f303141667c77ec7cee1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6d0a3235220c6935e738ce7ea842189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd40870d228df21b7fe3890f9db3c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862539c6d6498e3f95d783ebb16cb3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f01151587fac47dcc9411b8ba0ea792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000df94455b697969237c85a35a870293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4980a07cea686557feeefa067ae80d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc02b9b6e4a6334c5c0652b4916c8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3f4d144483439db1d5e2a59a4681896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73612132c0ae37c89cf6627ee1bf65a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6da728cdb581754c2498cd3e8623d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f661541055d913745d1fae78e1611299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71abbdf3d3e64b3e432a67e2c75e60c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3576d76c5b5218fc9c85b5e3120f15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1dda96b20cddef3dafc2db25608cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d4601a95866b01abfb218d6b07ac2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89517a9aceaff08e31b98b056a62f7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d75284cb976b717e345a8a4856ef1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de449db5986b6c5f48cf1f8b6d71f04a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc8d13e8f73e43f59bec23a11c1d91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293021a29e36d3d3b1e61ae8e16c6712108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad816e76b5a6baea39455d92a47c3f72109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80c62f6bbe7f3f4bb5e9292ae62041110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb448623aa66c38006c022b1b66f686111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3a6d6a2508dd79ad0ed20a5edf497112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d69ccc2448f3e864ac59ae542de33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151351dc5e766c4ef10e546d89e58b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3674df3901ad95fa73c52be2fb02d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61f8002966de1da220b30de0ec2485116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c71b95c79aa2593ba8fe7bcd4736ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b59c44eca27f262470ca8ce19dff53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b12e5a3058a27d78e2dd1f012fde6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dc1b40b1112a3653a011b3188694e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493b90dd88efd9a6829e44306b17886121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eab8a679c10fa0e96e14b117286336122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47acd3e521a26cdb0cb1d3745ec198a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dbba17f6b7d5f5d98f3ec60beb92b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41521a0065f98af76b57877c60ca59ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642568e54f6946da5c39fa9d64da0b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39409b2b6ee31c857fbffd28c4e89d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02fa2d45ee8f45a7a099b3f1d5f6da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35731fc6c332876637fad726cca12fc5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c374b2ecbde09c9a86a69e881a6284d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a98e6740318173d33dface11012f99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5916acd0b419a8ab44a0b3ad4f94c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76897772f6ab3f9a9ed8e021c0e7ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58b3417e36f84874a9aa79f484a290134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabcb6ef27c22ae1e559baeed841c8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0444c219c2a7ce5b6075c1333b1ef5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be57e462a0d790b98b9a255c1f6bc84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d83ad9231d373b8f06676c791132e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678870d221ed3ac4da43c7c5aa4a22ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef508c6f902e8230246a764c2d78c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d549bfc110fe71ad20304e79493fd65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2ef63acf3b3325ab779cd657293d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6742e7a26a56d870278297e278201143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2d09aec351b4977899f26093a1860144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cceae3be45190a8c03b019b3c9d4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642b5986aad856cd1b54256af1025b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e76c4d113ea3eefa5989a6466babd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91785859caf0db3a1f98fc44aec1f782148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500347560887057bc857a13b028678de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d162367b645b367f1c101f9a46826c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec38a4590e71df04bf4749bb9e58323151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00598785b7f03130e57dbc69fe5d06e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6059df7986ba955aaae74dc7d3a551153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e445a0399bcd08cfd2f06e0fc22e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fecd902b3e1698eddc6db29c7c6d49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734e0d355d82986cbc9cd70f5a55d6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b541c13183e7bc23b151c53d03aad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296ae473fdc9d587c893dd502649c90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d90797664c573401fe0fb521abf25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc804294fbe19ac244636e23a0a1a7f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ecfa9dafd43db7516fd35e7181359161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ab244eb4d4d85bd9070d76cb75022162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62a2ee11019f426a72aa766847f4b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e710b930baade68b6ded215e666f7a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a30bd3191fa0bb0b6474f3e533d539165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2a06f8cfda8e51536eeb1a815312c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e06c76241c27dd0405b6d1dc8604f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92e421cf5ad5d8cb22cbce91f90cfb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dea3cba325177a2c8c678906c1bf70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471ff6fa5c6e2596b848eafaf5782de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff638c98e7d171feb642bd4210a8197171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273392cf56a8525d7834c86fab72d766172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47ccaeadc190479459a47ec1238ee8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbac7d61850399e20d00e662e03e7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a018e55cb22cb9612260a55983baf92175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a7e2253af2c798443458fb7f8532c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445188df1e13f9a39ff5eff6fa431891177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab76d7e2e0c21c65fa4c9adbe3ee72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30a7e7112d61f97461ba395dded8a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43651c802b3b3feb10c81618ead48352180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d9c92174d38b837d49d57e642b740181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf37fd7d07d3665444883a2a411682c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0ffb42c55e836901e4665bece2541183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45720466afb42fe4344c5f928944cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553c75e44e925818cf045f136308eea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f0a9674cedad417220e37b0f5bbc1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf22508f7ed566efd9ef1e222fe3178187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5a0180ef329e5f7a0bcf358109c52188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504cfa4b5791284045ba6b8a0e10cb7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3321994224e1690e179b852dc7097190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9794bee839c80f32b35afbcb39c1c26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb96627860d709e998b4561153df39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170b5154c0e9a8ba4d2767d7f6e95f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65774d13f6f8ccd682326311595d4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5647c0c7920bb6d4102f1e5277211195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa6843e50992faea9e7179e92269e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f32fb5428f2b5effac529b53266e9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe3279bd0878775f5532254e2bf8dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54dd580b746dcbffd4bb8b2efa9c00199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53e37325744d20d659db7fe8a0ee4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af9bd40220c495673ce9f09e1056f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45081c3105ebab7f22eea32b4fb54c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4105a4fa7b98ad00ae1f4db216869203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a5481477a18fdbd8395e1c81e14bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcd419031b7d805b548858e9d49123205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c3880b54f14f3239cc199d113d660206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d29dbda6ba299a489e2664227222d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2058d59a7d3d38adda9ff81a851c2b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7debd336d558f22006cb72b2df801c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44980a1ddec7bbd28ed7071130297a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac0946ccdd01e2ca4f322548d59b3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c2aa61dcd980851c6132b06eeb0e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8cb0dda0a20a232eb7cf7c0af2d36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0766f05f914dfd87e8a6be529c37fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c92cf6fb220b107c5cae2eca5ed42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98800bdba8c659b758741ebc3c12654216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80691e9ae484f2d6104d3363d3de2cfe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0342808c7c9e752f0d5281cc9fb0c9b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a85a01be53fa79167158f2cce86cff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a38191c6ef87f2271d0c504603f58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63817e948dd58b0cdcdbe3eb447c31fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c64349a4ba4f0cad967cafcc4a79b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9e47583e4ed945a92096da894934b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931999e2234cf56682c9ed8def53dcf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb76a8a4ac24e4c5289c3f58038000d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f52cdd30c02005bdff09d6c266042d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce44e82caad623ae52049b6484f627227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2115a33e96892d45d1605d6203db0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be144799f017afd67ed321e4244b4fac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7eece309ad038e194951db5cd583ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3737781906ba7ec089340e5931ee3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ebca6b98b4b759181cececb779842232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515699b30b2ba3d5d94df3b70e500fb7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1b0edc7e798e22e35e8758bc7761a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b6c52ff3495b013a2c3739e353ea2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c32b964874dee4509ed36ecc0bcbd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac09d26f0e746332bd43134b15a9049237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74868f3548fdd28ae64be69b19e1c575238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5c329e5f4c30db8b2d7ccb27dd80a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded6047e3ada9aa2219ea7f09d3c28c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238002c204f20898cac76aa413ad491241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0a33bf998930edfff8f12d02d675a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c89bdc1a543992601508acfafd5648243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00019360b3f1d558fa771baa8c46da73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3189c8ceac07c24b91cc8548b5c9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313a4ba57026eb6970151c5c24a7e57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9e183da7971aee41a148b94736ca6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f5275ef212622e730244a93160f8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def41d567dd6d309aed18535e7313d7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c97ccd1973ef5aa28fd52b7a31bb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb570e1526df3df1bac03fac7dea9a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15140b06ec2f06bce264c22f0ba1ab3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8db9fa1e05f4d67d04d9b202c3b71253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c39b5f4ed0cef41419de88eee2900254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed70fe835fb0303d00f5e725c615db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162966c714bf43509cda7a84feee1d99256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb8d701d354ccd695fc180cbe57107257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b052bb8f1cc48110d7a7352e5bee5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba920ba3d586cd52a020e1f888ebd62b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1edb4450a253b67744bb687a25788b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b32923aa84b02a226090567289fe8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35930206961f8c074d55861c9c58ac4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ec43cdc25c80aae6513766c7b11d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de302fa482cd0d2f0f7c66beb698fdb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114817f0a576e71e0156f2846ea0ac1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab78b568d50e448955ac03b807c687266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398374566d19b14e243a6227d497576267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817ff278621e91cce4855ff347ba8ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695b3aaad1283b9fddf7834545f05b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8af296c6e41b6b04e9da69a1aca47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74361e6f9cd04472f3d440eff682bf7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9aa265dd541290642c634cbcfcace2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170d76041fb5255510918bd7a2071b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708289f7607f9fecd77e0928e145046a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e9c687aeedf06376215c3f3d20602275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182a10b8e93c3f2662c24638e5784c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284f5e07b43c58dd205481978cb4768277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8028eeb7b202e4f7f295ad86c88d47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60f6c68512955db40b7233d6a5b946279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaaa2fbb16b2fc5ecbbe3dd33ed68c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025872f58bd8112837f181edd593ac8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686c45d4d8db72f1fa9818682ff1e4b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d37f55723a59cbd45b530da5a0ff6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc609fe441cdc7deda2db97a526243284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87321fb0a82c91716c1de6fd3271eae0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712ace88fd52dfd77583aae5d0518a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95f413528bb6a9c55a01cf5b66acc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6dee8e69db619831f353a61ba96a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcd43ea716b78e09a263937a80641c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29ddc394e08d64a9107e5bf4300b18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d57a81667092fdbf8e8cd5c23940e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea632a1b3f11b4357f9f3b026d30ee5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0309be5028fbf9b4df6e152404bb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb490fb3eb6bdf0b39ce7d0842b7c58294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826086bf957b4f16100f3209f13a44fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816676e2bba323031090824d20d479b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a95b8ec01e09fa6395d73fd754b32e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74693b49c848abeba907666196f6c470298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec8e11aea5760f69bb477e731d6eb3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0697532a568e6e15bac88a3817e51b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a783cad235a932309bce753c6b4299301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f93bc43987b9d90f1f0f8ae11ce434302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb52ca6f6c328b45fba9b72014b470303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3689c83a9e061ddf33aa8b5b5b24af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e780b7eb7695f10ec5ee4ed4252fb4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4158a65889a831c37eba7bafc1760306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0351219a93a0613727aa77c837f0964307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea3823dcec74d73c82151bf7fabd78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e90030dba9db058319b3f3fd75b4ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af99e55205ca03455f78d996c89022310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2077e1b161e48815f4412522c6ef3ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68667daa21797e634bbc483506e716f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b345cf9ecf6efdf5bfe9bf09d06e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e4a7cda056424e5739f987f6e5e69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d391e8f9957bf7fd96699093a01d85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc4a0ff84c8c76d5d6467f415bf69f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007c536e545c01f6422dde3c53da8fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542464abbf075d09ac2708b5fe4e5e4e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f1006f7c681a0edbc42f4bbf2e4cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ae4f195521072dadd477f49bd374d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d55e7ca6a78ec1b8828aa49588eff0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e7f4ad4c5054edd4dd78293ddd20a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cbd5cafce1e5faaf090908ce4a1d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76b225bf0b0efd5ac59a16ceb0731d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c04792a49e639a149b6276da0cf12325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10890c59908b80f266cf7ed976525703326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67621871e9740e2734dcb4a735b6cf7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4782ee02b2f1938fae59147329330328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82696d1c5447ab52fad8d46a38b696cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264344625c600bf3e72fb02572ec93c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3848664fec0b6821a16e24d3f3d4a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7140f6fb58f1b77c1e600bf7a4663d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e8c7099cb4593f7877d5c138d25d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24d7cb49a3d66f89d293734b1934ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb8f0abf058f5bcefd8356e1342e1c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671c19512728e88c3ea704843771956336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8acab10981c18592e68a138b372da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ea755be77033fc7ba3597951e1704338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f6a9838aab3d7f3b333149ecf5b70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b0fa5a01f7b25b42bd1317b42d09d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4fc4d8e9af192b1d6c4a7b7a42f06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f70a04e9e45dc5d1422bb40b0ec42342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3435802031414a79f83e762ef83a82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f0b0f8c25068fe456ed465c3ad13b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30ed35e4c025b296912a6b1470c2a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93074dfe882ff5259558d9f19f40e674346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4c61930bfe06416b87e6a8d22ba61347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47775e743bf9db4ad2980f50f722471e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f41fec0a09e8fd62ca87c071b735f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b531d93beb2250edd554956302aaa9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb2296cd1e91cf9bdafd1dd6dc0828351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9cb32ea07bc1d3bc733c72db9eb5f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26156f0f15d168880c59f78572f93e2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38f8397d806dd1a9cc465879aca932354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b2e89f7a7f82fb9f060dc8a7d7856355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4827c5b019ecbc2ffb8f81ab1e8379356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb6deea73a8c27046f537f5173f44e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c6e1b3e90fdc8cb13dc160d848da4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ef5fbaeb9bd3a917ff9672105e097359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6fbd5f455069c0f75ad398f8701e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d27939afbe1b8fb102cc41ca7277b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29332578f8201b23fe94b2790cfee8a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17667b6852ba950c2a4de62ed633c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4c7a1e8ac2d160181523824f7171b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f0ec21baae4e0f079e68c78012150365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f18843a0f0ba744391998d0ea94ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1cc5aa676768638e9f8881025a96a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3e08f442f704a211c57b4dd1bf3e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750e01543a74cfb7cdc306d12f14c7d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dba9fb22cea5ee145795a7e44e5343370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126cb0dbf2dda240393d4a0bb96059b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923364fd0e56aa5b69e4737373758fba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1d383f2d6910208416ab7fb7b5ffe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaeae6cfa6daee8c4a4e013c76e1f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b0a69a3547c9b5bac28b52e662b1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed9cf256bc7bf09a6daecd6398d734376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c5d9e69e56135d74be1a9c7429951377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3107dcf4af7a2e05a34d1b57f9f62a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bd5e0fecb82258229c18bf49f0034379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987077767a534a34293b77a7237cb32d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f268368a6b6b77b31fbe8dca959e14a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fefb56c3c76a48b52bcf9d6524f1f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7b4b8e7bbbdd0f8306fa5c6159ab8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de975893cc2b0985782ec399ed3ddc1c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503216faff2f3529692dbb83bdb11471385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c17d1b8566e590aa594302098ce32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a220611061acc44a1477e0226d5dfb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10a05eb8ea17d240558599b06bdaf2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296593cd36288fa10e4fb4bb31245a58389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624d612aed136a216545e7537db893e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84233a69a334657d9e9bd166956cf29a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1dc0fe8e5a3cd25822dd819aeae6e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4617ff01f562fdf76bfd8ae943a8b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd137640ab771f38e963b27404006a3a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcb7093fe76939937fe48e04eed033395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0d419e324fd08431327c1ca135408396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb4ba7bc7e11dc78fac29364d49aec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea0cb2522dc758407099c5904139cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae403593fbdba8f5aa7c6280c1624c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70558924e6dc7146137da27d131ab9a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7544928d91139e255478bc05638765401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907b5fb6bc7549761aeddcad36a6e8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854381af5a03347c971008252772ded9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e26428423f5b3856588c9ef869f63c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199250e2072b9305ef83034799f8713405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac4160398a87fb985d7ceb1aeafeaf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435802122cb540de28b5a788ee6255da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d968e59029d82567f0c3dae5e6a73408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34453932836db5fec3b01eb7f82087bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db9eb88a990e8e01776522bdceba58410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8aca100c5acaf5979cdf190966bb87411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba90bc3396011f4074a73cefa0ac372412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf6a121982dbe1fee14ed8b54ca6fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cafa62335e4af3ca00a7218ca9946d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e9f689cc9e81b3b06c7b47ef14ab0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206855dfb48b4b0d483822278a0a0df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f5f033c70d48f18af40099d0d2c66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8d1a0d2927508a5949a6c34fed463418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f5199a593ede64668d45fd19b7550419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc64379d236d9e930b2a2218bba91c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ab54048ceea5cf8eec569c0d4ef76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251ed4014a811b8c5e7b35e11cff3c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144073f44043e40415f9c80e96a507f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dae54b036d7cb02dd68c728b4d3239424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ab31e61229b3cf266b81b05823803425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a345ce663d4315eec6d0fa6ca6eb7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed1ee03fb6249d701eaf4743eb07ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73179562f225a6b1542acfe27ff4c60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99536004acae4b74b529d75c6d14583f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e418922e1d65ab6414706e4f58d65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78dc50976bf7dd10a69e5e8a019941431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304f0775dded2daef241cc76a955199432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d942bc3df0e163c527b74b8a55ff7c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecd7622cf3d7ee034260c28f226876434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23388a1cd1946b938ffc5cbf8a102b86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721234e6b8834af6c798e42ff6157ace436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e14ee041d9ddc2b83dd9e29b0e2cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0ccad8c61954eaffeb6ecf790f9a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6048339c28b0e4525731dd0cc745c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb61b92cfa50b68bbd00f154ec03d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ccfed7f539eeb224f5b08af3b78d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19064ef8ed5dd0ce5817059ab955f044442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db06571a9e6efb74b256eb47a51794443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb700a4329999996eff8b43ff0ccc784444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb251c2648b83ae61c7995981469dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a443a307efb3ed983d5e1328d9bf5b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e983273e714b284daaa60d345d5fc7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bc18c42fd070df53d3aeccb163f34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99817aa9efcf095fea74aa351720956449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d6deccfc28aabb2f942fb912e38ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f5c70be83ee3c963d3721d899c5c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e03068ea8737237b349262a92cf5a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdace5fcd045d87ffa922e5f7297fbef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f594cc3da44798b678e5813435a872454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebae180f1253efd070bbca27d77cf5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01535f764e7aa145c7017990e38315456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06304a824385331fd08f76937ebf32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151adb967c3088c9558cb1a985d4cc45458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45d2502bacb9427ace3922fa9947ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4624eb249105b7b8deea744d3f769460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457ddfe0bd8521f6ac22a849c424eec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad700196d9fddc37151d157707041f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5acdf44336c7bc97d492f24b14f668463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a8011adf719c4edffc827304b8c03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284e385deb1ac13e41c5eafb617ab06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058efdc8eeda43abf29345d41800860f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258ac916ac8ef7f39e7721c749e0115467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621387cf3b083b5f8e669b1ccb27e26468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba34cdcea1ec0173e7a86d3ebd63f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cee8d6300e0e67cff38599b1a66b9c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c40378d78afe43a8c0a301ec7b05d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418623e9c3186ad8676ac53d1c72fa13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2fc9a1a7fecfe22273531c7adef8d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1854e2e25ce951bdcf66e85ec04197474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8201384c240acd433025ede29a2416d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234e254bf271dd0b3e7692ff56fe22e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b641fe45a5ff17570fd0cc337356858477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db36b1977cffeca621ba4db5716a533478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd29387347f222fc9000c46dde7842479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9a603968315fcc02f59d8f08b7386480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36bcd60b7be5034333642394b9793c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a85bfe338fef9e85c7ef6ad8a7cb7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d90880975faafd572e620660f9832483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718935f488746308daf0916630bd543484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536a5f8be6870a4700f80b7f14bbb71485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88c0ec1a221479ee78597e7928a9ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fdfb7f25aaecf28142a675b394e6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d29905a22a22af0ba51d4cd5af7fe4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18932d5d7ac58bb69121049867f50859489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598f5d0dc35fac94ec8aea3040cf039490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752353cd40111f91bba65222530a3cc3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489ee1a08f65bda639702d8783c17c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1432c8c251f375e07b81ca6849d3ee9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a057bab09dca3501483b99db14dec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001b9499c63227e951e07ff4f1a900a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a7503aa06b9cbd2609cd8c5ae44db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8d6737fbc8088f00e06d6c26cdfe3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a190829de7a0b57aa2fb9601a9aca52498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3888a5b7fb542bf3944674f38618e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fbd011a29d492a4f49d7e075aa79c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b101cd80edfed90bd7086c9d7f778501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b859777851ba314451be05d23d012502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0109280ecc8be9293611ec274106e8f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b8f58deb0a0c703efc5712d056623504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918da24490f46ec41047dd226c27f0fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751f4a79383586e7a8cccbe4023d6bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f6db8f7d07bbcb810b3c86a45cff9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642c167bb2a12a28e871a767f95f54a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae4870ae54d5d79b63b9496f90636f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d32b18a7f9f8a4759157dd115e505c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90da3aebb7cb19f4c2fe3265bdd5f3a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530c3504d624d53e562bd7eceeada13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fd2ccf701c0af70c4efd957b65876513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f20489fc0e246422b27cc9f01938c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d7a94b04993ca0cde3119d18265f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867e34af5d17f011de7222a833eb144516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ef25fa374b3d3bf9db127309d12ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914d033d0d31a88e82a863f3b4525f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca4ba1b57a607ac9f5f43c2f21bfe8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade86999c6bd99b1c3309db5c235aff7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b38c67e6d0583ea2ff83bcd888e39521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67591ecd08d272569c3fd233a650d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82a7b931ee0ddc55c78d6f17f7b0de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e45ee0ba4ea259bba8d70f15c1e348524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22dbb5d10e3b42860f089916933ed3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd01971385ba93d5a0d74a46952df1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9333743cfffc5be042d0ea7f346336527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5a1e5f8d0787765d65967563f3b74528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc84bd82c37c09771f90632707f9bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a665f34e36491403202ccdd6b0566530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f5085149e4d5285d2aa24ab3919da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f7cd82c5820beae04779da19a2f91532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee59b1467e537dcce49591d1f9c4e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babc2fd6eef68f9d4be558241baa2f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6040c5285905597b45a57ae066abf8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670dfc84cad987f5c7adee41381df70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a589bf4f4dee84945e587716e7c6b7c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbb601195bc115a3d7f6b4b413eb53538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d576fdb4431706430f5744aa25e6a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c270092924ede2262515de668ae3643540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe35bd3ef1cb2438b1569a88460df65541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5861f0530e7cb140648079f25dc37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bb0ba6907814042a3151be990daa8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b65cdc05b8b2c624d7ab23386626c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfde3df6e8a5bbfc6e390bc94d30d1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed551f704b4f1801c42bfe01dabb40546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bc65c91a091664500a524ed18a773547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbc18452684b5b54691fce691fb855548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d558320b8715d78714b22b22f4cfae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7472dcb7e2085bf05b03e96ea04ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a9d584d881474fae816e3128c2710551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fbd8a539b534ebf88e54005e821fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3ae7592dde3c98ef57f7c8f1ee366553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125f9dc2f8e064b9f6b5dfbf5266ca4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace55fe8a9ca97f8d6e3e2a21b76fa6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c4f44e8d749b0bf6d7bf42ff0d6d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f74b754655d80500e32caf52b4736557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a896995204acf6e7f7af36014c28bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be785865d851458a2842ec57567b363559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60ba060ed9cf699ef21eb20f9d2c4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a06ebd867cf1d689585d28308fd976561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340a79650951f51381220bbc3971cc3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0f36d33b83806d2713d9ed34df19e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995533b72775a9467fcccfbe415a5d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2ffdf56f6ba36e59c9840434c77d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442abe489ea2d0c1a9ba3c8e7943d987566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe620b8a12cfcf9bb311cd4dae381f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc37dc93a157705c50e326e504ee19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63675014d62fa4bf9cef9044eebb87ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95273d27dc5267d2a65714df84cbbb28570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4db71416406f496e4bb52f3c27b4e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e199d7b533cb49d352bfd6f5e9216572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd3e5335d8f59ed3aa6533a2421108573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e89cbff0546e264c838170ab673af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b5e8120caf374a3253bcd3e7d3487575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0525963f770084a4874182d13e8a6ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cd233795c8ff23cc96230ff892ab6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabc4216975fc7a9526271a59c40108578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a645515d941e215e500333e0e0968b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7518963d37c33a29442e30482e28910580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49124b83b670360dca957257eb370375581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb06e1befc69be6b5d5405fb254344582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66b376626acb41aab3a1eb33d81b7b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ed64de860312da11222425a5388e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec4e0ef468f346a3e2cdedf6c2bda5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ec3ef41b34f8dd16332f7999b6928586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd316828f412b7e4a9d15e02e903d70b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907d47b5c12259614a63025d490d582588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c5a4940a99580b73185ebcfb6cb4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27afb0e578e5f7b017e8ac9fbb0412f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dc1fe95ed63e58a73c11edf3d912a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc752ea2d40f3098ab8e98412670b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958d7467dc227437eb30c1ebe1d19d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16345010b617ea074bca0fa7e9242e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802b13d3c360909e15455f7e56444de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc423ebddaf9f7060a56536cb9c1814596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce005539450c9576bd695463b5c4b09a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49011a3f2c9b7283198f541104ba67e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210989692fe58f50a82641ac4490e72e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba49d3d25f35975fbd46b2e2308a93a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a00f17401376ebbe95e42d60f63e06601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af80ef44038ffa67155a63d1498134602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a927586e77fbc7512d00ece444782603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce906e6d980f449a54a9b78c548d23d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cc5c0f0f507335a25351b938db807605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970152ef4e116f506a05997021b37fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a239ee234c9b525d80f40c3ec9ae8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc37260edf4b69bbe17bc11b865d3cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3716629b770d0bffca5236fa8d703b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c4e0a0ee2bb5dfa7d4190b2e295ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219a5f92260587ed2d9b1c1d30e3c1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7560e8d59f5cda2e24ebd860047f7f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87fca1ee90da3c4484c24d2ad46f40613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285902f105af61eee1e4fa670cd3884614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3319d8e835aaf6d979ced4739ba8a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cff673704205463a75f10ab615d6c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c3d9ba9c926127133523a9ac279c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbd7d16cf849300146fbe00643882c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419633d411a6033d0bc1bff4a8009b97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e58c1f19f7b201ccbb8cad2e7b8c0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5119c9112a5d41e4950ffcbee73be2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb49ea998ab663c9e5560fb77d64c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4aa7aa9495f665d4a02449c5a547fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0de9af50dee6f39d465f14a5e5aab4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036e773fabf754518724e3cf58bd2ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa657618fa247eb7b8e6b5663fa0831626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5f3e97c50c3afb2516f81c48783f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fdbe628f72317b2da445c4d3401da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9181413f9a9d51dd856c0cdb7ec0d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9d439c72705192b4f34840eadad3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2101c3b737fe32fd52a87f800acada5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baac5e2169085023a9ec4ac1e70150632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e2a2fc68c2da333adafa50cda4a7e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d050a9a59d0622ab8769c14ba33b0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dad24da7bdd305d9e6e41715c6a5e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2116fa183adc953b9319900a58909b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87302365212a29d09b466b59a0bedb43637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bb5ac193add78d6b70f32923b64f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c89148cbf9b6981da8a05d19e8ddc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875a2cbc729c4e99543075fcd104690640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7e474932086305f334cec27de814b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c6692551a1a7cda14cbabc8bd5667642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a372bea1bcd1fe093d43c478d7bd263643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ff4848a7b4d6c9bf68fa29f0cf770644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8e13099664ea7542b33b0870634a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e44d6cc8bfed0829de16b5a0226ec8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d158279bea82a8ea25285dc141e969647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec262cc22e2d9d086e8676264aa6caf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c538319d6249a785233f4dae64ea81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935005244d44b919c647654bc6065d1d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fcc6bd1527466b16b061b8f0095e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93428e1c458a94270798ceb538ed3bdb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83e37d602c572aacaaa964f12e662c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484db5b9501f4c2bb6e1b0540824ac16654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f83c568c8faffe5748d33e2fa20178655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041780a3649610f94bb18e93d39efb5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8284b9d9f42bc2109eedb91440102e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bce7ad54b94d24a275355c3d5ec197658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1aa0970b3bc9caa0974987a90d9fd1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816a2482013cd44584eb98ecb5cc402660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3b82ab679710fe79cb7304d81a7c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0ae5201464bc6bfa351fabfd7391c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b4836ca9358a9a9b419e5a20f8005663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58027b912e9bec2e753c21102375d58a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c89ccf93eb126e44295e8c24400f9e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2096743130e07f454da8f1629a7748a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b8aa283d1334ca69ff5ff99319680667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a60bbf61ae5b250dd1a61055a53c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0857e222b1aa958296269d710bc2f0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44b1f5fca0c62d26fdb7bc0d6f95a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2821348c5a9d7b1c8eca293b368b1e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39bc9abad5e651a904db360d95c347672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12edf914222f3a8c4abc14e34be649673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822da77386aadf2f93f68936c727206674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb4c954c9c6b364ea5328100893bd6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429dd9e855d9490f1b75b0b00af6f23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1698b82bdb2ff67d0f6b9e0ae64b3c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699a52e67ec6508025f6d45ecc765ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498697b92f5db3856e51a5aad8bf0f3d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b24a128029f9588f718d2d7a11245b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fc2768c4fee503d4e7a45604135f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c188489247a0ad33d1af87bd610ca2d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3edf44a287c7b16adb5521f904a4bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e0e737d2821ef49e29401cc06a31a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d9d673cbfbab13c6dee6e07c3eadf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c10653586a702977d56f01e9b749df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77dfd0b5121f79f61dcd048290f7c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3504e9309bcfd1ae62969a297ef6529688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97041f6dffe94464140a6000e9b252d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b21620460c85b6936a3827036060cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da07e2a653e5213378c58fba47a9b11691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486ea3b30c1aa4a574308c6a2d6cb00692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3bf670b6a7218a4677342f8bb8a83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1dc4cb8bcefe3a3d93a0830a05739694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14656e0b6bf3bb09dcc3f9f76de85a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac88364f5c284437b525016e06dde37696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c47e441cc5b96c71c1f1d5b0375f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0c9841c6ab6def848f961b3aa6627698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de633214fa3acaee87ad0113d9231dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aeda536996d63f49b39dc2b7db2a20700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2446125dced07f5f20dc295a8a25a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694130d6300f155c8477f02fa04a9ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13172457d49a84a489543db266c83069703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7060aae6fe316190b3dd1c089d1e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1344ce8c92db795c90d2facfa737f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb0f0fab6e43982bf0af161c76981a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829006edb20382a460829a2480b89c96707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155549c5a9896b6213808a515600a151708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b245eb7c1c3340944604623efea1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee5b86197e35622b40b5159904bd0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bad5db98572b6f8a9513c20f78dc8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca378c20b8601015c4f874edfe85d43b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a419de738d2fb95b9c67ae8909240c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d8fe330013d341415b307ae6cffaf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829afe134fc1dba0408cd7839177c5a4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865b35a14d0230ed69bc4826cc3cd94716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af3d1b46bdd7c7fc752db47a6771cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4433c8c9ee1123c34e9aa0075bc7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e59d716837ccc756230b4ac75142e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d41906d028102088090d742dca396e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c799d51fa118ed640f0ee3cdede97e3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc8d816364808c8ea406c4832ea585722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13f5dbc3274d2712fdbb6c344a7ab6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55395cca068b8fd41b0f205ad17d71ef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4980ae004d15eb53d8dfcb807287e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883ba91a8c74907233887299b50160a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ef806746e16751534cfafadf950e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f97b6126f877ac4c9999d36410e81728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1608566f0aba01f04b8bae4a95e3cea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2da85e6accedcbc4b9e63c56b27500730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f109ba130f7d5bd1d95a1c1a3f33a38731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7456dda58da04a21e7646f0e060f887732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0aa95b9704bf14e717aad86896677733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fbfa1176c63fd4850186577295205734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69af02aedbdd0a1a61a18e0ed035a5b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d4517507a2b24bf26520a58d894f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab1f8bab45cb89f6c9b40e175d6c84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a545700de94b1930e90e107da18db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49ca56803fc4bd36a8e3132594f453739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa240cec08bd71a00e3cab2d513ade740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8fc6cfa979655facf35810964bb97741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147508ad6a8e31e6d81d6ebd145c9158742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7ad6e0a628206fc5a629935ab3e0b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabc2b78da0745dab8b21d9fc39230b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23180cd60aa34225f6bfc5784e2e6635745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9def784386ad2e1ce4ac04c4b485d76746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590469bf534e4e12a082943257b07663747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53271f7e2fe08da8a209795be6e05c99748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ff4e51b430bb33241030a9204a2df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aa875ff0b28f1968500dee0335ba3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ee941035d98d81ade186a0eb72dea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d7ca2149fef94ce8af41e63a5e227752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef6d1eddbe1e53fc6c3e2b38981f1a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb34c01b6a55f76fca01a046fad4c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b5b2b89f71497481ad82fe0a55365755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4c104ca973beee116f017a7e3d5e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186fe020a90b4f5acb1f0e8a0f15887757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a90ceb0c1430b3a809c33170958e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3772d729546f2a85f3dd8d80096a811759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>