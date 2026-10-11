--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660b4cc94da0b85c9a44e569fbed8d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9120edb82563c863681f198c4d7cb232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0c2bfda7677ec1251b69a5ea358453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d99751360312d40eb6f89891dff8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298febd914e300b01bfdf5f24f81fca95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a289f84dc74a1f9bada5491ea8b8d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cb2e57bf5cc479952244a0f4725917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60359d592aa5eea62f10b1027e75a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab95fe562f175a5fa66b37555e02d839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b15a9a8ace11d6a7ba27881882cf710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c670b21b958c16ad5724aac6e270b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a51caaf9f1ef1bf07a4365335066e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c616e138bd39980d8f161beec499c5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bf93c345cac1e73167f3e1d29d4d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbf377ab8a359002056a898acaa06415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f49bba8b9e5f97dfe8b8cea89acc4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949efe5a02930c2ba5c1925be9b5ce4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a144084e85101ed6f2ca14431de01118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b7bd2a689b5b3ec29337bf5a7552e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008c337ebff53d76cf270bd343c5b3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cb9edd7c5d97bdebae4320625f93221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4653b26259d4816f5001e92aaff39c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5d4c59d113e1ebdffdb388bc0b22823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff423df74bf2d1e1d983781611be83b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92c7562e124d08fb5c3b42d38fc80425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4009b03487ab0e8463cb30452d0eb0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494433f52701f542ff915a7e6083ca327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52f3f9d2dd9f051e89fa7f6dccaf0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd7fdd597809f43099138c85fbe0fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c243b78ae9e052973c19754360b8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82ddd09e35e8aeaf61114b468bf5d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd494c5deab587b2216ce804b4f5f1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74680a6b756e96ccf1b4d8a19285f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a394008de9a7e85db7e08d20bd4efae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d68eff732ea97eca8a4482a91a9eb635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0db61d4f70978e6c184a4bf99bff6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f9b33f3f57a03c8315c978f0f0a6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa2d45b7f64ea7f45f75f7e868fba738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de326395126e25b54a7c514ebfe66639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a0ae842c7ba80a3d6f213d70e5db040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad668f4d37211244418390104ded59a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e6e63df89bcac64656a0d68bfc0d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf637f2dcca535dd54a7b3607039e61743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1db0e94f57119cc860a0c5b532049b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a5e25709c3e21444b752d39268e3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2edf079df2391036089802f6461fa146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4babbcbbdd952bc6abe43ecfee26ca947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8aeb20185c5baa3ccd5c1ec53d170d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1c4d5f57d19e588381ee290672a1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979548bcf37ec08817aa963305190aac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a5aac2a313e329ce655aa86944a6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a5ceff6b3f30a4fbcfc82d2d1bfcf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7590ae32a07f27f7ee851d14de9a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fd68af49e1822787ba451cbe605a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0153d709e150bdccf8247b80986d26955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da61dbe05b5ab89e97cb779af26c85a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466ad4ece4a9a7246c3078f641c459c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a057337d3e6264d814e411e416a63cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e9f8fecbc038261afbfded237b40859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a450110ba1efa3f1349a145b6d41ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7d053113067b1f1fd65c5395f288261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b336cadc7ac91a16d15b41766b0c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5262531613d0a2ffe1b2e98327051b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67737de958bd6aafb26489fa414e37564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9269016a726d0ae19cdab197f3ddb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a0a86ee4f2ddfb0e76952a52beeee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753500b64a77b291aa29963d1fe7f7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd1e24ad9ac28892d4e89588edea1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f92e4c4c8e05792b90d94509d735cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6dd7e27b1f5eeb8275a1fe5086b4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d155fb237bf06add3e369f708298871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01315258a74af9f1a86775f0cf1a59da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638f0e4e07e42e1c39bf0cb87d8116573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c82b7516111cdfa2eeec0457c1ddc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc25f6acadd486a8b3c84b36694022175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31ca9c5aa7db81d914feff9e07d0a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00417b6c174e7027c8e03766c1cce477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde74b154830abffa3054243af04e9ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19fdbc4c06f966f903e500b16879fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048e0bf4c738aaef11eeea1349ffcb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a1b33d78a2d7efe6a3e3443d5455181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45990f2312c5da8430b119637632fa3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209584e792720235ff9b09ff8e3990383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51a943c20b293b794acb35113061f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c7d6c111c5faa295488730c791f1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffe1d0292ef37a70e3f0418f51699286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4c1853e1ba01681d71d911bf8c21387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5900df1dfbc4fc4dff6052f2eeff8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa9cd779ec0ae9c69b5810f202c41589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff283830574745d949669ea229fe34d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025e095377af0c55804a6bca8a4c68891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e72207e7cfda07d4ccc928c437115592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27293f88aeb310b6546c414c8c3a089193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31d65f4e8df6fa2b5889f2764fca4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695bef4835e78e45414f5d22896c60695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44aaa34e3ff7e3bef68be97dba193b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dc343891f25de640db4cd6503a35497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f409e982988ba559ef0148cc174accb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1e2e868ea693b1cdd323ae539051899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025937b2ce9753107b6c7ebf2e83796100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03518548ef529d204b0ecb87e046228101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b4811cb8f33d90d18634dba0ff2d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013af026a00d41c416119048a06d577c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc651a4d5761af4bc1374d6ffcbac73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772221ebe9b593de92197e8294cd896105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d151c857347de0a4aca217547308f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b4ed0a5a7354af6f53de8d12bade3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eab86a98d9e84e3130e364edc367a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee91ea864cc267ba4dd1e25a6bc05b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7ea97eeab5772c48fab1471e7ccc8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd35185377c5e4cd22a7080848afb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f9065cad2245cef93b93b26580182112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da81274c38c709d768366e6053e1695113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9cd026f03cf46c72ba13b97a88478114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913205a71d139e0a86ac5e5ecbd08d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9da39bf0b4a563953449413ea9320116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a6efcc08374dc854f067ce67e76ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612791158eeffc504622b4df2f67e1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562b2d3a55033af33004f9f0abacdc8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff2d0616d88f9f6bdc5798ed3f7be8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e17fb6eafb6dbc1656d5247c5da8aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bd8231cb4dbc3e376e5880bc9516e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d2236f27db3de17b9b42089a5fcea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d85856c80ce11fd34316de4b4e85dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ebd5f09353b6b55134e73cffc6730125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14213dd353b93e00d26ff57979c17ad3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c2f85a70fed14f03f2f485dacbed1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b80a8d8090e055fbb619789c472a9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c844253b19ae9e5a78ea031017b60e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fc715d8d2abaaee9d93141e4331b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadbd633f8ec04f2bc58be103c5713f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b198c02541fb668b5073965e60484132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796a43ddcbdd508140d8ef8341d28c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e790b0ae6f563c534b4e35647d2c09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c19d75f3901c7767d4f894604bf3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416162905dd57f39c7abbad27a191809136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9aa7de1cd1bacc2167d5fa8282195137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e69192f6bb1b9a91e590f9b3a4a128138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e73bf846694e63390fb2ad2673e32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f8e397cfe3fbc5df7e25816639133140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6707533313ffe4e86573cf2938fff12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597f852bea7cbab2af81c32ed0104ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29a0de6d5390db2a07e4fa82713bbb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a37b641e7b2cbb68d2c19b0dcdb994144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781d442e67f8d8fa275f1ab8ab994d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785942c682441ef040c83ee7dec6dac5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17c665fee6d6062086ddbf78efb01e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80607bd03583b117aa50006b57637f2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e72a5b703844e860feae84aec13b66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d98d2eeaf71eeed23fa86564afbf9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18255b1455b7244d8a32db42b636536151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec53de72171905fc9901a232f148654152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a851b3bfad9d03e3a1f359f1ab7f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4218e899d80299ff14029b7e870a79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217efed9a8cc949d65902aa03aa2616c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227a1827d59bda2f3e224220a2d31b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f3b67c730cef81390d1fd9f15bd54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63c1ee1ab90256a4bc568d821d4411158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06535f4637a6a69e196170507a86c2ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023363c79e3c9d01b1cc3dd9ef8039b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e31623d9d8525e23c8e502d63c5adb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95371bda90919408de5be0ebe0750881162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2375e099d57769ef5d66f72d472b6ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6f01737115166e442182583ac3991164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3b374e76bb3deb5cd89329383de64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7b7ff989f5f4a3222d3563d21573f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772ff1cd47d48388cadd9c4fad501c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2231b3b3c10bd0388b3b0d73bca5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df259a657de1858d32d9ca6f41fee7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996c99e175e567daeb9b48eec071842170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f328a8524f7e37a2dfb757d9ce7ecd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a74d7d1e5927085d7913eca3229213172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237474c8078cbcd2b445dccfb048c83c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc9c4729e3463d8b2c5d0b242e65fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee039bfc7dba630d759df07961b178175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3245185c2704ed46b176422bd03e03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea921c41b883d8f4747e517f9dfff2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05574594bf7543ec47eec0135e3f1565178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce027066bf92ebc3de97f82831d339cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c4226b74414e29b4c16e0eb63194c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5883356e5edc2ff1e26aa4440933ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2e5b5851e9403b431777082c35eb6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4425b4cbd73b2a415e25403ff7d117183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d67fe1dd6db6ecda6faf199fa7b76a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba5c74cb8b9a02d11ec97a7bdac4b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fd0f83ed9229797122aa019a52dd5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa2b6c5d60b425460cb966f6b891a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430fd83de00fcc252aa778c1b384bc6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca047f936e01cfa29716c78ed0e3efbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057724ff415b964b1683334dc6cfdb5a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c15788bb86ee32fe5dc48def09661f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf09033878f14c255044ceaabf6a812192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e0de80af9da7eb66152a92ded82e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2abdc8c130ea7d0d45e62fb33f2e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd37650d537937257bb243b3a43f00d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d2dd274b17d40ae24fb2ae18b3ce0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee09078467aac5eac92bc888836f8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af93c6ac75161a80f3c288783045cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc9fa436580ec39ea4875dfd1133bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18038297d641948c3c524fe213f23591200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c6801e89af73716277c77d8d34461201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d19c79ce65d4e01ecd3f589f15ae7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd835c1652a92023f72e1650eb2a2af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d1d2f6d832152a911aa73e8d8f475204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530042db28e656f46ebd820422967cba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf27a7e2bf56dac5202585f9cb05ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93c60512d4840bcd9f75cfb25ee638207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bb3d57035204a8bbb1ca4bff86116208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95055497a42050d70521e0a37c67baf3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da77c103fc8c9ab6e154cf809d392e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b3020502fe0090ac205022865dacc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c0ba66bdb50ee7947e39c894d391e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc160fb88cbed2fd6bf405b9db8681213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f64d8a2e288de6a8f2e2a3185342fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45e2adf7adc307be8ce9d5804b66d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17a2d133e2d58a3609bca37ca189e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ca3a25ce5f2f8914556fe204bbf74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d25e9c77f02f834c136693f1ebab66218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105dba25835d33ba20707641a829755219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90ced2f2c8d4708e58a27992ee4e9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18111ca74831970e8955cea8f7b9f83a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e6d8faae2c6d0ec6df07096c5adb7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c177c1309cfc3b3b823bf346a781e71223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b34fbde70c55136913fbd93a385b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea7c28f5983626782efcfeec942c41225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c11efa6899c84dfb1e0da70c6b8ad3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b38fd5085e3c1f963e4408b9ee6dfa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd01b19580420a0f416442900ea5c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280f810a13a0df1c13a45bbf954f6ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a2d2c07c7a177562ab44197e30caa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b91e6ca74031c0898bf56929b86f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c4f059d6f7fd4428c9041d43e8096232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fd282c02ffdcb5fcbb9cb50fce6e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2db9ba50e0778419d2da7351de30b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5452cb20bbba9ea0836a6882bfb5e42235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6707e6359a2f4be33bd8baf2915f025236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957843502331d71e78898aec8c1f7b11237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cfd6b58028c76ee13dcfef5221da8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8d549554822634ea653ae83f63f28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a219efe09544a1368e8b5df284dca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21926d7e3b13d53e38e0a7f29cb18021241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942faf50e81e06bc5fbc1b3bf1c7288242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930d444c2f49664dd1329c924207aad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f29c263d59dfd919dbcade91c91ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b654dd4be0a8d84500dab3a6146296245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e31b23ea28cde8395227b0064e09c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1df08a6532d35c54e5e6665318213247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604da1802d5eba976306d543424113b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0bc0e32a5979b206f69413b938521249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e0cc37d1414bc66b018570778a297250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffca818aed1d81de44f3333d3af06d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26ebd894fb18e72c0217a3a4f65504252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dde96c82e44c141019a104142ae2e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5c8242e405faac42ee55ff04acc34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dcfea6cc15387e6b8ac075225808f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb3d0194f5eb6f662d85c2c879b465256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe2891c8136243eb3b3cc440a742c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387fe55fc5517115bb644189d74eb68258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75742e86a450416f2dd0ed6727074a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dd4c9a8bf11fb64c36c7e0cd22ac3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c914a07f67eee2e470085ae60b6f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f334e0c297fed3073ca32b72b58c0ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f2dd2b57f9494b6b0bd45ff34d2fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3cc05af5de4f735376684944596de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3b55a0d7964b9bcabbe1484be966f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197da8f1496168894a4e6acd6edce06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf87e39ecc205eceaa2ffa6c1652b84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee03f83092ebaf385a5ded99be53d1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e8f94884f1415557f0b8cb0aa4d37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1d6e0de95b1065748a2b31a8549db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b126f6063c7045db5c8b9dc56a3a42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d38437894aa7833462cd189f5df550272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c4285d492cc1873fecdf0a171b054273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adfd368c2b9610ce0bac821e9d044b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b02b0c1432223d7133ef38cf59999275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670e4b1c5d95d82d7876cf7ed243126276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701f3a88b28b65646c8859542d9b112277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144e395b68373a8c4c641dfdc0558dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fc31115bbafe644aee95307a5a171279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f9bce9beb65e9ddabc68236632fba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00bb6d0472b9266e4ee34beba85cbb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc921c5d9a2c09dab8b71fbfe0157d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573976408e2772778645debda64bfbb4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95c8cc2bedc4bae96481fc5ae7b41b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2fc39669288cf17f44d048deb6863285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fda5fd7e344b70786e4433468d908286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c22a2d9c0ca0e0d0e16f67b8069d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058829278cba796de7dd9888bf86ad7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0264327df4db05056d9f3fed895a44b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea4c6136e63d19966fba3c350182b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc796c1d044ce8a55567c83b6c0699291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d058c1947147a8ddd1603e776a0c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026245d55d6e45d65de98dd7e72a5ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ca2542941ac3ef32d816df654349e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93565e243eba03a58d5cfe6f82ac97b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388063ae7ec63aaa858f1e1cc72ce401296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf28f6a66abf70360851a0555c311c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780dd0a51d79066becf78293c173b35298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676ad790e596f5d8430b5ad281b4fbf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03391a7b73aa227a713fb0f37ac3ddc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5c4c22ab91f79b8784b5a4b62ded3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03643edfe05f6f6fbb0cc1f0a3f46ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667e21b7638ddf65d12f8cae0627e90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796023302cb3cce72eb37bc7ec88860304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679e6e10046ab058ceea0712844680d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdb4adcd2a57219d953124ac64a4d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e0f2ef28a609d499a94a277fd60ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcc7d324848f75dda8558d7c3e9d60308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df3af079b95172875a09903fe45b3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed262006c6c837b33de4e3482f2e10c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baac56c56951099b8bb1d943bb35e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23e603d1f704dba45828bcedd39776312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c5a6593643ed10600b8d7040a200b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f3a4d17fecd4ed39e688febea2681314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97010948d36be03735b18a1aaf372ad9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a53c5aec5649ad4709387547bd22a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c3592fda38fb2f3657e10fd53fcee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfead5b0c2753420dda6ff3e8d74655f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d215811f326c7b57d847fdde495f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9f487f213592dfefa26baf170572f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70312c47ea5bc88e3df4b4c7bffeaa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198d47f709fc9db2b266b3a14553da5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbd7ed2a77f81e3b8a5b5afc3e30f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bf7e133f64ec2efecbf0b70a74c85324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2c36baa249ee9c21440389d1af3a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9804fa9fce04bbf08b5dd365751eb69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bd9a0aeaf9d41e972451e7205d5ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a636a3d1e136d94b1e321431c3545328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17a825f8ba566ca161e0f30ec4c8c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f082be6bc7a6ea94d6ed8e43f95189330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7e3fb7dcb0810c0333aa623c50c8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440673c6a6781590dda477a8bfcb7042332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9bd65a983064a39ed44524ff0be47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4e27486ee477c7d4ceed4aac36180334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c70b72e7bdacdbbe994ae1564f8978335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cf6ab691630e5498728e701bf1a78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e12cfd1fdcdb5d88d003952a257ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8808f6ad270c1469a84c4f547d8bcfd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da0b45f1d1e37fc62453c886e44203339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b2d28b59fc5350a2c4240cfe34bda340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ac0f2c82664c8e91e06c847a9ff47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384a201d9b85e094beb3460625d3110342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca0821565929868a4645ce426dcfde343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e712254ec4e63d95986b7c54fb28d35344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e7299ee315fb27d48dc4e70d4de4b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cb0db5d8a0976b5c52838843d7dc7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da34ce262cfc5a9aff6be903ff8f57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3296a4ad90df4bb5d17b90d7ea81ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271da44f7463a101422a32e478f8374c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c976f86d272d3595fe36be939086857350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d56a227f640ceaba82c0195171fe7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca129b91c86ccdfd4a740223e08401352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aedd4ac451487dec8f59e8c4493852353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbea5c5cd61f27046d203f8fee8328354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0848b2d135ab1d7cafd144066cef1a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74734dca00b99f189e35e3640763e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fad353ec02836c76c986160406b4d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dc759ec77be36820240507b803a3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e736b8cc4ecfca47ef1fa964fc7bf1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb717bfdda31db132094e04bb6232a07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e26bfd025055c1db100f844977542361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4505c29c66cdb861120b2e163aaa5d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de125d223af9591738396c55794b8c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed152e62d8d1b4954304f8884f23c0af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde508b2665e143720f86ae1da532af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18873d8338365f7209f9ee1254d6108d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef38e75f0e0f35b4643019db13590ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71455a3198cdaa0505002ab2f088b15f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b48fe1c1b54d76e8e5eccecb954f95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c26f0454e79fd91ca9070a5b58821d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b56e126797a40e200a75eb7e8047d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b373b08c98a01a6a6e58c5b3fb580d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c6835b534223062b30231b3751757373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dec2b53d771f4a0353f1835490999374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d7019bfe00f16dfa3a745ab4b174a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39decf0be214f82e8f898e3fe641190d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab59106b1a047f49a9a350268990d2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6477d47f3afc53922d491a0e7aa46378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c893e36d415e638c01d34b7f2f643df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae578117a87847e90a7a5ed6dc59f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7fe19857a67486d630f84eff1aad6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b5ab1bcb4278d66b59a7024b37525382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b5e4223e23efd31b295616ffd97c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c123a4cb6b89bbb86f7892aec824d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf70dd68336df7f4bc87103dc18c0ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7c900f886094fd09c92b8d208aaf8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc658007a42c16f67b5f88252ba14b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af40df180409e2390d1052e4ce3af3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b4a0770a018196bce708e1b410868389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be8d5accce2ad079fb30400c66f537390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d895a4be2ae67a54e28dc5690b8b2f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89b15ac652e18e2493d1cd27c80e1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5a6b696de30dab2b57768cdaaaad7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a2526c9a1bbfeaf537a8a3deb82b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e12c51917d71b03acbb3573742ac0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232864803ae3a0753690aaac743fc7fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dbc9724e4adf2aad0ace50fe2f35d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96499e9ffb6eb01cdaba04278a63d663398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3083eb9b0c8094759034bd99905db98399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610651f99c9a436970e51ed9e8242a4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdbd1cf6d7ed028bbeedf1866f5df8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802b3c81345fbd2204b56ddea4e988a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be710950e3ba39e680a370ef7518a6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f64a89cda8c0a13f98764ce3178b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f16dabe2ee7c03ffaab465f45d3cb7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123a2a6110508a3e07445172129e810406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a01f5f7c28ba2e118df0fea358100a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ea467ad2c4d9762f030f9d13f1bc4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dc1acd7d32c6ba91ed1881d705a85409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99de7e2d703013e2aca229ee2efcb9e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c75e1d8540cf1c7149ca742d4d6dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388e49d5d6a6857e6ff81f2016bbe64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a815e2d3297a3c84ac6e436fe9b9c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17206953049244f3cdb41101677fbc64414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f649f00bc87acc6dce20460e1150c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6f14a525c54bde412419523be71de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c84881012c9a724655338afd771949417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9cc6ada729fe3ee2d7e1a5fea2ddb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21647304644cc5736310d6406611004e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1c973e1d7e6e961be56d99635c1f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a87d2fc39bd5a5f62f7d44b354825421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6030811de985f5e613738ef4aaeff3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae123f7f49474dd3e1ac20873177873423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef386df1556301876780451ef4dfd3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb103b72558c6e425c70217cca1d568425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e044be83c007ba20eed607e9f92517426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fb936ac1f203ecd3d7d8c7e4af8db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ff68000381b50d3d18764f8db6d1a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fed51800dbab4da7301d2a61c1b46429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8fc6e14ece9b9a444601f4ded21af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168909b6c6dd39ddcce8cc2f922ef2fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7a94b43cfdbc7b4ca8da5ac920acf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570697856f419923efe8586cc191277e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18282c7c27e0d5beb4a54d95c0753983434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa4f4818e77282fbef37cd4dfd8dfd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf05aedf1660d0c269b1abc0fa1833436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaa2b550edda025a9f38e486d13090437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d82c812b5e68c42b3466274bfc0f93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a5d5367efac96b703391012c149d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011c62a278dd4046f906fc0dda09214440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb091c404f4e2690d179bb1ec182485441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c455ffcc3630ef55c865db7838ae9da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd10e5a76956904c3e4a0ad9776201443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11268c8cc991d45a240d1c693cf53e38444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b41273cbf811daf1f59bdbcdc4a59445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b6e57860c670396a97c4de87d309b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015d4a9b77fc27abde0bbe73c988536447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17523c334a67aba51564f22b68f71245448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e3721fcb8e323df04340738bf0a39449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da98ddb897e9c6ea14174a7df7ab67450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c316c9e2a25d942ec29e04094a245d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba839db6ea889fda23428a5f37637eef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e457fb04ebfd35cc634fe42517bb55a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a9616eee77634f1b25c81ba8cd22f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d3a3e01f4425c194a4b6727f6f66c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d22ee02b2620458ecfeb832db2595e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815a7c07858a969f29cabfe28da8e83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5602774c08c8f0b62f737fe099fc8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadb75a85cdbc94ec983745ed58f4d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85aaccf85757a476be9dd9f818fc478460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa851def5a53cd6be78807df468b33d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe08f71b2fa416a28ca1b93ea1d19a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764740899044d82985289a8be25a0798463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37259d0779f00d20c4000d783a2479b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12e74180cfb829312486ccb4e23b35465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ccbf604c7fb73c4cc658dd0be81f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6321dbc04067c755bc8affc923655a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d4feb1c3ed95ddbc8875be5f0779d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fdb66f06e76310d3ca88c8cbca942469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5769569ba2978551e1465c3d56958470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2511ea8e01a201c26edc4afc34f948471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b73363101d80bb3c6ffe9fceede68472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cebd5f385928283a20ee6ef30d3c17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c0c34157dcc863e9fbbae6d295e99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2fef1fc8acfee7b7207092ce1d64e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170e8b26c8f20f9466f274afbc5494b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598e13e5be0fc4457adcdf39c6858e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0e4fc5c35e292732cfa648fcdf09e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba95e86380e6989c08cdc6422a1681479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08bf0fea6c0de39d568d1661a1d3f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ce83a1709e3d4d905b90eb9e2acb2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea85076d2ae23427a721ff93697d4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fb01a9ae0d42d9ab2a7a37a6de577483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893e91aa74f16538bdd115441b9a835484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a4a6b34de3d7a8112df7c53d60b49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75b4bbc2edca099a59cc0a1dae2f49486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ae5dd04ca7312f1eaaf528ab519a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66374a5f1eaec4d12f816527e34a8a12488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ea8d0e89f28e0857d636dde368b7a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7333a66ba11d77b9d9dac719a4cd9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376fa23603fd2230c2946c65f7b4fe0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dfdfed7f287da078f1a26388b9402492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe64048b2a72a44491607a0495b545493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc88f14d77078d674e9801ce6e3984494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211ac0dcba0b01b1187cf80a99fe8f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6327ffb45d899489c2dd7781f3f86496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf24e8308c135afafef613bf813e86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea9ed853625de213267940f8270d70498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c216bea551cf937fdfedc1c3b2156499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ad2809ce6dcee37a1726ef29bc6c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd08622cd556030171ff50604f0fdcc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954c960d1c217f7443b60f470936664502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63273b0bce993a82d37c890e833ef8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a7417a82e9dcfcf043c7e283a3ce2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33ba42c28eeb8c3721c9f7edccac34505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3f93f626f5f390ede72d5ba891e62506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c32c7c23a0d6aa4dae50cfe7ddc82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e7d2d94b85cdfc4f3409d3c1d2d51508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241af73aa504d48c733190ac7c80c9d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d755380a65aad91083813d2e138ecce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8eee1668fff54b212c3eee4b9d14e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180989e87d74cd2f15542959ab3c788512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43182145805c5fe2a127b41c09ac256e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c643be0ba6ed68e1498dd12be1d485514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c4112cf484343a8e2fa40c2e0eebb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c42172b8ffcb175906699cd681590516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f21ab2ffc2a9049ea0c242de286eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35842a8763eea0d5bd648d3bdfeafd5d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662296f462de41ade43dde8f7404e58519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886ba4326bc6868fd0fc3a8312bc651520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c1f860d7f5939c4558b2be0c876cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bdb9c4e50fc43d298804f65c3628f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef7d685fc01b3d4663e8c8bf48da6c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba68213ab249046b5f07b7c55e270d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4f93076dfceca088676003760ea52525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d600aebdf428e7bdf9220d0a673e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1159337cc00171c55b44581e7937f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7282150f7809024839335aff563770f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2981c31c98267e9a85407856474af54529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24979de5e7ecd7a5eaac2c0f82c1801530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975a8fd70037abecca9ae1e0cb668da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c317bb5b5c82d8f75b3fb1415015f33532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0783dc583bdb575ed3813a62b55a5f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0553121dae68661ac3481592f1e23d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261ec577f0de5185ad959f591611a4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8b324dae177f233af6f20f907e410536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446ef3993a40912f5826e3be528c917537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ce65683907f62bf1a3aea44285cbb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5c24eadd402f6ca18a858cc11ccfc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2299ea4e98f23427f60c69506ba8d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5dc39a92898be888a3c242ceead4d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548622c950c643a638db81151b595f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcc6918f7a1924932154190ccadeae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f62403d85daa29fbda69752d99de6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5412ed46aa781c6d1f5dbd3e39f00d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e2e498b8715abd9b4c638d5aa3654546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649b90fa49cfc3f2bdaf985239791c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509616b31dc6359df693181c74d7e61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e61bef73e9811ea0f945c04a784ce0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd62742aa7253ae5f81d33fb1cff3d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421675364f9eea70c7c847988777430551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbd09e11468a8329f810e4d25bc539552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90481f0c59c01d314210b22e65124634553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885a22ff63aa0916f6b6366db8e2ebd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730d1d6e0db6f0130dbc53a0e4b0042555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb14b036f7eff7ffd1951b1c231df9b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cfa0a2d6827217163d597b0659a53557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206ab3f7a81a7f74eae08762d3ee0d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2ab442ce6f21a99a8260e2074b82d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85a5513c26ef8a7534f4f26bd5f47b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df20a7aa33108a0aa1fe0921bd2d775561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401eb38270be2be63fc65c4486917b08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047c53a79faff21083419e16a1b0bf4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4579a60bbab1776917bc6a51db186564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271ddc8ced54d3c810b69cbd3883479565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19106f8c7a29a989280b91ae8c363a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984598aec74465b411674a88e8dc482567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed8b975ab790309856114b8f805099568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e344973e01900bc4d51fdb495d6d814569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dd707ab1552c018f0a1ac791c1a95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbe506a54b873720a8fe6c2773caa3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82790b998510434bf15a1e4684dcda03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e54d3ed7d774018250866c9830b98573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc446a1738a81a889160f215b4dc1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5e6d48add0176025e500f75e9abde575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef511db872953b71b76d6777ceb622b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b716f2690f984aff2719808a2e86dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f1de929db2aed9abd58a7b8f24e37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0447aa4069371e2c0aabbd759b77c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ec92e3a54af0f9fcc68d094e19163580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f3209580353865da937ae2f40b4c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5d74683256c32199e38c4da75fded582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791573f730a7a88aeefdf5a362e921d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2af464488a9e7092203755387e5558584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a061be55bcb06f98c9c04b221223a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd311718814cff1de443a0aa48c8fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501576c528f824cb3890e688778d384587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72295264b2b3fe0e6f4b1c98696cc24e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4302f6bd58c386e15c2b98c706b6c64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107ba17d20f39c138db2c0ce0791650590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a45016b0f2e8406ff3979f08ec209d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6320c9dcfcb8b4d88a422cd608434b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7448097777287dadf681a912c61deb2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91083c1a0c1cf95b51092246e8d5b2a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370898da3b48ba71a1ca92ed40be35e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff51cab817dee139ef43e1cadda9a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b055976a235a7cbe3edb464b73aecac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e2a902698260822df34c45c336259598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7fab51978dd11f446999914c466a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36940c82dd064201ed095d74122dc5f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9262fa2629a9053cdf936927cb220601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a6df8be65adf2d994f89ce7b345ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5cab28943b6bc7e96b0a8c774ecf0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de3f454cbdd9ab451630c84af5cd09604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadff5a8386d0f7893ba22eb856ee61605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b79a6729cdd8ba256c96f7483b26b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e761251920f275449b5260faf7a91607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fa1f9f76fda5b0fc88d80cd8ef3b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e18b690955a16b6c315eef5957d1ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e81d97f4bd0f5279382d755ccf4e9f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89030fcaab2fdabb0a3752ff69aee95b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a7001d93c1383f7101e43961fbfc9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001438215672219fd6e577d8711c233e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889d309ffb5a25e3bccccd146455406614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39339798e5b5237df2f2befda9eeca4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3a87a73df3698f9a8af3943dc927e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbf3165c54d85e2899c8dd035145ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a13094ac22d67fe3a209af212f14c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689cb482a29eae0f92b0c1d0b7afe42619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c11544cc5f8d4c234918f9206a5eff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34efbff748ea27ffe462a8ce027b3d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb59ecb944ec59bd74a6bb232c28a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3631d088c48285f3f6ec2d4d8e127b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5b1ad1deefeb681cf0b2c8d213f35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e30f3c71e44e173cd15b221086b1cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b6ac8f5f1eb3cbfdb6a06d612ba09626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518a67c372aa815c8550c7366a6783a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf449604422aa5566660203b427caa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74089c7d3aed6d1468f96c5d9e72a251629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b378fc31c2225e478857e9f1e69d93630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea433d3ee2521e029aa19bbeef2fad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fa575acd42db33ffe1ba15e0cd1f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ac9810391e663b5bfb8d5adaf2e0c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab0d9cb52dc3533b980c6ab2331f15634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5601e687a4455196ea504e184490f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae2f42c4733acebcf32995a00a6d16636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baa43b693a3499d0de250cbb8c48f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1f43c1af5f3356150bfdc19238f3b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff650fd21c621c156a5111e012e78c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d266ea0a552fc5d0c941680e92277d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca626dec472fd15dbf579b3cd80ad87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff954eaecf6b2245048a841e92d70e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ebd05f49a3ac7a821a3428b16bd0e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b5bba9d136a22f931206a60efd103644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fed08530c41f9a16df5f94e85033e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d22581fef0e76ebcb22422aa6209ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310e65fe3f23314216958460add7c4b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaab91becfb49ac030c622654e7089d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c7ebea8814a25fbcdef1e01ebb322649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048ea92166c2f7b3f73e3f35765a35e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa5296f179971206df9d7a5ab1a40f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0b28cdcaacae2a55f3b6e3c17e492652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5bfce75645c72acf7a2ad373fb605653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea4030b1143192023a61602ed12c9c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afccced9cfb430040c5d347f5e8fed0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2895b45ef0b921de331753957bf28e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff85e7308bee20121dbeca25043bab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc2137b6984ddbcdb3338627e76e88658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe71dfc23afb263d95d4fea6c4651f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6186dcb52346c963fa3df786ddbbace660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d211e9898ac4e1ef0c302d8f76e719661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c1d550dac7251914fcf94b8a8a19d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb845388fb1c1e2c342fdf102787e5f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0e719f40472e1c64da52fa13941ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd3e6d9aab7d960e458aadbc333ce4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b765a79a73d22b79557091c272446e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b13aa15f12b6ce03902886da31355b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14f92b420176cb17115cf3607b104f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a321e958c9880e3f884bdcf81dc306b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596269a023c447c2f123d1e9a66a596670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cff1479753547d69965264b1851381671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fbada9491cdadbd5f674efe66e419672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a388a3fc80e9c7127e9647c593a9b01673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854ef91d4f5a64b1e8a476352461442674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa94f32626030e4ae9a93c4d63a773675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20009f6f1afe49ab22bd4bd90c50aa5e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902879909a313a664d9aa5fcd84bb226677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92aa1bb1d0731ab2683ca47a7ce19d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fad088ee01777d39a76d642def07b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02476bf2b23199767b446ff3fd9f2843680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8744f8a7c93d9ff7e48fe49755e3e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed45889e6162d964c6d476204bba21682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ec90a9194d3a2c0751bb4f59fe4e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30a3b2ef1ab850630e91c27340a0c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1454bfcd51d3f458ce972c6db48e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8092647ebdb6900874db86f60e97965686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc1091d99e028499530fa62bf88189687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf2e1610c00f0edd3a002dbbd76f1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b72982ab23c7e4ad05991d101434d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5787a5209373611f43b7da22dc99835690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bb5e7b4dd7bc04d60bc60d4a44c5e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af0e6933a1fef8a0c88693ee66fd45692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d64d904c104e8f5808ff85319430c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c85258e8af6886540fc6ca431dad6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f69a889bfd8a46e3c9eba9730be921695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742bd06dbed47210bdb619b34798fb7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d5436f9d665dc2e44dc56b445e0c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3ffa430e3e2eba67e235ea7804461698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19014b21faa1f02ddb6d656a6b19fedf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f280c6efca89968d0cafbb16b3f17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010c6409fd4872794c5df12185c1c9f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab46844cd82c47d562940d20ab938de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5b4092b3607c5b5143c70176bbd14703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52344a9c793f8c22e0cbca70fe713c0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be570942f7a68fa688ca4ba6b719a051705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6d3451df7873c636e9507cc2b5516706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540eea7c38abd645813b92d2b9416e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b79791c67868d8600aa7d329178863708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94d5b371553b8081be7fe1b26d2ff9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75441b8aa6b498f6e87a8b4fbe38e22f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b188de743823e2138cbdd4564720cc7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7a59711646955bf628dc972065dce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c7dc72fad0d97f5d387fddc5eb266713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c067cd6a1c8c9803b9e55cea6d75aa4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf63dff396ba4fbca7185a096b19719715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ec12c1efca227623afd52b76331a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf702fc96277044e59f8debbabf19a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2690ec4acdb8964e4a05ed4a46ff62718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f70f4d2d223ceaaeb86696f44ed4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6a360897be3764c37abe47c5dd403720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3cfd665b0c8f21ab0a797856d0987721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0d55910a7b74e3417962a5cb53738722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1706a9e03b1d253aca13c949f5997b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3814c04f9aa0e2ae2569847cf067e92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb794694fae56901843596bddc4022ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b48e9fa182708d776447a82305d5d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450805143380f4bbc91ff7d27d550f28727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576068846a5fe3724f7d3eea504eeb1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfed3e1829fc374ae33109829cc2b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c513cee34997a3ed3beed40acb7058730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08720637b8417a1fdfcbdf63aad8f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd79a22e10ac1d34cd1d7c669f27ceb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c903aaef41da873e62f78adc11524733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fef1082d998781e4873cd33283aade734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef810e6b5994847c12ef02a0f1d6ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002eaf900a5243dd15c10cf8eeb1472736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a25816d90af029c7906ee7bb32c854737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d50b8a58bf7f9c25672cfc48097595738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920306502eba4b58b02493086eaf770739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad7db331fa0df580a5634414c7b6a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f603b13a271e2ea2d8042abad580f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bff034f51eb5c92d822ac0fd05378742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acf481c2252a2f624fd26d5d48da10743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d60b608477912df2709539784bd744744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1c2ccc034c2572d4aa0f2e22bb7ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875dc3e19be49f98a5b63dad02a18a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44606c0acd9d5efa39ecbd82fb3d4a23747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43029a9d0cbf160ae0a3b0b5b47f023c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8477006bca6dfeed3a762419a12beb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b854012426c6c10bca0c474fa338be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f96d2b63155412be6cc58b0cda3990751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cdb13d0a416572dc4f13b68970af8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbe914dcd78f711e532cce806a6c2f753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a5db5dd5f3d2688e754a67cbe35621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b52f9a9817397366e49dac59f4d75b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439905ebe78e101a5b1019b8428e05433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdccc48b55530b23a4e80087696d8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf27aaef43007742a8e5ba9578181fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005a8d32bf056a7154c286e180f9a436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78a46f02bdce874c3e12a3811ab7007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245c3ba02f1fba8cfcb9e2526889a4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7578dc5931101ecbcd75ee036af649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19318a3c45b2b7882ff773e3ec3545110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4d5158a3d03f93ef287c53dad987311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27178f7a12518435955abaef5b52ace412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbde134a46e17cef576a56d3ffbc3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c402c067741ed59436b3c67bd58f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689913aefaaf533868aa60b4303764315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174c02f1a3f07f299d968a95071448c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128023d45b34fa852d6cefa06368f0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b659695b078b5c4b3579dfbdcb949918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d123941869f595207a7844edb22b2d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70851d82ad7a20539abd685495ee109e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96489e02e090b7ff6d0e133c2edc312e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa8af69ed5aba6eabac6abfdf9eb4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a7331bf80006ccc44a4ef7c170aca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd7595acee50cece5e168aeb7184f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bce2275c2df59e4e4c81f13adf722b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7394b59ffa0787b7d599d8818bd978d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a61965ec0ae53444787b8cc92a6cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf2559d516023c56836c7bf9ac649c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1d9db0120848a85d7e611538ca86229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc15d536649c6a78c7505adfdd7e7bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ac1c2a73909a97e1e0f5c9b82b7a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372da806fff914435fd2257d2aaef2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c857341a4ea9961dd534da6ea9e992a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7910b4d31e0b20df3e489435d869434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12ade4b5384ecf5b724122090a944335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7eb597721e5f1967647fa5e87f0ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4d2e3d3450449f7d23ac54e34309d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0c5317d00b5247ebbfd3480cffd8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47be2654933d9c9a3fcc1830fee333239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733239dca2fa02fde72a43cef227adae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f062a3226f6ee8161d916b335728ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae095d3509e791baffccfc1b103a207842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597da8f5aba2eb31553db30c8cb4f59743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a263e7f16f122da91b0f812d31b0ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd6438f27588c2384ae92dfc3795a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaeaeaeacd360e81df7d1ee4cf2241346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62752d656ba44ff16018d25061315ded47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5e7e181994cdc0e4028ffbee6426048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23466c56858fb3d666332a0b0b4d4ac649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33c7defe882eb10360faf3f14d155150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b1d645a546733f1602d238cd1553851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608c81791c3f3f4a027982eb1b6cbe552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d5d45748f3a8c563e9d218be29a2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd61c53b745ae0c5bb61ddfbc6a437454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4893524a8b91f5abd2ab7b6ef87f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc8cb8795c053797febaf286c6b2ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a9c209ae2c38cf4230557d8889d0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08718bfd811570e8bedfb3302605ed558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737ecf48dd78f7bdb9fed4f56bb9e9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05230672fa843bc484c8b382347780ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eaabb6f786adc907a6ebf481443d7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc7b2e57c855b42acc54847c40d50562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303d4adf1ba345946b67520d20eb5bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c124ebba981f0bf75c50cbe47de5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bfd73d0f3853553758603bfd2ac0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099324eaeaf27cd71cdcecac96c7d5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9948a069086a2ee7226e8a63ff628bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349b4521d12757be64d7bbaf6fef30068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0a612f2a5ed2d3c31ac30f545d1e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb440891fd068a6b853cdef4d42ec5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921203668f481f8a7e57215e98c63a8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b24124fd2479f35dbdf150c18a86672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b153d71161962f1a0150bf6538fd90273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d132fa94d88c438c162b1f8dc24aea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8259972cd6259dbd78f7c971df9cc2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dfd99cadc15d99d5fe2b15765f61276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b6b7ede6206b4e6c828c137eb9e4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3113b7596c54e693937b908fbb99a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71d3c5e3db8f3bdfef8c57bc1f283079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027eeed0eb8099527f087392d6644e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0047664a765729f312e4c7e6744a08581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dada1b6fcfdb3e6605e094eb6a7dc2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50e2e7fe665da8a5f0bfc011652fc383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc87f95308d13b589ee7d70350e91084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e655a1b5b56d2664d58dc48edbfa7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8def2f945bf6c8003da713a5ea58ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf1e6a71f484af5df786d5a1b8d21887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5b55db7288c2b68010e78a17c315388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacfc663e5c90752aad834451c5c14789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032734bb8abf33edb0910ea9e547f0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedcaef84c04e24611c6301deb6c5b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe8532c58abb86bd80ecda314123a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d941f778a535e96649a7ae6abe98d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0138b0a959c2b2545e637d59d285194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15881bc0d355099b3e591b6fcbdd764c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead27b8c6a34b15c64ac195b904c3ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d6d2a534ff4c880b56dd568b3424597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250689fe1d55806db738f69c6449b2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924b9d0aaa84166ec6ea729001aa7c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468f9eb72d0e1f12f13fcdba320028a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b9fe200fbb44d1c0849c6b4da335a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf81453d4a1b2664cc255d998c3fca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5162893e87738aed3bd5fd3019f50fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb5146f8a5fcad2a848a356439f049104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfcd8f081ea65ea18a0af768ec59f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110435525d5352f134016f58919fa851106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e168ea791b2f25722e876edb5c325107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675b83459488413d111a3a450bd9809108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8bc3a2fed13af2a45154a09cdc2fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4348b4c3802ebf13f1048c4afb62a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237e4456d1a8f316ed03bd2ad362634111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c015f2dacf7930f9522d3377844b08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588eef3dbe8aa3cffc2f034f22afc3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a44863f26dc3a1f84bfdf63db5f87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ed89a75e3a027d0aa8f2e828b4159115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7eb2b198181477be818345b3d9411116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9bec24afcd3caf309b7e580fc8083117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c67bbd7fe83155a25550c1c03f8c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e42c043d632a00774793be65e64b5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126c49f4ded9dac6d795de0ff6803ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27a7506080004278d806eeb8da43f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f75333bcb7be36261fc5d4c6fb0dc8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ee30721c14ffb10b2aa7a960774b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cc6cccf407c37f11c5687a604fe33124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0495c91569186c921d4eef887a8d6e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7539642360b4997971131e17d78a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fe2be43e2226bd9f75f5320751daf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3239d130be2b435138c5dd741d6254128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1603f54a653f9e15897c791ddc037129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc036e0cd88e245b90dcd92192c802130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f8faabacad719afbe0debd7c5f5c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e779a458c4b4b80093427a64f912c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b9da2448628ee88c8c166cb7294ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf5a263c154118c43e70c7de46e008134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106a19d96c4178c728f39fec292772c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a283cd9c8ee394bfcef49b157876f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db0819710fd9bf5c4e6832a53dfe9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38983cbe48517e572e2dee528834aed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10de3f1c9f26c1f0896cb991189e0fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eac9289b78ea9cf559cef1faf63a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb50c32d3e7a76daa52faf81daea95141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704169de89b1390ee58535b9104e965142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbf01880362df73d729bd9ec9db80d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fffe92ea4840652e0c0d14c495f390144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0974ff8ebdc07f839526c740430b9b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f98c67beac05a00a1f76ba65c496ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22ddbc7efb99333170b4f0d35d1f2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44a92f482ec475edcc260ccd66c040148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4c0bfe45811deb15789b2cc14eedb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026b59bb1d1619032a814da7351b51a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91325421945e6878d1521ccb1afc63151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25290e87e90a99b22b2f2a1680d40e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a730a67065de51ccdda851044760654153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc04c4f5d166d88ec86d5c6564f9576154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72770237e69dc95b6e1e29a7bc901e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d0e65855035febc03550059cb39e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8494385fb7f3c8c0236bb3861e8c30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b411c7abb8115267647078f61362c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8f2ac4f93ab8b49eec38960b9b628159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb40e4fcfa4b3a25deed7d051557f9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac01f8b4bf2135c49ad582c4777961161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce20883335d069dbae31e2f54d6e62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b463fef7e0d5cb147e1d435b5f36f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6557953d88bee0bcd36964db6d1dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89712b8f373c93081fb5cb8addf1ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7635ac3624fca8a8454ce94cc2b9069166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1fa15082bfa5f6cb91f112c3c72e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc2edd942d2bf18e6ac4c88bd1c64f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57794f39377e9f53f7b1d645aaad405169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca5880035af6c6c5e2aed9d30304c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365888ff828c367b81bf8a4671f64708171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88800b9c92cedd5998556a71a0cda4b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab385d3bb4cb6ddd93a87955e6342e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829ce6fe86e77ec10ab8a42c95f7f64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec80eff14714636dd4ad11880faa2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a8e25cd292fdedc938f970f86be65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c19327867dcc9ff986b454ca6c2320177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd0aabd35648215231cdd22108c1e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0be50f7c9701370277d56a977cbeb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fe8597df0c85cdbf066968f862042180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364029dba898426e6001d1c85193531181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f63eb4884054322a402cba4aa07ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f6c499373948cda96fc6263a3fc81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71ab452d9683d35c3256f20daf165d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6ecf6834989e91f34833cb8161f3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebc442937c1ca9bd2bd2ba5df1aa15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0731c3bfd321f095a45b8152e86c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f560d66e03893ad5e21f007484044e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed37027696de80de9ba3d0ff9f537d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44715214f60f8377ac850cbd7de131190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8323ac740a681954ac617f445b3844191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15251e499adf7bf3ace4b46b3dd41afb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4f64a442112b5500fb6440d300aee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baf0daf57fb319533fc66209c1ff7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187e0a58cab7678ef9487cb25c478db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cea9ad52c86fab5b10e0a2581f0d23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36c995180075923fc51534c5e7bccc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3e7a62c5fd7fc54cfb323b4836278198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358a76cfbde71d9f613960bc2aa415d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226ea0ee22e67fcbc1065be274761b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e128baf095aa57692f5bbda1a827d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a1c46f46463b766a233b02ca89330202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbb0762699913136c2c4e53cc5b390203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2b51c374c2b46945e6206063483df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6a571e7187c8d2d23116faf162f31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13487d7a7f1c53147fb02f7239bc96f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7addc9a40e8e111d47bebc8609d61d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30615e4a660495a8cb111d27cf815b67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787bac80273ea8f859df329e0281379209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab54a11baa6a3dbd5029ab7b60e64b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a6ef6696770e0bad7eef5bd0bc357211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517c76f4dc38098a7eaf5fc43d272d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2628b05ed6a94552bcf12953752ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8008c327f257141dfb4fd3ce948e53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efd0d2d18f68fe5b71d9ef7e2c5cb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1355edb5b36d72cd640efbc5c5d66f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed45fef428d48c9c048377a7f8d71e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c2753f516c06b722c1c43e14b1614218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb93c1372133961bf85d9ea629e2cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448873bc17183990f493024da1f03b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140f872849294182bcd55ff8dc2d20c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59477cc77203fd514380756926934e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dd7e03d7f0a277f0519a77fa8f279223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514c8fcc74be03c2fe53560e0b0e10e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe7aa725691f02ae939a49f5a25762225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0178f6963d7a544728b7c7fa8efb9e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a8431f2e26ed1927436aab53a09f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54d1c91ba0ba41ea793753fb2d17d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226fa0df90e33b24da2ad4fe585909d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9688ea9d4f84be0d261302c980b2fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31253890e2bf473edba3f87cb5cd5142231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff976d017112b3e59afee4e539e0ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef92cf115fdcb168055936b7c3d1e2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1407b4b3c6e610abd023f6676831c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc1bf900c82a9678614fbbb90e3a9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c097a3845b0548deed001909deaf6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b586e77a91d4a74408e300d3e04fb06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ab0fdeb21bbde732b14ded6e13ce7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f070999a6dfd8bc47b87eb24e2e5f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16056a862e2e984c193657a7620dba5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46d22de8e5b446ddaa0c8cfef0e674241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f175b07ed13dde5442d3138d5346f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64174a6fa47452055134654936c2071e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64244cde2bbfb3d8eb37a447b59918bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52add7eec03d667bbbaa8ef86e0958ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8e296ec919d3039bbf3cb4733c192246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31414acb10604423bca78467d0b2b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca66af3ce6175e4d74bb8b6c226a1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af468f1ba2ab888f5ee1f4f38b6c255a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cb88331aaa5825df21ded6516ff40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2493db4d0b6005010201a4ec537108e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eae81070fbe084ac5dd0915911746252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8227ce43f6df76c750c77440731ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd541624f84fba8861a015418e67973f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a466772e2b7b2cc18225ebaf2acadc9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a09a8ef11e4a31c409510ef2237af3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6915207cf466be8cbe452b756b65e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f01f87a96c2102a7e375ee9687e74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc585a607234956cd4b87bc2f7b18d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59ec4337978fb8fe055d11647b9346260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6c93df6387303b9fbf30808852e24261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd21ab39813a6faaa486610c51a8ae4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0df66180ab7ceea784dc4806c9b1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9919fce4369df8cd49a8c34d4f409cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ca40d321281a53e5b899adc3a95c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128afd14349e48286d5c4b6640f62c35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8ab7a1edc9109da6d641dae2a0a16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66fb66d9599ea89780ca9a972ecf7b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e52758c656617eadf4ea190cd244aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071dbb84726e55db63247e3b43e428d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0846be69335a13eed0f1614618451271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fbed2264a619393ebb7f1d8af8b1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601d36f0c515549f132dee70ad6a1e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b61fadda8e60d31b2ba41aa16dd55c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf94ce9891f294c9f55ec616155aef9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afb17865b5dbd9b3cdfd2d379fa33c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9ebed3b75e91b06092ced80c108ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344cc3f6ae2043d0e3318bf7c228d77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6af87f5c1d4feb8ea9845a89b5e33279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9841b4ac43ee44a1f9dcb1e195603280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704efac3b2387c01bc2369cf3e0338e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f2e14161a203b5dfc21cb64c72530282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848cd59f97563f13f3476f130d980ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368a5cfd0984a5c9dffc744a12c7c54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb33221a42f4374dcffa5d890b0381f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bddbee6ee8580384c663dcdd0d3a9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0579a6d674ebad63985df957865fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a459c943a99ed9090a074933cfa0a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433373a033226e776b651020e6d9c18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daf1ffec667cae12db923f4c3407aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc5577d1e587031daa1efec10a262b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6afd48b229438a9083c818c808f5f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5267c9b6d439e928b7970c7adf51e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d1eec1a95412aca2356028c4aae72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f422fe962ad4f3ec09ae04be44e49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72716b8925d5cf536a7fdcf31cd05036296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc53648fdc984cb080fad180086104297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78d5add91523905498c0c42a8fc8d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82360b52ebd6cd30ffad0c7ccd454219299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bd2afa1ac588fb73be023d5a450d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88358c24ee7d992704ce1c60db6d9aaa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9df7d7c7c0f256baa20dd8d9e23e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2fac9d9939fe023c123a42dbffc3b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710d18a4c1572da88c4e6904f2a0096304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed994d7ce7a66cac2be9f435f6b619305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe261b228211e4ae82a01025a53220306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ecac4ccdda9f7121ee812295fda1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e12beff31a28cc30e1ec5fdd067b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138873a0876fb1e24d60416fc589fe8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13c4cf8b43a0aa3a639b18be5bb1d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c49482442b1db15edfb2dbe6121161311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb68309cd70426b3f405388fed70e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52bfd7cfb6133aef6478ae70265201313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaefc969f929a6e6010bb457780731314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df350b0482ebbaac7a0e23c5385dc8e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548614abc9dd6ab571ea6630c3c8c738316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0bf9d2d28ea15375badff16981306317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7dbdc86b9c880eebf5c00de7fb482318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d9ff67b15b1f83c55ed18b2f41974319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9eb20fa212722e92319d3bff79861320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fc99c913c8e6809b18a41e7168de7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6516438b1c669ba4e24f980289b04e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de196f59057b1cbc5529923f52b8dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965129868e8b98fa57753c12b80c9296324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1a4583a8e8672425c761187f568af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999890c120219d1e7acaadbb95e5b4e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df5c2e5555059ac46d8014b4ebdd09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84f83d05e32bcf4f5aee88f65a5f16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3d294b37c8d0c739373e28fa4f15f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51f060018e73213bd484c133ed8eaa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091962a6a656828e4d6b9b5f789c79e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd0981951c969e28e3bc32103c2a35332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6da0537a60d6060b9bb90a4bca21fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb4e77e711dc73d4f3a091c0bb7339334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ad710989272612238faf1a7453ddf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd05884a74ed3703bfadfaac3f7b09336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336497db96cd56bf973128d13e4a93e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529a5d643a7b05ebda5e84625588f64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92071ba902d3dbc487b65c58e83b5b6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878388fd974ab7ee4be1fd727a05f356340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f57f7c994066f3f359f6240ec2a906341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3be223031358ccf931012a53a36803342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778fc8cc5c6e0a95262f3595d34cbd6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f823128159c020f1a5890746725ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a350bad0edb4b02ced0ec4c7b8cb6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba4fe64b9adf73246b2196afc8454c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de789f071574f6ecf7993810bb31fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab72dd07763094f5f130e3a425183e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cdfcc13febfdc57f0a11b69c445f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ff248bd891881fef4acb569cb2917350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08e2c7406014005b2326d2fe3407cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37340ff77779524fe285fe6c3255524352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52ace0a588af3f87accb4cf9b72859353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1d8405213db929fbc64f31ad9a097354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be1a010dfc103717cd1e0dab832c9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c3cad7ccff66e99db5e8455ac4c89356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ec8fd2ebaf07e8d8f50578800ac23357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466ac321057008a1478b5d6d641da9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964bad98fafea986b90fd7ed8b843c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d5febe845557612937f458c6fb05d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9dc9ec38fd64235a01763e0bd7f74361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f8f8c44683b0f482b7ece18756287362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3441da92062f5bc706a68ec2bff96b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a98add69a29142e6f90725266fc68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d14fe75b4d78e44a50582480b3b68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb59297e7aca38ce17fed7022a47133366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afe76d7214a73b7faf31e6fff9e327367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230055304e487a138eb56ca59a4d661368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c885f48665ec0a2f5bb127533c2543b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3b1bdab59b27ddb8171e20fbfea59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0808f863738cf9519a86d34d31eb7e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfac0e88a1570d13fed4be3c7f9fba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e240299b0bb934c29cb73f3fbecc88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c050b93f8724f99d1154e3917fe406374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3c6d9906a05e7d5973eea3ce5e152375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6af80d67e664fe7d20829c4bc93c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc13bc9853d76e03ba49b31fc032ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b513df992ebd4b8104f781773d8dd43378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d12671390e2fb99278ff0c83858b97379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d7638e27ef6828fe0824c02112aff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128b19d6d6ac654e1f2301f59175e28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2afa5f25c9613e0e93925e66f05998382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242edf7a3cc2c9369580a0575166f36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f86ea9e52b76f24544d7fcdec85cde384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70958d46997f24608363634182bd85385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857a7fd20f497f0c67c92fd069b4640386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7d9f45b1c482641af71cde13145ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd80b577918e715da5403d4a544556e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db97f78008e98cbe3beeca6f1388a5c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484ec79a1a8a05770bba2e9167a526d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fc3e6771073a1786bf7e6a8e61c65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a12f1d792df80eac475a273cfc1922392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc901ccc69f273c613f130492f108641393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a5d91128c3f4542e26bbbd49f83d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541017bb6de9492b6d70ed15752330d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea9dddd81ed96c07b9f7a264b1935d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56fd4bb6027d119a959d58434054a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18cd299ab65208e743ef802da9967c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b254ca20d1d4579834cd6f343d65865399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9400be33acbace3965f2f6f4c1fbd7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827706ec3462a86fe893f61dbdd73e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80965ce362dc465c111d2f4735f8440402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1347ba73c20a44a87b87970189998f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec013a26d9cc3e1fe91dd2100b8b7be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f5d20609f6cb323c638d9c8007adb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f800d7e139787576258b44dca81542406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6751d2aef46ad9dff0f54312352c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538fa5e18482b09ea7fed16adef7612408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f97bf7c7750cc8d40e3c7146d0dbe9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2248f705a31cf23d9ac993785fbbc73410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e89948846f18e384ac2de7d3463e7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b07cdc4ff0b68e7ab5ceb20ee2d1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955285566fa7008b2bb934130ca93ac5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b826c60d6e7ab63005c8ef1335d7d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ee9792546530b783c03dbc4679b67415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7f05e4bbba0f71116bad9c0eb1d96416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d53ca8f7680489c8fe83a3f010c0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bff21b3e79cf7988868bd03825304418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21341cf601f8acdd77facb2817fe5ec2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f935826ec21e7a2575d1fa034eca2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa609b24352b06cef3e0f1377ab1d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743e7c5d45ffd7b1dcc38bc1a583ed6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d88672d1c63c9fa737cd21dd0ce5ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93ed7270a8c34c5db2bfd9a6d664fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bde8211cfcd500c25a302a39a7d2d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47aa0f211aba5b3ad5825717e13432426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae32313b971514dae035cdf0e1fb4e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331a68f6fd98d140c1d09a13549deb4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584abcf9c414d26eac0c1ae608d5beef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da800a0fb829c4a72bbe6cd5c87a5768430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd7014be3604a9fbf7fe399939bb4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ac7cc09d92042869478e4e924d4d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f129fbcf3f8db0523e13177d0a5af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9066e35a575ba9992ee517ee9effc2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61662a538609d14e29e06cfb4a29ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743ce2976afc6dd7fed5a18fbab0a13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e0ab5126a336e8d2a98d596ce0b04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fd75eaf25e78064eea604a8d5c2b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0a4b0e0e036b7da270639874345f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561edcb883d8a197dc0139e7c77d41cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb064a03579e8c17e86f4877c6329d19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387795b91f5ac4f16b2a93f6d1606e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98c8c2766719be6297e26c16adac22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acf875eaa6c0c59543f1a23b5cace5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2622636b4c51c6efb802ce10a5f0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca90275f21bcefb335c654702d49a5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738cec16da890d03673ebfe3da7eabd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f05ff85583a86b760b19f84df9a7b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801fcf33a79c7cadb82d3676af0fac3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b9b088f39294d049c22baaadee8e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506746bd076d8c39362e9788ff24fa6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91836871f9428b866e862fbe37583a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc4798bced0fcb7c9b8e678d4ba9df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d31cde530f2b4d832deca98ecd2ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a15f02b5f791a05a6a8b2bd081e88455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b06025754b6518723fe9a0c48469d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348198495d0ed589d19a4c03ef02b628457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3886f518e86097886ceb46444ed368458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f137788540da837f32c8d80f379d36c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6ece58467a909fc5b76d626b00e21460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1f9f9d54ed36b098b788e0c01a380461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786a38807c4257257b294d8c236acaf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6208507d8f4199fdaffd247b05a40b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da167338fff6c8604f4190a12d2fd68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74513390f3c2d0ef57527e4412bfa22465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d1fc1fe6d072e0da72cb0192d2e12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9887848bfd05b069d639db0b60d9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736e65968e17cd66d2771c8dacd9495468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7601c6b8fb5d10f49414467ba9273469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a1f59619429c081000795adece71b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db481a000caf535db2cef5b201f84bd8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234201fd1e2b98d88e76db1340965eee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967fb481d1fb5f27ae24a6da3ceb41a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1d624acc5cf1bd9b03872532e0618474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf0f5a246ef1075f07c7c527301b1a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6f1f1a30168e99905d0ca074bd1bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12bd617ddd7a597d14be54a72a41b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661849d7de829e52af7d63c8504959e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b0a876869fe226153f79aeef9f0b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e15d38ce7f2744fe07543fb94e8124480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ab25d3e958e7fb2e108f657eaf8fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d42975488b2e8c063d00c30556bb0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39d2a1b7edd21c89b68703aaa464a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c5408efdabfb549cc650cfec24cf3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591359b6072aca29bb736dee8abf72c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40118a81dabf0186eeb46dbdb27ae1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed43e724d2f0f57c674e84c573c8e87487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b779ebd02e897d8504511fabe362b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51f1cd74d9c49e9a21cea5abb8ea94489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20e2f05075c7a89b818920865a7b1a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447701a15a02dd238e8b3510830d1b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0161672f5e3228b7b455a55bfd8d0bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b33f9059e153e33a8a9627773dce6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ef8c8185d440c1b807f4c776a03c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28338817202787b277d4f055603a3ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bdaf4837fe30d956064dbefe8f93d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906883c16aa1945d356c824ae447749497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d50d6fc8cf86707b518453c4f3d240498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d436989305a15dd793774129a21910499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4a89fefb459431466902639c4671b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aca254151ccf83ca294669072a2a0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbb61e124d11626030b201b9edd3c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f98384b770d4cc7bc3d0c99b81f593503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1aa3508ad999a79ac0dc3c1f1fe5de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f58911beb8a12a0bed8f83bd480c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fd2153950c5613d4761f794459051506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2541b814b77d4b6ff85d6482bd051a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee45e9bd2e9ab5320e85e6eb441a5c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3bb7008c0da768e815d6e6ef7843e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bbdfdae247206f0a985d868e4e3bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c61cfea3c951493ff3daf5d3bdbfd5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bae85d3ecd976c7b40cd57f72b0489512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53901e8a75a093c6fec68f1e071fec5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f4b50145fcb8ec635283640517723514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1f2e52110319672e249741371f2d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40d6339b85b68d7a76047333e375cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d292aa44e589f8fa22ebd46c80cf0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ae1294a2044592e0ae4d6f65342d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b349da05be61beaccdb32b3c35e2c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330da876dd9d7c7463eba50f7fd5d92b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c24acd5c8857ff79ae4d0db8ea9082521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39b907380707d8a5eb6fb66b90620e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebf02a74e9f3de746385dc983f5770523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53a4856694e58bc2b2f4702aec4921524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b00edf40d2349ae25e3655b9f95231525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ea40eafd133c549b5c66f06e5cb6e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3b3dc142d56d5654e7ddf4f7992a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8550ed669efc5f1e6c16ce0568644528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463190c69d0b998135f8ab842e7d3a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3740d45a40eff4c5152f92d68879deb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f6a991c80a4fa50b684f12ab8fe19531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b0849f2c602b6c6890033564909e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f92ef88434290644776d6e9ecf507d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a552b39c72dfc408de59f6f38e1ca0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f85c0196271997d86b82a977c7d69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7476f982a4e1dc034657ac25a57b6e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931834efdf2349689f732f24e867d37b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ec3152487305167750fa4e2de1976538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8cbdf29ddd49545fbecab3b16a55d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cf053b9e5382f9078e89c29541fcd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8160fca8b59da6954faab7446f72c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab9b689819806f311bfaf1692d65b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d937d032e8295c6ce8932a31b11908543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d486e0b3f0bf43d77bcf142d1a7b0b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba69b0a62a4a53993ed484017dbd370545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801604af34890ae8b216b4a2f39542be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecbd20a5ac3e7db702d83cbbbf6fc4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3ba9a5ca90b77c28e60f8ba588f4c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd98ee5fbacdf6ed51f5633cc6395e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bc1731228123e4546d8e66210a2a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e4d195f823409e65f768a9869ddca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3195f08ae55aa201fb5bd5a27fe117552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f64aa1baefe873b01521290c43723553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6866a4e6334efb21db1ff360748a63554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df555932c343e0840d1a62bc7f55c286555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818913aa4d41cbe348c6c786cf258009556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec28d353de7b151377a966af3eee4a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749ad1c7fa754bc04d3ddccbb37ba92558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8c6d6b5e3f4902bb8687d00f90204559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec7f55c2927e1f47bb6a5b8b051496560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62499cf401dcf00088dd626869ea4bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e92991f2066feefcf82ebd5ca17e1b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce7ed9d86433dba762b2db4b2ec3fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1ee6cf4f9a2d23c26dfe122d95c75564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9cc84f0c254b4ef63c847193dcdd9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fb08a06ce3527c3921f7c01564d90566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0bf7c0ac5b76bb5d6149e571a6978567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7613484d2917a6feaef4dd6b4ad1c17568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb41453df24df794ffdc092f8791b90569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552cb21be8d0e2ae03d24878549080e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b1b9250b0201275d20e60d818a344571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7bb7d8429040334ace597cd92c6c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec34128124c7c2b74b877caaadfc11b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8686d27d91de1bf6e6efc2762b66cd9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bfb2f84b95727302f85c1deea1183575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf1aa006056ef5e5171a4d888f4d08576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb62a7dfce67e0585639db480867752577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894a5c8deee9a44171646ab88ee9a09578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d9f97392d40147ec1fa18d7b9d0e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54776b06d67e039de99a5f05e8142882580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18666fe36a560a4056323f0c58797e97581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c630829a2be40d6fcf211df4ac26d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66df21cd644bfe1f0f9acbbecdf207583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666028206e2fddd440df6e053bda37ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649812b4c05cb6085d2a0d89afbc4ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e60ab026d9457f3c91b4424c8c1ecc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be64dcb2c73b7d88aa90cbecf32f84b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debafb0bc0b9576745690dcb6563990588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f896b813e42419c0d26ead5e9ac46bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f867404764766c78a5f401886d40f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47adfc93e2855a7d94fa59b13cdc2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2267a596f1898241255831be3d851d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08999581b5fb1a06aa92765e759573cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be3f6f8516dcc06b273c0afea22146594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed5775c0c66d6c3005a0a97c7b3f7d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a67f34c7bed009d0399f89e4b7dab5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8274c1c9471b43dc4fce92e38be0d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fe4614555aadb8707d25246e541d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecd4cebfc95c1b79f0c50649880885599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36b8ebe7f83023cf37bc91a3509a10600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d73e4d11fc81617084a9b4ef3fb1d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ce5084fb299d7b8ce596d4ab57cc3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2f248e34b1f3eeaf71f9200561942603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b0c18f908815b3a6e41886ff40ad6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d6de01451be29daa53d6265ac858e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592d244e0a42dbfd553fa93a5397dce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e0f429c5d67288a2e64450142daec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d58b0139b61ab98c668fcc53b3eb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8c2e2a6cf982b821202d4737f3664609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5f0273382b6d0fd1c5719acbe5d11610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c24c75d49982b69cbb8307f911d6e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594c7a804364bbde80508c3bb536efb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5747a19bd76ef78ea7329c75208ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5c9e8e7eba0876f1276fb82af8fb5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b0a989389b2f29a50d8abbb4e78b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e26404a1498a92827d99909bdf0b15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b3c39fe0385f152705310daa6f352617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96916dc9d1edf694ae533a539dd552618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae8181e1ae4edf8b8c2c6d1d480b53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f307ed7cb715a0863f17b2e7b1d5a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc84a627cfe33f426cc1dcd8e2a0bcd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28525b5a4825ca457aeb0da475a23c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b153df576051fc14f9fd46c79114a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48035589237db50f1fe1358942941acb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e85a8b3527b7951da90c69994ca472625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ebe5de225ad1248984b80a2166d85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bec7e9f80f1e5ef59da093f03efb1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca611ddc1ac145cdc67a17cf8f30b64628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c5c3378bbe8e738fb81391679ef26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57136e1ddf04e6fd8c66d088f72ab55d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf14530e0c0fe99acf165a50dae64f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8bfd76114140164ae59abe5a22118632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190ab810725f3eeeac89d3f78a6cb8e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9e47c35f0e3410fcb2bd4cc5ee7b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1994148fa38ac006b8b2cca2f1f27b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20f4be6b53498c07b96bbd46d628d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef8474638546e743bfffa2d7ee2e2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b034e3410231d7846662eead97ebc6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def10783c7e710e2409bcf51fd5353b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98845c6f0907b7453103696cda0825640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b94f4126dc3eb5014ec44dea92823641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179958167067819c79ca05bf1962b334642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aa3e90da9fc3da6dbaa9a6dddbdc2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f876be8792bbd0450bb5490a7c1844c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daec059afb8f5af1a4e1fa9d6291a4b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87d80a6ae3175fea08cf92311ac7c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620cf675cfc1c8c0be4b8d37428b921647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebec5d200dd3502dc928091184ce6d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87842c3180bfa3a13f845259130c8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6d81e4271157d07153999548269d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af41093095c287cca60f87cfe18b9e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b64254af1c250c85f2b6c6b8d7230652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20602ac501a2e7b863d310a3a32983653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c1e9715de1157f3432275c6988c40654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7794845a538dbe8075ac8e796be87a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce85d143f41d0a1b52e88373c99d00656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea44c8b7a28bff510c0c7189d1546d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcd556dceaa4703906a90bf50662f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dcd8cf27810abead4944c39989c3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86949667b93bc9ee1a630b27097119660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f0c77df2187cbc9953279a5b78cb3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6445f64caa07e4d67e388826455c050662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dc62965ac401c053f42058d9ce2f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0aa8f30c8c57e5b92c81de201eec0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc404b552afcf897e6f778f5c3114d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03881dff8dbb8b8379ccde10a41f4b3b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bad7c7e4877137435ac649722012cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c892e1e531bae036cd463e1f2ee66b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4e9be64931a6b8bd1e16861ae33bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823cc4a56114e56e273a812bc99481e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa036b50fc306d7c9e8bc5a5a5149d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b780a1f7a0ad1f34dd801fedcdc7d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7a80234b6e288293591a87084c0d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bf61fcc9cc4bbbffe1a8f8990728a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63babe96419c412f7c6e58905054d469675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa6612608567f7566e0245cbdc2601676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a91b97164b202c7d7b7c3c59c56b26677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d786a3eac85d20ba3edb9c292ff7237678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5414b7afbcc226b8f28e48502a752e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621352ae25453411d7dd395e686c7bec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b54204218710a70c61b03ebfe6a01d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ef41629005e371f666fa5976dc8ac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a197c3c6d00dcd109b7df8f18a26e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094e2b21029894d6f9e1991607b6a94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c88486ce71cbf3c542596428a9ccf1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936094d832fdca2e8b2ae765ec26538686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490b3a7c1d9aa4e75a5c6aa9d377169687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810c540be95511fe7b0e37c0110df18688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5e2e142445a33858a8d8a64ebb885689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7e9196159439950e851a1179d4674690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4459ef09403c9564fcc585f9238429691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a428a64526defb3239e3a1f90c3ca4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b25113fc71cacbe9c952721800ffc5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afcbca72e4fe2e4e881cede9013c2e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727905d3c7544bf4789e19dd2c2aeb09695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269425e29fd6dc866e22395d8e450d01696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6661621366075b19ddc8af9c65f49a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d127a645e8e3d9050b29e537eb6f187698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cce795f8694a9be49a4008f9359595699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634edcceb1d6b3c5dad3751a63fab5b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd96a34fe3d5d4bb8160e0bf89db40701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f9968ccfb80eac2788dfb134176d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bcc96361791dd27d7b62caeb0faaf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba04daf42f6723bd607b8111fb07c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dd7bfa0c97e7f3bc3ef089cffbf5a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a843b33dc674f65c94226b7e8b304706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fc4d844ea5e7f7887d4ab06685a82707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e55de8d42410dba2a2f4680714c048708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7eb7c033edd7a08f272e206577fe0c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fcd83bf2372501b970c8f51d7d7f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17027b1587262cfeae9815f4c8b856711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a52800329971537c344f33453c3955712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7c62fe2165c27b890ff1abd5e3700713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5e923c07961e36a001202d3315d76714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70835b5af228f59e66b4b02717e9496715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37997b77817e717f8000286316b90e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9608f3ebe3bd2b857db437f637375e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7b01ac2c20c9ab5c8a59f4924499c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084799bcfe2182ef70bac7a43947385719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70157d53f90a72de7a7d7fe2226a758720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24972cd2a97022b8325946d4913b7ea7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782558b1a9c58056027816128228cc87722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d0a0cf9caa44e8e11a37b62a0948d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f52c39cc74f2c9434981942e2aef7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1730803a0b5b35314ae17614a0dd4df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c48e6e15f992b5ef51d2a8b9464e35726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051f1b40ec1bb06ccdb0e7823dab0b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ccddea40494c5ab0f91980ca72cf5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe07b3384a0815e804d70693b161c83729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba984cac2951a8022a7f43fc2c2c84730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd03a8651921b41f9ac758ebd8c27e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af87eb3f7a0f5bd333a0f77c218f0cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e82dd7ba28829e294f567dac3aaf7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f445abbfbf8e90e2f85b1acb672d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1186244667f88b7d0595f4e0fc6591b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ed9befc19b1313836710b43b8e90b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd5614cb4de4edc7ca0b0dff14ec9d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b6485367bf65f5992de3986ccb513738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458d96e6469429c421a718a007b75e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58fb3537f75911833c45a825e9e3f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22244171b1ac12e8f88d6d7a2558763e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ea521b1ea568bfd94bd62bc0018dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a210b024b6a63b83b864d74b52b5e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481aef7398df76db44437ed988eda4e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691284d720c4d43df4ab2fefd65f1586745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009df6df69070a26f96d1ef37064279746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c63f92822c9f9b809c770da55a76a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e7d4f602b9269c8d4b6d2750cb680748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6862a6d7fb48d8831cc3f0af38f2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901ec3e5b46ac70cea624fafc12112b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaf39db137d89be2fee96a07193dba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498fda4147d3fc32058296b84b1199c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0cd21aabe478f94fca440ddfc0b50753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>