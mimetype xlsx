--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae2436acaef96eb462de24d73ae2931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e2c565b9a40d3aa1d31881c90846b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377b08a11e9fbf60c5c80706917ccaa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e4009ae8ddc2eea20d817e2d5fde24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324b6e37bc3531647c46112843765ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d85a2f92e727ec187e1fe22a38dfbf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54db55a933831dc751f6b1082cd63e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b03f0317a1b8ba9a8dc315ef1c74d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb063215c88767e6362208d5f280eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af270d2afcad122e78b0dc62575b936410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb6064a08b5b009b004721acfab9c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c8e923edc0bbf2377ffe6d78dd7d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1a009ae60c144e2e9f18b8142419613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed19bf3b6a30e2a4e57952d28e693614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237588147f452fa2e5bf805657c9c9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea087b61935d95ee75ba3e9a768c0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d59cb9866f22674b80777f4581d9617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ff28f16383185f8a190e9fde0bf4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3eb2feea0042da3ec26b3746f9491e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f882076481476b3dc45a642eb8a9b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20d5f83998d0d09b26980ed3cc5e8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695dd8cd47757b75806d1e5b761fcb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bb37ed87972a79ea927baad526f5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97c7cef4adcc3b9562f018a2dc18f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f36afe34734f4d5e5aeae8dd4d65a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe016b46ccac6a76d057f3f9e76ad54126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962e9a6c9bff4606c985808be4255d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d84abded57bf0a661cce63596683c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e8d5158396ee6543fc617432319a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f32bb2e64ff630ab09a4275e30275b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685c972275fa42df8d96c9f7117129231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4c4d4db9576eaa5fb48d5445cd36832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bc3813794ea271225546c5f10a45c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70106131f79dc3046c1bb2848864a8f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb87f06cfa0ad8a0d8fcd3e6f4c398c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd8873caf387bf4730df6cb2abd77a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebc708023d7109f44b3e834941f56b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b091d9844933aa474dbc1a9ec520838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c407641636d28c8c07ab73bc1d684f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cae7ea1a0eac9b365811d11a740f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb1c8de7c1150b702b7550ab351d8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d9dc2f7a718986e938095df1dffd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b72ccab510104f6e0279c609651eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5139724cef84f2b754556e17d911344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821e33abec5db0b3ddef8a08135332545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a479e3428097bdb3d0a2d9239bd1f8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf8fc02065de4b8f9377deb277608747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9677388961f87dd6b435c215b521f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807c25b2830a5115de157305689fda449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d5500f6c3d7ff812d776a82a924aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f76f3c3027196c2bdb40a4cf5281d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b267cfc836adba2322aae5788e124752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4cc955619ae4feac08e5528d2217853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a0e1f2158b9671f89a557b885436854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a3f09cf1e73a5c9e431df0bb5fa8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5173fd21ccda3c5c6fbc9ee8baee556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a66717cd4bfc389956df04e39d3edf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c16d57b26f0e211f65f2342e39d86a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249350cdc18ed0018a45e9f51487470e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380d3fedd9f8e6ba4dbc6ba0e90b55b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114d2411d6989fce832a63ba3ada8ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccac17cdaf030f90495cca0212dbde62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81650936bded9d56e2d4d151d649229363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bbb2d9ece32f7b5bfb7071694c1bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee6dcf7d29785ab29fe8316673e46065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa993db781288a44c406aaf78e26a8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85c44adb45a06abacd34d48426c24a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7fd46562f073c68ad71a38103f2c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea696292aed7faf21ba58465fb138e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374d6fcadcb22772339072ed6d4b62170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061652982b86c234e33a5df401196e8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34218b8fe9a165b69687f1a25c8c31972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2c0e1e7c56fbfcf9c0de66980a80573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe6ce1542a6763756c5250cb8f3fc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18454631a12a5a126601387f015a26275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c009244c27cb69ddd1b4f946f904df576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6276fa760661967613dbc6207776bb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9978b29375a5c0b6f32ebbfc50fb0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309ce1aef35ccce62e3d639f5d40b8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca456739f63230901dd4fb39df04b8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b6530193099ed662cc5d6efd0cc1681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd41ceed6648923e17f62890811fa182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dc974b48d95eec691d0ead288c60583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54c5bd4ed3a39bb0a557df2c043d0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0309953d7c8f4bfb3333d9397badc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0afda6d2c1566ca5f46e7e00f0bec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ea66c6cc12ff0b017afd93a571bae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af520140a1e26c0370743e3239bb15b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3a829324fb4ae1eab999d5d355c1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79341bad30b84b9a80d046fb45e919490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a49df6ed502463d2fb2db07488a4e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7dbb67be9ba167de6b8c96f35ff1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04b4d3fbbc65e3310bd825eadb7b2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c06eea0cce8cafb8ef3f46723153394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62c5df5906c4e2a32c46e545f7726495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8283769e0ae208760957953bc96fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ed4eaa5d6612dac545d9844cf30cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f640c3089a672e84bfdbbeb9798bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644bc7e0b81e46e1f154a81689da22999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e2bfc6fce575db886ed99de33ecbf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46f1d5f9f8ea7e13aefccb82df6436101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbcc9ec8028d4f6b5d15b79b359494102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6563c2f6eec89a35ecdf130f6f6590e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cca01760afb431222645187429b6af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97043feccb8056c053c7cf49e5da5172105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cd7d906d4b2c5cbb568a7850c9bf0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f282857a252f73d9243508e045d09d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d29c693bfd1d268eaf1435d4552f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf620855434064357079b2eafad0277109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61237ccbb029b2bd73a234c2894167a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337b748029276941a63891cce31ad21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478a876aa206b24603747a09396d762112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fb7dab4e2160392c2fdc9ac4ddca7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250be44a61908d316619b766105523c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74072f70eb35431ad3dbba2d1a3178c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a9bd6dbe582c54da1ace2568eae46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74001f658959a8a45eda474831d53a77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bba017b554fc6892eac1bc941c481d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea00442a54c6dbbff6112e0f39a3c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc27bd4e81bfd6b84cc033ca6d8e61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e0e63849d188770ab8d67478acb4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e468fda9321771f9d5d55f23e42eea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd6dac971d90758d38a3b14bf22016123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4365a349c068a7dbe5141f7a8415d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db4e9a79852b942ed9d6849c296830125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169263acd9adceccad044964facf3118126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eece44d7d7b33d463aec57a4bd49fe6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825826ef70a48b2587cdf9f78fabc1b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa09994468f22b784c6b1b6b3c76f67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784883b8366594c1eefcd89a72e9997130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570d5ad11fcf1d9ff629ff9afe953c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8298e42ebc4ca4a0ceb98ee988fe23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0f3dee063915d3734e4ca3d731011133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f2841c8659d7555f5eff8584290ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7173d605659ff38e9a67579f853d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944ce94242dc3179ec2129ecf7a1e94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28f01369061b098775f01d0fb0b9b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec241e2f8789a65f3c7fa5c6a08acff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c37af08384197ef68186500b22791139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfc1d63c92c62829d16a3f52982fe2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6577f4b4598be2c548bca5d845b6607141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70f731725eee9da375a62d9117dd46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0a19fa75d5998ef7353078205ee5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0aaf86484fb6df15a1210eb2819bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d873df3b77389c8feb5a6f413690c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd580bd55dfb209138549e7068345b96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58efa7cfcd28d94ffdd35042d5539b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af50b6f24d60d2dcfe239715879a8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186833433f4d3998abacc0185ccb954149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82003d886ccf4ac7964565cde1b51ad0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67be98da79795fc36237ce412bcb359151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8874c8a40bb28c31cdb604dcdc1f95a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36785809cea50dea54f4c82c4d414fcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d542c3611668a0fa1a1646ac37fd151154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b5a7cd3f59eeda81d6a3b92b54894155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8000078b62aa90190d4e7aefdd151b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f5ac721b3edea723066d8f36a5cde157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78431d4c57d8c35211e840dd0d1d81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41255a7b7d1b26d3ea87df788b0d414159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b65f5594435eb58a9ba37abf97bb8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8a1d3be78e2acc80b17470a9a46ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f225be0cbecbd3752ff1994cb007f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6803906ec00b7a6603844794a2c5514163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7e3108df13c8369069780cef797d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08233c6cf7683440eb5527680234d5e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4265504ce29aee2cd73a593ac922f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a9aff0464fb0f894c11f82758354a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ebf42371a04a65fd540534213cae2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca2384600b113fde1ae3b143854b2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf3b12ef2f8bfd8b790f8d84cfa08c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d6de49e6a7ab5d81d1a69788dadcc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e750baa9b47045b6254e389d7320b37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f93a20d708e1c852286f014828a48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0a85ebaf6967eb06b53a5c9234eb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926f8fe08e403b4ed4b0a6598122aab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ce5387adad3b1aad4cc5261645416176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9df39fef68ec83d229cc2303791a8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abfe1223d534db7c8f690a867de97a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb73172b9732c71c5ac41ac9b603b60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be1948c795ddfe69b265afb6f48c95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4907f07f21bf8130d78249fb3bb6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972810d727e3425d7633aaa4acc10fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835afcbb005f75d231deff75a92c3093183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cad53fe180400f093fc5882015ac6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50bd6862a1767b905abe9f864e40c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495782c5172430221969867c76fe7bad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7430b83648abb4a2c80416bee068e80187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e90b1941375d2cec99986edf4e303c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af243a3e4e0217a75f983a49f7514b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f278ae4235d0bba9f340dc9dee77b71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a375654746bdf19f6df948a5e1bf201191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e085ac75f3cc8757f15494b59d48b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c85054655c52c6534e12c1a5ab7155193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfab6c5e036cae65482974b7505d16a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8a96441a00f2f623ea6b4ff2be035195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca40582ecf133e9c6e8ce078f94930c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd0502670ffef7571b776c9e34e34e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d4137aaadc57a229ae0167fe73981198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbea60c8a7d64b14ed82c6005b014d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb43afec18be90243073ca69aa7f01200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c537f19d4ce2ad401712af3fb5536a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc851d662c16e10fcdf3f11f67631ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708e0b8397f23ee1cafa0f4be235006203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc2996cb33c1dd3bc541088028b370204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7176d206a5e36b87dc26cec830e017205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72528cd229cb44346170daf77c67df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f0d112f6750d5e2b426227a1d3a43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e5a50866396d30906b7e54d56329a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3a3f22dace0146384a7bcff71fed1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcce122ebc6e55c68d235d27e66fc78210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc12c2f119e92b96696df00526e4010211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279f852fc65edf72372ab77bf605622212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fec8567b73e5dfb98a7ec130c40cb3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc14f261c3aeb2687c686730b4a867214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc28449bb3e27d97681e5be9f380637215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76887cb7c679398cd7bfdcdc1236fd73216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dc6916d1efd2ab9d300956fd08ca4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b30785bcb042301972ec43dbbaa128218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a18bc8400ad2233d8a9f7b72355203219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3d9d1a7a60a97d5eab6a87292ba62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbfe9f4b29cfe50a0294a025a9af7e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892302dcd623c652eb913de3bfcdba4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bbe3737e812da70ddde3720de4eb7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ad4b486a3e97d776350c4b5b352c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6862e4c6dfdebb28c90d2809520eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e59a3b7a12f4fbb318ea1c02ed3484226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc9832384c82e2be61a79ef3eb7691227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68fd2b38eb523f99c3c955aaee901b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e179fa70c57edf6baf6b2703a9bd45a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784376576435133fac1a55ae469b5fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0070f8391e83736a41ea3781c9bc7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356c7801b820c68f87b326379b369d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899fbe4a5f04f18a0988af8aaee4583233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc207cb8b2cae151faea7f365f284dce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb68dee097dd4c07d90ae08f2f71d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847f6dcbc33376423e458a2d96901f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25691b3b9bf9e9324b9302ec6d271ded237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c330fb910b86917252082d32c494f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0724f557d1dd1912800f44cc3a3fd48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f645876b1c5a9fbceeb5e0ea9c02ee2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036224f91ef5a6bbde6b5f0602c7bcf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615c1db8efacabd5c8aa7535127e041242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49506cd25989fe04001a12d7050e7df8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041df2eb28431acb53f4c91dd30af587244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054850c03c0d9f12a71c46954ea08cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754be0941d68286bbb1ea5afc21d478d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886375cb75fb6f15ed53ce76682f238b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f615d881ae7af7b8b894d21ed17dcd4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865b306c51f2b13b34e40d2b75b7cbc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb8233c17f0eba80e8adfe365e36ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2378265ab38a96d3ef8119057811f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ceb4bb20c47823eba2730c37addba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3079f2041f10e37e1e2e8d2e5b0cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1e18e12c6ed4eafb7a669d6f4334c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465b41dde97084fbd8e7bd2ecc4b8cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ca05b8b94580d9b99e69d224e6d73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb2ed689e19c2af4dc7e82824e8e8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd34de2c198017f1db8e4c02f07076258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128aa334a434f2387471e26a842559d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599783ff9e530296e3c4c3715c7bff4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7a4cd0cd7e5d6e69c2ed9c7302c9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56993a657db88dcad76878153e0c81262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe31ee15aa617f8f0b211ee1acca6f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8470c9cfb98e128c7f687bd6cb88d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f1682495130201512b983ebca8c7c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f81cf8dfff1f6c49be79b125e4f1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8b86846cd1718eb7ecf777faaafe9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892287f8084dbaaea132a748b8281e23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148075c046bc792caf2a750e70121a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecf0ff609d9283a5e4c8a6df39c80d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caaa5e266d70594cc8f42e77d1b553f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e33c5fc3f0e5dc3f406494a62a924272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716714eabc46f8bd7f901f30bd726078273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da813244715f58b523a5b987827bfd6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c45599d9c8a8ae0829c899698d9b46275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b25096afe5a8137610c16769a8556276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade11eacf4d5ceb866a6d8ac0015a42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f617bb293ccf705168420a2c3e01d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616b440051dde0d83c3a6bcea990029279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e1ad155d35af9990cc71a946d1c4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028107c9ac0405b8fc338177499a89c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36942a2eec00ccd3af780a30612fc57e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1fa9ec9999562df85456b79fb2fcc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729a246125537d1def7b486cbf70643284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4f4b4998225a849a6dc1eb3a2279f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb005b6472c387b05f88079bbeffd5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e919d26f6b3871b00fda70cad563f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4bcb4d6f57e229b549738a7acf274288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6011e8e02ef796089b74d7b567c31289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f345af73be2f890c6e6465979d119290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae270c1522032b9cabfc661d227b7ab7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081edf42bdafd74b550917fac5ce2f5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b5159e96819b5d906c1178fd9ef89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fbca8b126681dccd4840750f3fc27294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4112fef9cb7d53032cff2a116ec75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d13dcfe0ab1a39e6afa2d6742d8271296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac65c93512c81d24242d8a6e39455a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0c12413e041c48c150f02626dce96298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df740070dfd1cb5a7d4f106348478ff9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374def883d6f39ff38de457f945b72c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7624da68a1e9a1afcc156dbfa0333301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f920b80a8f91747a8d3319faf29a2ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183094ac334933c7a82b805dd7fc6d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11e3c3457c4f0a6c4b59ff1d80e65b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a973c6c9f98f76a6f72b28a888973305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef6423b91f82bf449ad548a38bc8e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d836f34580106f17c64d2cb6af9bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b62f3a405b46dcd9ed8720366afc1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d5986368da40a635f75fa64d225aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72443d19a9ab81b137b88e2c0d687270310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83d74e696844ca873893e45760a0e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab712276f58357ea58858335a3bf57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea272ef2c2e3e187ee985170821dcf01313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b28c19b358604844c73be0f5cf2fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef2c8126b85596fee1476c17f0a354315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a481cffc86b738ee7c2867e75797c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe0c6bd2b995be44d7d63cf73631fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839087dbf1d7e74b43bc9bba1e6909e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d0b32e535bb20578303922ccd88a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df098de6107625926ed4e0e5a6dbf2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565666586a0b7c479caf02780bd6186321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ef86c1b8ffc79b21f302b0350d875322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96af0a84252b334f7f14caee2b11b1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e781b322d632854786e1dada1b6dcd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28ab613cbcad2ba5729f289e0f0338325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d5fc0c15ccc917bb0706e1f0cf4d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a08eec74790f5427baf7d04189b86b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68dfd0c03606cd50a8d2c072e262ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e19171f4a218848a3e09aa926075a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5f962f0482c6484b073414b938d9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c7fef88d78b8abdd254c4a9ec9b8b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e8e5596e542718a0af39379b8b5f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49582d10587cd1a7dcc12a179e1896da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f6049a8631ece61f45af30aff3a79334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd3003e74f7a8671e8a83cc8851bcf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a37f07505da76e9080bb45903326f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2865cc3347dfcddf805275c36648ae6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04bff18262a54c3c94b6b8adf81c51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a58c25555a0dfad3832b8885b37ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03ba551634e4bfa6fdcd98bfc648d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fb2bf4099b8eb47a1599a30437514341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa67803395b67e70c8c893acec0314342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af714e0770e482e0af7fbf3d2f07586343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7c517944e244218a5f4218fcd66ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f0e3b0e87be06d2efce3c1e6a7558345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc218be9e4442b1225e0d2c145f1c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbad5e3eae00f8719a9d3fef540d0cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3488b749b9af3f6394bcbec1349bc5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d932794da2220cc1920fd24845e1a2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c54d2f2edaa93bea9a8ed96169821350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ff644ef862a327d1740e9866012a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d44773c82eb3a7e72e0591fbf46ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2417b836cabc15b32f487aef5405b26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038059a23669cfdeacb42137ec6d166b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535dbf6880b0fd69c5acc83cb7e8b19355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a9a03bf129c5219e01378261e24a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69119f0a8cd1f70a053e37d562f80812357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857c5d31fd2e1110130cdef8e66a419358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f192b2f3eccc50b58f809a96c2c7e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168aa2acccdd749c707ada507d2ef07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fdbd39db993937c6bca83c5f0004a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda301685943fd579c544080467fedf5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad3d9f7679def206c640ff22f647fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75093d94a4eb5cf812d4e9d2b3edbbd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7874a02d697fd6498717d7ac0b02365365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6fed048ae7bcc3e2e22749a7d69bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111224e66ad31c00ba4d1bc5ea31934367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214f572b50146be81a999ec6543076b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870090b7c35625fae968b2d9e5e9f2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba455e6670ec8ad3f415dc59bf2b834b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40712cfdd0dc1b1fefdbe0e1afd2139371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bfbc94846512574ea3e955267f9fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547142e41162e459467325658048678373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375abd9b4fe4c33a5fd051d6479e31f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae06dbdb8d9304794c2af71d8f8e52c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab32cd80c526f9b50b42a5341a4afb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765333be016d917cfc676acde2acd7d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59b8d6b5e81a8dc65034fe697d4d2f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b16cb9298deee402768d846dc2b6c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b87a1bab8f15b60fd6cf26f04296fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1c06112628e4cccba6dfb99875d0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca2bcc28edf70f654d20d161653167382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317078b5f7c4c0972d3558360454b9d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82d2d202b524915e400936be6f9a0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921713ec57f73174efce42f7f8314c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefafdab7fc25d05a07ced4e28195fd5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9363696bb0027e7b6eb4cccf1f8f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d073d46c3565bb798376feaf177ef65388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66e22d27028538c213992a783aadc3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd76172a12d6030fc9db78f37808ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43113d83688992c3d381f8c9892a3cf1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec91aadfb6157a1edccddea14479d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65df18e964e007ef1a6c0a8a7b58a0f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8454695bb366c924a9860e8d01f1f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9d072f5af3a13f8802d54ecb85192395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd535bd7bca6ac51fd2aae7d7fd156f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa3e4314fa0d1eebd96a2e9be03a6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac446a2d763d57bca09dbe5c93d3c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4fc1019d0bd0983cf4a622ea6feff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e479dc05d459770b35df5fc403cda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4588bbc88d0d05bf7c6deda556ea106401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ad37fd3e586362ded2923b97a8614402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8921a02f9ade514de9e418d10bd2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dcee8998aa5083862f412ebc42444404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e1c784aaf15b04b4e7b92cf642c73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951d5ff83310e41842b4e4691a6869d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596c1c21d9475bbf13eb47823d07081407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a504a8acbdd537269c98a6de388e7b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058261e159677e2df8276993a982cc9d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccc43dc5c9bfa06f9a6005b7d47204410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d602365d9b5addb20f3d03427c90f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81b898755cfeba8ce8180f29c2d84b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648aebd1076904f04387060321aa7c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54cddc5c5c6ffd942ccda6e3e4b395414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f9f065de3bb76e89cdc40030fd83e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef390e349cf4797afd94e52a3f8f4125416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a292f8e11a0b0b52848282761c4543a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caacb73200625a0f8fc455e267d7cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dd7e5caf0e81c9e24ec03ca366a26419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc1deb3410941a3aeca4a02adf127d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c765f234b916328a93c4195743382421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc464db704285eb93d888a2b8ebe2f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95b08731db3b75d5d7da6d7d0f8a23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9031bfc395f4e058dc2073e9945c6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db3f825c9bc0fa442ec0aedacd8cfa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159c2a51fffc0d15eae3ce9a18b12c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953c97542a7fda7f767c12148acfccb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a275dcbbe2e51d7e2794dad14c3408d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91347696669627ea495af8589d55159a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c65f31311a5d8eb49a4e1221adb7cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f613dd8c47a1ff4d805f6d4bceec9d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da999a364fb98a691503c1804cf5d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bac9ce004d4c49bfcd684c6e1f106433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56057d6af4ff8547de72781b0f77996434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc33df741175fd9fc408864809b9c41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a38efc67f0dac6274815eb548a1d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac83b76cf6421dc964a223e5333a05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f310dc2a78aa51dd2498f7ad7d9f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8011a15482f312a5a8de9e5055cb19439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71adf529054feefe316079545d255a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ac72ae1cce259900bd4b4c3d66579441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3757b7bd2158fca9c2014aef368b1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58888fa7da57f4d70ce665ecdf8ae55a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69385e8c202741eed852d117417c9e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca7f0e08a6d84a8d6bd01aa69c379f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42571b2e88dae802cfd2eafa3dffe21a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fd8a9e3af7beb9f6b5bdb732c56dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc6b20120728432141911b333a1ca8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673feb4c8832810f5bef73bc25eb3ce9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b694e8ad0be2891bcafe75b958a34f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c884e6e51392fa195214ae0e6e2416451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96593933160a1ae4b73c673472dc89b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de78d209d832dbc9ad1e0e558fcdec3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeba34d75058681651d4c393fd82df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24ffb3cef2616b2257ac3cdeb439d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec78c00bab912683ea5d989ad151092456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1c7677ca9ef67d173d142fded9048457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937881ec5fc5f35b933665cce76053d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fdeef6e57e57fcfb283e97eccc97e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d83bab17f60c84abaa1dca3509fd75460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a9a889c086c8b1b25af1e5b32b871461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626cdb2b9a7371224fc2bff23ddcc85462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6cee7582616c8a75c3a99bfeffa2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5417aabb7a422e46233eb69770fdfd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a118a76486d618860e5e570dac898465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254480a847997ddb3c8e992a23f300b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f210e84393071c821d6c94cbb6ba1b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b107c67f6328681854e43242b68592468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ebc9437db796122bac7de159a1baf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4e3886890923b8c373f59f8b29f84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d597ba50c63ab855ddd32e1398dda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf442a483c55025df4e8c952aedad77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898875177b0769a60c7a08110d4e93ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce57a21a7ab9a28b55c2d9e3b67c911474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62d551bcc0997035e74f3e6e82301b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827d88a2c53d8868129fed87a76a7cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859c5dce487a224fe385a3b4e759d27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546aca8929324cbc80d047ddce534c00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e464adbecfa05299e9ff3077f55497479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6672c8916e26210c0c86d63588a1b37480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd3c739f7414da321b23783890ff84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2e46728c61e221d3f8e79da5a117c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681a7ccb7ab4c42154dfa8eae5b7f8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a48108c8f4149f4564ad598e6aa22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cbf89bd1ba2484a92be170a906a4e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4c8413bc2c77428c1dc7b32bcbc28486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fce97e9c4d5ffee3d94e96dcdd4d49487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944736f33fab3b999957aa4df6d7698d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374e217d2690fa8da42630361df51b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fc7921170c86cdcdad64699b911d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed99746c7a838291b641f3762e269f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8903bf0ebd27ecf20e74e3f7d45dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5abd7de6e06e3d3ebe5aeed6a32e4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7f57726eb06734bcf5e0234a6f7f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23398c32fbf7c028cdb418bdd5f9166495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e46d1dee25a5bd5c1ac35e85f6555f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac757aed911d7b8f73d273e489f9d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad64ea83b7a124045abb2be4c291d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976f30738df14f6360d6a42788c1bbb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9aec0312ee26372862e2504276aff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188c90ed33a93c78ff830e0291a6c75501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5d552f407df26bc64a7a89862fe41502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e2a482b0f38914b9cdc93deff6441503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e6a9516058954e6c58215ea7dff01504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685a786036446f99966b7f33cf3a6ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a4c8540176c1d4fc22fc1b14f1a71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6956599b2e72bd04bc0db003d0c758507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a190f9dbad904acb9220cb1a828ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caa94cf07477674e847966913f8b85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9aaa59b76d6bb31faaa333378ad268510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32674ac5f4cb8cb3e33eba3c0ab6867511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255f1b066413efbc74c5e9a3d3470a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a008299ffb2a5b2fdd801fa8d3f275513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a470af2a0bde73ed34bbb8279bcf5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7245f66d25f44328d6b5263a613eff1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9b12078710ed0df7fb2a2bd5e4454516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c070d167afe5d0812c88f4358855891517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e348765ee29ea2c665bbc4eacdac0cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d0e5e84e30c2c08313ba2cb9a30a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e0de8502866433dcac1f64bddc9e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387ea99c81eec7287ad7d65dcfa764c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9068299f727f55eea45cf55bcf472522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6e3559586abb0faa16b7194f53240523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea733de37ff6b46ab8e0eca15e2905524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5106c01a2a722f718f226f0643f05525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c77e2ca24b9d3000d707ee80fa5239526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf2efb517dab81f9572cecc76822a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe62a2800c805cc721cded05c993d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdbf79ed2621b0a659c05ad79caa53529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5a303f7084b89fb76b9ede92fd6df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0a9c74ae372a9a10fb0f7def9a6e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cfec4fcb52df9d124c6e14f543606532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994c449b3ff1f2a656e3d5043e5aaab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78f789d05c7ecc441f859d75be28db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf89ff4f0e1cf7f6a3cd4f87956f0c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed307b7fe868db6d118fe012862569536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63382824c794aca72141aa89c3d4fe6a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e8084c29288f6f78535b134a3b276538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b44d15807d253ff0a5e48c2a2f7e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f93492c3b4637b353f1b1640a7fed4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c4c6572a16958498ef77cd6a0cae2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dbf9e983d31377f26a9fab3a081fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f234728b70232641aefdd8a78b366543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75c7f7afd81b73aa4f72ee56a4fdb0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d62a5ed995f51b66ff5c2dfb1f4302545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce40f0f86f0592c09915284d86eba89546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec7cd2c575d2d49340caf4c671715a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc53c629133115bfd8de1f24454e1c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b61317bb5665d8caef1b8f615b3bd2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a6478b6e3d35153ab9b7b5ad1a67e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64157f0f09b98a54f47fbd6c0133c676551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1217377771816b643acf7e6102632552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f24906d50ec544ce4488c4e9a07e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670788ccb83a7f3e0e9ed0d0560a1e34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebda75f3f41431de28f3e53592b923b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731b5a968a03dd414372ee5b64d6d12556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b54c8210eb2a34fa8814d81c2343c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cee94d7bb21e4a265208b8674c9e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562965ed443afa1a5135c2f7f9aeb0c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42151294792665f8d96f160d152c96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f037853ff56480830743d9614ec2ee2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145b76ace7043997bee32e78fcd4048562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9432f9e3537f06980597447f6690393563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea89f0241142b1e2227bcd23f7e3426564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ca3773d3ded7e1801e705260ca51a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d3df85f930832132071e59c94b191566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8504f5c4e7c628296dec62cd7d3c666567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df73a7cb1d736555586d71e2147b94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7f1d52d7fbd8b851495b59f953cff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45509b0c2e8e71972808aa1dba680ae2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e62e1147f5b2cc4de55389548a3098571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ed6845c206704f4053edb9a6b0ed8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ea28aeacad3a5cec66d878ee8bf96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa475f97f81fd320b286f6f6153f4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfc0ee2848d42c92c07b7147d365f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0d03ad2e606572f8489cd0f3f449c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbbe5bd0f98e91aae09967166d5867577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacd672983bb6b060557b6d67377bd9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6328e2f7510f907dfcd316c421adeca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b709b0d6a9011f5850c5b0727ccfd3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c6b090f6570fc70409ad8108800a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214bf1acf1377af77dea75913b04c75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecfadc47e7f60fa50bdfaa2edf39bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21015d1d56eef0579a1748a1f3310bf7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03804bf6f56b5adc6824db5665992db5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6405d6074ead5fb5a2451915466c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfa72161d6bbad6c87cfb31e8cc1a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6177a2ee142c8c4aa3225fbc59b2c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed332c473dabce25f1373da6c11b68ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7ad72a2e7a47e5f08b6145ae0b489590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a9d606eefac3e991e700e71a6b047591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782be0bef6fc99db18820048dcc9f61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566fc6774f55a5a869bfd2941e24712593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26250b8c0a10065fc3d42d8142279e70594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84eeee5622b74ccf53d89a8c6d825e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1392bed3d84bae76342e5ab3704605596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022550792269738704892f28a11acae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834b71b1fb0de2d3a6088075ffe07ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f58ea903f41f4a830e87bb67479ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06697d7987173dc360e554782fb068a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c115d10e29aeb5b238ab9e5345237601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b1515755ad0a6a2f3e8b90bae949d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387672fe40dca41766c059dc3587c9d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905e178d4b1d30ce20b7956bf2c2d4e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8c2f7b12fc42c5c732b438183e52c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51885ea1c9a29c0c358212727e5f79a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a81d48c013b65724347138becf755607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec525fa1927bee35ccd6058dd2cfa0ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f995c629335ee5ded47df37a72d66cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df1f391f211ddeb13af83ee29515cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff89880d80b81913ed98239ae1ef69611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c91981058e3800ec41e590fbc4fdce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c0de916b13d645e322e31375a5fd1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ecc9986634d2d8ea7c5743132458b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3359e036323617fe120be4f3ecf72fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4121850fe79477278568443a8d555616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d453691160a92f517ad9e8f02b02ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39904f6606c870ab130afc9b86261efb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e65cabca1cb240c4bfb3c66f2b458619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c228b84be85c404144930bf9b69d3fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52edc7b141211b76e33088f60bcd2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce8e950660fdab98869c1cc0534494622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c2be823d63eae2db4dc4ac357b667623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd7d770eae0983490577876bc8365d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9d8e454f83b18815cbfc9c4b67958625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d7b734db13626cbb2bc344a16c4a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cd1596f46e5a7a6a60a92367f5ef0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09798b41ae1eea97f9549ebdefdbbff2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03cf50e31a3ea47139b9df33bba790629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a23934490f7a5dceabbaadb119c265630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7946a470fa5fd34d9dbbab470ae4d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f68eb901d193f0dae2c7e6f4858dce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90150c82cc4295cea4a58b29c6feab8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a980034e0858990352c7ff5bb46526634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e11755fa5d2b965cbc363e35a847e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e7ff02620a941ea82c96dbe443f0b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a08d6eeb7dad82fab7a623bc598248637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d93565df1743229c8cc8df33793a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681f4e7cc710d236bf300eaa8d890f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5539bd275780eaea2459b4a90240ff9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234e7773a19e74cbc501c63d65a9d50641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93afc630ab8687041057be79a9746b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69710a25ba05c601988b45f34d15a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930e5199db7de873128400eadcc0cc1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e04dfd0646d802db48a78e0db8bf8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab20352fef440a40bd877f79efb0ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c86573e24104d139550935887cc1b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361162494ea0ef3d9bcf27f165a2ef2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08b85dabc5d78ad8846409fd8a1e24649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a45fb9ca62f572ad00b8488d01d433650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bcfdfbabeff16892271bd1b6e140b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4967a2daa37903d66aa99600a1a668652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9d95298e7167eae60bb573adc1d4e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da723269ea205ed6f5896878ad94de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324778a69f2e3c1433116e2c8d9ac254655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c313bcf7f91043c9268edd5f47709656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e443b006ecd8bf9a1ce05a9668b346657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316c26e193f0313bf6264809110572d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf4ca953cc178a05a9741f29f38424659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac01c68b5e51f37c823886b897cfe03660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73037044a4b5815f5cfb1fbfce6776661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b535d6d4f5a3416948beaf788b35f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339a7b04b68b428d6baeb7583fb6397663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c9b71dfceca7250d6c40cd19c2ac7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3aeb1bb63672fc01c0183582aa8c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe28d6374d87ba1ceee7aa1b3684fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144a6e56263cc52bccbed6dbe6e4a6d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d3a89e1668ed6b836c1e43517c37e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fffd8f0ee12cf61e78e7d9b704f59669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bba207fbc2794b1c3adbbe7c83a13670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba160dbe8cfab8a7279158a361baac18671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2085cb2633648f46bbc56f80609c828672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805327930cce96a70dddb6bfa05294e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb197ea3e135b9ac0533fedcca08b915674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c0d99a1b69a28932992268cb1f814675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d46637f5fcf0500dfec390225751aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a57bbdec66a62180e9b21e7c8a801677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a08b36dbecf52d470075206421df85678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4383a10ba20f9e0c7fbd8e460db07b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd4c213a262c0774fec1b1265825da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a97f412516d7318a48b141107bca2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0065ae22d3fe27a8f97ae77475feb3d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c56fe508626d424855688e5cb84b03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75784f3d9a5ac4c056b1bea2ac86b8c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab59e9648bb74fa7bfdd2483fda10d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9e362947432794589d059931904b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2187a3c43f3b07f41bfd70cf35cf7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644b0ca13aff0f4477db1d1d1aef0f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa907faf2abb89ae0264e0feeea28a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd80abc962cf3a3eeb7de9a85437cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010b210f119e80ed1aa9895f6437e34691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9728bb008e4bf67dc727052a9befd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20878ef485fc32c755a2a2078702952b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88595a20a01a539b8ff0e1985cd9af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fca6b09d312c35edb82960fd6ef2a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4cf1fe4c58fd963873d385b0b22d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee3cb8e710efeff12237fa9dfde186697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1681860e97fc5857246eb72ddc07f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75540f82a0c7e01836aa30e22c25276d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9678861752e8a7da1d10a19fc242a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15278b42bcd1485195fcc31961796d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969028b1fe72906a09413592f9993ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721e4ec8ac96a91a5284f2ef30d8b95703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48863f6dcc2d446b430adc1335fe61704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653e5d54ce5242a0368f8f2af8cc984705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef46134cbd8187056c26608b77f353706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662deaae22ac4c62c31d94e2b2c6ed0a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bb0addd878fde2ae72e0f285fcf8e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66ac86b351c372bddebc65381b484a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9743fdd7da3c910efa99d1d6b7e238710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238f9f6ba8a9c82edb8b19d28a42fbb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cca3b5eb5dc63bb63a9c9139b69c54712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b7064add868689ee56c7d14d8597f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b6971118d0ee794bd554db772d46e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595b1a4a2d503b5654fdf11c6184435715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8081c9bb90b03bbbc6a7595e917d23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affe23add521b56a54fd7d25b1c73f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea496cdfac9fa6013ddea6159e5b8270718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80f545814223e91e46a464bf0785e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63a37981b08487f0c1f1ba79a2b5ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbd94f1ee2927d0643f98741e99548721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584c8c06f95e8784b196c1e03221eb9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920371de8c1983dd3812ff507bc65c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d01810c56025613c0e08d40c732f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0796bade47c4406c5cc21f7eb47a26725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22add4106a1f5219ff7ff20bd89bce6a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2bb0210f19b2a96c5430d679bc348727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b531bffd3b7a59837dc90d30ff34d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34346b7936696cea4286b7a3094ebd7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190721678e6019da12089188ecef9c2f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c02de1e9624650716743b4b010026a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cf31e5ce83e15838884e44256cf66732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8ec923d8c2a7ee9d99a2e3f798408733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989382de3eb81b130fabcc7e74b0ff61734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a67439d780fc4211a3ad1bd0c2cd2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47612f89ebe161677e86047c9035059736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af6df68e25658bca365be90c7c2d00737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97e6fbe912f5532c970fa0303dc9e7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963cc625589dfb6df639b60da68380b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835877fde38b14613d75d409a071987740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fddf804cfbbd05dd8f3153f9ec5e05741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761ee897cdf247fbf818a1cd4f6d580742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beec1782fb6002d5c7bfedae746d294743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241e8d301c3ab9c913eb0ab52934d7b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3ee04d99cbf902e9eaa9cf80ca3b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf15f1046d33d829f5c2ac8aea8eb35746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523abadf642c8ac6868940ea40b93e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a221e4543ad41f15a77409d0dca55748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a3f520a9bba0186051d944cf9d5fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f02fee6d57a32e4e506853c5c1520750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634636d5dd30ac5cd009a9bb625dac73751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fb049d9722a2e01094c39edbab74a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a766c89ddcde8afadc7daa9e8d477753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa838f52cb14e28af02117eafb425ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ce71c6d58c97b211589f9bb8e6e9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7097d161443523921632a085f669b113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57214f942febc7fb4088a7277f4e433a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1e433b1668636814b718486000a285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fceb00495166b081a9b8c8127897906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4795e09dfb142ce1578df23005fdbb67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374b83d5ed4ebc88383fd900dedfc818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee276d3791f7bd2688a046979d52b719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3058abdf38649de15e9c1b126e9e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2a6fb118e11a7799ac9a7223b7bd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14795cf22b861852715705e2f2b7d4cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d80076f94e3ac9220e3dd817e3d7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f06a058c149ff4708e476714284b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046540466f60910254794fe2f8a53ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce67a951f8c15238dd15e86e99a082f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f8e8f1a2a203e273ba433d194db4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82092658ee9317e3d1b061b8096db6e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794dca55cb7a9299253e9630dd5da7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12668f4f6af3b36369e935f0f62294020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff07c4d358b2f33427837f571ea13c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61795caa60caaea1654d62970b9b190e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847e6c96c2e049e0d1219cf344f4e1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d65c31f970b0ebcdf8d12006a2e0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4bc209b30c22eb97196851229bed025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e02c2bf682ace40067c33d32f86f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efd0a37b757fa7075ec8a65d6a233427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa9cca96a80d395cd729426872b0ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc37ad48ee837748ce859874ee20c7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830299cb13a04ccb0c9a6e189d3bae030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397e52b932c1890801dd58856fde00231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c400c9285a12825807cb912d356e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b08015d06219849296f26cc89016a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4682193db3d41b9bf01976a91adb9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55063696413f7fe51562aed306d2b84c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f5e5a4a3f07e2acb8547c757a495636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc2c43568e3bdee0540c412f80bae637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5977d642c1af21408605eb0c203eacb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b567c28bd47713b99d02550ebd97539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a1caaf646f65abd91133ccf1291eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa3c3081bd47a4e3b94aa12790f3e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e127517d517399227f15056b0bdb742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd18998215681e0c095c4006cf2876343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0ecda4a0aad9ebc696be947aeac7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbe5c20087a5b70aa6c6c7451d0c2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e88c57cc53263d772537cf548cf9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35ad020449f53f90e41d2807cd389947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa096d0e72a97ecdf6e522796d4b8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdb06122f09920b005a6303b34cd3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12894f1a66e451e9644ddeb97003a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35950d1d5d18bd620062b5e3a8b6934c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50b5751379fe65618621c51de53a5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada93ea0060aaec9367cbde852f8706753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2a6a6211b00562f4d885f666ce39154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836ea9e8676d4ac1568312ec0d80a4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98a9a061e1596640706a0b871b128456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eeb2034a5068f1bc1b806d0f96036c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4238fa3b32336093d56669726dacf158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0430720e3c418303821dbb984db20759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7047aa2372838380f1eac193e415fc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bf3ddee032fb62d480cf869cb7a0c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57888eafc8115418b5719a8495fc4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf5f4db9e6c609ec82848645e4152463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfed4163300e33d5f997b87ab3dfcc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d8dc0b9f953520630ceff0da1c59965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf39f8d2267c874f9f75fcd0f0d84e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c702e9744b6c15100d6e14384378bb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595dcbe2385d34c3cc1a1a3d1b333bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2568b0c98cc2d4b978ef7112494bd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abcbe7334af7e0eaa72eebbbbf7fee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29152b702517835845cf908389b5e7db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2a55aa572b05fee9c3b416eb718e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffe8a9207f4eb7b7c040184f6847c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b0b3b597b46d9941f7ceaae29386174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc8f2f2d63ae9fe045e3f1f489538775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927074046a5d767c440b067f092eb2e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24690a6d0a03b9e7f4a0f39bb24fbc6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4843261b26447c91eb30cb021edb1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f08e0ce5e6267a6e830bdc5a1f496679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a1c5df141e842f7f20d64470cabce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5299ca688e720fb1bb1800ffcad39381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99a3f428fd5c05854d335f8350c6ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ea4d139784e8dcb0d0e117774bc9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dc046db5c297a5163a3b6c213202c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea13033cdc7947eb6d97c1e28aadc185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1210bcdd8e36806ba2347134cd43bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606886d9e5e91f88ae62f4bda1c4be9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab54a2e3b5fb4de3a1c1e07d537f6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ccc77cc40487d15ec02a7264ac57989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4f7af87f47ad8ad30502f80c43a1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbdb6e01dfecb4b0164e2ebe1760f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb1009fc035bb7fac698d6c6fb996a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91b37776c82b32a2fe161119c9998c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf3481fd63d8138d5f2e4e9b2de86e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d8ca632b3e033bba1fe250ef1afe095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabff47ab4b7f3730dc07ef6a6ca66a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8555d830356d47c5dce38e7db3c9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475860c831e7a50e805b9752a759ccda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57d5be6c73258706738af4e4a0614e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dd728da083bf48fd9ccc091188389100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f906f96f26e57882f723a441583e5e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b8675bc5d8966f1a781603300d555102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2888eee9b50e43fad58803a86d3fa5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db52e198e721e32bf79bc97c4b1a20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1009ddbda53374c2e1ef426549a17b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ed06af4c7e14f59f13a316f352eb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ae75dd8c93c541dc1302a1c761178107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ae57abedf82f215c42432702baec8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709ea7b49928d3048d4404d79c79ba1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f838a3fb57492a2fc043c65a2856ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b28941fe82da48a64db68911c3e350111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f252b253f3217c614e7dd918ad0fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292502f8ef78d6234b3bd4b3fa186ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc861659d8379165e218d376bdabdf77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8790c917e7b5189fb05dca45ef17813115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54c67bab91388424d19d5c6e18623b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020fd84064e12961acbf46833881524117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0f2926a38e77e9d9382a02c453d74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3326d2188f008916c799742643d727119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc1e0dd3a7f25880ec8bb63af4f8d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bca7aa1358ccddb9129a71700bc34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f701ff400db30811364c21583f09f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d26a6c8357139c5405dd45b736d78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3158e57b86dae31391f58f4e6281cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6a0fefe5e30b2004ad85700633e6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba78cec448cba6408a7523f297f197d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ca65b65607630f3210f7e3021bbc7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d0ea8912070d281cb2423f47fb4f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7234a068ad53a7c230654bfcbe15b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63374e96947eee791ce3dc60b835885a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0911b98bc8816bff3d60d3507074e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d46279852187627163c5abb99f4ee7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431c84c9db968ab3430f9705fa25666133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff6f5acf2a5cd367606b791cbe4f2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c02be479088e65450b9fe75b21cf9e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8a95280789f4ba5449d837a3a9056136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57b03ba5e927d63dd519f54aa65e7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16bf5b0d3b782242ca661ea11d7cb0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359d6c0affeba94689b004dc8f77f9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4219b7ea510dced303a12d05e307b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11023a094130151144476395c755e9b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25035f2fbf3c638e088c0271a8eedcb1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8f6aa36f69b79c520b9ee346df17a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d491d8bdfedaf4353b70f95c51c0b47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be7171590bfe0f57aa25402badee22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4853520a9d5acbcafca8113651b7723146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a597e9f1c144309c7b7ee2b1bad17dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b591cb043329fd1a0842a009ca3733a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faa8dc09bc1e40294fcaad388f8eca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08fc8ac33ffb21483a4d6388d8fa38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735669353c39b253bdfde8f83b20e93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7a792ce22bb5f82bb302e21cd3d45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81af0619a4480ebd8fd835405d0c8ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2335212fe6d349c6430af91f024927c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd8731f0f922cfc41531072d21492e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc682f0fa321719229bfd3b2f8117401156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a53b8e8cb5adee8b107a968b8e215157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff06906cb49c6a1828d22a91f168af1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998107f9debbdfe9350597d6a68b4612159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef85077b0f6191bc8ed030bb60f6b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15096c7421604cb97a39f6008d1bef2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094a8119582a7c4d141bc71524f59cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e80150743cc15f9e7f2f74977570d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80057a61e41ddf30671057d792329d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64fcb37351ce30e9b37e82efcfc563165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddf70616b9ab3ea1bf2b35a1df3a38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b67de65f14f5fc22641c5a7cd5644167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e8790906424b0f717886e9b129387168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9e4818226c57e903813f9c6650ed7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505acbd28fcf7a5cfb9cf2c1707d062170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662eac713a53a15678e8b4bacc0ddd3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f2263a9e790d66e00b62df3e009f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a598c1499306e311f5822aff57f883173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378de6759712ca2da6d4df12eea8533174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375740b5729c0c911b8e8123a98dc4f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946107c64161a8d08cda0c5e5f078fd0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f023cdcad7bede1d6b2becc5ef2eec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502e864372e3d36fd08c10c8e4534c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7c2604ac891cd2c6945a50c0f7e8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84fb3339f900713e70e60237a9a3c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af910e159c3d88a746f2f87b1afb67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231dda0421b09247000ff5d350d2790182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc9fc1e601ddcedd6c3d9b7aeb9abe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6319a0f6ad84b7bbbc2ecc72109f050184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a1cd846e5af02c4fdd8836f351c1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657f6c4d5066928365ce0e54cca9766186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7009bddc80b6cf308968822962c2c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9547962710531a44559715a3927f7ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea793a22e62f1d40daf9a5d72440f87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ed9d7eb9ad12585b2960c830f1815190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74158285b469d1791f3a8eb11264c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363fb0ca16978b140e993843ff31499192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299397f5efceb3110420e4f03380597193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0517fe02a9eb7db12c419d3b543956194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2897b42a2cc0500e4bc824db82d49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e4a0a2624f49c2c4c141269a69a8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab767656a9944ce94471835a9ebda96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e298234d27a425f6813f541b85dff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45d2eefede31eec56b307a5d5fb615199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff1d57d5651d9a82c9c3f610337f39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3904f95713fa277ab38b3c3ccc8ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a0ee33dd1bca9d1658d4c9e21a42a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4a0f00df2b1a0c50ac0d34e020058203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b6d431c3b63a8336e562f329738c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320d3ec5b1ab9ed1e14b0d026a7f8a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52a942a06a9e9e153781f0973e3d24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9489ec23b8f015afd741b4f0a4f50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a35b7b4325813e5786450d2896bb7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ceeeeaa774254cd150327671c65e85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6ae34efdf8e3a27773783e21a940a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b549d419dbd8f5e89abccc16ba865211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98488bef713b66cd927e1d95aa13279c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b51a05c737514ca586fa7746b11214213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acda61a52a8159e97c182ebd3617f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05a31a4f6e2becaa2a2f2f7ee48d81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb949c2b230760b235feb0b520e57cf8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6b8f222577e27745171f3354cbee8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877a2d87eeb86f6329aa6ab549859ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513b42544917b3f895c4e554c1293f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87bad89784e4680b04c8dc15e7b034220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad903f81b69b828729281f87e22530221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bedbcf596d71054aa49f51bbc6922222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3626029d7cc6a238a3d57e008c814223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80d9a8c81218cc7688e872c1a34d4d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cfa32276619c9e9a017be4d2de393225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf4702a82b89e87875a6c39ac8dc9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53e301602be6227cace4461e3ae987227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5b704a382a212a6c22019a5dcacdb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc743e5d5824d980b0c581e8c6814ae4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728aa9c3ea6eaac349e5350be91ea78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7456c5aa9ac5b47e15c1a3dd66bed82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e07be0a1eceba22d611b38eb4b758232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a31e09ae31da3d1050563de10ee6ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7a440fe8ec02404ae4935651cbead234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff4664b80735fd96197d2721044984235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a955ddbbf42a3c9c8213e099d68b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9932e346130058c564d47a145b09452237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c9c627e94c4d68108d032d4eccf1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57852382772578e6e79acbd27688b44a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368e5b3cb2f6fa488ff1f2a8c069fba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cea48d5d6f2ec67397039b134305f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0127a58648bdb82543bbd8932be1f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba39411190eceee03fa651dc94c646243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ffefa264964bf7d4d5cb624703d0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4e36214d5f8720c98342c476ee00c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329930fc782c3606f33f217d42fcf115246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf5397abcbd2e7b807ad20cd29f6a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fee6b9082c947edfddd74cc2cd803248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a838d624e6f5b726d5116d50bf921a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b511ac833bcf105c47fcdc7baaa7e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1735fe10308f7fa23258e904b5473251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835702ac6feaa704b131d4252f5de2dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72273b7b90289badc67b7524071aae90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb17fdf9e7bda88b2d55fce05c33f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49471c6dc4a531c4e47a142c6801036255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b2e433584f3f449ebc104d6e3f077256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9583cf30d237ae0062e9759fcaa88257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b1eb51de59a6ff665fec9ae6688c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a47d0917ba7c0d26f0efb5ac191d7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554452078c489b4abe4e197ab38c3e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd40f02ce20cb30418c7e28e1ed86d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d9b467e02d736006928e4f204da63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87b03540ec033e452982f345ad92a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40b664d1fb341b8baa1ae8bd8f0d81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6002faa053ca3b2d2363826805fe54a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce32a9f3a47ad95238fffe7444631c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62889a591463eb50fb60245af27a51d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf312fe0691d68a9771f0fba5aeb35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a137bdfd11acdb83aa9b292f47ff8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c2b4d676717ba4cc07b04390b3eb2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09c9d550e7460332f80b3bea1ee78d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591406df2c73a65da620b57d5bb64580272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561286bf0404225e8c6849777627a322273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd8d4a089afce4a56652f797426ebf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815b1fc099bdf0b991a82920dad451f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17b4c09c007bfbd7b096d6cfb8d166276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529da2e8cdfd1f5f1a7cbd3680c8bea2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75065de13247489c0e29e6ed0fa5d55a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca0afc5fc1c314151dd1dc62f08d46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada1e4c5981ac7591e34fa49f29d755280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2a69c99044fe6392b01a4929f5cb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f46774bdf4be4b249bf83d30da1590282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427b4b678312b93c849dda7c579ce31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777408de0a6403a47fc84334eddccb0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be7bbe69d9b9579cb025350a77c93b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2941738a1d3899611a1d59ad4f81d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf4cf3d86a1037a97e46a76bd4b45e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788c16a9ca7cce62a0d2b472b35203b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c6dcacdf158716c8c90aabf3f5670289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cd2b43393b8b3349203f0ecdbf6f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf782581adda9fac594d99918eb8b7e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e7e4dfb1a827421303b08f0c562d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2631772a6afc2a181b28d84a82d6f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78174ca8fe4286faac30efed73e6137294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d677645cff3332ecb7a0457f2356cb7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f843d6cbdaf6fab5de48811b804b65296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcb1fe18dacd7decfec8fd84ca72f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c35f9896a40093b4fc7cf74324bc96298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7be4b8c60f523ef713140f5fe06bfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ebf8b35d1e9238602d5dd144b3757300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8eef9a2641346d8d43ef58ed4cd43f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b960d6e95736acaa3a5861b58251dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111d836a216c76062a62618c066009b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e884b7c00bca2bb743d2121a382fb6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f94f27b296e44066d197800a094682305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575b07ce1a8ed8f53948b7df42e6b37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f41dcbf288380186594eed3a34ada307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01aacbdf57157e07e06864d0bfef23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a01a3d8e4265f2fe6683cb949604c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767e9dedb8d057ba67e5d8e38c6ef7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942766f7c30f72a88365b419c952e94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124172455abbe862d70f47347d0ace23312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b08cce00a8679c59f9b1e47063496313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248e6bfa6d231f1170a1d5ce7d77fbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8672944b9d3c5b96f939697eecad2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1dec73601d5d8ac5706d229f25d13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645733c5ef18392662ba3e85899436c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb945964babacd8aa12c2f20436af74e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7170454e6983d98f6df34821d262d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476ef3fbd0f2bd107894b52c283820e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac9a9dcc598e271008a9ebe21ae9e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8d7f688f98575e99311d5123b0064322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b42fe443291de9221c15b472c578b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5f296eac0fd3c2decd8d7294299c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b6144811e98feb9ec12b1e2db8749325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818458642399869e94a5e90397b7b99326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712c65b8e7e8ae3e8d4fca4f947f765327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f316bcbbe9f7b7fa3e2556e391c59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a504950000895cd661d846dbad274329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159459118e1431e9a2e5bb0933fff726330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e83cc205b3b14d8d7da484bc87c34c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d00c32fbe58f6ec59ae798dc353c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf78dcd51f1ab64ca92f35be004d7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc378304fcb3e8eef00a029883b6a36a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd273cb88defb1de2e752b3b55a4941335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653f3aae402475841f87a6619bd580f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc27bc62426d15e5167efbfc5bc8f62337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc66453697a37776bc8c205649feef4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1661afc050861cd6b67804d0cb1064339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d6cfd01209a0a2ff5debbc79ea874340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b12b187197b50dc20ea85a4d772830341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7475ccf78012847c3aa67d386d1499342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa89bd535919c3ed7d9946c335d1c69343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f95b2db394705f4d053aab2e7e7d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0e6c403b428afe69161836de42cd1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220a0bc8a4f19f2ca6efd8883388566346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2998144c17e5e809d5f8f29e834d3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637254fa4ee5af2179b71a07fafd37a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb631def0b582df5ce5aa32b445eca9b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c14b1452fed5ae2be51cc7aafeed8b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe4ea0ccd6efbed6b813710d75e024351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3331971284a81b6620f51fbb62fb978352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ece45528f052eb4b190cb42e579cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478400b4a401a7588c4addbe8f63451354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43d8ad0f099a906e3b4c6ccdcb02ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da7850e0a8821646c4bd7430c50390356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a48c5fc1a143ee7578bd96f457f5f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912f753314d8378fdb441598a3a719b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56194877d362ee64e66e58219715e9a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff64f4c46eede6ecfec2f051b06687360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f59f004a2fb7f86d544eb18ffd47a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6c3e1dabeebce24aac5b1e5d34dd0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0535525d57d7bddaf414e18ef2f6da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6579ab5d80dcfddb8454c3e382cec3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b86bc0444cab22c7a11e41c9f3b46365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5475ea870414e37d9e5f973d707ae1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4730c2c995977a089ca9a2b5bb0d2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e24bcd810c921aec9e7f4a409095d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6cc921aa12bdf6bf3af97f1fe9be6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f80e11c5d0f84a730197600e84ec39370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503717ca4b1fb3bdb6c3249311ca63c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214e35c5155ab7ba45f1adf2a3abb15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ec69adca4b751877347f170c997c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e569ebefac8629ffda7aefeb09289374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c865f420be0b864900577684796d3d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556987d85b46c5f109b093b114313442376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88775a244c2672d87ab3d3cf2f8907377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fc948ecf43766d3c08fe0cbd3508e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad605fdd54ae535f45a10f7274deb89379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8c613d12b26d9a26a09d7d45aa50a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6690356a7e0ce504adc690fa43753a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a553643ced7154ded8959d8dba056382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4af847d179d0d07e4c9142ed78af11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd6a8a037f23cd933cde52ee1ab511384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa62f8bd5cdc5e9ed4d479241946d8b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdde6ec12f7f5e3874f2eadaa51976386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53eabd8232a56b51f5edf991cff18f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a2915aa12cc8baec8cb1df998e26f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e31627482806d9db6cfb65a5a70bfb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046fbb1166bdc761433719b055e24da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b295f7bbdf8de31cdf863c69dd5790391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925135143e5f49cd3f2f4bcc75cff715392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bea381bae4e30116ddc88bd5087af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e97c6da82c6fd45b74c6a49fac8b83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f931757889bed3148fd2c2910627da4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef77a406c794afdbca39862317cbc0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118043c1894a3cfa3bc9921ec5c2cca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44173966a9660313b2ae383b3c68cb6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104de7ca524345d28e6c1d0f9cc2b70399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fbea9db021414bbb61ede8bee60e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067522f6986c8a63a54aceef6b689e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912b94bf149364df8531ea2166e6554402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8bf06cd8eb270910ae649a26087bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b31e67ac0cdb34f14f4474cd77e70404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ba7c254e35c9747aa013a72b0b8d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e59e4a186d1661dcfc2af90310e76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851a2ebcbf2128f216834bd62d232de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303c9971311cbeec91095050a202f7d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a06074c4d17ff604d575f24497f4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaf8bd7d11cde3a491efb4ecfaf305410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22048795f86f75bfcacc05b2c41839ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb2c960d788bd90f6eaf4cbe6974c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec65fc72174898ce5a75848e051016413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184f51d9cbf1bd27ef1bb67e93f2506414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba031fe41a568f686335f18a0e30f836415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0f7a4887fc0350b8f591f93924d29416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f9a44a40a378900cfbe2c32a87bec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbba73905dc44e9a373a80db2a612f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c133878185daf225ad4223b71efbb2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016df82d0c699ab0ac2757809d2476e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aebdafe65ca2a3f1574505bf82608b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810b6e83afde78e91cb5e681b05aedd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98705c9e34861e37dab823b307ee796423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822959a585be62a721cc7b8ccc0b065424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5903e5b6ed4e1aa5317f2359be2264425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0022c90c6213fe592f7ed80cf395501426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbecd333e7f6e9b0799113c7c3c9860427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a8caf711b3e24c63ebfe88f16da48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a94e79fd329b696c264f13224ffeff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c62db187f479a7cbb4ac407ee6c1c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0ea3692dd1185260a17469f68584b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cba26b3758e706b69459c22091fcd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dbf83277caece589f8b9ce1f8f6b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461142152a3bdea59a6131ebbd0155f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6663b7747029f48c9b060f94351fd7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763fb5577a268eae93b675207f80c32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689bb063d799753feabf68f23e432cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ead4bdb89f10876becdf70c2db92e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503c4242d3f4bc1b16618c9986906e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905e2a88a87eb7a2c8354f13854181b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31fdbf66f66967b9616a4aa275253f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448c615ce3bbb5f9208fe0ad9a6d922442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692869c2cd4bc0eb0806e359ba82cb4a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddc431d9ac177a90f7b05040383c01444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee8d18a16d72021f67129fb4a27a04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f53a884247d1c376743650eaaf7a53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883f078f45b0953f087b8a0bc3e0a19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a050d67de04a0c44f5e03565b0ced3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f78f8678dff85a8f7cd7eb4d44b56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821e0f2a4bcf80886bf02c38150443d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3baeb1fcc20b259414a3bb413956bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd331a874d1c0b8eb46b53f2ea516b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9466c3f85462d48687e060ccfde19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e70dedc0ed71ed268e297ad35c291f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3df6eca73fb0610194165e1dac891455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd2240ff6d7b8d3dbf994fc538537a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7df19c7bc1f326058fedc76247564d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8280430fd3588d181337bfa00cde3a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff9959f7416dec7cb11c62844d4aa7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce1febc93f0302363889700b6b4b31460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85225d548334e6bcbc3a735f01e3dfc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cb13f62f6fa905f815ace452e4ef0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc70c95f5548c5ed11dd7d1a8f4cefa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a6dd77c1b3bf499552e85ac74ec46464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf35db059c3eb0c206834b3ed135a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e0e7b4f701c4d191f6a333659324d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ca2810b3f21ae82438d49e53387d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfc8baacfa071f41bbcfbfaffd9f40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb180731023aa5d7f0492390bd1f7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1435a1531db69cccac7dd9d3f50e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7774af6021cf7e0dc45384a9880cc5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b001e648f1d55983290e85634bba9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb3206b3db9c77f38f3adeb47a17ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fea6fc6bed8eb7afc9ea5a664a83ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139697941df237766a2cbe1da7121143475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ad335eb12444bf4d307a29e009ac8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecb0ff53fa8ca9987242bd9a4d1177477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb13eae55f3b6a26663c9adef0f0f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de3d4a00e1f6f1c7cc17174f3da22f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67abafe5ad5111054215c190e0fbfbb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ff4a2eec00c0b6aff010cb60316f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08109cf95e5660b241ad9f868ba3dff1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc5e5c8cc28c45f24b603fa19a3d83483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab57fb79fc3eeb84c68135d523596c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eecb2296ce0780533cbb2db34e8a53485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b4dbf5aa9e2de221bc9ace9abc1ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457b7540431916023b70d776c4165b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd21b8f633e1e25096d64cf93993e1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaa5f90caff69912b04afd8d12ac83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f985937efbc17a7d593f702a86ece68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2485e3e30f29bf23f173e390501b49f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff44777380b8bee37fe1dbb0753572492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62002c2dd4172047fa70f03294a5716493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977be547c0b1e1831208cb864f0a56b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f592fc98cbeb076c591636349815c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9837c188ab04300a7621991379a8b16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13062aaef4ffcff2dcffba95b3453a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b7edba11d04415f3ba82c6a68de89498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1a71dd7c3658a93961d84b71ecf5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d9985b698be777038ad2da7b3db8c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d33f724a4a3e691a811f144a790b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e5a3de0fc13e338fc2308eff649e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab872a7975fa4c41eda19591ab2d9313503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1965e93359b0fff54253c480d69160c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df639de46bfa9ab66f88d92eab4416505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a42976c7d09023a3e9551b0111105b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f19b4d923100db905b19781a56cee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4006b8b1d261a95a5367186f2979ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664885bd4cdcfb886a01a6026d712403509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c31d58fdbaf818fab2817de70de3cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ffe6b325fa113a728a02aa89bbf4d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e38046854e06bccd5d7873cdf1d28512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f022405e5e4d7d7eceda966077b7518513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc28bf213e543cfd9c1626ab4c136ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364fd0c7418d1f4b1da303b85d4528e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1847e8146d2587f42691a57a8663d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a91330e28e074821c796050086e44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc994e26bdbb0be6a7a707a754e74f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f375c247c0668bf9c75f054bc11cc5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06155944ed85bfc4d965fcaacdabe6f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a12470ddfe537d85ff63f80685b21521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5fb48af6a0db6ad674b1a4adc6473522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a1c0892d87ba14cc506cadd729501523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7aa25754bcee244cce8a066af3e47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b6d7373c92c6820bed3cc5be49c9d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765921c0415e5e8af49f12e1237ea64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c5f047689438e4e364ec9b8223f61527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facf1dbcfe2c87e0d4282e53f323755528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1286853b91eb1f060ec2caba8b4826b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d172df5fc4f08247a97d77c51598d8a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c13eb4f4acbc50677e068205101a07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425654a39a9f6c6c745d74bcd65e6f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d80839514f4c964968ecfb8c24c44533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ac72c447a9655bbfd86f963e562dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3176a43e23969732152ca079fcf83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ecadb2f89da28c28fc621b6757a21536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fc1a197535e2c66cb14ca5652c236537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cd8f667db352ae80816ff30a2c19e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d11c49270b9856070e4a735ce356b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcfa45fea4d0a0db912bad80ef1dc8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eecbb05af486da4067eff5cce177d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10ffb4b778e6ff5bca71616309700e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d1cc797ceceaa223949b7e6b9d885543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457d036062dfca2ed574c7a2f278736544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33fba4843d554d66e861bff1a6d090545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b11c7cded75cee0ac7c377d10e539546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c7a1e925cc7f9284d8def3f8a529b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a6d79b3140430ef059de7bdb9a660548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2928c807e4365330fe33615b7ed8c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a24ce9ab36487a776ff7e4b395e23b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67113506059cd2290d58e17d21a8e33551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef32886b23bf5f9122b1a9efa28f0a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3d4d4b7ad9abaec8186e4bcd93e93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c97a46e30fa4bfc07ca2064cb02596554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0db3024c27bbc89341b7bed07d9d8f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dff2d75ef73e9d4b68943a79736f2d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f008a46595e62e8da7b7f716cf471557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5732e6e47decabffe0b2f5cf698da4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187445f2c8c6225a28e2648a0f6ccbd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267052747fb4ce1e2afdb4c16a37f7c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffadcd46d7deaf3e094dfe008dca48561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f4f0e46c92e187d3550603159b8fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74a0e0fe91692ba9f62078bb5ab16d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86d763d45c6d90a78674a398ba9f08564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770293d6b430554e39a67558a624d8d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375f80ebc4c1b890e833d31e1e64c5e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc45fda202622d915ef7f520629781567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce680027bc57afe596e734c6c6379d8a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690c10c42052966b95ce3cc10fd71bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbce7e1653bf26750637afb7dcd6946570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc526acb2c23351fa884131ba3b3d82d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582722508f5f7683361304dc4537392572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da078f81049cec2b494067aa5acf600573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bc5f4af30a8f54c386b94612219a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5352da0ada420c651363ebf3a8c52a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1012b9600189909fb6a6608ab83991a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99646519d1fe69085af8da99791ae026577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90858a969b63dba851f0a3c16dc9962578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978df559103ff7f0f4e7f3da761edfe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3511e2e84b397141e82e5437b07153f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0c793149e5b5613183b146b26cad7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439642938e83616da3c18b53bde7d18582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0f32507b7d28cf8a8b3d8429e111e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225a6e29da66306a0a256d5d9b6bd08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571c5a62b6990377f0128cf4c8457ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8e066f7df663c54fe2f54402b3e1c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69c888657a4df14b013ef5754ba3c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b49868e23960381ac8234914ecd59588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2a21b9a32357259244908fbd26fd3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1f1e6881fc476209f4d31a119ae9e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c2f8ff79e564130277dcadebdbd91591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476c80d4d4a03984889b62e1937a2fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387cc9806f2fdfe311955e938135735593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18989f67bfcd40797464ffc2c4783b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967b01490491a58d1f5fa0e99177165595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f24370ad9c874eb45fd2b67881966596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebf5ae9d0e71877cc6ddf6114054c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2ca4685a474bc06801592becb546d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca1867c27dd7b2c7268c98596bd045599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520109bbdf97218bfe11b7944a254e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7a5c18a88b7afb5bb7ae8331b420e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333c571581a61ffd1fbc94212041eab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a209d5fb3a6eac63637e70054376f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ef1a0dd2b61b464370e62230c2c08604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885d147655960b50e73efc69bcb9a10605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f3baa52c736bbd9d8b5106b3c16a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b7f6d681f9baccd8b4db5a5bd02a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf455d20787be33231b204973066c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e718eaf5285fc6eef80f991dbdb7770609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60505d79883fb298c929735faf786ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e3fe333d0d2dda28503136d3abb41611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440d92a65c69c8c179baa31ad883da2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a58d088633cb360c3dd3a3c853bf5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f204660005187ef84a210f537b8f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d53f8ca048840faf79f8e4fd80c800615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c65a97dfcf6c089874ae59ddc86f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2938f0fb511e8644aa7ac626d413467617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3c4f29fc5c66fc0d0c0a45998a093618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce0097cc47330ed6b2508148404792619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35b30d457d571f1d08d0a49d95e568620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90d3f8e1b67cb7d36306c3d540f5da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6e91536fb0167757ec456e4a8126622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80d092dc0871d3b95e3f25b3b2ee4a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42596e1ff041cb39732d6566c6d4f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0664ae7206193701e84e63b7bfb45a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734b35078920b505c8303940f700608626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a9d4a9992f5ddee87069fc4820eca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393045bc811d999066067d5d6810d94628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3113a139c65a92e6f955a3b29cf9c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c3e428a673cacf952f3320ac604fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb4c3445322529bcb6a5ea14a6da22631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04932883fc664529efa0ecc52c32b3a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713e32568233afabb23ab4edbb56640633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63973129ba7d3defab0a6a600ddec99a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1f0f0f2d1d6a6bc266749cdb54172635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f47c7d332e64c9a2bac4867bb5eb64636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8776cd657c3ea7c5604498dc124d305637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f587ad13a31c09b13daf51a4c69c10a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab16229aaeb3eeb9abbb88e957b806639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356cad15375c4a6624873ce57e9f7bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737287599b70d317b6e877e74f2d716641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90734256b47327032e1921da983ea79b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12493ca6e652809825112c1cc5d70e04643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fc4d5e55e7a9cee4cd97d9b901ce3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669f77025aa765a690d69d7e7e8f403645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064e746e991d362c8b98e372368c10f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da99131810c8ca23e493bfafcc8e24647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10e6083fb31bf1a99a3272bc59f82a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1b4105647615d40457b068c4f75db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ef9a2fd822aefaae22bf315707bd9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962deb40e00af283c957c8e425223a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb86d8998471609d85bec100580b77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477e7f533361f37dcb5d00692d32f2c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d554df17a17f0b3272d41d23afb254654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe79fdee169e3282bd57a304cbd59ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59448fe0f2d6394383a9d5ac1ae19c41656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0deb16a35309532ee8347a20746c34c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d653666ef5d98d103a12e6333741a92658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6f762cf1c2d15562fbae557f80752659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcef254299a3f7eaa555e46d41fef2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc106660b078d23da5cb343b23a9b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b662809f0f50152f21273f18c9210b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a29d4fe1376e5374ecb8e532a7d08663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91e335de6b593d8de27b006ac93350664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e5936b6e5b8be1457ba678f18d24b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc080f4c6f0ee3c6015b9a95056d6e7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38629b54f2b80b0e4afdad3afe1e2b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f475c53d5841f4aa5f895fa9499c0a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebb763054c9b38f05e301c3c817118669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755f72feac2b55465497283cd9d15ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bb36c952224cef6ec5632ae370c2c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded515c2b230f5ed7bc6e3bce993a57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015695cc46e8211eae445466f3411f85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacbe1f5761001ba9547b9211fa28f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc1a22c717edc780ea84181e4c3df5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501a4feb36c190bedeaa4c5f28c22a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167581036ce0b0f25e07212e406c897677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e28e645b193667f19c4df069f3daa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128dea761d4facd6e3137d8fdef6e5d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499785ff4a738252a05e5105f7789458680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89391e1ca86138fc02f7dc82113ee515681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1fffad463a77997b5da6c2427a9cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b54ea0e9203cefdaa23c1d4f172f14683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e48eddcb9bb81599a57c967e85d32684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf9399f286d0dc93b53be8f22cb691685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c3b9c289ee85d6a0dd59da3c86bb8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362a72618ef4456f2abbf887da1a8ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656c9c2a7dffec549dbc7cc17903b6c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81c8d15e8a7b418bf7145d7daa78d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9deb0724fd20251e847ec45a0ed07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f84ebf82a38d86302cb343b476651691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d308ba1ca07eaea4509d94f40085fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629d05409111ce212207721061af0c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91c0c005a82cdcb709c00e5d3cb961694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f30089e6f1e74f5f69cba62ad7e4e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905b14039189dcc07bae1b8b50644fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae341ca6758c3a54217a65f039dc0ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac0fda79039cd10915dc9a3dd9ac1e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ad6ab3e03959ea0e1e19fa3d53d7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468532e4578edb3a627f4ba696a8df4d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717990835c0b8a18fabff3d622d1e47701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53728fc336d438f80ff4ceafa8b3ba8f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f6d68ed68b042e79a841f024050fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a4123cba1b79ec5821110f8d4218c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ffa207b7c5eb1dd39e646656eb320705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc41fe5d86f99b0313aa0be958cca7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae220ca9fb9751fda9c681499fa66c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c15642a3d557245e89da68d2926ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ea201b82c185820afae42ac5c31a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef61e3af99bde55e4f82c2e8c98ffd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7babf66a81b60aa52b54f28532dde5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dfa0fa6978da959fa95f05153c8b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff4664b4c69a3b6373350065bb63f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7f694782658ffcb8f230eb800a455714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbc5e4afc8b27fd19d1fd2d383f9d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85568c12bc884da356e3c820a4518a61716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4643d1e615f537938e5a02645136fae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc184a5fb11f9780aaea5d5226a03a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee906d4dc950f4fb34a65e793e1a63719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098e4ab241d72cfa82c62a581b93899720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1195fab73a8c94a256a4d5c1592f95d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fce1d3a3acd0d3bd03891f2c57c5e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40df827d6bdffdc17fd3f4a6e0bf40723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa30d2224d4f04d5c6a5a6099aebf36724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4ba313616e48bc3cefdbc4626ea32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e240eee3a103ee6d49b814f98bb82f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e46c4d8cd78b23d805255318ac326e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c9f956a702619bf6f9faf42dfbdf7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95431cf17ecacd26fd751ffedfcf8087729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25706a9b871f89390d4380d97f70500c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edb58fb234a8ca6a54b799c63273d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb38c4276e7b560fbca5deb5dfdeda2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce1cde1aeb9c8cd75f98f6f318f14d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30c367a48ad0a358ad20142ee4bfe2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ba0ed7a6b851ddeacf66a0842d110735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3dad4da34195afdfb18143138bf54736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d204398495e7bc354fbe34ca994b6a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171ee44964b2b7a5c6892a3967f25bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf71c0ae7f016c9fa65f53540f41e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd97add25a63c389fa89dbcf73b47c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52670c72be2431aa17eb70bec2f93739741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334b6546d2d08bbceb341ecb4778a44742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135bd856cf7d4dd71c4179b662f71e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07599cc112c638d9a74610ab6cb97a36744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a5bda65675f6d870303a1e44e723f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ff2e7dc81d7d1d7596862d55bd2ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526c4f5bc4930aa19e54040e5e0cc28747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3ff653570a28ece9cc4a0c3a2b7e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf88fe93305f298afe5e0c6d1212bbd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41399fc6d9c65bdad6f368473dddc5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1929262e31e98f9a99eb9f08d228e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5438d381bc0e030e931dfdce049c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dff0ada560afc92f5646950fb29eb753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>