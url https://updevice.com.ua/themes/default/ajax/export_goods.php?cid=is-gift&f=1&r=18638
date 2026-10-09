--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9f31f1b06409dfad43341f91ba4981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935435c4f01223b0a26c20af81adcbbc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c15f87fb0a9aa332ea4b8d0664c2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27fa67136f91d90586c0e1839dbcaf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db32c34fca88215d87b1aaaca633de45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec29023d81cab93c6deedfd27fd86da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ecbee7498b88d5c2a786bf42a49757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a021df0a3bb6643323ad71179135d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02c6a34e4f55e8682be6816d9e90fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcd76d4a381097e233b6225b26bbde10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4549154a7a208fab30126e0887ac8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9d06c2c78c484057edfa14845e92b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b8c80f5a2d7bdd41641c01822354813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ad409fa7cbd65092ef4f5169d294d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7b970fe3d468edca151552f985f0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb66034be5569117b550ecebe300a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b0cad1646973a23a76aa3085fee0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f25b55ff67ceffa03b981d902dabb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bff7b3dfcd1f568b03398ba6eb34ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c38c90cd1003d045950e79bce363b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b64891ca9ca00be3f639eed4837a7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3bd599709130cb0ef1942e863feb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39268ed05638e8c570907fbced7a410123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c30289e69f0cd4029246e162b7dbe624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dd530c15677992052648d0bcf967025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004eb5ebe1abb2fc535a4565fa621e4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d735454469007e21515cbae5acb1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab978de631eaf034734cca4fffbc8e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417189197bc5c010b1efe0c117e77dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962eff9a9cbd1642a3dabf1259e335130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d880c71f10d9195f9c051fe669bbb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3fbf4fd856650f9298eb9f0078f2d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb953ac5e128b8a7a221ba1c7bf3fc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5e7b2b5f2f0dbced6655b7a85327034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a03962cdb713031ddd471b685b9f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b637fb5deb356fd1e45d5b9a0c0fd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c19533d4aa302a7a2db86b727cd5cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a8eea87c284fc1f74055d0d60888b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51586bbf8cd32d4a675aecfb46a39d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44eaa53795b320ee32d151bceda4f2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e997bf634efb77a94b92536e716fc3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136c546bac5e69c2fd6b86ec44c718342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465a61a7551ea4ec43a39a6a2bc526743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8fbfdac1efd34479669f852f61e5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6905471e81ae077e32d5d8f9fc2c0f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e490f2c36cc2d177f27a8ec1a53434646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395848f71639323e3b92494f2612d14e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a5d31e87f3c035745308d1694e9c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1d499f6586e133b5bef1db28ee12249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aff02636c8c996bd9faba474773fe750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9dd34d1edd4e44d1e03ed52bb58bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa10c7ca4f5dcc17fde92d743b3474452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfa305e6ae85de736907eadcfb2cae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ec7201f9b90996bed46c169c9ecfd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015361021484bac3ab9767993b7528455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de0667524e60cd0b88eaab4a52b72156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20309a58fc0f0b448a4e304147f2bea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d3e0dec743454f09e74bc7ae0a30658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102ebb3ce235948cf5eb909e5e2175059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773025a23a6d31686126946c898cc3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebefd371a2950123995d9629fdcf38c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c261ba66eb055c3e9955243b893092a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7d09847ac2d60614147cc1c07814363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a328aefa5eb70462d358544ee020d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd41f6fa281bc3f5b6d7499c15ace3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbe7ea7adc022d76759ab1bad7f96766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ce2a823fd287fb8d76851da996beb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899e6cb9bcd2910f13a8831f6f96a0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fb170030ce64882fd35f3d59eee9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88997a6d2c07f7e2d81e3cf0ee9add70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a0fd039da96b565476c422c6af4d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b3818406bf903a8137555252f8b5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cc4b1e39b3d02935480b2143d610e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd8ebfbc15de99fa4d4b9655812df474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fd101d1050933a0b59a9deb39936175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34487218b2175f1d4b5a4bbcd364b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4748264ed493c80466b23e88d4740f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69f451ac0dd6b75b3d6d86a3bcfd3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc90899e1b62b11d85a96079c8dfca579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf3e638601b94c43ef83a06552bedd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09a9577e203ba19324d55b5634c18481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb8d6615bdcc58fb326cec5f440f6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267859efd105c58e1d4b5c08c2dd3db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b472cfc7d1c9540038b6b81e810e51184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f5b0960dc969d73b49c7694e125d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d4df414c2f521b51005ea3c80d6b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04236fb91d7fd2d58a20cbef3fc4bd5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767a0aaa9d0dae95c167e1943029f5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eed73e7f6fec71ef4a4993535df7be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6856a9dfca9c805f6733ff5d34aae5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4c17cc3b504712f26c339475c8c4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e51381a75713a50eaa3071189435d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0904d82924b2a223c7f96be31452bfc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865b0b49e5c19be9a10c0a1a4ee659394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed888fe937c573f767bc9dafc32ddd7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bdd85b1e40a9c4f57de0fcf07e73f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdbe902d6b9ca01e4b52515cece90397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5944fdf9055b8216a47f931aee38a0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62206426b500a4e39da092c4c9b86a3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7a1cd0a265d792ecbf4c7289274a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adf53a5a33adbad6c35aa628bfacd5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f48298af28ef7d3c25d9e65bc76387102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4610a9a7fefc46989c575c612dfbb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47f1f79e89d07e595b1bb696426709104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498895e7db93464cd628ba204c4461b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749741bad677a0ea953b89a6462f152106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4143144081747c0ab598226ae92c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080f6f25cff7a34c7db314c77ddf68d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd2249b017ed0a79edaefd7ac7c080109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625be3e455f1bdfbb5f6b3a121286aa2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c962dd99563cb142b499f68ca55d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669961e5e347d73f95614b5b69abbe4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece620317c2c2e2deaeb555fa5f9587a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b44c5f14a9fa9f23ea0c4d562ff3bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6469d0c5898ce96cef5d59b74bc34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a903d1da6de54738394eb909b2a9ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3d45168ba737516995a7f543a3eed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e24729a9abef2cd4bef99598bcdac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439376a7d94043a4f0339f2dc5050e47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc53ed5dc4e13d1e3d352149b8ca57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0c448f03d1ccc51e6ee4961defc7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2215df5bb93041e4e0cc5dddec9d8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9281a5dd3c721ac36ca13be293d3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf37678a41774018b2e13bb9d1fee52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa28c0bb7043796a08d41aca8cb1f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839e8ba562b035e75c6112a97a9bab1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb175edf8e85c34142e121a25d56e9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50382ce9cb80a5dd73e726d2c11e7715128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8418d741e2c4c201c3cf5b5f467583129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf4674038de81e0ee84c007e5c07f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2746c7b06a505208b9f6658ad3a8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d563cc709a061ebd9421d0f7342f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5485a3408fbbb782857aceb48ed2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be267ee26ed4beba39e3db93c8a11ccd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb3f348cf260ee3d1ed74dd5fcadc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87993998d44a3348d0107d5407dedf22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3700ddf18dc75dc96b27d2289692b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d51fdcb216aabb77bdd59942cbf73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461d404d8ab51f22e4aea5a4567588f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f815a02e3ea5b6ef1ee1d967c5b4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab1081f4079696e088f02ed6670951141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c8b6e56607a902454737000f8d0b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3c252e9d86986e152193fe3dcd484143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7bc201b5fccc4b414ac8111852496144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68307ab2f2afd7dfa3b99080b0b06483145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeb142b93f468bde9eb053765adabc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425035d5363e752c6c18cfa24df3f5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14b0be1fabea3a8d1e27de7c56c8ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143cf3825b660ccc250b83c4fec0894149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1348313795501972aeeb7367993428150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7246df676a5dbe04861ced04cc033d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba0c4ebbf1451d268e204e9344e5d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40bd1a5c486c00d0a41b54dcbf6381153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cd00c3ff0fc3756e47a5cc2a79fd0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02914a64cc3ee3bd04483a5cfd6f546155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b313aea142079a2e4d56de81153c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dce3af4a579578a4b15cc1b358c7fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5429ffa517e6ec0664a3817464d2056158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4a4ec9d49da073165a473452d9929159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37836c785c6a3317aba2fd96685a91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4578f620c7b10924ad84c6b94f38f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83dc95768841073666ea722e7c65a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571667c4ce4801908abeb80c737de4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547369acbab521477d3a04ba62e75adf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55052a2cd734d56936b8a83988f3da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628a383b7eef6bda705c9e5a9821664166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13d5736cbedb271bc9f4300cd038b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0da7ec88fcc5ec3c19b7e6ee2853bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d802d9d6053f1d6bc136385485847169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54c8c1975314b53355b4c70bcf752d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b395a28d19979c2a575abec68a84d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15430152f953792cffefde0462125cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b5533b8831a8de8db14c3ee7ba418173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a404701b5d32fff4f0ce59e3a1a267a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4159d3b660379e76a8353b9b0a60fa1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c945a3a7b2113015a8026414aaff42e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379a8663a0909f41b0ab58b23c81697177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b2092a485b69607321d438205a1d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952a3b350838bda1b929723bd3f1b53179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e540dde6815a2f0d1a3a7b85746db18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3577711bce8b3f25a98efd971b902181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba1b50cff9c429c2fa9e0516184fe5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0682e6a08d13c4a8ab746cdad40312d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7cdcaa0447446646be35eb903d042184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288101ce925b33c26c74361c79735b87185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105dd127207d0cb74f428d5781823ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c02dea8af55d44395daa1c8a92c48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5674688ea46e2a9ce4440b71b3938188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869793e9e06f2032a57bde92a098e76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74606eecd69a491fefcdadca84912aa0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca612d2f056e8ff0c002032ec1494dff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165db8430495c922faeb783c94486bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60241db6349e966af96ae881b0b9237f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3f52f45ab43b98c9d7a06ab3ddcab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa90f20fb87e4d52d1dc8342f40044195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f463b9ba330007291856183fe541d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c47dfd39e0ec84c70a5e6fcc543b4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a6a9f0596ee1e9ec9276128068bd8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf883c0ccbaff03c28eb7120b87231199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e21c3678258985f99721665c422ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03cae239f93355d28558ba34c68571201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca0e899ee2409042ab24e037f3159e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0d633c655b6e40dbbc7dbea168c93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bac92d516ae49586cb00c24a6d934c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed32cf3f568d3baf6f23da14903bb8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbb9a48e22f316e0ca5b31ca3f7bb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5edce17834ae618b14f996564f2a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa928efbbafd57f15d09c4252ac0b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73530b20ef52a8e8cc19d9938877b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1cbc36ea5daa40a271837d3e3fb3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae4c5d5d15e039ca437c57c7582763211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b72bcdc5455064a4459195f9e4cfb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f252c76ce8ea5503e6b1b1c788c4f38213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9ccadff97aa34039f2cfc0da51f02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6657072f1b9c69c95e6bae18bc629af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f671ef5727f0b0678a996a2301b14b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13e0fa6ca0910f0f32e641a5724163217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fbe4f6860754b7b7793aad2365c56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcf1b35295b8359e5b6f9f20236b97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36ec1b364a4f5ec53cf789bca8e378220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c00176db26b91bea7b1ce2d809d62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fff651e45c567f0d0dcb3c0318d79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fb7e35a13d685f1b53b48f85f8457223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c13a34fc13059ead941031ce19dee4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efa2a38b8a04451b171f837d82d39b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891bf8b36cde531e378cccd4459c2e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e963916e1a3c25f31069a44fb1a84b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41155f043e6d6c9dd7c49bd8e61569ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a05bfbf5020c20ddfd419a2b083952229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ad50a7d540c79f09be0616eb4f8db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1083c7200d1be1610c03aa157508a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be051efe224c20a09ac1b9d5f60d13b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b6e5798287c3f861371487d95e0d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7b386bc5b31b8a1bf911a38c94123234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75e346d562efc70bb8405621620d98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1017ab52882f8096db65cbec3873398236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912687c029769dc9779db8a4ea97678237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb706c84ca6a085afe8b2d98768479238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2bef01d1891924b92b347861974bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2d257a3a9f4cb8db3fa7f3a98b039240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486880f4edc5bd0e85475e24315c235241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00775296623511b12bd63bb5d55cd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc24fa73e4d3ada36930302ba6dfb0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840319956368ce8ff27b5dd84062d3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c345085c0a90e1c2da158a924b5f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825426d9e557c93486e04c43a24806b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb102cf602aca30264ec44c24aaf96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ee7b3e2bb99d861412266d14ac8ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d85a87bd2bd02c6e7a6f2db3a99127249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8da32f57918ef1bcda136d171d42dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe307c9d1213099f66cc9ca28e4771c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834df0096effde6b2021f4b57ee36a97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804500920cd9b0aa719c102fb47eff61253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68639e9bb4802ed421f9875964a1b13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce982e6fc28dc51135b166af12ce3e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6acc7d01b9d993157a5b626e9fa31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7f7575bf254b8faec98f57e60be6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deda369d22dfca91c96d4800b844e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c1a4552cec43542eed73ad45aa4fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefd1844d87f6cf5807edd5540538a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46477d4922a08d1facc7f29c45f0edf1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e272a8f4d36c27932e115a17187dce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf9c87617f57cafb2402515c96354f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048f3b4317b22abc48570de23a26853264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfbf312d085f3d5882d3e6d781b1d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84871c56a97b76515dccf0041798654266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c8d9ddfca51b5ea339fa9be8b1b37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87281beea322151d0328a8999344726268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6e151079d1049ce7446747ce608ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3784b3c529708249e5ac3d783ea0dc9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8cd084aeb7086c3fe2739aa9182bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a200c9e04be2a1a4fc0f18c2a17432272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4836d379c07f90c9d260961978eb0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea84604c0162b45c0526eda35978cec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757378feedb41a8f28f9cd26ea8717d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9c159bb713ea678782f8083abb00d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac64cd00c63934fbe031d3dbd25cb5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d350e836992ce217b31267df601d65a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d707a4d920dbfd19659b9436c6bc4f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55c0ddca4456ea5270e746ec87d99d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15727876b2b448c94ef270d1915f058e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1ab5eea47613a65c711823c669959282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594eb8f42bf5e56c0e0fd777586abc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c94c70c282e78796376a47116fb1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c1033345411b90cf93e306d81f0d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189871ace92fb1630e2eeaa4c795428286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148422a8742de8c273e7f872a73c28c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4de50bf51e0897b0a7a2e51dccc202288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1e4ac18da132f2379e0659ea78743289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93fc8e95a7b876fe155e3fd778fe75290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10f2f761a3a03dda5dc9d096ad6c64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8629b868e78598e59d85a52a6720c03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe470417183b956e43a7ea5886e684e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00d6c796b3162a639bad1390d7decf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de21c55939661583aea2953dfe925f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daee1b8da3fb956e7d50a4405c0f9d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbf4eeaa6316dcd33d773b208db90b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac302281357efab66d5ae1d8953681c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1010ffda38fea1a8b0173aada3d87d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043b9d1203e37264def4a01c6a296fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1616dff8a15d27ab9369374112adb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316bfa18fd88b7128b0c11726052133302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd012dd99ab1738082ac43e5fc558215303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ac518a72e707f28af9ca7a722bcfe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fc8d95f1944a0a0977e9ca88b37f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0857a9143325eb3c9a909a4122cad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf6aaf50fdc7077bbd8942293cbafd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225358d68e8d57fca9a364b1375fe3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d4d2807048c87392c755d12b0be30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153651c018eacce18fca3feba4c4c63b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735310449053672a73fa81f4bb0d04d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e24e1c134d55f389676e0202bb02a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577677930564fda94ee465006023a529313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a61086d92c597e774d0aecbea0b1a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bba09460aa1d973bc49324d4d84a75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3ae3308745c659987804f3d4b5a1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed91c0b6081ba2f1967c6219a416473317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e2c1e8b3459ccc8900b6c2f168bdc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1232f06c4070ee9e8b1c73e4cd009319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb216c8e65d649cd5beaab68daf720320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d7d85d832fab32d8da8bedc61c2f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599538516b909bbf8590b82431d2315322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4d6f0de1b92b74e733db27e95e668323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1d6411f6b128eb10a51ea60aa68a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044b6052d47ec09ee6408e0dc90b89b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f9903316483a90753b7a38d13d024326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f1f813c7d6a777741319cda070ccf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa98b1e2091ee8378f05baa78cfb2ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45c7a582acba38953209e3efcaeb8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee90a04528dc0edf730d44e607ad92330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f7998a95d74f38c0f301291584906331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b5769255744317c6fd3c1ffcb6c4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac437963bd199442f7c2e9dd512733333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979213e72486c12cf37590f4f4d7950d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9083292a2be383eda21fe36ab0736335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c156c2f0b73eba0d1c2fb5271ff687336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75e065ad083ec77e909bf7e6d9a058337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ec6f454b66c89ea9d8c36b7426d29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d51911124c5fc96a71a4aadfe78295339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7964b3ae19b424899f0790eb7630b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548142863bd3dfca85a109ceef95f395341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11c602860b0bd959ac6a9d714d4737342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802067c39eb95fcf3be7f4fc802ec37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a092f1e8238be255c394fdcc670ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caf0bfac50d7f2bad158a502e22ba5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad945923a3dcc39f3aa30aebc6ff160346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882985961c510b989f4da1f1a843bf1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a966ac1115802bdf06975a5d0d30c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdace48d4c6398d0036625aebc4c732349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e73b66e50f1e779d772107585367e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480933bc619158190d94ddb953f8ac5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a0e61217f5a8137180fa872e31f37352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82039478d7777a7798e01993ae706da4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994a8e6805368255f7345d16ae70448354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08244a9195fa47f91011be52e4109fcf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181c2d88d35cfe7a6aa36078ea2734d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009350a1a6724330e4796db37b986276357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f42a1a0968bb213be6d38d92a83c10358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7d4af04998f185ed7e2a793adfb23359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66544fa0d348bb475ea17d82736186360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18238f2e64f31f8ec5b6feab43f6a55b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96229886c2a9416a1915cd86afeca8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97a4fba5d0f570962cd666528b249d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f258eab4ff7848f1fada9fafb3ca4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e90153931b37efa013f1e07107d7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fa9434eec54b47cac46c5f31ceee4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df39fe16002e4d41d5720f42b1fbb99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df4018048502c7c91b624a33e3371d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c44e39dd04c93db47f6603886679f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0e297351da67f560575a3456469d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9a954698f5cf85a360c46238d76c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c32eca4e4cfeaed751c01843f3066a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ed862a440fa5d29f4c42839e9d284373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af47a28a235d876518926ee2b275cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e9bce02eb5f49428291398b777b61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40bbe7787e1aefade3963fa5510ab5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931341337adab79ef3128fc032a85aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0a65dfbdb7788a47606ce3cf2a3e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66aba6c199fa27803c6fde0103fcef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959063110041bde7aa714db09f6ada1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bfd61ca860d9efa403cbc42de7fe7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2cac80c6668c06b9e417a44e15b65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21d9fb2e893d7477950d0fd49753a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cb0511050990690d1efff4233f057384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0fad51bcd8a3562fe68eb0efbc05e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a33f060a7ef3a29ddc757bf3f88169386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5d1c4cd7c2798a4ab2f31201b7700387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaeb198ce297871f0908b5caa3caf0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a52db06e1cc7ad14f34eda550806c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edf91b2e7a560c62ba0d9d9f0e8e8b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b45c0d948faec9f3cdf71b1545e05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70018d280c61f657f93d6ed72123307392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43130025688aa0131c8dafc3515cb5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8535ae64cee953b61e836e3fd49c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dbdc803318b4d1efcdf2e1de7dc33395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd63870d370b71bc92a0565b451167396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db1758614ddc9fce0ecb9471bd4b1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a64e2c3f3e4add62ef6868c4e28dc3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1d5de2178c18f11a53bfc44bbc3a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7109d871a785f501be4bb869eff8eff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2000a3661db519ef43b531c2aba26c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2716f6045fe03b81e5ff56ed8a13d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a476c1875d41c7e2c1fb3d108211d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38812910852e26a902faa1547b94949404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f55c6da86479f3f97343f17ee2cfe5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae43c684e952202949d68d87c07ab7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e4fcf8c21b49ebcf7de49d90636bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1ce20ece49efa0764e2b92ddcbfbe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e19b20ebdacaa2344b07a2f32aa7a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d09a856ebfeffee7e4d6b10dc4ccf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a60fb74cb49a0dc40ec4d0608e39a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73449839e35663ccce705195fdd4fda412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0c3de20eda74317ccab1b3202af80413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79645622914a73f2f17a0413d86929f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd4a781ff2eedb6defc0c6dee63159415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbcfc2d8fda488dc22d1d693fb94f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf59e637cbce29ceb04a0beecba0b14417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883194e590426b689446f940f91f343a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aad6eb78cf24d449ea10a498d70111419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348c4d614b1daa8d96a20bda697dbc5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845fd430ac706b3712a256443496eda421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34665ff5c884b77e1d1a867e50d81c43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470dfdad42db0fba5e9874f60371eb5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b911cda8deeffaa97c085bb2dea40a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa02817b4a4fbb5922a4bd3f001e50a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d0b68a100ab177f134cbe920ee793426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4535a4975d8c61e2c353bbc6f843eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea1a6ecf26b43dbb7c305520232eeb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05f6aa7007c07af85982df08c2074e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af61c172beb3d94abb898331644fe2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dff14186c9c5a5fff0fe794c2a874431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052779be501de1ac3a5df56fd61b6df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7abd8a1da23f539822be935947345433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cce273e6cc6cd3f85bc57e981f48d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec324d47f9d95ad79d87ab608e1533b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d0b0a51f1a5fb3faee3dbb9dc2909436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48af2f34854ddc4d5525f66cf0f78e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc39784d595b9b01904ddec74c47644438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926934c387988eb6cef0c782833b09f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ebb51ed4820260fff1c29bfd8abfb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737be2a6bd641ce13c5301f64c4cbd4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bba85f96fabc5439c2c0d8cb3ee992442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a5f46deb4ad3edd29c4f676ac44ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11de33797ac58bb9d861b4f3635558444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7cb214d6644d94b6eb4b1efc3cb05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020294666c3da149eb26b4edb70411e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647d73305abda958827d495d5d12bbc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356cb351c340fc6bf5e1b8c2b41bc52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5b96ed1961714cfbce7fe3895593b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85d430e6d7ba1594039457e0e708d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fb85117971e8db588e435a7744389451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bdd0df48a067c243662de8134ae24452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5b2be2cd77d862d28890402a50175453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a550d283822601b491b60e256ee293e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e51fdb44ee7a7d0e17e800caee7ae4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad05e5b92e7ee2c7c720a8284509462456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900ee792707d0ad7cdd5557a5a3d96c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad8cc2437ff7152db02c7d8c70e7da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920593de5e80b2337e7bad5934501fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f8b5ef68e4fd410481cd61e59679c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721abea8afef5d98528aa1b00adcfe5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cadbf2d0dde0edfae55db10a63ff5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b72896c54f4ba6e2d06afc854f2789463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc055d26d2ec082b245b17260d64ae8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619566ce75971b902c06a378c6a3fe57465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cad1d75af81dac3619a227e8cce14466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca01ff9d721089cd1f7a7e213e72d49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de767396476e835dfa16d540e3ed8cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b525c18bc212e77070801998e4d6c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ad1d25928ce6e24ef3d8a7de7d638470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96743950a6479cd500d8d44693e8cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641c06da85a79d66f054124e7cb73c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea18940af98fbcb261f2314d0117b07473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e4cacaaeadad70ff2dc7f9bcdb431474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc33473421c7f66c621f1de05ea206475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094c18de36fee31e43213692ee9fd05476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0fac91bba909fd7e0760f5ddce26e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d130dd7c3399bb13b45f84860420d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6c3b8553a77635cf4127475e1cac4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed1492e44f367ac10fd69011317751480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b74d11e523129024889f8141b0c8f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01303ac9ab9f09e826ac9a53235a9249482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7ead4e15c3fc884836b2dd3041308483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e200d4e5e12fb04012619b2f64ca7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc636cd3b06898fcafa226ff44b00523485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61796fdf11d105e8b802c7057a4f8c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455218a6fc71d0f76b995cb439de6afc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95047a1297a36f9a1304e62352a83126488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9b48883215f4e8bf96af0b94fb379489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8047086a1c0a9cb40b9afc4200cebeb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9076ae5716122dbde3b074b5d52b98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147a6f086ed312681022fb69b9f7424492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abb06c67d63075885773c88e21ddcc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f94ac7bbf5fa4e2f58a1060f9278a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee0a505ca3fbf8f7aa5110e00d5455495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f780388a5bc30d8930240a5c94c3e26496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ddbd5687a7577c66b2264a5765c7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8d25d6de1745f5c001605b8a48fcb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b0edbd077a4fdf4fef88b9ae62603499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c26d52198817ff12b98430221acbb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d913e8a3857b867f4aa7bdfe92f6d6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087c3268741af240db18a9966710118502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905def59e5d7df3f9daf2d2794e6b3c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e226f34f4d0311cdf90a801ef6e26f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de16f459e016deff4d88bf21b93c00505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df729584ca8cb0deb5598117a5038858506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dde3de98cc730fd82bd4674a6c8a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfec960b2da7d45f769a3c5b5fe0448508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d568a205fe5795876a9a722079b9efe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad349750a2d4a1e31a3e501bdff6e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914307c89266eb960ccd292d8a5a254511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43a59cdad80ddd8a400926bb23a45e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130317493811d9c84f01bf4c23d76bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdda13b0b5bb24d48028129435b12a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd87e7592a3d3054e4281218a67d42515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2d57374c53d0159295b9097cd1b87516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3b6ed8b47e93d0db1112da8edf4c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2926bea612770b0bcfaa8fdfd7d1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a4e8bb8883a7baf4ad8e06c41658d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef86c0fa5ebf438a226fb9c7ed43f0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e019af2e3dcdea890909a3f209685a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0e43447305446943113779eee387c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdb4b00db7c22978cce0a2d35e8ab3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ae43be991e5bb6cb2ab983bebb7e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42130966a90bd866c7742d432fb4679525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ca1aea566a1af5fd5de70e3af590b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a233602a3b3e2408357c7e9ebe1a466527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b849c31902164d32cd2729aa950de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b47d1bdf1072737d7b6120c620190529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124a776aff1741ffc6691a6fca84abb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f04aba44f716c9b385cf5be5851c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a309a383b5c81647d890c2efdb70d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6881603661edf51a9338f040725da7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6b7c01dd3bda3b22fc21de252eb74534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f06afef96325b1680d48172b15ee09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e188951a6ab37fa20369342787fa42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0238003a64af7e2b8bbeb1394b865ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aee6afec3d32d7c05d65b9d7ffdf27538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af60e6349c0093df25a24e729ede28539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4b12f029d9c5c343ca450c8e3d097540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2e95a2be0420bf0dd35e00f4136f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bd1590a19efcb4440da96aa52d7a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fbc6e154a12f2329db37e15d7c577543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c18c756b7f4c9bdce52900fdf501cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e765e2000ca4c2d9698b41e96e463c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d08e5d4e18f283154fbdef770ccbfa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87ceaa177afa2b643432838fe0c963547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7ef94307825d07eb0d55e908d9fa7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e62aeb8324ed79747371f4adc7826d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b82218aabad89398dcefaa2c1eb60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933b61ac8a5dc941a47f43e9f09adf3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652d748b877f4ab2fb172ca23455540552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369b60b59c276e308fcd449388c9060553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0665b162426e95b398f7bc8bdd9dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f8cca4c7f74cf2dd469ac31c4bd4b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3b68b31987ddd0ab10b7a000d917a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a119a55cfcca98108acd3809f54e6fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34989d597d8357c8d71b95c02b605975558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99099ac7aae2ddec03a7e53691d1602d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd505de9e4c47fdd239a2d17524f41eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbebb9bf904bbfc0619a1e0878b593b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc367c86442931d5bd242d307b87aa9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a744523bca0c45abdd4ff3a192c208563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ce481a61c6019b147aa7da6d1baf3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf5b64d9284682848bc3386c6422cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43115b7579c14fb30d0b428d0673ceb5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb64788820b25d9adef43c2d1529e07567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3970881205beef0c5a20ba2873e1d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733c0743ffe9af199b673aa8478258a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95440b244a5375d44f2abd9dc5a29c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be634f0c09cc831eeafcb2914dbb75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bc10a86e40ac921ba83218b7ce1b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac880fb0b2305813962d091baca608573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e634a47aeffbf785796dbe3c77f7f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126905568aa6a43962fc1c7d2126c15575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b86ed099fbe5b290037eb031fa2f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05a8f329fa3afec433bd5b1918ad68577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b12781b8003675e9d5e122daca1a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18154a935868847d10a8972b9d51cc38579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e044133a56a9629f9fbc9e308d1ac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719032e35c2f9b189aa9de0704a2656d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b690fbd0f66272663271296fc0b1b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078da4ea3e5b5e1650d5a2ef465eba21583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491bffe1ba1423783747574bead7830584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2135b082346cb58c16ab37341711f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a584760acbd9ea14129cbf37a1ffd5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca66c279096c4366ad10f5d567993df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63441dcdd11b83433df0f7f17a0885f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dcba5e9557e84f86ba079301e0a83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40203a28041c0495c078a3c7155585590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc77555d1ac48052841a10bfe2e3059591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db83f631fb98a5cca67d51445c3fc09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4446ad868811c1f41696fc1831c9c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022f13a10ba99d8c42e35ece884d647594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45c370f0a3ed5e4da6f6c51940b926595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4ce2aef258f1a1f7e4d7ab5174700596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd16f0b19423c6cde78bfc084a28c66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a991a9754dc529a6fb92d37713fe8b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845b7c1752325c1023e6ad7419552ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf297058565b68d67e5bba54267e2abb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391ec708501040eedc1cab436564c1c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58128c10a01f7675d10fc8090596fe55602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c1a67e389411d578a15a2adb38eba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2cc81c33a67c2f77c941e6af236fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4b12c89c021992c1f8e8212e65f4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1115ac53dfa90368e5918058ad149d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e850627c317393189d089fa305e389607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f011cbbff68f6f1f3c6b55061fe8362608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051b81c054872bd90d5b4cdce870eb3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2ac5bd00427e2c8072dcd193841da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6743c84bffab5c6e2f179a50dfeff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8ee816a48a78e20d18f76c079d2cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7455412c1cfb279c766497d2284773613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c78783007b953481d5aeb4a3baa4b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536687498c4e5e1e9fb0616f6b4a2d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba66377048dd6e08105ea80013cdd00616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa9d2ded7888b27c907f5d61e05696617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f45ba6e8ba354ee59ab6825f3fe91f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b0dbbeeeb1b044f0311e949c7c118619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc1970b032096da10a5ad2409c7c7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f843f8d7d543452faf60fb3e17501621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf442e9f0144edf7ee3eeecf4ebe80e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b0911304eaec43d8d552c5ea2c3ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767015e57524065c2af3b26ba640eec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330f0b1b37f011dc1ca1096769f32bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d63799d1d7b5ae2d1f1261801eda74626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaf25405a425790ce2f98080851ca1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58af339723638444c4ee84587a6686a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf86895b1417f46760b51feda36390629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cabbccc7e2f7377a8135d4f66a958d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1c529b36f1efad4e3eaaa8b145001631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b18b6c0e27d2fda9a2604149544947632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4bfe0de7faeab5a6078cd8aed1509633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b44c982a7f5028917cde06de233699634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bbe7f40b23922d79ecee088c8ca88635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ea6b316f453a368ab6aafbd3e0d13636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3188034496a78838e2be74df76fde1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f372b071ff5c16882bf6d4c88ee0fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca2f20ac4248382430b26ca8a5dab4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab61bd993f32d9ea479963d16f3ff58640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec604885e74dda5695c6923247d525641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040997f2c8f7bdf2a8d0b07e66972da9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ce772e3afa9bdbda8d3c8c3c32b44643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e2a0977faddbe9bf87a09127e1ff1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d5b96d126f00152819f5141561ecb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469150a5e9e80b5ef1b49d89240a299646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c2ae3d7194b9c5e5058bcd7b8278f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14ceea358ebec95350adb480a5d82e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1c9d406de29c2398d14b06130fa56649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00b918ca0afde5923d36e68f124c2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654ec1b5b03da94d9494f9ebd3b7796651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3104d5108faacad6319566be06aad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05920dc85db22dad7d470fc9ebe6951f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1dbd5a9b97147c33ec1fc847d9e5f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e2acbbfcc9dd9ae841e9544ff415f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef963cd4ded55b987444894b53cbf90e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1339282804eef967a57988ec296bc10657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a8c7590738eb9125c05feacf8d6bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29518c01fefcadb46e7044c9d229381659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34071c4e1a7f5845c3acfc60c8d4248660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbe4996270f4bee5e3b7a465fac688661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57484651f837c9d6b160cbb438b72d4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff84ac7c9a01963d700497a7de2d42663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045a2ad748ea59939e2b4363583c423664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed051e02827353379d1597f1b121bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246a13dd7b64beae27c5d9a7a23be8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6938f914723624bfbf2f28a76a9d40e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce3c86942ddeee7266165637e0cfb3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1c271854c54bb9b86fad6bd44ae09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d99482f5fef7aeafdaaa93407b996a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d1ab41e19a3f330c9287615fd0306671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14742faad627100f6e397e16e1c2bc2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f01b40be6431ff06166ebe180327d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87736ee2b09d23333a0cca15271eba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33bb1eb600f7d4dd24f08379713fc5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85e4cbeb645da0a2d6fefa1498119f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e478f2f9a45973f0ec86c25443626677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce91998ec68fc299df02964313bac8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef57fb2bef569c0238da13b5b70eb2f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c6a92bc01b0d4486d55c31ce549ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01862de4d9785a695c3d38ce90844b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89c7ef88faf1c775a6b50bf8aaa8b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfecb65ce586f5624d767bc67b89da4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde63e72c2a50ccdad3467b38727304c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42a39bec6c53f8b5a405fd9feaf353685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff411bbdff1520efdb21d1ceab06ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3c45606143f3af877351a2f239751687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214b56b832dbce10b531852d698f9f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50551d026fad0e6bc835e6acda3d79dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64f9621afc4dc92b94b7c22479689d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00895d937d33922a21f26b79a24252d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a9925bbd69e59fb56dfa0f3454141692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c213ac94462a2486029092d176c256a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130fd49ab279aa631255ec688ec2bde694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7c8859d3044f4eae203333898bcf5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017a542e602bc5aba45495548d0eabb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732a6f0a4304bd8e5638af9582abeb1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a39ee73772bea0d3e39add07e618b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28016f7b75835864f51e93ad06204d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef8eeaeae84b836eb4ccd831181473700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc7dddab9c6e8200f6f478496db8fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991500d81ecfd88cabc483cb70f2e17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0636dde2938e131465858b40571b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b61f4703190a05d05fc4f56d8751f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efc10227e41e6a4f61e3799bbec8b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df00fa821025cfc6fbd6dc7986ccfb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140d41d4ed36134130e4d2ca1943c43707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b59e9dd19833ef84262059895e90a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a816aeec517005cf581c1d6d1c39af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f866f9dea0ee4cf32a0f2e8c0994559710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261660d3759ab47db8568f996070d25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1293336a8ad7625b1e2b4a4c08cd0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d65e69c148445ccb2b812cf6f936a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ecfe5d0c9740900cb3a2dc5d55ba0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585aed45f0d6f643b0db90bb17780dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8ac8780b82eb167aab14202c52036716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09434b4268f6a5ba591d66566af834c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3332649537058b9446ecc7757dbf048718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb435ffc2ad068e7de40fc87ce1401a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f929b2bd5c9a406d7ea42bb780162720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e24aa3cfdead704c768d325841dcb1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdb01a7eddea27d3a09ccbf0df6bc4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386456840b54a89df6aec755b4e68d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64954f308f3e0397a853f1637f184ff1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b9c0f1dda973a667d8d1aa49cbcf7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3851c68e2f62b554235138994ab38726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170eb9a6b4ea987211c84f134e5f58e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313399a8087caecda9f2ecc1308bac7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65ddd81e848be7698c248ae31c16d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8761fc985167fc216732a7a3f4bd9a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1db890e816615153d4e398808a4339731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c58ff804d881de8b8783d17f75d6e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d015a46fe9f863ba02220d1ec6831733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956a3318320bcee4c581bdbf8d1afa5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b7f6eae96816b8283703888fc4106735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d5f6b2eb5bbfe9a63ba13b531644b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ebc7144d06d2f9fa4df0667c51e31737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62709449402b2e57cc2dad0709d854738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c46acf207009d6d0e67d4d226a935c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d8c4cbf6dcb1ea707184c02b4f076740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37987b2d6c3676c7ac1491284c4e68b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30af919ca98f2b2af9a0daedd5c2cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff13b2a7c333b6ddd929f8d5c5af58743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf3a564f80fdac9a1333b7ef747889744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4430d28989c0187cd527352652298745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34e5230db156b433e9086355dc745c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae68fd0e6b80acfd19867c38f78cd9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f3cc3bf6781a911965dc6eec02971748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b336f4c9c650673074ed1a065af4f05749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51535df77fc69ee4ee8e7bb70e8986750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13ae1539f4324ee1473368a731c2ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767f44d836db51119950e4186d926e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6b0b5f07447739a02db5ececf0b58753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce34d5e14e2a6cd7d88875f87c371a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bb7f83f8d49552c61c3d4808f3367755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5d49e841a78e3763b6de988dff88f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e3b048c6f190c4f522c892b338d66757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7f6ad9c3c969d9d6b5cd1e97f5c48758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84117dc59c2b648b5aba378dae8ae6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a184f403eaec9ab5178ada55e23c5e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b6aed6244d55128b769fdfbcdf34e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2be3ff59bfadd5666ea7225d0f52d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ed3a8441d4de5713b37df450903314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef436ca07a5d8b1d0f79572ed6442185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8178fa0d006e20f6c828c9bff20911c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bba159697e4f99f0a5843f351026247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5ad55da0532ea61563e5fb449aedd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56757558edf54d76338b7c7950895dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386490b31b16f4f072152207e6c943ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65978ef471127716bc85d7c91921d6ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ce22a5b95f25bd6eaeb9cd8f820cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a6f074fa0960819e8396c5dc2bffd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8380eebb5a21a3f8311faf077e4749f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cc6276e6fbca12913ca96a560757615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df3af2ad5d7596f0967bd03046873816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afc48ac78c4dbd946f2c9e7ad0847e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddb3b792b7bc3dce98c7f34a8bdbfa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815f0b98f32d461f80e5813f37533cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5988d8d7313d17092c42e3cbf53348e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba327a3595acb392704e3b9b69a02921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d7b769fb05b674f18a7fb37371c6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250d7b151673ec6a7d6190b694e9adb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751872c3ef7c663ddab4e7d457268d7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f649a7cfd34f2f30aa1be5c9faec025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057344723744f0d64d627aa091ecea3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd556a9d2989d74344ed65a1b76116027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97d136464ea41c5246b7c80b3661d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8b1330d470ff584770a3455bc330329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370389595c53e8e46a997c21520771e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730c552d5b6d59a915814a37de7ca8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72940f0170811ea82908b32a137245bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150e0658a4c437c9fe7b68073a17d0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33f2dbc85731b0849b31d8526d25a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b8996b62b938180a78e94567eb65635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d76e40c58e6cc3e2e31d105f28fe836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842ef0895f079e20b7c6d4d3c4e54b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f80e32345fd543b8cc8aa63c7552f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435262bcc7e9f7dadc39f1f47e0178c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5e58dce8c2f61294070dd0fab70e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cc9ed821bc1372429443ca9ba052f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9ea494425dd435e515b7d6a255a9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84635edbba860a427204f80020adae243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccaf6e4fc00169aa17faf627124edc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7742c194a84801839fc6c0a7efadd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e328291f6a54b3f9d8e0ff54daf272046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953e422ba1940d543f6505bbfc91ed247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3c5ba1dcf036cd359982a277c4a9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc87bd6e5a7151ad5fca20056f947949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b1b51507d7f70fa914a0df3d175c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c227b750e3bcd1e6a7a7e16b4ddbe951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793841cab8436d701a89161074335a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3a1154bc1cae12eb7a50b891486be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454efc11433ccb1b311bae7b7f414d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd228f15c626f7cdd103edd5d185c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3dd300fbcc008b63c13b11c04e8ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e23acf9efe70bf65adf24ff22a0bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1987f450b4207b68b65d8b5ddfa16958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb3a9986fc969841326656a853476359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3d33267efef5fcaf9ffb27958c77e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddf85427952ea4bf4b71ec2edd91c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711a21cfa37e889c197ec88f32e421562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2949ac28f13f5a9585e8321221d65c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f6bcd8a336e390d2e2dc5e82e8b0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b82963f22960e082509142d09bbff365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85170f9d6a12a791654365517989af4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f308d3ff4dd5b8f43e52af10caa02167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd073a4c0c1b9af04b1b583b88da7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bd28353411ce6bca2f098fa90fa0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee59e5e1b57e9ae4663054c5bb6204870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065a13cfdc09cbbcab302644010f33971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5968d5b8b4c541527d31127f9d3ae3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddc2d7fdaf2e05b82553613fd302b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8f1f5255d91a606e0a3e1c3cdce6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b20be93ee0534fa6d87913e90a51b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff959c6eeaa82b809437c0214b5f68ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff69a7a97eb23da9435aaa7a40d9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17d9bcd6a4916399b8ccbf7046d3ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3262b5a83817456ad16c7b46981d3db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d50c460ea1eb4d565d80a13034b98c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66c7ae6adf1283e3c879bfa5b3c40281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fd0d785c24ea0822ffb6be984582c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7b063b68333e2ff6cd85d9bb7bfb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8988a8384a713b4a2970b998a9b34784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93050a676724705a8c210dc8caafb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806909fa105f597929124dbf8fab4c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c977622b8546b287fe090670f62a6c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979ca62b377fbf478348987b3c0b64d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706451a2bf1b2f2d76f5053a4fb32f5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de956663836417232e7d5e01da28e4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7681239ebf3b40c93dce688ed9768891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d8f0676ffa206f3afaacde62719e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860aab5e584d82cdad6e5a1d1a62aed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63861e93771e82c1c6ae4cfba5e3c64194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580f9dc8fe18fb68a243b6ef935d9ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cc40aa32f981a9f59e3e4101b006e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352660ae5a188bc203c531d2721bbbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee856010a8f1469a5e80b4f23b08ac298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ebac59355788ea85b04d513b42fd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677bf1a00711ab3afa833eb9e26bce1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46e5185e48167c32c8bc8ffd2bfba3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdd29cd7c3b43f910efd9c3eea5c8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750cb99a1f7fe0f61c49bec257a1a26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcffb456bb85e272645e5726a19bc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791302a8175d7bef17eb569d74bd3b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70ea4dfd5dac11bc9e80bdf89ec573106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb1b19670c9add7a25112c9d189d35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48591924c429c05cf5de1055773a8da1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d91b65040a563a2a892d6adb56c071109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc82de15be4d00a72d413d689822008110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970bc75dc936194f9c94d10817a86ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7a4a2e8655a1374efb033d7541e7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436d9185964923d8110e0432a57c3a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12853bd2ab5ccfc1fb094766fb60f4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9ed3ab99538aef2ac686a60edc2d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d29bf889be5168787fee90eed2f4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d43dae719e38c9991bd4608a890a2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b524d6e7a0d6d7f456fcf09367a2ed1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8074554fb0dc8a3fa45c086ad797ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859624c9e294a597623998772867bf00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e889fccf7d3202ce7ce887b951636121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa337171fad29ea1f5917341f56b21d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddb7ef1ef9d7cdfc95a348929edcae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd14c3cd6356a1935fb753ca13c575d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e116eb2a1367e190614d2a93bdc69d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b4a2e9f0ce38d0452d17518df2c53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293c044edfc4ec145673e44a60cb152127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e23c6a0191c3c78c33598bb131ca9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23380037aacb644119dc22164838a2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfb280a00b7d9342c92a1d63b16ea0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83b4471a82ce213601689439659c12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec27eae1790069f8aa07aa93cd4029132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6eb924580fe413ff797ee571da6cbd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb3f5c4c90bd6b539eb5b1ace0feb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddb52a10a258a05ac6986087572602135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99916e4b3b8e5d0075fd856b5a03e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e3087247a268fb931873c3ba70a56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dddacb2f3b77cb39b1cff0c51fc9ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a78693aec444ce704ff837a74ec11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7932de636fced93bb070bd8d2e1971140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad0b1071d34924e6ed24b21b514dd4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00784986f5c34ec4dceeebb77ff248142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d99d47bc430e0d93f3a2a035d1809143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057023233ea581c03b52d84d03a00734144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a071ffaf817d99f68906c601530288145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45d9da1deefc3306c4710dbe8a0f0b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507fed528dd7b71edb21081a41d1be9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cafc5b92962ab54924c367a551fa61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39266d534f632dbdc9164f6fdfe27d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539c8e406a04f3b36ec66f367803100150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a688424b4dbf1a7f8e94323f4aebb0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec64f67c6b3ece5cbc0689ad628142152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9050b66c7163bd87735ae2917b645153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d158b31a7c5a11b9530da34d9b1824f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591a527f32f3147749ceea02530ab40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f82cab6d8645e6f9bac12d73f33ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37a520bc540e65db2acd26116352dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6f495a827d124e9b63be77a290123158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2205a2e5142f4b629a890ee5f757f9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5dc86621a6a0f7878ea6fd1d0a69b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33bbfece8f6ffc900906e32a51e619161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e67ac7c17dfe4de758a8f1443658af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad890260988674b52ff89163f543a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199521065be475dd1da04c1df79cd02b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d4e50909afc78b9c257893bc3e8ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e02431038ecc0b3b2883d74ed4972d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81bc87afef2e0a0a7a7c1231e6b4a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541157f41664e90cc5e9bfb79ab875c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688850bc43673e051d8db903984853c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4078c84e405862cbcde51418c986f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d91e9563208fe5b2154d58a4a002a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb81969476ff67bc5cd2d83715983e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ee71f743ae00160479b90f20f1fd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16849a25c8c88e678e8a565332b7ad23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b94479cb3b63546cc0adbeec9eaa5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf0b8e0981e23da9a4dd3acfc14035176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fbe7d7d9a059d784fe9571f60ef11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91286438acff7260f8f056041e5a2196178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7466076a749f1410726c0d97f24415179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c23b7dada39f33ad93a82b5a0ef65e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f63c838a4ed774847688063d81c4d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b060bac51646f890f230edcd1b130182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404effef8392693ea31d438b7029f56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180344d80600c824e58e8d865af4bb2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae592df9fe2edbae988fa079271080185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dd607f4d1b8f731967efa5655a51f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4751a5496227dffc9946a4a508ea4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469ed6117c17cf72b291c7ea52d3676188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8720979625ecd66a9ea63f95bbe79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef465013aed6244b692dd1a67c3b6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6d37787fd0f88527d66f3205c8c8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6476063083ea5ecd7ea09cf3f1596192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f916babe4e2cc1943e0e31786dca6f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918e198ca33c423af1efc15bbb23bd4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbc56ab24b3b4f82476dfd46fc98f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41aba04305d1c1717f24bead548af7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7387b6cc83d5076b5f22ec9d903369197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12002703e64c6ddb04db2c5543ac02b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf8674a800c7da679d82fde5964c1a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64338b880168d6aa7f23c53eb888d82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515a84cafd28d25e1c2c58e80c2fba4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d5fad62fc5a4cde6c2466d8a1ad75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1f77920cbd31640439d2ecb6ed5ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9234fab263b1c27f61ab41e8a06f1cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f19d9078949fcb8148345912156bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300c84988698615c674de359c39878d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394f0420e05fd3fefbc95464024efa2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469a7c4f22fb5f082efb403484965c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2187d5ecec1207112808a7ccab2fc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf111911623bfe82342899f3c2dba65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea36cbafee9f80d90411b2b4d958a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16386d1b1bd9605fa220e25473713736212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c2cbcfcb9c47e31a273cb31f36109213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cae2e2c748b7b5aa487e277084eb7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba501edf0aec6c0d427f207ab9e5c78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a82e3784965305d976e120570fdca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98536d4916b947ed96a3169e78c497217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513b9a948d497ce5ef214752ff3a159218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33755c5683a7a2502b6774474a5c02f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a73b25d8a57517fde6b3acbb566d5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbeaa61dc31b2d2b5690767ab09b07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb904d412f12ec0ac013dd60ed5ac8be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2f4b1253ed3e2bbf4895e8307729b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaff2ecc599e700943e1f2d31d9b83224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab3d93de2065910cfba0ab8f0b6e23225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b61992e914be138a8a2d95598e3185226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daec5e2aba2a77dd4c57f3a90ee0fe0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eda835095b2984d11b174ff688041b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade21e24850b5a8097e94076a1e276a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc066b36ad7d4dac4f7a466e0cdda5b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e247bf18ef68509cd53c8e47077ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeac422b47be6fdc0c527b9d91d7337232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b425c31daa8b4e1d6d488c255622cb0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be65309aad4189407fb3f1bf5267d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d756b067198ab65f061fe45d9e725b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babad9f86aaf54c6b927f6b3733fce4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bd96feca6d2e89dd27740ad30baa8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a372edc91a5870f14b0bd98985f70da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f845d330b6ad84d113a91204f61b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87836ddfa257a08c92c4ca4fb462192240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afde1b4e3d13a61db67925fbf6a243241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294fdb5d2bdb4ee3822e6d5438bd563242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d02b1698bebcc627e683b3414717a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1755bdea220a18d667e20ff4da44e98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f4fcc513d9bfa8b3e7a25c332571a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c83a98bf13422d7b456dcc8d31224246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a713bb8957f39542ae712378bbb52e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81ee6fc76c6441461451cc8528bf62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c7370ef8219ed4b5902869c1c33e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552684beac3fdfae5161d791d3ef625f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093579eea1aa774ccb0e60c5cac1cbaa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b59eee8d651872a583ef34123d2b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2da65f37b45d30b8e4bcb7e3cd86da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13bc39b2b6ccca163a3d81ae32da3a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ef730d7ac0d3be7b87c2e0f2a3404255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ca433cb28c5495f63421259fa24c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65aec482221278cda57204ee1de5c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf403f37cf1869eb2924df7acd73bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8ac62f7f5691e2746194716fce759259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572c6bdb7af8ca27c2d248a7ef1394e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ba52cca5df3cd7dea2515aa8316a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1c05e8751262591728e17d8524308262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8d26358540461dc67211a5f0bc4aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed785653091ad1d26762c319f5e7172264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220cd3fc0c541d3bc47d477bdf89dfd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3d26dc3c977af7443804511ec0e10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a298619639c29a684a98e5381e9c63e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119525dce883e3e5da6a37ddc1ce19c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1278581723eff836b84668be096e414269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd994b50feee20d6d29973ae4064807b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996b7a8fa927ee5023fa08a08f627b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e9d8dc254375fcbfe9fb37d3b26ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8950c1115b3254185d2993ef9276d81273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451100ec96a1dd75eef5d84e4027ddb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47f13f198072537615ab4ae7009fb9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a841b7a37d4a98523ea46e94ab097276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0b4f751f1e22660452b4044f4e01e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70486040ab55ffadbdf4d1f2977a426c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec764cb0c608a50bd90b86f663699a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fd1cdae9baf925e26e9d885565ac2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7e8c1b5bcafeead50b271b14b7c57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5cfae2adbce07a7086a6d07e82545282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b5c1ab037c024e55dc8edc7f5d025283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f116e7e3ba1bbbd8c08909fb7a4a68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a6146aacc27cc4dda1af6bdacb897285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60923e86bbc3a2a09887297388574f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3687e9679b3de7c43d24ddc332b116287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a38446898031d0ee613d8c93b32fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224573ed2828412e8cfef2725886c43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fd6d0ed19c73978edd2840d11bd23290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa711b1e4169931d6fc5266affab95a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead459ed490047d565a631660a29183292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4d07cb3c9956956f107824b93e8ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44d61731c06cca4c97d0351ee86a24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b900c969845922cfc8122f943c270295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794231e3909a4b550ac43590fb6e659e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160ea937318d676cfe03b57ad44fbf3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce913032bf1cb5316e2a6a439f76f79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35598d30beb653fe229356f9c9b92c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268e33b7549f9aab613d2cdc1c7297e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5ad04b969597f5114b18f31cc242a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c913621a26409a0bd2293d74ff9b65302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44742b244033eb9d72bca4363dba3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360d5cd050705e193412a05b31b57fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f40be009866a259e9ee718c7527970305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552d17c0ebe7902e86238d84d8c9f15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07d3c5ce2fe7bd9665dc688edecc15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5a7fc99aeb55f0d33ae5fcb403c1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627717e660004389bd224d08496d2ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd714966c41e4a64d0d956621cb670310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6737f0253330d9c4c0f55c5a077a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a73184697e6c6cc23a703fedf0b9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde53ffc374d088ff45ccdf3e3217c45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae701902a5a399b55d106176f6efbff5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bc51d432c9139bc9349f81c8abc6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940126af7bcac4d15c6e6c6836e8d2c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933c578f55ecf4ea56cd22ebeec2197317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02964666100403357db24f3d26bd17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449ebfb6e78aa79a9d0c7dc1f54f64c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc39019bbf9ef26636acc6fc7b7d70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb55e84dd9e2f9bf5ce3d549f8a2611321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850562e131b952c6951262f71e6bc996322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41beaf8786bc4be86a00a87660d17ac7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e5ee7617113d9997ddbe079e22455324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf7407356bee08d6ccf4bed72d44d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bb8a1d2c6c89a941b9fb59562f28b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252a2ed569708e4ca50ecb22af4ccef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e15aff43796061b42292a616a252c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28ee02fc98da29f60a82fa2c5495a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e0bc5f7d05553e4fd026e6bc6902f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a64d851924c752b32d133819948a7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b0d663245d39dd9d8fef264ada99e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6750fa96b291f32f7e6b1fbd34e5c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96676be18e0b06455f4f26a97c8db3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca740c93b0ec1bbcf57ae20ffaf660335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40a6c36124fbbbf3b9d24e79d54fdf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eb08b52aadfcec55495539de1736a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbbd73e3daefbf27581706605c431b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd23735cf4763a6f4ea1361b87b7363339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac580a7ed521ff204b66f593e5e380340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7586f451b4a3f23ddf4d4630fbbc077341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287b7710c2867a8baf2288839e1b442342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78be3918fffe1d9766e6ce5f79fa7c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d682564e87c5519912f98718e12f66d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609273cac8e9f3c7a71b73668fa9949345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6571976f2f1104e36e189d84da5764346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5926e4a52bc963a2c466b21886761ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58f3a6f948e2766522a7acd575f357348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42b72fcf157680c3499876d6e35b5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347dc8230ab72f052250d3d49589b24350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1ae7550b5fd0c8d3059d2775bec37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2193249087fd335e35854819540b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f6a7429004e1e2c4b145446c5a24e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1dbf5a7b998bc1da1634cb57757d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e432fc60015eda4d240d3da5fa905a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66115b8ba1194701c70f2d710651111356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc086eaa5e2fc5b46d96bf32947aed95357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6828b94f60f554ea225702dd2d4ca92358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9ae8c4500cd559258df41189a7b2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87c8d6666a7c2da7e06730594fd4fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3537558389f5adafaf3e35f4c5263e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d33773b8af19dad4bc7675d8854e45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594436b9d9f1ca94ee6e8cd98c40fea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21863e86656486ff3b59fb14ad0a336f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fe55e5678f15049f42c411e3414f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b6710eacbbe5cfbc5f3be796f7eb6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72856170d3fd999730f721da5a80f02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233a7d0c9737ab306a86a504929b199368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caad404623636c6af2fb06e16bc180369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4f2035f34910fc85265ccd9c24aa2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7909d655a8eea21736dc5adfbf9efaa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373fed5230a2e032d0705dfe18d86f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b32e50ce80fec1a376169c1a53e61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca94c9b9186f273f7b9f2820365d69f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c9b19306251840080030b333260dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a2859fd7559eb56f44bfcc84eec67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e97d1701cb6d391d8e53cb76ca047b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2e8df9492e53fa39a90948296f509378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf56c30ba4f65c593a34d659ec821a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e828e4386bc700b42091fbd0f2458380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b579a5c1de23e27174e951ba28a76e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e92992ab85534494e64bde7bf4322382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb50e08071ecf3ad3c08fc5d6e23822383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8de972bbddb2b1307cebe5bb189a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6285b022a2c778b55099b09eb3b1a44385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5254311178b1b1c51b93fb2624159386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fc6e624efaaccd8e568d4f5da688c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e4d9656488b75ba3e8b085bb5d0e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6767212100c324d39e7ca98c8f32e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017048def6332ab196d56eb04424a9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9c2b2ab6c7ec8e6ff1acfa5b8ecdb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea381554cb3903607049673eda8c66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30cfb7d74ab092b22e9424732d4089393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecedf8012874a0899b9baf2d2bab2e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d92eca11682e035cdb57af5b940c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fd83c5cc531da3eb9d7ed80409384396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9dd22ed4f1fa831a76ebd85575eb3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dad56d15a484c7ad526b9114477d5f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47bd461bca4bb2362931665b1f0368399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f5a90ed8e58606b5212540d814649400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c14ac6ef138cd58ebc1a1392503e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35067fb570fe3e7e03fef99e7f86f313402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72715b11adbf044c867901acd7a13143403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f07874f5388588b4bc759e2e19209404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39d7027ff18aee3d389356848acf33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd3b8d7f86e85f1c9f75d89d480286406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dba46221aeb30e86b22be62eaf7a47407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e70ce2b18f7f1771f244e46760bbc9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2876a3be22fab3d33587d4221c2ddf7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069a30f4b90f80bcdcd28a142f38e7c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f018e1679c6c2f202d71697895ddadd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120df6da9384ccf673557bf1a4fc3fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585bf531cf1bb07e1ff788c4ecc0ef3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca329759cf2574cd88ae69ab233f5d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aad5bfa272e7902a8deb276cdb0f52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3af658599e7404818234386da70f4b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb62e8d166e8f1aa442b848037d6b93417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8aeeed36c0c82f137cbcdd010955d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8b38dce71022d3c5a71cc9a1a4b8a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0ab5eb37a41bd2e60626d7c27aecb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83128b3085cc46e36e01c17c545418ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257a0957f55a862a2a75bc232b6661f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a118d3a0f80d0fb3122de3440ecaa6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc8a83c07bdd1060fb9d4b86565c28424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f3f054ccedef05e1cbcbb858fccf8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83087331cdeb600c5f125e434608c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308d275ae0eaba3738037bc043d4e28427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69eed1ba47aa06006702958a4f1cdd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fb877a1566829de85d67706027084429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8226fe0448e1eda3f9f9e24722853430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c66146b2f48b890f316c8b79a2de0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521a95a747cdd5c116beb93353631a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42ad19f99d99156d678d0c0ba62e45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9404b67fc66efd21d108ea63104e1d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a442051bb8c06c9d74055f804016c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81810574a173a4c852a8154b810f3774436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76182e272f29542d9a8e73870fd0bd7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cfc42e77e618e3cfc628a68f2db56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c914961b0b57001e98c40d84e631643439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d56b5cd1c7a2964a0b42381d6f659440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc523f651e5a59df0cfecc7a896fcd2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3267f627e21b5d0b689abc8eafe279442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2eb46470a7448a214019b1fba55055443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af111f9b0ba855e3683df83099301a5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b030cae5cb1491790a7fa25c27427445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee3ddbcdcb21943adc9739fa6857fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36572871c8c68aa45faac1862b1cdfdb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1ae71affe4e1cfbbae353785818a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5f61832c72c4081f78f596bfafe9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e59833cb3d300ea9c69aaba92b6c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc2d298fb8b23d7523573fa0d29f5c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08cf8aa19a43527c5baccc2ecf5728452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b1a94e8ad74b96982d4fdafc4dfd5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc80bfe040a93e7e862db6e126b1aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d49dc9866b46b85a1d9edbedab9888455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1e041efae0a36937e63dcd01d2fae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0696b04eeb2292bc7f000a45f6b5e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7afbe67b30e4da84f4f8b26c34a01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2368f5816969441bcfb8577b607192459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d4ff8b922a0c420b423fb29a61a83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaf5cf95d5afeccd259fdf52ee63da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66a05453931d022bb4b7922bfcdba2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341843ea283b163dcb3499383070d1a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4fd7de335a6b50ed340412be7e3fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb85fa14af5b284cf16d2522cf10e61465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52b677e9ffcf053841d72fb43ab4c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdff959414b6cfe8e1eb7827c9202b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8308ae937fa6f735f644602fd4b97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763164084fe34cc30584c02f18b9d9b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1528478b6f9c5cef25d9778436d36c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a0b1693511015d523f55bb8f6e40e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f138682b7274949d6c4079f10d99d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b146418d1ef106dde7ed7c3960723473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc85e72bfe56d35ad8351bfa1d1ac4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ef7b561530e22203e4c14df88a14e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bc52e2e76a8ea3a8ced52c0ca7578476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d46a12f21a9a5ad2d682c8ebde62ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c49bfb5b58d3e20a2efdda04b315cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079bc8a7e7c4eed0bd05546a5db6b8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14714a28166b209f7f3486de71ca084a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daa1122fa1c25222ac4cd0b96838f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e24a96c21abfd523e7c9848872b39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474a77f9f3c7d530d290ed3172ad9d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854810a4f8a2cad46cdb868f419cc45d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2a4bc705ebf12409f373c4610b652485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb13583fc68ab581e0d6472fd802202486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535654a1a40e31482570ca7c89150e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88e3369bd647365e6946f9b1785ed6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732a74cfcd6f907f5a0c2b09c562c35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6bdc42d3b3a3cf0cb0bfcdb686d88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24a3ff393f9f5cc6f6b660fe1a8754491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32796eada4cb88346e53c1b53d27e54492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2feeaadf969fcb39d0d0f3a89d0deb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a966f945c3a91ac482b083d15409a5a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9599cad503ed2b099ec43e5f862b20d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77322b7d8574993bdeb561d094cf79496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153a9d1c169676ef1c426215a402a08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e143c32e2ee1c27c6ec79ad07b92ff3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9176172ada37926d130c9a4669606499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dff60179148960457cbe1aa0f051dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eabfb1b424668216da82812aea3bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cd67156e6fc9c4db8fca607b64c9e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b470c8f6cf85d6b19abbc00e108a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81761a7c2481f0dd686871bdd17fc13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c540a3239b3bee92e79d51ee555fced505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca2f3ed8e998867e8416d08ddc61e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc086a1603c106d62654cab3632786507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0716ab42e0a7a133664b3545dee05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc13442de79ef48f37b2f4fc6777282509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10c5261eb4aa3b95e70cd1e9e5a66e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2caec588c1fd90a96b8c4c5fa465f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d4e35020c240fea5792feb04b8aa7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f305bec32694b8ea982a4f3188a12f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca897786aa5c7fb34da63f1879b1cb5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517e5d6a462a7d3cc7bf5e10d2f7a32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b8008f591af93d70b5bc9814af621516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb270d2a6047d1052013c44987a7a41517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ad522e843f792e3f1eb9851a439d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61750a81f9a57e2294174ebb9fa2cc00519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495252f77950624d5b5163e47652009e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433e8526c81d3a7219564489b595430521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05188d529d535b60d49193a95d9fd9a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a9e3c29d69bca9c347eeedff3d1bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce50102cf570c21684f453c0c8d1eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edf756e80e4b4f779dae4a18c84e4d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea9d00f657ea7310b32ed17053a907526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b028be3f978a5eb810017f9173faf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa9fb0ebddc2ac4cbffbe52251e9de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa2486f684556dab24a18efe1d80f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202cccb5056f095fb23754396cabce0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939368627370d9d2895cfd159a37898b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dc387d8b94e6d2d76a84ff24ff044532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c910fa8533ce82abece899929e208b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46475418093e53a8e2b2b2e38f84c0bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3439eef0219afd9b1209ceabc88f90535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6372f63e694f3615b53187ef78e1d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77958ea52b5beab1a602e293f410cc1c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ef10877a28fd3a0fd4fad338e97b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f58f7e386f27206651e713a7defcae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f73e778d428886494d9ac1139a582540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b700d49e0bf17e0a35db9adf1d8d0d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdfbd8ee282eb494830ad24d8f5fac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4de9768cb560ced4b6e8324bc061c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cf8163008cf448ca471fc63524006544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5a974bf44ffb7992954b8215a6b09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb74aeabd5faafa06d089475bf071af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9852bdc1a34e537f9af7cd1a8ea4db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed0ceeec039cb8d5f7ac850e4ea5ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105bddb93d00388cd6f5a3c9bf37bf8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e10526c86673abcca1c8eadc87972550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60eb57e64a7b111c4255602d47e380551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5739b3336f1d28e5ec727f7c8bd0f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0ade62f693493e9119aedf182f4d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f89fdd5f4da5254ac189b9df409ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52902d44aa34726919aca3194d03c836555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789610a9a761f085fdd588e90fc909c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df95b5d1560a1c682cb09717ee2c9d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15453b18cd6f56714380a99cd2ccf43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf41aadaace15cd26cb748b04d34d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc06613229e8bf35376177b2950a8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d2f36381b74f129c2bc6c86724d82561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ef013023f7dd96b48f6a9060e4d63562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bbf38889a1813bd2c6d9f66660591563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecd05d0fd965451b7bfc400745e0cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca52fa7011b7a6d5603b4c2c7932013565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5e38906f94a0356c7a96d2e0eb3a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e8c10e5c7f01a3bc9c050d31c3800567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70d7b2f1efa2eef77c89e6f1c8fba1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db059c583edc77e29c3a09a16a7e02cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07488f290e8ef18fb1c712ca6470d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad777c51ec01ff4c2c904cf0e45fe6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba328a9f52db780cf52d896c41ea529572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fdf1f38817d1164a33d53f8906bf4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b224e8138e3996ab987f6e3bae255574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398eb45daa87135d5eb355e53b3eada575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3675ea15c4cfdde35697a21ae3160576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d1a6723574178aa2e3ebe9a866f25577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a344d98281a056d05180b3e39af6f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fbbeef4e8dff11ca0921ab1027365579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6226d329702e4cee75dfbce101a979580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b6fe1f583049c9582146479602710581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969a4072cd5c9a3491deb752c62e3b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4234c352f37f9fddbf82846f38f10a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962b83ff4e29d8540e6a7c415da57e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e3410d362f4fcb623a48f35ce29a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e89e68c8f00c5aa798cdf56084542586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8b516b8458cb47d158a59d7676f08587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc50cdc5172dedfff7a29f9d32ec254588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba6b36312ae14ff53ba6bcef0c7cc1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da889c9a94202d7fda2b1dda2000c2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8a8bbb2f8d8f2d411bd72cd94d606591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c49fba3d86f8bea3290620460e863592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d4c16329dd067122a61d22774ebc5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcca1b547db97192d88d688f425d2c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0270cd70d2fc9ba1861d15188c6e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca439259aeb1034c1ea8c0b1f901fed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234237b15d6232ef584a2d56c4dbeb03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666771338f2460e060ac1f9bb5b953fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0d5f29fabd4fc1ce97bdaa45a2d82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920ff2248ab73412043e7f59fcbb61f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c13151d4a0ea0e7b2624dfdfd841d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e9c1ca0e1878e8dadc2a826f23563602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a051e35180041088c1d04305c14cd4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca1e56cd37b10dbff230306b2d61e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343967c36657a5a01b2e9fa34473e1e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc83e2d9464a3a341afa5f39a4effe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d00e25300e0eba542328ed113c5216607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ba15344c68c2264f60295b295be1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631799e7ae65271e74a1d27c0d3927a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41768ed22d0ac8f4d7e0b9cd096df33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5193649c74c00c65607c96bec99a35611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7979df800e3bb76dd5ef995861205612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed18256bd4f2218987d00d87c419fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee67dbaa06ac72dcab8944ca537b71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fc77d060a9adc7ec9226624dbcf81615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76b29e82bd7a55480f6784b49bab01616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150125a6f06d8bc5269c4d6fbfb4120617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1efb23e8c7bede46f2d1de99daa14618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2113f3436aa451d618d6305f8821468619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b726922c817b1690422da4ba334d1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a120835a828a2d0d0182a78b904d94621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421619a165d3aa0eefedb637576fe634622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8affbcde761c70071afe6b7c6fa16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5b42ad7b0503191f1db9923b04e62624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b11c45741f3fd4006ab5be2625f01625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b610427b5ed61348abe8794e7bac0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc48e873a0ed1b82f767217b5b0d219627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d537683477d3832d4139634b3a98291628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2e03fe1c6db06c306bd1d00eb3cba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efd9e35a2c0e1ccc8c3b838fc68abf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87a0769f5bb7107c03965029b18011631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702dc603edea4b29dc836a4abb21187632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3d41f314b671d9a1ce03f67e696cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12650474b6f8179d9d430107fed9353b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cba60b67edecf080885a5a692b45f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ba94fa85cf4dd76236aa63b0c74c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f34907fc979068f2c7dfd7b47bdca1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864be3bd330af026ed4be89a56b93269638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d459a5dc8165b94bdc0c06d5dc45a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478463915b567c4460be9e965cba14fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c78d9006df70f326188afec126108641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba82d82022652ff55dfcbdae452ebe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bbd6d5aa615d0c0d48e77661a4cfd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414e62ba888c2288a0684ef72dc75c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd275e718a341ea206b26289e7adff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26316197445191e5caa11358e95e1343646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5842b6ad1bde611eca1e0198255abf7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ce7dd12675caaf1862ddb53b217fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744bb0ac785790c2d66e6fe064efe2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1c36f72f721d1c2e1b4834e7fd9bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fee078b8df4e71b5f7d605a0ed78c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718b721ba19f45250099819f9f37eee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3e407b8dbfbcd824023e4ca2dc35e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524a35cdaa16a352a62fe6763a12198654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba1da3d1e5797018b180dd668cea9f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9d7b80e1d30e2b321078d8a6dd01b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4e30030acb5bceea319bf974c10c4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc4fbeba05a4afe027e9422a1bda81658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1502271c845bd7fd2a2b6a98fcc75f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80ddf2b1c352a0f4da2a1ca0f89561660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07611ba9c29c0e72d808a9b4b0b69bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5528b09a7ca5d7094bc3b6b8e48f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cbc8526b4e27f7488479f9295d854663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df91dd825f7b42ddbc6846eab6f9bcc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c07c135ed6c1734a913b97fe2b452665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a284898cf7b966836e9297ccd47dbff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334de407147bc594c2b9a71e750cbb7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d1de415d2312d764cc6ea286e40a8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e7973c17334dea9404412aa17a457669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5d5811477ff89f28fc2a92f9df90d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a0c7028e93e6a5c2d29564fe0de30671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4866fb91d8cf53a7b8d98014e23761672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca91d321b2c9d009962006dba5edb40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35d7bd82fe8d3d0feb2f577a62c40c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b3bd164778b57ad4b264528501c42675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb01425d6a1f93ff016f0a623a5b40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c5efff49dae9389206fd925144192677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925a129f04d8d74b04dea8822b26ee6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0cf07c95008c8e1d7140a546cb0f7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288cc33cde57fcc6d0e6a5d5358f73e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c1f583609c85314c91f8ef8b44eae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335e54f9471a8c844ae305a30a8f8a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93c8dfaff30bf9f4a02fee86aa3b1e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a935ee39e0e45121f8fbd72bf34a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e54d42d9a0879473e56d358fae2b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f491e8c78a24afa94b80b1b4616248c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de389e5249820d3b83b67a01f08d69687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95a01491e17b88719ce4dc9e123f9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2d12ba0a1853c34bfee763a0ff746689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c945a079ed99bd8100ad51ddd3f25690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc524c6d4aedc72048833af1f63a2ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9b42e8b406a928c681c23525e28f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b4064a6b22f94f60a250485ab265c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fbdcc60c024a7789555b58fd580f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c963d0fcc8fa9213b3dcececa4f6014695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8216452fd71a77c02ae1439bde0e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cb61c760cc5dcceeff613c168c37b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae9f520f8916dbfba7687c3d6b5f94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af03432a8c580a8825e4210f3a7af3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee508cb040af7e546ea3008940e098700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c005d163ccb2ead684f9c7857b199e6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e91186755866af8ccab4de3efe46a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1052ec940cc9cf79f24d78e35907112703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ceb1ea5be4e2096b4a6e590dc099a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1483727f05af11aad6acd7f7c7d4cb6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c7b67c8975ef18f9676834412b160706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42df168dbc27455bd3c3bc5d843d0c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f84e854613b01961a9f89516a5829e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be301f8476d14a191057aef3e1791646709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d52f9a8808e817cadd332c7cef318710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561cc0e23e01bfe52177657804fc3c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02d86e86d6a69ff708b0b376e10ca9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66e100a80f0361bb6ce2ef713bb953713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed8be950b0e1c12a123abed7449e1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dbe30538fc34b31bf30eb0397858e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d8f41fa37c65b6f9468fefc7e4e05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f6d784a82450a358c350348fe83c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca2bc7d9348a74db1b0f64aecc3e0e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155fcdbe7a7edb5763901914cc0fb4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae669b3809964c9ff7a62409e8b5f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac8b5e040e7d1d1befb23249dc0855721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b37908e50110c6c24124d277ae0dd2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d897ed32cf32e1154b61e65d0ea93723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6b6f1b4e3a21ceaede04ac7b1f424724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086afe12b99c42bbac098ba8abe5da61725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d198b88e72bfc32f70db3dfa8b2d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4942811e24aab4292b112e02e62a4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2218b9fb5675b801fa24be999e7de0a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee74531c81490025d4b0882de916f7e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29ba0824c346f1b0300de5d73eb3cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395df1f4691b5c242aef9b4a144496d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df3ba85fa800395bd1a1e6d7706e47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c308019b0f0f44e9f047d682c42b59733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf6dcbbeb9f0af8602c21cc6d43ec0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5cb47106f011babddb97f39735c18735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b1ba24ca2a17046ca359c12feef7d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a789e7f5b622c84876de2be6c998cba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee458c39c2b50aae911a39da4ffb3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060c43dbef36a65367957d84afc5430739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fac426804451a8dca423b8800a87c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067a3c80ac8825955ce0b677acf07fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a998d434eeb39b977c9c53935bc3d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a49dc02de9f7ecb54ed971719140c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309d30db6fcff31ea45e80662a5e079744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34874d2ed20742d7e5bc1d285b8fb77c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541798ee5d0fabdfdeb6ac74a5ba67f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0196256bba3dc2c15a2ed5eb83ec7e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b142d25631332e5851bb5f8a3011598748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b959995afd4446d1751dfb0bab0a17749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1af2ebc4e3fb02e1101a4f226dc1d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def44c22e589ea965d190824a0d6dc87751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fbcf4f993d146fca839351d46fc14752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3fa103144f1c62303a75b2dacb4f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b46c5d0b5d597de74236329a0f7023754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f70f6fbdd631f1484e7b8d355d1213755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00a5c060a4c00c3a10554164df43bc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef0db41d03e07bdf24b321114dc674757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5194ad74fb7ec74098ce263d714012758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5dfb4729eb840e3bc4c755e09d57a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>