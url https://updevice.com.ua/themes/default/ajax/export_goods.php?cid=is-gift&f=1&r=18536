--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5ab7529a6da51da832a2a270c71f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4927b6b7a5c837a68521d712178bcf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8778ad3aaa83dba9b0c61b771c2e943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213e75977e022dbba575bd03a9afce44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fce87ca1a1fe3d900b0cf8e41020195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef4c748043198b7f26c39c7542b0526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dd38cbc6117a9cb5c29946f3aff337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69775d1ac3fb75765c567f2d7878261a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6e6a7731035f11a8927a6f0a6d4299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d9e921f0759ebd8bce8ccd27f978b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1e35e6dfa95ac5ec33a2ac8b6dd1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0b8e20ee31689d181e8ccf19d475812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea3515b962b1d5e062c1afaf2696bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293d60aeff3b758df1ea906642043c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c20f8f244db3e3403516614f753d7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61784cd06ed4ee8ca2a687baac0e1c3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9114ffbe3f2552fea6baf198467c2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25253ba1788bb7faeb04fc70cd6f1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c400e99f728a3d298fd1344dcf98719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d6d23ab1a87d960e88c34e84be7c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68007a914e6e32f35754c64105e115b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38f40704cc7ae2266b2904fe64e94922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47151a2ce2cdd7dfb704eb340047e0a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3c25af0a94e6cd1ce784d6b84520d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd37273633772cc451a741056c744425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283db35d749b96616761c0c0eb394b3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72efcc7639b2a33d07bff9b42c6b11b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff0c63ae69c0bb9272fcc30e6a5f9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca5a3b0c46ed489e30e35ff79ca73329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c880ad7cf79d4ff8020ca0b4de0b0ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dffe7b400cfb0f0427402c048491e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0c1dff3f62e7b5efb215f16571af432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ea46a1d7e92c2989c5f8098c7deb833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a252d67d223c2138b2d19998c5d7c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03c0139f740e3ff2189a4260179edf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69034a929858b6f7f6e419bf9b1e5ef236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f374bfbf5e2a9ceaacc71aaff64abf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad946de1e7b42b45ffb6c4c8f3368f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950e57cefa29d68251eb354db09a5f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f034c740d295d35d9ae45deec6ee2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f23ee1b9d2c1db288ca8e7c1bb65f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e08b90ff7a457a4484c693ec9ee92142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8f98096306ad0be4d6d872fe4e0fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3b2a2135770f1727ce25df25eecee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c984fb70dc0b5056415051cab2d510145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97dc28cedce3d6c568a95715fb341b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712a26a30d0f9ce6d7bddac138ce58047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f2aeb0f7805de59c8c29d62a22a1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bf2e5c053ee85c217c306b53a28a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f5c41022bc3e2c0c9430bf23d6cab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bea5e5409e236eaeab2d20ad42fdf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0a0a033074b22bf031753c6c9562b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c59481f814f18005fa1d3a8865838853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f0e810e8f5875ef7104a3e33761ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9f274ce01c5133522c095e609895d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2920a64403c35b98a9c4bd38fc45556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d20b9f62fcb629e8c4e13c8639348557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1a7d8fcfb6860b1d6c45a3e29d7fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e0acda58106b2d11ed78608b89d7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366604067e762c5ccb041aed76fda04260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127366559cd6d95cfb57d86b6fb7c86361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b35c8fe41748b5f5d01ec46bf77bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb4bfa9a50fde165753adde8a1b0b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e2a01cb07a13d89b48c08b8241d3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb81869166ba2129cf1f6fbb5b10c9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a11bfb2ded2afe33f21fc1c7ccbc7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fe2c3e91bbcb728a0a5dba7b22f1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c3322097586df9de793dc255b07f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900442d0576080acbceac583e9ef023469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89437e4472f069daab8401c60ae7ba5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1404d0b6ded725da922558669b0a5271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dde5080168474cc0cecf96f443f4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf67d2f4531d9126af94894221a599b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b75d213838ef24fb0cc81c34c2d20f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badabb1059e9e96e6206498804cd01275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7acb61cf102a5408782af70a66cb8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f7a4b9cfa5b7fe302cc7b2b483ec977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7e9026bba579f28bbf4fb78d087ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b187084e6690c39c180cf8ac83186e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ca64e524a08e603c8180e5b4ac4be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f54878a16f4b53d4d5ab12be2b03681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757875ffdf7c75f3ce7f023786913d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c48e7fe085190ff800749873cbe4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e887098253717f0079cfbe3c4b70984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a2f8314b2077f28f7b5e0fa0f665f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfef38263ead4484008f599579c2d6e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e10b575e7ec72b44e7986f9c5dcb287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb36334300a9a4d0770182e04b43b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84668e2784ea37d2aec36db94ced641089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28b3e57226efbca63be0a01983583b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03916651ee46a27b36fb570de1b11ca091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56834672bb8047f8f18da2e85485838992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5147b86c2ed0e85324e2dccf12c712693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7e7166943ce9bf3ade5849ea02fd394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0b08f45a774763c2b3101109af43395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913ce46f186072c0d61a88efe87fef596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcd98081576f4f84959690067d506897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c30ab56e14301af264910233ab0a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc374197e4bdad0c81028955881ec85f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b363092d9df80a9c091aefa4107df8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364c9ec1d577c5ccdc80b7828fc79b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f79f6c131368bd79fef5d71352ff1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf00d36b8c1600c9a59443f3ba6f5cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf8da060e5b0213f1c48a128fd2fb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549dd65ca940cb783e442c9fb0f329b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2632da3e9bc49a140460e1909dd4300106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180778c95a9a8451e66003cc70f26e4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514dd987ce55fb17d82791c07e772dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e9dd35aff3db08e566f6750f7b452109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0643394d7c598397e1e54fcb1a3e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b8a8ac1407774ff58941f3b79c4b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa351fba7e6b8533f8b32c714b307713112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db220bdd13f5a91c04911ff712b5ab7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c4197111626d2ec0d17be4df1a67d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12029416904bc564ced7f7ebabcaf821115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613ced372e148e061328cd7d1f65787116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedccd1ed19e916182ef1e14070777d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419a20a9e98b10821c0b3e3ff212b9a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cd8cb5eebf5ca115f778a9110a4d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3276013de5de07fcb81a5c7221664ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f881aa718a3df759e07225436e039121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0274c54cab0a0e080cf1439b6ffbfea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3378c46d41397384f8d6af8aee37264123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9e3704b52363cc42576684166328a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f35e41516d58ad0f0cd79e49146d00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cdf16e665168437fa5c09df3bf2d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6c721e27e8cb3400521bdf0f9c888127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59d36b05c9f26f6ea7bfb79df445c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3651f4cf1d42f27505f097b5a3aaa66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad1716458a6fc46dff1f57cf0fc3a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284e16f38531af208ae4237248906b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6da79924bf0ef2974dee245bfe77a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7705a2e9ae4f5656ed4e019da2e487133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa357c6fa896692b53e387a0084a901134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24ce0e954a05b66193c7777c41add6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581349428eb5d3ebff15233da59916f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb87322516a1539f8033db5a32e1c1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c0fbfe7b8a3d6132c2051c203dd95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0d2aa5dc6dbd911f0af068e398382139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735030ffe07ea4bf24ae8ebf7c4e3ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ce821f5ae55e8630abf3b005165ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553ae1c8b6c16f78cce677ab911f2ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221f3105d0dbfecbebcf8be648a61ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcda0ea6fbf3ecca50d10c29d323e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09368ca7c21f3db9c56876ce1d6688ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7138e8627774675a86b0c92f62caa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2010d428ee981476ab1447aecafc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ec294715040f127a07808a90562bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd3609112afea3bec2f49df53fbaa3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38af50c1b7f810831304bcd934e5d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656ed7211cd82d74c39d92145f8ca61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6cdfb0cb5cf696afa9132abde8332152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ef809b851808cdb5f4ec975ea4196153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3975f24496d9691f88ae833c0435f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0e18514dd63e4bc5d5803d25d1a57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac8baf18dc4d0cc1000f5dc5d62141156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df84b07afddba953928fbe45408dccf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c452d812e1ead557e08e46e8689244158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb73fe9e81ad3af589d1e5c0c3c92e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afa2edc79e86f24e0411f6af9e4351160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5c933e15b9d9ed641c40561b5c2f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e1c29e786e72225b0887175ad05c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685bdaae360e18beafc8dabe61032b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2836d89388a7ff76cec6e0d7175113164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a63476c63256a73aa2c5f7876ccea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e0c15077f35d615e624a684fe8115166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17637b05e282062e542b67a6f8a8b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c9db9d37d6760c015b38e2dfe41aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf805740f849c83b169f603bd28537169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7cb54deafe361c452971af9b65968170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeea190dcb1e938287f9896c649311171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c3f60e0c02cb2b64df9cece6c57d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83265a70346a825cdf0cc72af10772cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c386d94671d060b5a6e2f696805f56d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb27233c356d7b14ad17ddc00dce24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc42f8fcfb79ca18a6314bf67c6a458176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1bb7bf23291d6ac208b5408fb24b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb9da509779723e4b7cb0752efa77f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76ed9c406fe8acbd8acb46594d0f31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dde6ad1c59d2db00365da2cfed438f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c20cfef7c1f5649239d6cab27360ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86e8d46c5b0e5eca7022496f0e8269182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f333d3b128a702de2a857db7fafbbea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a21a8cbbd9d8cf8d9a8ddf0f3c3a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca66190ee6bbd8b2756a892b5b01ea1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6db3a7bee55e266f6389041e17d52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84825de2d4e73306cf34f93bf74e5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d6afa4bb2f1932506bdd86888847a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdef2615a956b0108da95a61b2b040189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605993b0cddc941846ed59b25ad23b8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa947d6c2a3f182804ff3732a74185d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac84faa0b32572cfcd15b91fc8d279192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974220c047433917859dff5c4c5f72a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfdd752015190f5782350680e5fa13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359a73084d6571151370c9b0ac6f248195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6b22a9ed4caea76aea3a9b37ee3e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d38afa3bfed483025a2556836704e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e0e8ca312d1b8f9c343963643f045198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec360b6b27f03eaf01105e97aebec6b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3191e88260e8d2f16f1fad9f8c2fb8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d4d750fdf71f29738afff05e55a0c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea48033f80662c3a351bb6251bd3d29202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10596a7baff1108691278a2f53b761203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa682f1eed9987e4d325bf81d6260d8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e020e92e5691639fb17117ae660d91d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b18362faba24535a9a64acd6e8af89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794416c56b07fb71d06a07d53ad79c8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be05e12c2093df3377fddfbb986e643208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6959be9873746f907a970caa376121209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a78634e5130cb2ae54f79744e57f56210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6fc899ee4dacf01454fd23f1c1c2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08f7c5b254684e081971fcc57c7218212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1147aa3838ce24470ca39365538f83f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3c266c5a03afde71752dcc983e664214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072be6508e93ddfd6cfa2dd52ed0657215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8a5fd326b31faabb273c0d1500e5d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c62b4717c9e58c77ab6d395b619f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9100e8caa02c4ad24250d44a3ee53f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ee673debc4405637c70325325bbc9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7d4b24e732b0251b5a5ae85efc3a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc502205a68fbcc0a8bf713474c2f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5671bf8af6569a74ef82f138443c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81ac1bef697f8fd556fef8c6a60825223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbdb0ae30a3291d134b7177262c0bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec1cdf94af0e2f5fbb56312ce2cb54225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcf4093d3b25b702237b4cc59b840f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16065c2e3669f0a4fd84209a97aee03227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691169a55960502f86ab7c85f4aec77e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452a7b6efb19c23ce889f10e04f0637229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116cb53669efd971fb6a94bc748e983230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddb73d43dfd95e149aa7fcab06fdc3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1cd2b308361ca49534a4b48aec8bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71a9528bf0949698f3461ea48e1e55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da613dc10944fcc6e1c492cdfb8549c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1fe150a4882d2455295e21df6b5dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb0d8935f3355b004aed08df1c64c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502761c0593f34af004e1a1d5011adb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed918ab9307966a4778f302b037c650238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973879de11c59c64e9d67f624aa0f110239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60958469b5b39f999ba192288430b635240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c4d3856d572d4437b8a21627a0b08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00064f8f856aff8e058f76a8d1cfed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfce2e8f0996cf53eb5d9805b82586e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c96ea31df55d47d69627437c2ff9c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e631c45a50c8cba5faddcc3607fc3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985eceffc90bae2d0e057bd2c8c8da8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2a207c66b9d8eac1f71f3d21ab112247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e18800054ab7986312fdb3cc1423cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9d52d62c3d6170846b70e2bde3196249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a12f4f9511f082b493dc120c9bd78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6404c6cca0b2df6db79379d072a57a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094483ef7fdfefcbf3629612e4fb541252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7c4ded0db862ba1bcb1b7f1a21189253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e436e77d5096b019290e7b42b0727254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369364f0cc219d0e266c7fee23a8194255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a3b4b9e5789c0a803af13886bbc54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f84b347f688b5e8aeb76193761e49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b4890e3ab17d1f3dee8718282dd4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8b64edd77013ce8a93466c35138af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddbb4c7424bc48d454ab68c87bb9f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268cd1b080e0cb7e1f4d60174bc36b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa1050024cbf8360c730f8c69b28d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81876135b3717a90e0d884cdac48f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad28f42819c36291561ee312d5dac7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd24bd86b42e9463b5d23f486c93ff7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2ee4a569e5d10c843d20c033af246266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fff79e100fb9c242b9f7ff5f272ea6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611036a7615fdb0e7f6f5ed57389e5d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf974491d778746b4a19e3e29e81cae4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c830cee7a237e39dafa2856b3f6aaee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5efc4c43f12e227796fe0823f97c76271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebaf6568ffe575b94a76d24e9f5d7e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5c286b50e2f2fbe65630336dfcfc8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37ba59eca97277b543a7d127f9e9d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe503e4cd843bfb37ad1e76a46b00d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94232fa9bf10f2d953a7f4060bbe488276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea81bd650cdb0128ec336af716dc13a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746a42c24f5ebc9360762254cfbc3d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b4f839d1822828e7d2bdefe7555f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f993e8d03f55be11f9ed02127cd89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d817083f41e4dd9487a4a31dea46d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea1a8f88caaaaf533ae2bbbb1273a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a7bfd75de03df74b132e818df5470283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bb46ad604928ffbdaca02c86eb4e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa569c4c3579188d027078f26f3102285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd24df6b468bac8c281253bb64bf96e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48131f989e8f783d4f8333dd9b4e3f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11ad408569e60cc329af4aa7ceff68288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8e7f5e618bd147316d441e3d4fc2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dd80c26661e11fccb9a0e491e9191290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914a7a479fbbbeb1bd509dff21c09b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf20a79debb030f15763dc7c221e00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ed7b5a303c8941c6594ce1697193f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259c2e519e95d5da4f9e5aad41670a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52433c879f7281af5e0664dc05f97fbc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0de5c86c1bff424af6d77cb3cbce85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d04e1db2f9aed8bd81aa43aae173fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a90261d6ffa61d15766665385a395298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72df2f938c1e67a1380038abf738fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505ae1da9e5e2de54b48f6938969ef8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f7460f60b984b1c1a65cf95cc6f74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a665e178b1666ea629aa9741ec19e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727cd040e7442c4440835ba3f70fcf5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7d11c12cb9b8c7d73f4217f244e9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fc977dbd846a36cab77f666203046305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a8c5b35911497993a1f877da8719f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2e6bf035809902cea019c46d4791a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ea7660880dfd977ff53d73139c922308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25bd80d17054f32ba7a5c6fa811b06309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbda0501b71bdba719bfc0c65cc7f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f419b5f4403f73ca881cb267b509e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6d16a936bef54cb292f4c574a5e7e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3feb7716d1abde05745648659bc82b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcb9acb32b08a9ff679b79052649e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb8fd05ed4c92da256186f5df43821315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf870cc8908f322d85751553869bd73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea2ccd8c705053345ab0e34bf250e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e27be31964106308e2d42f4ae387f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379a21d32d7e24f1e2f542bf9bdac2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901645398269f8788fb0e02fd9de426320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4c51b73becdb9a1eb59878daa3d58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7469dbff4da722b50c613aea60f3d5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e9d5ed3f1559df00e2b9c91d2ae41323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dd815a8474b4aa7836b6011580211324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12321b1446ec657537056dfd3e51a1ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d29443122672db13da6cb48c125e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b540f63e795a4aafaa82bc82c287466327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db1360ff41a8103784f32479777e25328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61db4743b3657532353cce1eff5166329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b630b8170844fb9ed7e5e29849fc0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365bb6d9370246952b867454934a108331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf006aed6c4dd0257dd0c0546f376e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afa54428ffa0fd5c57c437dd967752333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc30213f10111424b4759721918cd9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca484378f6f33c5e3d2cd8126b3ac321335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819913aca68e6ac776dab82a6a560cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a7c4f89ea42bbed80fa6c2d024fe6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887f7401b9490186140e0155e75ab2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944320db500e3b155648c94fc59c224339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccce3def2dc641eea8c6e914cf7f7f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3253f0f089835732590f6c1b16ce756341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f974a9b8786416a32aa928f250d42342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa78154705478820b7356a2e83aa42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b7557cae58cefdf689c60be195ab1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5b145068f4e7b8fa9f7f685c4e250345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05751d2437babb6fded1ae6beea921346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb1af332dc909f14d46c0ed510b8c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc3f9abe4a986e56db2defcd9951c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee8ae163f2a10585a52e54cfefa218349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bfdbf8f34aee854733383ab216c15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f9ff4717596a2d632386af4e975cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34593a42b6f2a31edc7c6ad0ae1045d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda816ea01af27378622d494dac6b2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1c9f2333201df7b472a39c1f80ab4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da947d0f8eafc70da4b5b6854880e5f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e7f3569158a30b421e2bf84418bfa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d6fb709fadd3b4dbfdae37f4a6a11357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac29fb53a47f139ca2a9d7ad661fb2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46614f517fd363c44f0d30b78eafaa01359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414b552334b11b02b1c7a777c100461360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b5b0df636631ee494ac90ef3e522c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188162d313ccdae6dcbe80cb3421af5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be785197e19255dd60129073980646363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdeac712da3b76a0301d857b2e55a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884817c11ba2b98db7ea3b15a7f3ccf8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22447ae41f87fcfcbed0752f2a49d37366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25051e4a31e67f08d9aa5c11b480970367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa094bc6f3179b3b4d9c9943816649368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601007a8d9882183197e8edfccbde878369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f051f67ff653ac1bed32aed4b3d99370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa434c6987a3987b877559ab2a8401371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91f122d9234f695af0f8fdf3d4276d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75739a1267091429a463d9da37f7bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b2cdc6010589be95dc90decb4c6fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b741a8d50470f2b5f11d606f2dc13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5441bfbfbcc758658af73a780b3c80376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758cbc9e2469018c9b28f99a195e1ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb533939a505ddf13d56b0f334aba1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c1d2e02e31db8fddc64cfd77310d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3772579bcaef920c6c1cb733884c5b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedb35747c2359001181c4f52dc6cf2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e04823ab71700867e538ace46c522382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d10e5db9a87af1475fb513f8186de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b75c3d6145e6ba454cd9908daee72d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c76f8537ad818d8c5b4a29a6b202a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e6f052e32268e0f84576e9c1147e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8632fbec2e627058c1bdc3ae20c7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7002f0fd31b7f08d36d36afc181f71388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b2e04143a5ec31a64aa330c4ad800389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a52e0e38c7994b13745a4f1375462a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdf792c9b18c05fd955bf3915e090e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d423bb80b841d455ac324048a10dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e41e0773be6771c46c004d8126ddf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e16038ba23bae44c3654a0a96008c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ada5c01fba8562a7fdb452b0225952395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883eb20f075567231cc8ddf158d523a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe561d43e454dc52d3cf1653bfaa780f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcac6bf5f54e7743a1b62e4e9c0816398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936e5ca6af56df1f52a071d90ecc843399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45e0607ecd84fbac69f0e19552c1c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f4a9f181c1a065b0300417e1886db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841b8524e3f5c2e54d5c33e6e39a441402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31520ed7405dd659854ef0f48e104d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf20039b39a3f0ad52e219052a2e1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad40ed2b2a066b3480519f92fd45ad9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3c44a5c788e9da912055a9898b88a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f48c819ff1921d43f0fa03d359aef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b25edc1b066934c3c76ec37f85f76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7e3443ccebadbbdf1e850a471cf6a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524260442761b85ca4b199966c72b674410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d4fea2e2d917ab007514e6af18289411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861d92fac69d6c44ae81c69e3ef99df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c652944f5b0c3b52e9f13b0615e4352413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784177bb603b1c3b14fb9c13539208b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac29ca892ff3b40eee26fafe997343415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dea01f761f8d2a904edd72d2b118bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f16f56694e7a4ff679d6fc1d18f1c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ef44975410dfb9ffe0be3b3380713418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b02c260734543e19f434932e450cb8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38161c76eb7749e4fa6dbc950c46fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268250e19a1e93dcd9208a052dffa515421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78660f5e6c6fe7fd1690b79e08ed043422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906f897bbc223cb6a41e2d77784d537423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ef3904adfa7ab9e302a6ea885f68a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41de2cb629e984b1ee6496a0a3e3de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20ca22d2cc56d50df7f330bfe8136c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5e077f6c72e9f32ea360a70bb20d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30b88f5135184c177952ddf9188b15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf32e0ec87150a3cd0316236d16ff6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9afbed87f6004c8af0d80ef963b3a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059f48546b0c3f352f5a2de91808f00431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a07e8bac50ede20d8f29d69625027b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4d239658e4b63671046b8ee723724433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb7ecb0340b961990c0f9c0398f619434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b911dce128ea1f789b53d6665c59fa8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e36f90b32cdf9f12d368ab6385b636436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6609a7b850db4d36db0f1efcdd1d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9dbd5f63cf6f360d28fb2f367050a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177036c09adb062cce440e2d9f423f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba5d33a7874859f284aa445777a602440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd341f4de57397da4e90e16c1502303441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c31d1b98503aa285f7168cd7a6dc1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7029b3fa037990115ecc52d4b29ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaf0f4d7be6fb2b186f438d2fb0dd9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74363821e473f3b0b7898c25372a704445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefed84ca17a618c86948a1034af345446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce36272f04f8accc45928e0091cd131447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b2f938611d87dd43bd3c3ad5966cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509075dbd35f01463cf753e8d7c45c63449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3679ddf8ce9f16f073690091e229e4b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51445d7c69d4db254cd6261aeab8d5a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512c90e63e119db7dadb7946e3b2e75452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a98e427b30f0a17d4fb0e516914baa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb0415f305d73f30f6dce71d2d423d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f97853e45dd8637a87e366a4fc992455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340004a676d0a33717a2606f21b8a12a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fefb26b67512f62292711b58ce7c70457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a393f3e09452f22281fc06f35103f7d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c5ace0d9302149c07d29466395def459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b268a0f26f75879511577090ceed0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a0a2ec7ea4223486c0a55c7dc6db0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd274fba71ceeaefd9cbde3f10a281b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc1e44fdc5369f9281fd540ec53bf5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a142c41e0e032700647d6f8670bd58464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a49d547b93106e3f25f59e25d467ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19922e08a4f9b98aeca6dacd4e7c36c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d12795ddd2189f3b9593511587607467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4b0a5c07190f0def88ef416a5b908468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76a6f9b511abb674625f449c6b27a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4cc5f73891ba9bc57f6c30f118f7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad385d433b1ae2532d5390dbbc1113471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbe9cdde8a9ba638376d8e4db9e44e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598fcb3a74179a52ce90f0ac820b706473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6a38897d43276ea5d623e69f8b2e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf862634304a7d42fecebe2d607fe82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407739c1c298033c6424f85482ccbaa5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cd45fd38bef2838724d553d3b2a13477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781d8013466832018651d73a537aa1e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997add353ddc1586026cd4a3ee2d36df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252195933e3e6ac7f91ee27369778736480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d156c080309c703944845eaa6ea8004481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24babeb5817bcbf0c3753b00aebda39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699de34e419af3a2498de60dee991c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdad5f02e242c0827cd95a69de1a83484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6b045856a762a449744f119194c85485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46c66c1fd3ec869eb300334b23c9bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03209af9220bab2d8afcda6a5f29d4a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b962259a4d682ce689a33bf3d6d2e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015f38edea624355c6362801aa324e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176cc29adac1e747c85f476578d6a07490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4270e103fb60039e94910d0b32009491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b38906bb4fb3fe1948d30d3f20fe6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68932c4acdbe74c7ce31e443cde6376b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612636429ab0b4a9961b100b63c6204494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563ac5a46c5b495efb8a103ab699461495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e162a45db07a2c4c6a76be39bded04d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f196b65b9ec02254f654a98596b43497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103d43fdf2979145719d8eb29cdc4c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2351457b9b1460d6e9cfeef3110f1d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba623749ed44a444a7b4126b56ec47a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b6d19c5756617a20e88feddffb556501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d142d4629e077439796a813fc15a11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f885436c4ea8982d6084f0cad091e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299554a876e10b322e76bab7b3df2aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a5dc5c8d09a765e8b9f27410bc5c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922dbcaffa644c82b11b4fc3e68b9cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b271f88dd11c98366ec72b718712a72507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72187b2288976620b4327a48609538c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfd1562f47677caeb952c58549a53a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31085845a5b788b2fcb18fb85d7814a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e085e95d0c65fb993089d08270acece511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c872bc713defe4a3b0727bd032dbd6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11475e13c447f8cee2918e7fd7204f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7dcee5068bb340eedde1e5fc9f96f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d70bc4b19d170e0b26ac72fb5f5263515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca092271eed6f3754a1a9b2b8d6061516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a29b168bb2fd8fb0197eb9da9377de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffea8f6cf47235e29c9427670dd520e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278b74a5364c2d526a1bff1821da45a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8077cd8620bc4f033d55952efd4dfb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1ead49c7f8bbd93d3567f2cb4190f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385d5866bb8f026003a6f7725140ff2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bab52bc21e9a995594cc914e3d553523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4c1f6f597781e050882b515e41172524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5830e35a96470785bdf07e7e85cae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06626220401ff3624456d039176138dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f034fd0c482a1eafe2a2fd674a2775527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95dddcbd95d662ed92bc33c699bade528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244bf326c1fb2d6b17df902c26a4310529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f2ca3bf5baf5742b8a06d33dfe4b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ff02d264aaf3eef5b241f842da7b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79f9e992c19051e3dcc8bce4108a19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1311699b7228943ca68b1680066b8cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adde654230a3efd96a21f72962614aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98296d20b5f6091bcf5cb32311248489535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a412926ea7772fa4351419f796ebc2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4ee3acdf97911dd979bbe3f485bbb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c13d6ffc279cd275d6439a4103395538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fcf4981484dd7016a3936e9a6b7aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23927c594bcc8ad8f4a082345637e06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e866dc4bb4b65afc9ab2c338ae876c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3193b8028a779f25d77bdd7011da5b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df454bfe1c9aff151fe568879ecfec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e00e0b938f706e0bdd878caf15d20e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dedf7d32201b47ec289e0342965016545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241ae56f449a400ccb0b0c2849c855d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f68fd3a1a0fa1497917eb79880a24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77d5a012815146ea5c73e181e81d55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d03da5f36c1c9b5b9520ff52dd4ea9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49c9c5d69d6786ff475bb063a5f3ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bae5a09b0f0ebf89dca810a1f9753551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a13506bbd852c9dd481d0008ec14c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8a6710771b495236df8be5e004ae4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99935108bf48bf57d3d04c07b2154678554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7048029bb2ff1dc2e22df075a3787555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9f60f5a7ce4610e20bc278fbe1743556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719e292fb1cadf77d2b354865733e9c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a970af51b2f6bf68a95c4359759fc4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37435615652fcb8801647463a0f8d3b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48109518ffbae1499514e4192a6db54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ae9218856ead45fbf6a09da8d24b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a291e50e2bfbb6a6446397ebd8267f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ea5d4d4c42f4527de7026bd8d4223563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54f5e7f807d517d6fa850bb8ec59aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48f3d455b1f28990c6377e4aa68826565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bbcf9bdfcdd835db9c9499f41d4ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac78ecf45d8f658de62d55850eff12567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c63bc61833e1ce266f4f653c3ceb6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847dfb7e5cefbfd4f9170e4b62852f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec56d2990069071636dfe2696ebe3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91c027b681519137c9233fd83d8835571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28126d65e45d42a73392d1046231fbf7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1adf4bfb46a4deaeb162bec8eb41d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844bd06d7e2b4d8a849b1bf39e7c2b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e6b88985eff2c397fffc306bc51af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54870753a93efabd3b49abfb972a8ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db80bc7caaaff639bb6d57251dee690577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81754d981702dd035adf0c9707d1eceb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97022f2ce57c0325029cd83d7ba98d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265b6a8ef2681c2ad600c93f64f8452580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdf325597e5c029947a38679486879581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f0b0c703d2e9396acb34ca2ca1e82582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad19b6fe7863404d07b502a3c6be873583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c32b95ccb520c7e32b78f9d326a32a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7423b6f5408ec86ae0b0fab30a12a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e147ebe98bf7a854997798f153740b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7654dedddc349f7580bb8a67d08be587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faf1cac0a74fbada6795b570b8bcdb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631580475e0d8060859a525b2096fc9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e363cb2d284bc0ba0e5508f845620b0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b2bbca933a272de5555eb7054fd58591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa811ad31b47949d6c038a0594afd425592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8975b48bd2e575602e95a3a7ae583593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b4d275acc067c9ef9882fba0d9fea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604363d060ba8fc78ba88838a99e18d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e6b64e38a67dbc483edf5c204e8db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc3fba054cdc0f936c2662cd481998597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e2bd2c3545b3a45ba358de1325e4b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30223b1a0e567d129ced28ebba45e1da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed606a119b3f416f79afde67ce28fe0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6adbb49c7fe2ba1363449c1fa4cfe1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eed85f57f38e168aee543e996923b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898efb378c6d45d35c9be17744befbe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2917f28cabbafbfd09f5a7e83a26794604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8023668a707c853cf08d20b915a3c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38039c76b37c49156aaa6f66da0c807f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca078ed92ef927af4bdb6e49fc8b976e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09994d2e7026e1b8e8aa3a9f1cbf92b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ef5df75159340a056b58483387adb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612fb590d83630ab2f510b4c50fdf9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e30557d1d49c25bd1e28cb8411fbf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b551d916f9e7bf161e622e0bc40952612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18fc06f0f0237adf1f98cbfaf8ce8c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1530c51cb437edb5775edf784b78a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e07a0b2a06b66d26e8de31e8f7836e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60e21f5241a8438fc2d995c27864aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dea2ef05f3a1ca475be653d4d6afa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42fbafc9b025c79dba6c69ccbcab63618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6c9b427bf7aa16063710da19c2608619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458a032aa003a1b5e2913cb5211f838620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbf8db1e5ea5971b47ec828884932d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436aa989b986466192ff5d6c267d5313622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ee919171b4643d4f1dc0edb1ce20b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d4fe7580cfe4208878fb3522cf1e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb01d8e93e84ec104b378794f7537b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace36f4bf01d05a1d530245c7944a8a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bd7ec14116568dfa550b754a7938a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50099c232b8efacba0553322142b3c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef6d5cdfd37f0ec395dd7e073450f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da020acc5f6523bf3f9d8ae813da8b62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365f3dac563f69bb0e8e98e006fd140631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689bd53cc81be350dae7b8837962931632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c7c0f04b909858f46bbeb13b497c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a8cc5fec2aad8f1f9c96d43d523eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcab7a73518cd804f00bf85ce62521635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5254dc217a2cbbaaff3d392817eab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2522504cdf93b7ea4755375815a2d94637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de887823f45c59e6a1045a395e604247638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa513e46f18bc5cd22446b1a6f26507639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f810deeb8f3dedc6b8605d91bca63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76265cd38109bd6afe8b8c4157dbfc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd063d248189634759612165e848d6c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e090a9403ee6695f25b0eb09584dc37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a0e5464ea82d88a60815c8b021a43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa345c42cc0d0e258e4eb050f4948a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004020dc39996861c57afa8a3377b19e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c392a70a057be9b9884ef575dd224f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc80efd92b1d94587f405923124296648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a547a2177926d7891f7eab06095fc8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899a2c887262a1dad8f8fff32d668e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7481ae223d9ddaea73d3ab18908b3fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5137abf1d02e89c9afcbd2ef00794a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681aa0f653c4d9d03165debb2a13f53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e221793e6fbf21d44debb0f68e3fe4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3338eb81091beea5aa571c33cfd503655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18711600bd0479e283f4bb9efc77a247656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f3ecdf3e07a73fdf9651bbba95507657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eedc205fa6f740e20257b7546dc339658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2fcca34d7f7c97e17dc1c056e1572659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc25c88707448de00f80375b92579e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07719dc7a625429e0a75ec256ecdefd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7030a382cccc8c7c44330e65053666662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76d6e3c2c878b196e2960653bd7a55663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd9311422141f71cccc839b3ef44ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cb208ae3ca98fbf879e54e359866e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b103a202c3b5168ff4972198caa9c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd28d70875fea39cdfb5fbda48c1253667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4d7d635d31b8e6020e97ecdf88681668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00055b7b69b681e261bca71f8b8dc1f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df006878c545fe102275428ac65aaab2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568f33121f26471caa91207fd8c5555671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2f13eb8ef89340da5b054f1daf7a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc149115f317d4adc751c816a2a4a29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79942349f9e67a7ac35a513d5ad51ec5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f321555d4d202442c5319f1b4f1490d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd921145395c9b2fff2204af2d707927676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef07a0f85cdfb6b69574f00c08c54f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe05af189c78a6e233f8f083bc80b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed92b6d8a72e16fc646a79869f5234679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401f72bcb31a9aa0f723742bb3efc79680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81961cce1f509e66ce0f485397fe2c5d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b810af18da19e86a0450836c785b3cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae19f5e8852374a410f5aa719cc1660683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5f7d98bdea181ab90b52bc8ece157684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c946c394cb38c15ea566ee3ffb6f0d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbfeb53bb8be448a756f7b6798c503686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60c39fe083d6a8ae8a117c4af866bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f14f801e5be8d4563843f1eb8c271688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721897c94fa5e7130fae0e0e636252c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f5b29ac93358cc5abcae368386a83690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea473270764969031e1a6c7a9a83033f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42c5f296911960834933da31d2b5f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd118f5bd25b1dcc851b8b020c8b48693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f58011d2174c38f16029e603fce42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82478fe39104dfd44229e97cdb38e9eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b8913ae8020bed9f2abf06ca6644e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5657d9705fe2fa720ab76f5203c5cb3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a39d08749af2a2c8ce7ba7f9b36ac6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da414182ebf119e13a0d01230d4766699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a79689899f7cd38565e731ecd322b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4699aec2df84ea7a7e74721d2ef697701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb1e74bbb89f08f83f6d2f24d1e2b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fadfd491cf9590701fb4afcfca7409703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8d6bfb97d892eb965cfb0fd15b126704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28433317da63f26795968f4b2289af47705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a457f48d07f99310458778d1a23065706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136515be0429f267e6986400523c002d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb98fc8e2b3c49c1cfbe0b1676c9162708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cdeeb5be2487188007b87980fa11f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd8100c2c2467321949838ba275af1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d304a3b5958d7babea126d07590c17711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae411a276ac3d85b5904bb06f05248712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2345431acdc93a8330b4069e8ea4ad1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cb9d94510d7c0d7dbcbb260547ac7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3f014f864f654ded189149ff85e96715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3e4ac800579f17e69f3dd2e2fa0d9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7c64d480f5fdf192ee7b87cebc266717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8b051b5b16ca496b1072b0e4dcb55718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0367755153216f17a43264768cc7048719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bb9afa2f3233b0f119d089449fc8c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897b2240c78b09af775f29b3ba41600721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e781b3f8b0a6bb579850f24b478beac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbee0308e414781ddc590f1cfc1702723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054816f7993d15db55839487bc9324d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f6c8e9150435eb0dc565abdac082f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6282dd6d49bd33811d7c17e514ece2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0f9f6abfe77d19efc43f228b0f51a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c166a58c615bfa499f5f0c38f18f647728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37388c6f6a2d3697dc3582c85b98e000729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66192d615b650c514f555315210fa6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612604f770ce4c0a6a183af1993243da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7445151b67cd3862c03261b0548fc8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cea8fb1bfd9d7e0e06d200505ac36b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70a257d2f7bacdee12d9749b8124a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa765e56d544ee0b2a2d1fc8c7f59d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c22e8978a4a95752ad877cfbd0f5a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2246d01a78815f52734ae4c2e59544e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55373f41590b738a688112e90eeac781738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2dd2f8b5374fd3d695a73fb8fad02739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055316b44b928ea4bcd5853f47a8fe0c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b21895a6095d1d4b2062f960e5bec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a6d3ce1d99fb81af692f0dbf98c06742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90bea9ddbe1a44d693663ad790cc93743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f142e639abf31256592ac6ae852ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e040b18f10bcf88175fd98d7f9a96745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdcfb80cdcdb5a25e0f4074348977e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de189c15d1f70aa968586658bdfa3a4a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffba6bb52d6e564e115daf6ad2b4e20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe1f1a30536a2b1e0f9f4d1a5137e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c36575e3a46689cd9b97e8f068989f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bfea279cb112f97e89ec22294e4bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71006e5f4b8aeeb600fe98375b20b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a573d484d01a0808258a0e1b0106fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae0c24bda6a9b05cfdbd49899513bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1c10ac4edf17372b6e651ef1fcfcf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae67c5f68b413633d0d8894d354461a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f98d563db8e46765f22b696b63d6d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61e4a8d1b345c2aaf09d79962c5d4b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e1ac60aba37fa94a0e9d1664a3963759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c3afea2a91a3fda64b9ba2d151ba71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ebce72e123aec56ac1097e2c5f3e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd504520e568d6c495c6359c1d1aae243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabe41c2e3c5e1392eb262ddef6a3924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816523d74533feb75c334dbc5f1ddb155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bedf1838ccc15dd096b31a6c7d8ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae446485eb4f7a0ae8f952de973cc77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9a5e92bbc0c04715fdd381afddc538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad2cd5cdb1bb25fcabf3e5813c95b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573be9f1ed64b02ed40b9c198e8b1e1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3c3a573bdcbea173b00a21d2128ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e68d1fa9a99788b5ef4ad5c002b3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce2cd31957dedb8b5e7c0c1c263ccf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6798b9260a5015195e52bbdcd17c7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f469d31215cf3fad8e42008e30b1d4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ee9e91e9aee1c8f8ae559cfcc100e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcf01d816db08a8a0ca3fef4b8f41717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3a2f34008a158028790b96287f08518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a4d4ae1239800ec0de6c3eed4508219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e84e99b0e1e42f20fd0d186f5c8fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b2b52978343e0aad9c4055cab839621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb4a2455d18e2b88d3a1d78f98af2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0af23e023b65d16e40b702c318c7d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b17a703a8053ed636c32c0410de6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e115f23b4ef4da698e2dec5a4074525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e468448a779fe16686ce5b9c5fe67f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59e895e68183c7c47f01bd311a22b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f5d38f9bf89864fd2b87f9c4e358628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12b8012a6bf68317cb772eab3c0e8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e75fb46d2e9764fa1b77fca2a586e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985c7c0182c80fdcc3edbb3d1e2f6ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a94023d90cbc27bf2fd78151d9aea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c9ef28c04eeb5a1bcf08cf88c6f9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88c4956987a849d64f865f2a632cb934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e0648bab7c534b47f192bdf7aced735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c24fc90bb2eb5860906ea5276f27736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdab26ce9c91be04834a85ae896584b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768fa9defc836cd5c01a62de580261e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7100fccb27b09e7c0202cbcf0294ada39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dad8af95d5d26035118740d25dafc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393210558f132b5a32685177d49500541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df0eddc238f4b87e6f6d5e3d2c53b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6ca39e7f97acc5251e18f7270148243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94cfdac8ee123713903cf8feab4eef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880467106e7b3f41f2a54107a08622e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31720767f083b29b399dc4d1871d00f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38fa328c40c79fa71cf8ab41ef7d7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0958a5371cfe11aae6929fa219785b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea8b589a4f515b3db5675b913f643249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598aaae48249b78ab891d5b46065d8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f40a5964da7287ad9da7596468d4a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c516a7b62751e28ea9ef24847f4120052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80406dd36cad1be18d7e6a904bc0c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4249538f03d2710659a68fb9a75e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca4a479adde09de994c34f2419aefa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9d15adef33273936e4edc24833b2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41d8d161dfd5afd70fdcc5330bbe1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586750ec15d76c49a951d36ad47682758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7d308ba27efe71102bd31f6d1ff9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e7c5031252050a0cfe4e537b551f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b5dc5e83e57690452230c80f6b9a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9976d8cfdd4d2531a145b022d753062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397817e18e889e8007aa43db7f8e9ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c04d93cac2cb6a8868b6d8f0918ac564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079c7948ce329a49029f5082cf5091765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5926c38d0fe1346476227edb62fdfb966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e057fe34f39a076aca13a0970583b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488eb74fa5a88492b391149df6bfd4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bf5a8fafcd5e09a9799107cae4d3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea4711215d036fa07a3e8a170e670170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df3333e00a12b818c47c370f4622d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47ae959f3dcc599b23215cafa2611372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911dd7948b4f2e8ff3edbeb71948bb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d44f59c79b57181e2078afb90c43a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff3c94614e42527a9a5376e4e1b93c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbec8d88ccd103c5a835ddf872450776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9202a1a46b291fef4314cccbee8c37c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0f58f4af00d59e64c1306a5d3f9c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e9151bc853786deb263d7dc712d8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24880b0827a211acd63569f4588ae0f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858eaf21111716048ae8937705f7448f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fc5e8fa717609eb703c95b1bcb37e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23630321e4e75bab774eb78694c6fe283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17696b3ebdd474584c9041bcb5332c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0180b8e47feebfe892cf74c76ee57885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52f1245b156e31790f194aebf19c7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b1257f2bf203619fc59895c8599e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3759198d487902df6c5bd2e3e8ae5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dab1b92bc47a909eda99805f9cefec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3d99d4d1bcb189447a371e1b7b6a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed967345a096709cd5020ebf8c0c29e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c726dcd9d7f413dcf898e8a1d4f16292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1043833ac2ca957f24e87a4e21b7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e598bf385259ff9833c0bce0133420f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4d456f7c91fd21522b3d964465a3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e10083b8d5cf9952b01219dfe0f29096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d541b7cbf26b9d4eb2449b0c171d4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958b17bf54cb3cf5958375bbe908eb898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b6d5de8828fc2fc26e1bb4a3950a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22eea77601abdfc645b28433c6e909100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac4ffc01dd4d8c54331a0eeb48475b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c33f9c3a27bbc08dbfecbfd780f1c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25544a8b4c57d41022966aae120eca25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee9f81e788feba3490e177bbb4d85d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201a6d00be0c47678f5f85598f631f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8fa96d6a4126c45cbc0d66f9bd16b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a8f7c16660217aaae0049923a66f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e2725d18a97b8064088bfc66331cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c49682fd2e5b51ae637d7ed3cb32a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df6b24f6c936de79b5dafb17537cad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56b34ffdba64b53878c0c0e052f9d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b397ebb8bdae90c3f6f11bbe02a8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adfa72b57ae0ecb150f387e9019ccb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4001d78016ec5bb4fd31881c3c142114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98f86340669084914467d0fcf35594115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952c90ac8b7b89c036ade462f279ce1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471376c6d5d03d48f3c486d1c50ecb5e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66876192bdca123fc90e3365e800ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d9cdbb0c1cd6be62ff27b0437b9f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a78035385f0be15a67c18b1f274f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c2d08aff356580dfe0b6a42911962121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4f70aa157af2f4d2dff9c185577d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799ae60f175295494bf3c1d39051c6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fc00702d1ed7c61ba65471c906e48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c21d8ce322f6081124409fc40a8d20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bdbd3a04bf8adc472d4d470ffa362126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b7776dfa4fa47aad38d3af9712142127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80c854dfd33e595baf9fb0f2c542fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3bb2ba90258bb24f4f1b8ccf85d82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f80d047d56eaa877ccb60f90fbb8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01be2c5e496713a531c6f8bc0e3eb1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc71dcfd72c2e138446dc8c3e6d4ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1511156506a387e60939b82966a9c9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f718762219298e44759bcb8e87c10d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ba019f95c9fb62b6f3b6817d6b893135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd19879c62641fbec3eba7f1d581f46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff122b0e85bfdcf5e733ea1821013420137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a61a1c2e662e128e132f545e13a15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f643bfe7e5928cee26c7dc0874624139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1893e145abc75a08c3a96c85b38bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f053820793c8296ffd0bf455604d90b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d01689646ab826196f1d70c958da8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c2b7293f582db8d8955a1e45486cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff344e15b04fcad4a6e4bebdeff3aeff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12713558256909b4f3bff20ca35443145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4d83e3479de27e680cc1c8f6cce2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400741ff38bbd1a6df8cb281461d119147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600f6f07e25c35f095f4034af58e59c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aea644870503309140ccf00c5f23f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b8e1c940e615e367e5397d0927e2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748697684f7383db74736d198c53971151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2263478da0410c506bb5284c16395d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562569f90929cf3a34a61fb011e63ac9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec337e77179779b7e4d6e47e80432947154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70ce0cd7af376bba8710bc659300d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462af0b771e3a827e01b16508cce70ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728bc309527a196c351332b60c4cfdd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e7318131ee9abbf8cf71dd4f8d649158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d8895301e3f9765657a3ff3a89836159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214f00cf81824df0161885a4b2ddbc9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8331f4980f2a01e3ce2e8b2a120eae4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eddb1800c32902d6a85c752ac0bb4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83f63c3eaa902bdec8596eac944152163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c750a8554a13b8f1e87764fd79867164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273133abc5abdac3f67f373c4eba074d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b312d2afbb8f8fb744a8197e7fa435166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966347ad86f38ce70128b18f593a4fe3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd347bf08fb814c8e85c3b78ac31d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ce552721e3d931e1a22c9fe4f8bec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e5ddc97de64d24c04dc040e8d2945170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6ebf67cabdb39cff61add895c492a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeff0cd794e082755cadf05ca5fcdd6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48deb427a6b813b8f90fa05e7de307173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e2a4e1d6f1f7bab7720c9e8106ba7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647390671cb790ccff336862e6a87ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e805de3e17ed225156a50dc56d4ec1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ee92061ba3c451606c6548b341173177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3af13c17152a7b7674bf3c4abbe69178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a25f7272316091f04d1b3b23d4ff7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c756ec71ea14d256367538cdd3115180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2125b59a0b27a23458e3d0ff1a2dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c9ac67d6ccf8f5466c712154fc5b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28fafd79ea5aa287ed5f0fb4a2a9fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7eb4d82fb35c2582dafcae6af9939184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88fef422ad86b6c82491e66875447c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483feeb57c17fcef2676c87e5ff9b082186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a76d3a61d380859dcdc1bd6e9de5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e34012918f124d59458dc914b650c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a43e8cb092d1084d74e8f06607212189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5a0ec4a84951efca52e439f138c8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d8b6c45fe1fe31bbcdc7515244580191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7263361a04c674c6a840f94836d4b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ffbdae4b363ad6156e7ac23ae6952193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be54103d257e2ba836461a82bc2c97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f8071acdd3136a7143dd76b259ce9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761974e4e9210c250e79cc631928d0f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db621fa30c239fc1a634ba750a595b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac408fae54391d3fbef1834c20f1d062198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c66f9e09df80835f8fe4c996917269199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7ce62f32154a099bf87bfbde92c7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83c49ad01bbbe700425c547917f213201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c1211734e89a58ad421d2f9439f6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd4d7fae18c7fe34cd69e5742d346f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddadfb7ada17a563d2b3f57dd817d74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce80ef74d5aea95fe8072de80bf0cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc2812783feccc39378a80747b8756206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d12dd9cd899130be4a2fc3a1b32ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731abb35be031e495674760b5687a71f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4005ddac7a7743b668b90464c6ffe2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70676c7f85aa5e1fd56d59737457af2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e36d7be27166b34e919389205d9b28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91123dc1a5c9155fea12cdf7cc2e82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f7fb78784a541c17b5b8c2f66522e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fa7c8a2e9ebe2cb36267d54183534214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed8891843bf680ffaca865ae0760f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20155d49ff09a3c0c64e6b7979fb2fc2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db5f06546281327c8a2dd2d8724852217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92a98e2b39d341287d7417381c6808218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2679c8d341d948a62c267830867a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9973f5a08b403bab6f636870ea2bf79220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4a23445556474277dee1ecc01bfe2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ade429fd0df3fae620668e642262e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48a00fc7d2372f9c7fdddba716ec73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554cbe4571b9835981282ac6fa826d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada405d5961aa32b01a28b41a86469a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef271976a90a0f351443497bc3efd56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd865b0afa68f0fde16bfa4d72ab09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fe5ca342b717554049f9acd7e3489228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d849a59d3104bbd8c8466cc1c1fcb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f5f8eb0a90f45a199743c33d17c60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c7f102a19b3ac7c5f98ea5ede9f09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f4f831e9a56d34dbcbc952bd7e796232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99e0745944d2775895850c7fa92b87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968065e26cb1de8344f865cfe000e6a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbc9b03cb321c8a4f9da9f343d79bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2274112b5661cfb2df9b63e63b4af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ecac968ae1abe42d52bb45832d1d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3022f632bc64b72de87db93153dc9d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882db691bf4c480c5d57013a63e791d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e511c5513e95128f06fa18115e3c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10a8569917af27c43647d47739c158241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec8e9fcf6165a68ab8c69fcdab5650242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2eedea2149d6aee28a39c67ce4256243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc260c9727cfc848e44afc53efb3736244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc6afbfaf4a8607d8b40a26e54e4c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41accc1de340c0c15252cf58272ae1ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115be317b16514c6fb49ce2e9fd8c44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f828484a6fd7e20a3e7e8b9ffc9d0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c33ec36cd0039d59f33b5a0908cec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9149500132a459357a1a8865bcb29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b4badd4593e1f7e82ae248a337d5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f43a00eb356d33195c2e6bfb0a4f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8f1dffcfdfef7cbdebac1d41db8c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53284fe50146565f5b87031fb10895b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e2bd0e476b4ad554a741bbf405ae4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b0ff449df66c3ec4d1e3b776bb85a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9714dd2f76ace9cc766f0ef1a8b140257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4bd15e21895a5f0b7605dae325c34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82d910ac3c467f87c328049880e55b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21e6905106fe6f06852ad798179e03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0215e795c4e9d92494024330f1d1d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e517d3c2f57f570e3cce265b1ebc5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5193122528b011969c2f20a784ef57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808254c84c1abf02c75adebd426cf15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c3477fbd670659f2dbb7c342d00e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c62b08187f40cda9702f206e5c34eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b22acb4ef7099888838eb5fb38b1d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9d55f2f0cc857abaaa14bb3f87ad5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23568c188383a2d4a9d23965be7ec247269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be2d1e74a88d97c28b1588702545b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c1fcb202103f9ec890e56ca70d8d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9aac0b18bcd88c57c816a59b1cd5d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40337c6a4089ce05e85574761235435273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a744fd0fff4b2fafbe2e11191894d50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4daeba9ad87bfc186eea3c34b4709275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ae112a5d5d406c338f6eb05fe0925276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf1bfc366de7c7e753654fe7902ecf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23ce19deaf9d5aa86940e2b1e75f3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e516c9f06f9773a3424ecb902ca5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4237f65a29523c5389f20cd67053b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f049425fba63995abeaf59a37cb288281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13267e5066683893dee4a6820c5e82b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7c16f6c0c98c35514c15353d99d6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb55aa17dd07188b1c2c3a663eeb3a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1075d83f871010c7d63b1315518a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489a0a0839c83aa2f57f31825d00ed9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8b9e16ebeef40394df3e5155e5f35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833d8abee5270c7054f5d1e8d8ac1d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2bba711181f3a8a1936eb57a68993289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ef3705ac98fe6473f5ae35b52c74a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770eff654ba460bd03d4b6bac4c4c9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc79d83e8d095d2b7c4931c0b2429d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441917abb862b3965cb2fd95781abab8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22744a27c6905486eff0cdc489c14d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc378e7c4c337dd4097e1761263f4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3eeb74ea932c70a399a5545bf3539b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cd422229c8b2f3c3fae53e031cbee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495d3c051b5f6254c8022b968ef5efd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359a7e820c77e479be9d5f17ad838b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e002b5cad3317bd59fb4fe62ab83c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0541fda28cdb70158616651fc7f0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8b4c05e3d3d79c4228935fe84223e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5f32047591e025eec551baea459eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5bdac9527490aa8754ca59b52267e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492f4d37d6e5f10003cbc913baf235b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0bcf00d08277530d8833a6064126a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f6439b1c8cc779dc8a00ffe6b16d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad32ced0099aa086738286d4e707e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34688e91d277bbcd81d3f34e41be4e3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf941b467c168cf65a75348bdbb1f11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ef3a86da4d66a24b34c669657f970311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac2c5b1169cf36579c15ae6a8ff66f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047fd7fc26cc1ca670a5a620d7f43f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6721924095a6de1ddab0d05951483be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0e838a32405cff5b27f389fe44317315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2509fa19e179062fc19e593ed6ea0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb635f08ec226485a26b8eb81b6674b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd5fbe44406b2c8b2a95b6b0c39c3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44537787cb998989e2babc507025b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce11eea67fc6141c9e16d16ff854b49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1b4b45946f130f57eb6ca20bd9d39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387a30ee98b3993b3f5d2313f67ee57322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee2cd1cd5b1495bbe661600b13f9b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5946b0b90b1913f6f7df08a04a092324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdfef9b460e6fbee2cea59405f250e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730100337e6cefc0e3b28f24b46cc8cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa3470e67642f9de897142ed1cace0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b95800474286f36cc4aa0ac307c44328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd7598e2b1d5af75f6add883d91535329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e73356c26e09dde21709557f84c2ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643a9555ec99e133c13411df787413b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd52a274feef0aded770a1b6c33a4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55ca7ee8e3545f0ecc453e08ff0e8d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9850f4ca0cb0a50d85afc25e04063334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283d3cc7e375de21c40a16de9cda6f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d583807dd29273c2845f0c29f71f97336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e17caaa6bbde25bc0e8650c32bdce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab928fffe0d191bf03a8ffabd8ac278338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6e819b35438e5fd55b4749dbd23ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3a1cb927ac888c68285ff6eac9e73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756192fa12588e11087cecda2608bfc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d660a62ca906f84e25ceeb6f30749342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0c8e30a17de3db3eb4437cef7bd54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181126fb9acfefb4398ff850cc62cd02344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef93eadc1b4ce7e72a179570ea433f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6c53cacca4247bb8bab4da5bbeed1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff7cf85eb5f3e3121682e8ddb12c55347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ea91959d175a597ed4034b1fbdbe5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24f943f730f9654cea1b91cee21793349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9421eb2d9edeccc12bd9f3823ae5ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54665b676485e7ca0411077bc93007f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ad1e6c5bec005e19068fc6ed220bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85facd046c0ee01654d1fb75e00b248353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e42c814cf484871a0f67646353813354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc93a0c80a361121f3a26823c256a52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b68280b4e25d12dfbe2465b6989cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a15af4be764658e056cebfec0fbb27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe897c014f35a92588b5250bac90d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a59b53208c9c6f1bd96dc73191e1b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5609704ed5d3e243518dc0906644e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc2e1ae45cb5dbb3092481b71f0cb9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808fac83af3304c02ad0d0d531507b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263fc5ee0ec34bcaf178faac3fda2e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13be3db43f51a090bfb09a3a1eaa387364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6ec5373f644dc6de7daf2787bab58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e77a5e60189d6ea3d5e789a686446366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0fd7e0d2a0b68b140dc281e76c11b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6365d7c04e0cc662e02b1e9e61dd9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c07a9ebe1775aa4083579d8e48cd2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c9b5fdad7000a7249f0c1520b3e09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8236b8e9969c0596c0a02ccb6d2cf8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c73f671d44233b9cfa40ec3054183d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48fd0b6d52331312c647bb36076561373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820e38ead6b4b5587541ddd8ecd19ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff740868dbd07c2c9e4127ebd1249f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b4c48a94a000a1bf9712b9059358e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14736a111af43162f698c2de2d1ead0a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ca97f153b6a86d89446fe14bd89c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac964ef5d7d18fb33a0c4a0114c62eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3969222b098c6faba89c2ae09007a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2ad667bfa4d5bdc6aca1b11a7e187381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8c7dedfd917f291051b4c950184f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00321133c63a676f757ebcaf6782e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72151ce538618cc9b8ddf10f1855e9be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916d6af7bc9be836c697bce3703a932385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc48d1e125ee54f70bd144dd53f0ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546ce3868a058e99ebdb2c3672a0b26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaa3d4e65c18be7e82f558ca4efe75388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c585a7f507f2404e5c6020b9fdfad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacb456a1534234f098136ec0c2ed9a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023819fa306e967dcfa8a57c0726a371391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac943b855fd81302c4c12b9274e836d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d220a571fde97a9f1c884292b83c56393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8d3fae81a4cf4deb86b790cd7157a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ce5039a0059b53e0c3e00c072279d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63607414d9e2f22f89bc05b83c5f1747396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec7ef8117e4fc4b559ddd9de7ef5d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cb38dfe1f6cd1f41a88e8f1fe7547398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97964c3eb6afef840a5964d10a2d8df4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177a9faf134f6eb7ed74d793964472e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7185c2c0d8393af1e99f775a0a280401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c1337649654aa16b86bafed861dbe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7385d2dd157c13432ba762145a44bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107e50709d6f44cef584a6436e92a11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59596d41d4c8d67f763d27adf440726b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5030ca76f89f41c1495d0c5b9bb4ba0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8556b96011603d8eb3d53efbe89431407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115834c9ff3265fa70cb63a034ce4ac5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e072126fb9e4de660a3864a73eeb247409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf521840776b642426a460068ad164410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca233b2f52c96e25f801a72b1d3924411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837e52ed101f32540750ba507b8553f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae0d9fdb45b435c8904d2ccb1f7bb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dbaa28e02f4ff5f3d455501bceacc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94774676b2aabd436a83cafa890a9f9e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bd228cc4a5cbfc5591bda9d382b77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec16f722d54603ea510175fde587b7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954e53d653b076d39e95e5710b384a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad86e494466d595fdeb298e00839f8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c134c18569631b205b7d2c41997b08420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31017dae6c8a9d1c84beb6dce1e3d82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479faef0e9205f5f8e3f6bf33980338a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7f44a187a436d13454a4f00b1da49423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64b86ac65296fc0359aed8b394a083424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e1e206d23b9cce909412c7cf11fc3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f92b0a301b62721f02db4a4a5d8ab2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c8d917dc6fad6b161e6444b4ddc85427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e23099c1173575ed5d265a92587bf9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ddd4d104cbd0a9ec4b0c940c25c27429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03d2fcca1737546fcc0e90c6d1141c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2762ea604c858c85b404fe397fce5c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfb93607a6bd3ca902b0d6b398b310432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cbfc83cfded86970056b5067c3a23433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddafda17352afb077d543eff4996208434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdb2d4935ee3a23e40b1216a79b05b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad614461117a93108fc8e2d6c00ae9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e33a769262e5363ffb1b822b686b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe597d74df5dda74e7a16c3dea2e431438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97d1e10f39c23de283c5084bceae5b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165f0e217742203db0f29ae4663b4d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa3dc51bd0d2137c2412cfdba50a68441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53628d1b5afc8264c216003f976aa665442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83253f5397dcd222fd6046e1f9c243443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6318a93f24f026504e4fba7cba7c58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5b570d77daa0015d6e8e4b739d22d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57170877419eedb3017871938e55436446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6ab5f1a0a226b66e1419487dae528447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c41b9e46f886fd8d126b64b243c659448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49353d107660f4df577d811e72916e93449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e3d84856c15220bd6d36e6d603171450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8297f1c188cf0b3f595752fb4bc092a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0008f8958136a8a6b3e88873d482628452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d3f21ccf02046ab67d9497b00f8a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f4744938379874e50984939acc163454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f349786a1050708d53552b13b4c1ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1148359c9d9cca04dfdbffee966366456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad1befb09cf7b0fce9299a31d52b5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a0f6f7d86b52c55470ae7d5abc686458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30a04f240b80a8a0aff9acde54f86a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b382bf4e08b6e889923ad4c93478475460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425488e0d5145bb0d33bf9731ac67271461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a01f6e82ad366ef175c4d9d466ddf8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b51ee7d6285493cb8e410449d2e6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e8fba08a21cc52ae1e91d38b136d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301008158034860cbc4f2bec9087645465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333428b461f4f58e75d6d6da57ad218466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdf2caf4a9fcdb08407bca2556332d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301edc47aa41419db7e3623fa1c1f7c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe30df9920748df137c9f300569e1d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb119f5812f44e830bbceea21ae45a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f77a0af6851a849516408a2cd3fd6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a843148a6edeae2d60806ad2e00c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7f5ea1f577f7b82ef845a264ed82d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a73d17338b5cdd6f3b6ddd1a8d5d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae470b8aec3b3a16639cd3cef483c9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb02b04b1fe625361ebc102acf831f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62908399e36518e9770816e64dedf6b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f92efbfa97c24df7e94962afaf5067478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e87aa8e26b93cddf3a4f186e3e058479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2058849670d4ff10a087bba71f3da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414411b201770536326db85f211ffa4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e60ec2de5a204ceb4358ce5a8e844482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ba7849af553bf3215066ced82ff01483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2ae33eaec8c144f070ac7f26f7860484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30019b0d58bd3a61e39bef2aa7e3b1ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52618b678bdb64ec103aa4bac601c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8dd0c3c5abbaaa4bf108433945e43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278f4bbff010ad32df82148c2947c0a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c86aecfb90248809499715fb4638c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dff88d14a87a617bee742afceb7a7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28babf8c6b65883a1f40172d472efc46491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d0e3db369570ca98a94489553720c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4887c311f9fd3ca41f3a7b45ffc7b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabba55ba89557ed3dbed3bff8f1f773494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d72f5e27c3eb1b8523c37d2fca0a2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5aaaae9323672a4d3fb326cd41169496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e5aab377a0b0fa5805f7b9737b223497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f7b5aa381c9ac05714b470acb9bb2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94f123ab2fb2babd64aa3d72f5441e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e853a7a319a3b19ba434a227af13146500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1630ce3eacec8c0d33fb361297f71501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374eac1873ac677914d5f6aa7acc2aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461075c8d87ae7686ebfa3e7323834b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be397f817c888302b5b4631cec979a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e41b7e0b641cda36971fcf76d283a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345a35ad81c2f59e989eea894ee59fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f677046d02242ae0982cc69b6f1a25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd585f1d9c56e1ed5d64567f89106be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67032e3ebf1f7db8efe798934b9e790509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747cabd9c9a1e9945c6a6b53ca25548510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120300b478b6d57523f3b0a4bc7b96e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc69367e782e2de7c77a002f3715633512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d41fb13a8ded71cb8899be3818a804513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d094aa69c257881c067f6c56c6d7f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371faf263a088d80ab8dc34ce01f75c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca12194e0057b4bb3628a5317509b11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebe4017a68e120939df13112e49128517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5cb6a412a883042377045fca494a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ea40c11c03588c1d7f4dec2df3034519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15b5c2fbfbe78dfc79bab8e8fa4f12520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b9da85b0302f1823e0308e1c34021521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e392f7372e245b406dfd1ab31c7179522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68a68bc201673b622a7c05b8b04962523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0d1afa5e5f19aa4097444e84cd57f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b02c5a0dde8cbbaa0d68df072c32b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d06e4f76d6e6a5f21552466b99e029526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05749f4392e10f36cb64aca2d6b99d3d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b342713c80b3dbcf80daedd4061e10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c845df760684c7eaa402edbe863e375529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851bf182d0540278c51d94b05e11697530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f68d995ef7b7a4eda9ca16feaf5240531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ed2272aec5ccd534e8e6f90b2e355532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a080937a496533850792872b303b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107d7963f25c350aaa0ec32978bd9a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaf20a34e87b1fdc83e2e1c579f661535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce4ddce9539ec342dc6314d871934f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d67d7bfd4da2cc97867fbe86b34941537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923979116096f2b13521a50b0e37bb99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553331a127d0a85375a295c5835722a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6511b20a6917dbec2fe2646de2a857540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35040b2a2e5fca020bdbb072c586dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665f1bd7151a440131f39fb8b27ebec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac4ef3d78d23924b374571befacd87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42559b6bf54733df4180921147b0acf9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd2f61ca7445a1dbbde0083dbcd4bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b311836fd3c538d16a917210a0956546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610d273d1dd7dbf1ac1c88cb3a9d390547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304e9b94c3c6ce2be47a6be8468595b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dd4aa5de5f07a4c1f5352f0f4232a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5065855900475467f97eb725825c5e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f89db219195c6c635e64e346271a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be3f69a046c7b6883c4a787bf41d1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451010cfe9d047c766373a46cc80b751553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938377ecd571e0a402c6724df830fea4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b650331ed86dbb06ba4d6c9172964555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c80681b10bfce4238e3e613afe9970556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1100e6f57b02e69de89b63f9883229557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae885870c636f65fef64e9edeec4713c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68b030571d216fb3604d2157a9ea26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e36eeee855d89e44196732389dd30a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcb329cebb248d20512a69c2aa6f72561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8d64b3dd350160eb6d4654af518c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb9abfafdec948e494d1f81013dd6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99e1db5a30e45ceeb929f749f9086d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fcd856664b1c256de65e80522af76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8635046ba7bc691374e5d1cca8c5a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729d2872e28f29f0b2a54f65225e0d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce644be44ab085d5f70701d23bd9d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1df96d928951f3572cec242e1339b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae5523a8d569b285ccc28c51d9ab04570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931928f2a18979375ceb3e9b3d91e1bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277265c18b5f6e8cfb787c45a3e08602572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cbde40d3f51b01a8e28a909ddaa6b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7790f3fd19cf8a89265f9546250e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355caff0867efe2a838a2babc552129575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb579719c4e20ee1d71287db50594a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938945ab616cabd7720e5cc0a5ed74d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a2774d82d041a35304fe15818423c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06c9e1fbbf5122954511df142acd45579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb56070dafa2da6a801fd625eab9bc6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f54417ca40fc379236ae799e744d19581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5e90bd0a3e09c1eb55b2019d63dbd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36e96a2c99d36b4f98f8a42ea6a740583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e8826449d1a62449069769c270112584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea6c2cb43dbb3da017a84192ce1edc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1dd35729a504218c0dcb968ab5adf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ee259e984d162619b751f3b911578587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5c555def6cc76dbbf10d3ae5a6f02588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d08c75d4caa4a84ee20240c0bfa135589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3588381f8967eba46f6d7967fb46a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fa41de4718dffa5f39a8b247c9130591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfec0dba758831dc3316c73aac0f311592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d5798a9e9795e65b5d55e88ddb090593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f570fbcc68c498011ccf22dd6dda6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433e42f536360364a67c995941d0ae6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2c21bfb213ec118d930bdadee724f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc3687b6531828a455dda89730df00597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a8968861ae53b2aae0b68471299f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76613b945677679a89b3d8b1af091b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b00d4ac4a93750dcb6b6ef60d2a1e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a214df9d698f72f5cc7fa4564d3dc0b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4c9a9ff1f67dfd394b12df32ee9d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebdb42ce393de3d7c87adfa22ef19e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11301a999eb9639e4ff4cb7feca494f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a34bfbe16365960b9750dc306188bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde7858dac1072d438934687921828b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59c5b93bf8b9d4e700c9a1e15ee612607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd329c130480805b9db07a3c3d74152608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba886fac5fe60ac071235a356a5ddb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578a5601c999f87ed8a550bc7475ab4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4245cff275a26013b9b6336487a4b8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85710cf718f1a7a5ba16cd553f3981612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479e02d4fa26f3b5544640c55c7b99a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59030fc62d584da9088a5a0d7b9e7a66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441cddda48a1df55e29c4a7b1f34663615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee00973fa8c3454a4a32a56556eb22616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33761f6ae35da179ab854ced473e9202617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852307ea59b82196996d94501c0a64a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0478a0b6c9b3a84b1663bb00c7f1d4e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ecf40b70072acd6fffff7945ee374620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a954e95fde55622cd8bfa2b43c6ecf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132356488ad1f67d5ef2fba57810e065622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247e4839b586bc411eb09e9826d48bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039caab96c96d4e464ad29a32e59458624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cb8e6f2e523c9db92437632a3541d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf499f828e1f6587d57ce44a46d1ae6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b633b70d68afed1d97bcd745f2e55627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e0c907c783de04719b90d3fe327cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e286346527368b63f3f95129575b474629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472ed5253f4938239e4982900a7c60f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cc55b0a230f46706eb0fb241af893631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b559da30f48d28c24b707f5deecd4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7dcd15c8d320e47032964393988b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad0b6d14de3b93f530679778a7372d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59341148a8437131ce2fdeeb5ff40e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85df071fbe496297b175090cccfbe0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247861ab73885f43992eb1b1e8d28ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33ae969e2e0aed1350357be5646720638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f34b8f24cfbf27a0c7dae1bc79e7b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d924768531f9bdea8365639e0b6959b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f114bf213cfc22f96a282edd31a121641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5990de2a9218cbe82421db69c32ca1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153dac0a0c7d1cb52c150f2d7799895643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590afbd6e5ef5be0caa0a229f3eb7fe7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c031d8cdf4ba9a8bc252d97738c26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abd87b9805fdb1c7117c378ef1b6ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd259497204b17971c4867fc3aaf2731647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee525b182db6164e4d2211c1accebce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6bb58d413aa12e61f3e9d27258e20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070048049a28ae99c10ed0c27ffccb6b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbb21b4fd8cb0fc52e308b6cd57028651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd04c8967552c274d16b2499135f581652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a883acf5b9b6e6e291388490ccc64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d119d3be1a172013413e1ab43efbb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ca5722635cc5586bb000a3e916872655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c94ceaa4c99f54d53cdb05b71dfaa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611202b32aa6c0f9cc8a9b7bdcc465e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a8ddd51dea6539800799c1376e554658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44111d07e1acfa23c5782f7a55aaf617659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d375761885f6f88e463c13eb8ff2cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8ceeceb3d025213088a53f352c355661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcedc27803ffcaddf77389ce78077b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423724c1ef086913fdbda6d7faf2c6c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfffa84656be23bb768739698ff73b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106ac3771bd9cdd2ef5f14170659e64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6450196029509f3de7480c65116046e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31399c184e50386d343b439a5e44fc32667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff39a4e82fb3b49bc7fc8cb4313cd59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c05ff7cf570f5726027ac4a0fc59f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33143d8a8543c5f99dbad0c770fbb0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ab3acc7d461b65e4abe43604f3eaf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f754f8acd35beec9e3fe1426d0683672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b462006fed15f3379fa2b9fd4b073673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595a641ad026fe9a6490b5a1bd28697674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2797f25e5a3d093d993ec49bd7c35c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4e788158b82c64e7de9ac849a820c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e70005d7056253557246f14c4a6b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9bb942291b66f94aaae528c0687d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1c39b1074fc23824e96f8df53e431679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650aad0ecadeb78c20ad092ae54d7a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013656f1007a4c8aacb7d7527370c085681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53940b98f754ef13d91d49b8e3c998bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d682443c1fa595381444f1ff7dd1e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a058b38a48f254888b02ae17eb26a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594b4bfa1558828d2b879233664c99c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79302281e844e213f4ea6b538e51c3c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7b671b566112379af13f50d995034687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649eab03ec4a0624c41c27801b9dcb38688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4698683df9a1bf614b28f982682a660689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76622177ee66ad2f92664b76cf4f7507690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2a8a02180a080cf240e389fc9dc86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf55997c27c5e96ea0b233c724f3e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a04021c50e36e498f6180760780e07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922377abe174ba01b8fdcc3dd06f7bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fe0d0b1591576e7c8e323d8e25c1c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cde8dc8ad2640e073ae4612d635fb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20e8a5ef5da7ca668d20c2a9e14dd2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf115ee82dc81c2a18550444b2943a75698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0085aaf09464fa145946b5b4e6411b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da4ca957e76875dd1c3d4e5e4e3458700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6311f191feccb404889cecfab25c0a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c937e000360cacbb1fd4697d0464e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ce54b444de91dbfb8bf567b509358703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379e9b2f11bd32cebae1d881904d160704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460996bab4cd9c105ff7a84742657c7c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ccb48cb25f56fca3e92736fa9e610706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf7488051368efc563a3b59bf0a411707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bb8d9d9847e7dba9881885419fa22708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529daeccf963dadfacf3604667e484c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f865c46e0180685babbe2e06ce276710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e908f73bd83d18d938db332c7dd61711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d01ab6ffba0775b3a79c8d023e52cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca6e1408dc0747aa0617ca28e5a28d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7baa1fbd2c0434de0eec629b89335714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce190b9e7db536a6b1b5a1263527e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0b0b709fc58318229e0c59162a3a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df820f907f07b98490c7506fac160636717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0b2d86239e3ca4caf43e6c53b9df0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed306ebf76eeda9063fe2aa89b1426719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70f093826018c732692a2f4279aa45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba73b15fdff759203886b0a2aa1208721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d5b2225e848ff4985aef17af9f937722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4afd56dae4ab8e9833cbf9ff53199c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31b11ec0fe6aac3bdac7c607ec30cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2b067242d2fffc915929c37bce850725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ffab501b525671e9c986377b1b2d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ad809e6a441a312a71a810de7bfcd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114681a77cb7eb8f9fed4ea81c2bf2b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caa785dea2d3e95cac6936fdb03e20729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048a034c19aedd28d8cf2c12fe8ad57730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da50f316e9e5318a6d85abf6ca9bb9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525e62a1d236478eb96409d5ba67522732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac680f4c144bf340287700370626875733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71fff363df1e5cc5b9646b9941f4a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d76b32ed2bae31ee203c45b135dae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57525990e1542a5fb09338332c75a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcdcbefbaf6de1acb5bc14225f2739737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c84a9fa4c434874445a4f5fe8f7a26738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d06cfdac4db2b6df703d022aab434739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cde1ab006ffaef11531a8ac8ef3f47740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba61b3c89607202ea3cd3e2b4676b3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f365b7aa5615f3cb5debeadd4cc29d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2e6590d598b461efc6c7c64f34496743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33c2e6d1638ecc73ba4fd191864c94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc6bb9fe05158cf2c144964bbcf7b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab91542756405a90bee366a22ace741746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ce454f28d0d0849e1cd4695da4f0b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4435fe8ca14c7565085074f1810925d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781119622406272452500bb9a5645432749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b05b1cc29bdd64b1f61d1627812a5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b470e6b7d257fc5d5e9ba1856ef08751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec04fdf6cf80d6c45f23bd046bbae85752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8da5087b2f0b4186cb04b37bd34f05753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845df3221878e38dfba54aa54925218754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec086445ca41f5b8220c142c5c08b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a42390a805d3245db3992a6f21349756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00421cf3321880c5d5094985096868a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53295fe5d85dc55aeeb87661d4404a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757069d0e8f6a3fcd91b07a5e7e0e2d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>