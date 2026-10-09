--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb526e52df380ca5486ffb4d6aeeaf71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ec4d819212ed39be29ac6624576532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e89fb8b7ae4af8c24b26a3d8fbe443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ced44600de90aa5db838578560efe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360c2ca0d2c85d2e2352c9b55ef44d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb3100ce374105e90087b0aabed0286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd37990cb2a860e03c2a713d54b19d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42846ab263866119d94627150778e8ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcfa40e1b029b1ff9b3a1ebb7fc65d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a9721978ad15ff06e6b95c07a268110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd352afbcb95b9dc2be48e9278992d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd061b9282ecfb878be6daee0b8a171712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31a136d67831b6c096373652fc72c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bb1040a8ef3216f9f09be3f1de9b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93270dcd60a70f3e9fcf6156f76c83d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f47fbff81f648efdefb1c073f60ff816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6f62d64fa2f4e5135d08b802e20ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50765127cd360db373b0a462a8c71318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb9b6ba69605c01696341b122e1c0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c06551cb5abb02de6ebc8f605d9d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4adfd1334fbabb3d883941241c095321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cbb8f550c3469f2cbbe8f88b9940f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bf9747eb7f16b9d617eb22a540e6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40088fc8600a30c59ecc38988b612b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8854b19919e05db956ff36c594cbe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc4ea2ed63ba9dce0528ebdb9347d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6226c641d3d672baf0353ead0f2e3c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233684677da5177fabb27fc7c7440eb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef5f369b41deb6b27e4d22358accac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0303f33969d81596e2dac113fd2de130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ec343096341651bbb79e1ad92961431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a29b784859526a62061b4beabe1ef632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec9466d97a3db4e1ae2a5b31d80b0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f07e3d5a3afcf12f7d270413ab76b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e292a6eafd82537a8ac783ce1c22d2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f62243d43f89f56148e680055e18eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d773b12aee86380919feac7b418b1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6491f0d32deb2456a335ee24d9f5a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4c7a118d65421f9edd32a1e20426d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7c6b32ed8579aef1e4cf8860519d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148a0def8c4d591c9923ae2f242e4b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02647e0ddc8da54d7f652a0fb5a2c2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d87451c2ad9f928421bfdeb986c61b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880480f6333d82d0d93f640e28a2271044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d8a86918d9894b6777186bdd2645d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a0f54b7548b9e175b604116c5574146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbe35f325e0163989bc844fedc65de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743865e39619767355a979538467c8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9a655c099c23e05b74250d06ad91649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f41f09880cbd09b7326d6990c0a1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf431122a00a113a0e1dcfcf23b6db5f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe9b2a8eb2133bc09b151e2563d03c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd93f96e1eb09c59c0f78003c798e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99427b5d259f9ab92761b41d859c93b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a78818f2ea4ea33b6662538ffae32f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8783c7540b428726d383a9cd24ba756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979ab83e4c813a8d744401ff3549f6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd17ba3395c9be720ffe043533262d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed436a3c9a54f8ed0797c0f1dd4b25759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39355a0aa8bc6a4faea082335938be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8453372baea9ca1fda3f793e8fa69061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efacd47dab483c5bb606fd3c52184d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f63d131ab8ebb1c76f446fdb17c5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ac43eccabee74f959ddfa9e37bf9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d60d93ad0ed1f55a59936ee20c54a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49d4e845c1ac39c8ee0b5f08b7536866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c534c768ec8c6c820c0f6203b9926167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade56f517bad9f430ec5fc1cec8cbfe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ce79e7cf61875ff6ef1892ac0e70669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0802d0dc6caa430f6e0d93e98f66b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f618eeab755fd12f46002cf22b269c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db070115bd8e01a67b6fa81efb46120672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd49da58d78ccaee8c2797af6d65c1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e71746101de44c2a50ec3ac1eafd174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fde97a6eda36d4166c0a501a43e40b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8d065d8be014e790c835c27ad003b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951f9e8fc0237d154a4645b6a5905d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897636b66f10939dd3519b163b14850678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a73c604d2de6f37da0bf15e945e77479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc452202441f60b60d507739c9e00580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7a0adc9a84f3d23c45d764cee2f3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0475b7429c7e5c2ed998fd048df8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ac78c67ba28c1c2a82fb02e38609e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4044b505dc4d8d3b575911074265d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cd813cad133b8419cd2649ba4caaa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bb74f37f2aa8f442dd3009b97328886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af285a96602ae91fcf34be12d5496287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a98891e9a0dd15d66fc48dacdb054b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0d15e3cb395a40059c8134349478e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b496162bb5e4564d8e73a17d441c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dca9a54408dbd9e3d0c2410507cc291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358beaa085eda4dea4d8c145e8a9d8dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd34702867e65e619b168b2f8c63be793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1867d11580ea9c78fe04920f564567c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bb69e5b7247c841e321b0038f039c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052670220e00efb35ac415f3addc65b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33c4af639199087b8451c9148c26c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f8abc4b148df6c67ab9ac62cc986f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4308d55f55ce091b73753ee6d1f36099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8dbb1e5345f60eefb3f7ae1a84cad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913a5113612f8565c06418db4ec24f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f9b2fe812f5a0e3fa7031b9bd01c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866b13635daa1b2d707a986cfe3a42d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c97a2052d5f9eb7ddd6fb4a364753104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616341e40a921d9fe61052cf0ca43a42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dfdc3e0c875e9561f51081ec8c5a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbcdd6cfb0ad678692647f3b8441f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42920ae2b99766e05ef85093388dd93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19480da9fbaea5c1d9c8594ff9252c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f861f8a64a9583b8f73df69f40f59f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985baa54b25c1dacd76beec30349763111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7234b4ffb1e5de401fa0490085a34ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629787442c340570f4e121fd1c03af4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4ad2892e401f45769e411e53673d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4025e8e0210a1bd41d6188f6835a8ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3951974e2e39fed579c6caacfbc78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb71e2dc51b158879516fd16948ca4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79f5eda571c10f83a4532654c470b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16275622ea51b5226ede536f1f405bf4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4f52640cbab2656e2040d3d9f774d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30e809bba1ec2b371395005cdaec8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ce9e531f9e397d9eaa55da1fda117122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de618ab8fc9a4630ae73983b20c873123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55387f5eac0334645f316f23b739672a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5de0933e344cbbdc97ae12ec2ed87e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214af9d19af8e751e67b0af3b03fc382126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5397c7c176e1d3ee44899e15dc57738127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd626295e5c1392aa27ae6347402470128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea195963eec5df8da4b7d232d32f423d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8275e93fa9364d6bc285ec6fe3dca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274b708af7adfe5f3b44f8b03779f03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f9bbc64ed36dbe9e2cf591f29a387132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c04147f51435f4a4828e95697c4c56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3bcc9ea744c87fe6d2ac20eb8b282134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1c8473b6da7d2c1b9b0c8d4ba33c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801a07e3ca8f167976557b662229756136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9205948fb247c6f7d5d07dd96cf49a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a77e7d52bf0766ffbb6e73858e18e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab583b83daa98842ec1371c3dc090b76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f135270312645aefe9e2261fc5ce7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2faf675f91e60400ad799d68b0261141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccdcbf3ae522229f6b141534a5ee4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effde2eb441ceee2f92b5b00f07ca2ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c83e1b48896200290c32a8775f7bf8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc6d15ac971821415e914f0a351817145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740676fa7cc72eccbfdc0dab2446a46a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0470b5a943444d311cd455dd1f469147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71e5d66e5f96078fd4eb84c3e9df99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b142c357ed774ea49be31cdfa2b432149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea95ef0ae7d5a42370019a5ff7e68ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff8ebcb60372898dc58412d3068b75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb8183cf66da004b86f99e83933784152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae147b70cb2e19b04629627b2640d800153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c422e57d35c540da446049c8b3c09d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ead81ae051a862bf786b07cd217531155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef5c06c2ae2db70f46d666ab0e7122156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb585b2c3288a2d7302770cdc159b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454baf2c0c4260f4a0514f35e817a380158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc51d6c86273df981a1aaf933378235159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa397f2015a84a3a7d12941a48435259160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f2e8a25e3df006dd922652a997c90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36887a9a42ea1a0f3ebf97492d3b8e08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17669ad64dcad4e316bd822693cd0b88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae8e5d31f035d53cc74e014e1e4b3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd78a818427dbd8a7e47ed74c4230c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a026dab1fbeb36cad4ce8b63effde30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa25b488541c97a2855ad377c6654d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0716742272d8157c81a9364347a13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233810c4c9f61fcf58f5aeb2de21ccac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd328d761f7f6b9a85d135fc414ee4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6de45576f3bc25b4a745bb1ea26c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c90163975c15402f69acab0157937172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45198d39052ac7c6ea7869839997061173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3dee24a78d354d60abbe8ab6087d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa9ef0f655ce53754c848be3e0fc86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f102d24c7aafba010fce2e7e023cc3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4334affca24e091b379c145c3c3fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464087d785850c44ea957c58fdee3d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3ef81e58e1c7cf40840938c7aaf62179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198cdc8b25fbd1ee85c467192d4ac7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e76cb990c368a38763f6ee8e237c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbcd12766a14253bf86edb6b4f31c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d063b571988cc1e3a388c88fa0b34f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0578b97c1207e24c47c228b04c27e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55a8a4e60dc5a28615b66b3d53ecaa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27429738061292e8fe95f2b9722abe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b5d7df37cb3cd8bff2e47fd2bab0c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f81c58c343b83738d0bc63bb7b53b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9de115aa64224a31291604b94416e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a3243dab4b1225606bdeca6153439190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407afeb25374d5e559f16fe12f0e534191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eb7aa0ad172864a3d44066b66f16c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3033c138ee5226ae738a06eb7a90c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5a927360ee82e3ab7ade01e7b2a77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc303c973d3a28124f6015b8f9cd75c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375fc96e7c795693ea333bde7ca4578196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846073f8bca92066473bfe9068464992197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa17ac3503d8022376fb18e9d1c1d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d2ebe8efb58f5e110b1b2315fcf49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bad2fa1767246d03d140b7bf709f08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70106f2ef5b4e3d2a9f78cb7fdd9dfe4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234a0a7de251e4ef9c4d5d48de33ac7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a93a412fa85b762056e06cd48ff7ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d32f0bc875210a3b3006f1b65675f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2debc13f39e1b3268f3fa10ad808f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143e8ca89b8460d9e7f1965aea0d675206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85903414dd43a86b88abac6c3f0fb1b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8ec9728c67953c7161fb3f97c4cb7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391ca72651daea1c32e6fed1d40e02b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0ebf45e9d8a0c9e4002c31ce6bf5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164c61c767bacaf84645da95db585fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f8aa2c9e64d39988f44ac35bec38e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea1b60d6f3a3a24091a9d09bd9f5e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a103aaff0cd3aa21d7bad264e5214e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16631ff4f69245829da7ef4c882c0ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b16b734e4dc560d9132fae3e388da3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5ae03e6ffa9939b7da555ae1d575a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f96527ea5089793c3aa93fdd9f2927218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555d4d1e6b0fc9b1396607f503c0be0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c777b1696cdb2c2a6da1d0fa5bc3e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d50b59887c581939f7d084e7cfb0da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d22f2c2cd939e17b0e205f3f82c3d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a439e0b070e13514c9a18c153518c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d00488d5d5daba03344498c4a89a8a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bf58929ba38f1e39dfb94043c4c3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b400bf38667b0b7aa7d8e0d9921e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb9c9667bda99522404f2801199528227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98682520409dcca55a2042a56ab48e6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13184ab0e69c32fc752bcfa103a467eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2ce2dde1f6548c7c2f5fe1765cd5c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38838c5c2044037c9235a832b1db062231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbfbb6eae2ec10d7e7c3a66956af4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdb46142aba0dcd7244a12a738dbf6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f37ada11aca9e7aa7a604bd9ebd67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c8c52133166ebfd4dce5e4f0325dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae16a169afaee76e3c9865f67c8f28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a631488788428128772106e263dd0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285198920b0d27943484e1ddc097fce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cca5c83d44ba8c7851b79becde6eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9888716127185c43a841a3175343f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecaf727327085a497054371c008210e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5835ab3075a13c0150a9173da874e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f2e56e6c18caa48808a147645c32e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b79c3ebb29aa4014d82f4333f99579244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108e1d018048243fa3365759c777ef4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3091ad34e969b0892fc009e0577cac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf6797f8707984136dcd39cf10f8b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ea9e10f0b52c481c6eb68d32eee79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaffd6cf72a759ac882686d8b8cfab5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec984d4897f263900a38a67c07346c55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524fe9cb458a80640c80df81cac20d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062bb57ae6a429e7f020b199a173975252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83107f7473af9e1b8a528c80a0a4c9de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ba9039bf2a4da3704e8c176fe0aee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0b6db3d0cf2cc7a54344e28007b21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e395c5bf91e0aedddcf4ab8b9c0af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498759f002da687ff737429e47b5e99b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f7044b05b556493879e641cb3e538258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3d1bcf736f4a4dd63ae3e3ae27cff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27db258c402abbe2eac007adc27d031260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b4e2a54792243716e88ff898cbe1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cd13bf2365567074fdc87f8b289a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185eb724b704ea80d5fd252194d7d290263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b7054b5c41bb66752b9e8ec2d05e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326baf06cbef1bdffaa9ce0191b81178265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130aba0af45cb10f885b3aba6f08f8a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655175d35b9a2be995a4f1ce1f5ecb0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed661ecae9616feda5629033f1ff07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6e1fa785dc79a7941fba44c8aafe2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd7d0913eed8398433aa66c2024069270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51ab3c6ae4f70f75a5773bad1a158c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669e0ebaed61f91275271aa529dc844272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463424acbd2cea30538652151256b673273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285da2dc792036b4fde0094df58a1782274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe239b24260d3147e5651e5a0644b3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a01f80f78f4ed695cf3b6443cf2388276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4b12ab20404e4170a42b147c8de4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6c743e54d6ec9ca8249c70bb553ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d8ef6ac2b3c25404644cbaf997f8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581312fa5be5baedebd8a5c08328861280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dc4223271f243efed26963e6cad84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72168abf0a866c4f1004bac8cbddeb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931590d1ded2c821a8a279611cc15cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482c93c3c5422203e54075fee0811db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81761908c3ea40b143256bbd9785b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e73586d626ca8f7d2cff1ea4876d32286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32e7e3d57f9ca9876cdf2c45bf7ce0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ecb5dc65cb55bec0ae0bcd035fa05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1177d967e161e0dd18e485e036ad468289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa14bb2150ad9a209d9d151915e32bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ceb66e2f452212ca5142f694afa10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dca3d09f5f15c88e57a09fd0e82d85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9d4d8b40f0dc0d6cc842ea830c110293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273040907171434eaebd305b6570ca8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30395311ec06f5de27f23e728bbdaf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1355613317bfe0705d1190cd0962cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debfafb354ed622aa0490b802e04d25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7370d3c17b699f7e635953e8cedf11298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096a5acc3b7f63103c559dff4e50a86299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7fd00a94303435dc6c58871d0bc7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56944cad2d5694a6097d952b100db52d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176db4b8ef8b4ced96e01fef627a37c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0305bc5c5655fabe1ebaf0df4a581303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e996cb62a140e0ab2ff5244123b7ec6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c6499455071a8901030883a2703cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f9399e9106685104304d10d55cf68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a4fd1f23068b183e4db8a64ed55be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f26eaf9ea4eb974339fc8c5e5639e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806fdb5e964e69974509650d48e263e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa487b6ecef1042c4d6e6b4afc19c2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989abfe5dc250bc732ab13c4defa53e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e917960e68f85ef585ab5c3d3c1f68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b16c201b822b1d2d80ea494cc408c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18925c353392f3045c52494071dd9590314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515d237bc9333611c19f95a11807e39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e2d9832f369809794ce363d5da6ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b546287238b60e4f0ba9c41437008317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0f0d49773bf753ceb6429cdb89f00318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4814aba5ebcb23b62dfc4970aef8a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5005d156bcd099db98c01a66ac838320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f7511821345cc42794c5b4cf31dfb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470ae7bc65ea6c6b807a550794b77aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717ee0d5c88e1ff9308fa43da4d15ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969e019ebae6782680085ec6f9cb290324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7603bb0e485ed9673e6bc4412ecc09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a922a63b7f8536f00bc541855de18c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721edeca4d51473df92125eaab05c5ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386ece78c19288e0ad46eab1ae50e32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c79698b39b26d14072787fcc802ea8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bbedde7e97b1e1b1a4a44361bc4b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe29dbae695862168491605ed1f8f94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec47762bc7f503c5aea73a94d4727d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069f36e3a2e23da202891fb8576a95b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2c38b91a71f119b080580e4911e9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e022783bbe5a8ced799903900dea6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487e7d6ab32f3a2f35ea0aeaf193296336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0757ac7ba1c1515b783a01d82971b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34eb1002cd755d9ea35416aec2db2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31371e2b3d835ef8584f0a69219f3c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd968a6930560307288e0e62ec35679340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f36c663999182f809fdaf2a1b70c8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99bff805a6565bcd7b591a70ad1f32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7087b3355db9223673e8a2f70179f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00dc315cfb7bccf9cdfc8c337cd6da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06411bbfd1ab81e58ce0dc5f44d887c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651361096f82e787512131d650860268346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9f9b6c469cf16dd9b33a6f9f97120347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc52c19417601db098fd4303903d720348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5c5975cd2144c67116766d6389170349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518837f9552c99b68204a96d2f8c1c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda09690f8212a4ea7f08deac8ebae1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1a1d85d90d9db92a257f5a536f0c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c16168e90a96213a461bd6fc9729d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502ffe30003c7c0e7b5fd3e9f592bcd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1498508ece717729f3e00e7789e22355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0c0466126ec3608c0321d3c17b83b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe22bbd5e1858b075820ab908997f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef244f6cebc24f3880f5b8bb4f638ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800ebf216c178f6213394b63a3eb034359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258298b3fc5150ccb7e3fac2b5a38cd1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72055458b3d959482af81a9c8cc6d1b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caadb4c3636795cfc426f4bd98696de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e45dd0808e7ab9a2846e018aa039e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fed7ab274b066f328df086c9dd4db4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9e6a0c3a0bae5655385f09d1b47dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d447de88a7d094b972de8356c9798366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d5befe8160634c20b7d79c6d4c806367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81375ecfce6d39ef8b4f7fc268ce6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e7bfd6f3179c6074c953ec2d7e525369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdb0e9cc9e6475f11f95f705365879370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172a69416a14bece163fd0f33a09337371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a73f9b0105b7cf5c1682cf1f0cc2f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de08a26129fea0027e5d35cf0e6eba1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21b1abc8a296db7b2808aaa8888476374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fcf18573ab24ea1ee17fed187ca69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f931929a1bf9849bec56fbec9da4d7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6941e5b0cce8149f8e0f4aeb5b95d2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a0bb9143816f66043701ad87edba8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3810bdd8b77d0ce1223955ea7ad2b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400926ffc249fc3992ecddd21dc1fca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781354ead46b9754c0bb53d76c55a0c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d513deecd7501c29c8d2454f7f2365382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f80e4e2d18c804a624a7f6ef8260c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e545a3ceef962a326f3af361be0c98384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ba339bbe3b846d13f0a55467269d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9685bdd386154b0f2c3ba84e1b39be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcaa3d1104ccf9efa7bfc7868ba3cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb06e3ca9729e369b3930a06dee3e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9587a4787a1a5c53d121f521ae192389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e545c012b525f4c792170669a933c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4509281400810e27f1ebc8c496cf5e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f843d076833908a290522f7df0e323392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c3afcc77a552359b230d0adc8b431393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17f5d2e5a283591825c104e49ad3d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771b277823bc8b0abdff8cb984afde8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525ea6bf8fde2870ec9839ac70ff14d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e83a7e7c1e69439519db1c835fc115397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bd639aefddaf4b04c18ec46e6bb94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78772ee4f317a335757c27d7934fdeea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea9aaeb5e88ca304d46b246ab41944400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492f4d73f00ba3a21bac32bd2dc5282401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc4347bfbcb0a7d9b4e6ad41c9c01c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23095ebb9d5603f85b6ac0594774c246403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd861c8e674fc3e6e1fb192f1d08bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bcd9f686ee3015d263cf30a856a38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3487be0b357c900db4a24437277343406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2088f433135a1124585bb8cf66839fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dc0ad0418cad0176e679e057d9b7e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa333f0fd21814860b2a33a212f1c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435429009168f9d27e766a356d0a984410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60774849b43984a54edc2e7e0dc933de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460bdf27efbde9f94e90da290aa433a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaafb77c877acf7c4671625a466f787413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf97467526a11a25914439d3ac18bc1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd7e983972ff5291c09392b4a93309415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c536d8a1a5c876ff22346922b7a768a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea619c1731624c17c57b143d700be7f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562ad70848d90503d16bc6fe30dc4a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794ebf0e97d365fa2be80fe3eaec49a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f749573f3fb4c8233e97d9be846936420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29655407d68f36dd6dbcb9ea6455cd68421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c872d39eb4104922dcbe79960dce6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e3bb4657c0c1df4c7b1b51b85eca3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5abdfb36feaf82c78ee072bcc6316424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90e7e51d68e921ba8e5d564dc0f2e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24846cffbe91a7a6257faf810f06789426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f03428226a81521a2ef2edf298742427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850b8de1b4bdfd6753005bb4b8ecd34428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88ed52ac160bed9cf80dee4496940f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58536edbc16d0a544b6136ed1721f765430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8d2a4050edd285c5c5b4e661418c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6877ddef5b5ed72651e6f8bb58aef7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddb99052c71786678666149439d3dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4de1ab4abd61e1447bc57f9bb865a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cc7a82eb9b45b4402caedc40c7b44435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929b011d2556a3cb77fa60e879f35b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae19f9b5530cf223d995a57a5e3384437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d267090b957bfc40582287e88be1cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c887ef82d10b34e2eadf2f0f5aba0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6d5f3d06637650b7532b7cc3e8cf6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe94803a7f5b73107ecc5fa289689d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce190ef82dcce309796918a7f759235a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144c508b3007312ebc5d65bc003dc29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4ec46c91e4704f4dc03cb0d73e969444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014635b081414e264f1bd8119413b58445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253d8bcd1918f921bdb51114dacd3b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f7437568ea824d876bee31ef46a23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833fc0edb82bad5b82f56ede4c93f1c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811cfa6a9b36ef5670d608874ac1af3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15d472c9f2c629b144cbb71cc77f33450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cb05061f4bde65a02acc7ab5c97a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e13ba299d91786bd1182dfa417092452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31386db3ffbad00061032345c83c47db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa999106961dffe10e95cdfe6c22f9a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c1febc56925a9569596c8e13b1515455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52525613884952f01f6b25a048737062456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b92acdf45944fad764d05168e7cdc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea18c82d65f48e5928d909fabbd9c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e28c903273a99f742537ed0fce35f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3a04c6cbae3f3d9028f7b318457b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213e845a75de1bb8ddb12daa3bde2c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7564c0785bc800dd0d20297df68c50d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9455546676f15d482d8a57bd182e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09fadf645bd1800286943f4013ff0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448a30c032c67b7dc6b17e70039324d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd15496dddb6c14404f34fa33c425d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5ca469b54dc3db7362757c5c8dd5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539ef69123ace16aef6438eb6200031468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eee5c610605d92c04bd0721b44ad78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c8efd3a09352c70f0ea148a0cda54470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166487c5cc855ff810f05dae23fd226d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b2e1fc15dbb1f1d30f174fbef7875472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037f1b629f5e6e859bc8d417b67fd33473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d948d07231744f3a91b634e1d2f8da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ed67e5c796a7017b4b7ec18384572475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abe2bff89ff4b04118544046b77a79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47006efbef89f55427e788d68e2309ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a77100a64245949fabceaa048dfc3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33deffcc54b5897656b65ba73b134f70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e773a9208b981c06f82c12d0a07b72480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b483d565659e9dea9864aeaf2954067481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643b1a31d7ad941653989897f5335e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062ab98c8fd2fd275151c37025d2ab4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b4831233efa0a3e3c7e7c9062ca9f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2f700531d4d999d16b0f2566bc5e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4499a3a8f4b88e50ded9be27bfa7ce0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49859e60657dce72e340fca9ad4f2fe4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3654a807cac2b4643a1571b7946f4bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a865cf85f7a826805bfdce593691a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929fd208c53e92c89d6d1b4df1c0729490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce21e4133e33507ca3b097f971ae57d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4e25860a86ed61e4ba1a0887556ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd863fe497faac45b77ae2e287c8c4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804b8e7ac6d7c80a35873248b15d931494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c83b210977e1d11c620520bd41d65b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a580d4c4b095bf2c7907b35b26246bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2f8b643e7ad5d7d7909b54629f968497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3660889059dcce100496e4b82ceca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78bd0ef9743571d1e45e1aee6e59a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb800eb525ad0344093f6d5d6d6bcfb2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe62b4a1dfacfc2f403fead8e9f1a59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc357314049be87c64e4cc0512b8cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac399ffb8c772b314ec77e4c0e2184503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688f1c0e3ac4ac1eedc7e004d572768504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1961f51adcd52b5f4efaebc047c69cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a60652292d1a12ef4db71c5b03cde506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99564fde38876b0816e351d632713f6b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c7b7d9466130ae7dee5d5196a2ecf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b59c2f4bdba618ec10f80c8ab81ac7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfab797fa7d123844e69bffdcab4f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f62300b36a158aa96f22e859e1bb01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9f499f9939f7f8d64521dba7584c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00ae81a2da193c35d77ee89c34abb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c3974086c66a7b17a9114c858188c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba284574e368bc897532a7f5b29d02515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a072127d666f76e125894813f9c22a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83744e131ff0e0da1119207b253c8f11517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d17f9c8261d17211a92c508b4cdfd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb45c558c249794ab694383cbd9dc8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2c0b1ddea27ddb90912530f23d774520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0fa976021f271604d74566e526ea2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a068ea8f2e1ea6c4a76a30b6dbe8511522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdc37a06b6030f13ad54f305f9442d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83aeba6228fb56aac744090e14a0109524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e13997a02cf69553ecdcaae538f23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cf85149857ed197fa174c5182ba36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a9c5247754f51ca27dd26804ce528527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679663f2df3aa96c1d47817cdb11643528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b15fc46ccb925f872ed1891e66a8b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f04c4b9538e4c1ded4e7d476501ecb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d782221a139229960987e76c733c6e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7a6ae967f025d8ac91e0101b64a42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45883c23ec155f7efba80ba42b913bbd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533a6aae8c82ee28ebbec34b6796b39534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbfb902832db66d8128b60f4adb81f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4c8c65d23b453066a3df5813bc2a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6718ecdf9d54ada0875fb384c1e52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bdff921ea033204aaf64ed947976f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88042c428ab50160c1f41e2780b5bcdb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d3a3e436450118aa5aff5e4190eb1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cb829df2ffb2361a63bc7dfd1271b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271987f003825e174c19dc2bec5261e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fd55ad25e56c3c203b741f0bf73ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66d0901adc5020562743b6cef2f650544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8479be31e52c675a010024f302e68d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf846ad91961f33b0ba4b70195104e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdfa41724d50295e86cc9a2fd94496547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a00a522f856bc5897b9aa3fd5a3409548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de251e39685c2e49b3672939d77ae3b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9956df669fd6d40e9248659a62b36550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2a060a943fe5637400d3b708c50b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f481b47f82a5496eb4d6595c24923ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc7b24beb58ec696b5f7594b3262c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a32daf255dc85791c213ff594594a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654c5c0050fac26266b9ee9106caaa1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c940651678ed1903d72bc6c09bc63d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa605d8032e0578eedc400483bc35b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cbd715131281c81c1ecbfad162846558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4260059f1934c7dd1c5d8de499c1bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549b26c06c0d8942e299595da8f7981560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f834820dea3cfc45b2c3dd9261fc5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2001fe9b04f02921f2d3cc0a054c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f05e0058c1bf40ee3eee124c334fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbb3c5ebdc5a8e7e654bf4f6f24153564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec5483f784b022d5d788cb7c6dda5a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c0ed0950bc9fbf5cc1f6e24034e78566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c542a17a14eb2be86da35e5a84ed6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bbbc091a7ecaff8facc2725728411568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29c930cf22c89ccedd28e570bad6ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14434771f4db47a50b61a13785ba4494570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a317165b7b8043c2242f92520a28be4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c7c7699207231885c2f2ab2aaa74c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb11d1ec7453758cd896a2d708e95c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af3e0040044b7d3190841dcea1ff23574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51518c3165c908df6894f945cde3ab98575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903a69e75b52116cbe730723a7d8059576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6d8467233efbc07254c62c80eada7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c89f1b07be8ac2ac19f5cc18338963578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3546bcb69e1f24a48dd6c765986a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaf8913391602d1abb5d1876246536580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b3d5988c6ef439dd6aa1c6d84ce48581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a09972f6e7c5c4c92f377089811f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55919ccc0a758c134b73bf8bc451ed38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efaa63820716bc711dd2e0f4f2f34f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bf424d21ea1aec7b516537b064b25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583af51cc8b7e23590c120cc5d52d48586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873f9f8e350af0b961392e0e56a8637587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1a017b6d372297f338ce9fadd7700588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c335a0b11d48908040a97b269e490a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75807e3023bf570e2ff7b13b4de84b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee9a560e015d78f4025d5202e5c898591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ff422b1a1205045ad33969972c220592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6baf8e312ce9ec2922999e619e8fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b723bb548fa8ebdc888b950cc5446594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4557e3704a900aa85071d8a438e9d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d583352c744658e46fe3f8cac059793596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7eebe7da7d5320c88001afa2b1e44597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de774ca7fa338df660db4bf618458aec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78102ddb908bd0c55fc39365e22ff6c0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ed9a2d1b04f7097973824bde9f478600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4243c869be1d7713d9c52eaee413a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944883d3066107b5f6374718802df2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f08830c2d85a64e97cc57c50da3d5b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b641011161f70cb3e9be07a622ab15604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7b6d37160d07f634bf74addd13087605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430cb3954a488e6510f32643b68c407606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22d0dd4092e2c5e43545edcba61792607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c950eae85c526d11b6d6a04120ef2e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec50bda12fb2f59a3b01c3acad9e7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13889357a43349ac8b762aa3a6fafe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f7ed435c3100e816ca7dbff2f50f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c84ca64251e921140fd451ea25e78a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790feb3da59d65d89930befe92ed608f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f605d9c34555eda1a0d65f35e34fab7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dae66fa1985cf57988da8d63757a44615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b110826675536b30b2ed6f667b9a945616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67b0d5645f736c14755441ea2c63ea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e1de7386cc95f2653ac282968512a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb84a822e1e45266c7aea05d43df0b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98aa72a6217744c7d61a5216932d7dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d56b8956cc5e8c0eae900ed09a3b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85df6fec88bf68f977556fff433551622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6a8f0f0e39d6fd0bfb072c418b93f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906936090f34ee87c6cd309ab8f46ada624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41851cb0ecaad6e58f99905c1a2130b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b5fe07f3f369631f9cde145fe1dba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8267d161b758b840d9621b3b5905e45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdecd195c494dd88ed538e5227d879628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dc5cc55cd9964dca02df05e6fac7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262833078b44911f0ef6796f075fe5a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bfa9abf3ca66cf3c4d2c9b4d4631f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6907017e28b20f3ac3619350a8f560632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b62d36b0f797ecc99fc9f9539473c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773dc2457579dcea1fdb5245dcf3b06634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09c26328586cf7598badab34da97e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2613028de9656951dde4836508e68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953fa4d8e771261e95dcdcedb5fa3dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635ecdd72e1573743e2199cc3f3b72f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfea8c502b62323d89de9ee29612616639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0719f1fe791abb5fa54ae29d1f16e55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d55e174ff93e2afd9e9392f6b5c80641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c53bae11a8092a0bfef0bf7a5710f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f179013c95c35e187a7c9237b9515be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed6a13557c6f220b0603973fa10e23644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45fddbd0a7295d0c202c6a0e32f473645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd7d190f95a736f92ae0dab196405d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724696ce2ac57cd7f56c4dde7834adb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f4b776c821443458b21c6d708b5c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bd6dd76154ef3123248927fab411c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da764ebb76291bc1bfbf2f8e63208722650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351593f380a33b630342feafeba7a98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d95e17b00d074f311031c9c752269652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0279689bf0c1bdd08284b7ec4a528f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f6d1a777cade5c4e05b47d23ab400654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56364da6b48dfdd2896e52f421b780e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f7aa66be0f4b93b2250c52899d958656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2acad922ca2d6c62a64803e8e2332657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d1d18f3018c0a758473d7550b255e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb474e745f0f2b2a0767d9f8cbea91659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ad516240b560dc3843398f5731e36660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db2b055714540862f1b73bf445df11661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0f77d7e7849ce87753914cf929607662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ef49dedfb120b619eb81ada7498e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c966f3fbc0accab3622317517bab9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6d0f69598c191eb329ef223720144665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60b27e040b3a1fd9bc04ef919a9791666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ca0e4c3784d542b2c09f89cffc42c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77013395a678e7b96136e8d7c5d270668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97a9099ad523dde2385eb41aa6dec5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97914fa03c5802061673c1dbe04811a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c147dd4e6be9b6e6711d76f0844170671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa00ac272ff2e645d7ed64544cad6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab769321c1177e22e0e52432c2676a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a49f9bd69e73dcbdafa13e9a01d80674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2a1332739a7f79554c2df05d580fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca2109c122837cfe00b5a649f96414676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a8733da84df93a69227d194a4dfc4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a206720b93f979888ba7e8c630034678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4aa0878e045e55a3f21ebabf7236c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810d6f563ec1b1d0bb0faa44f0da910680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010900cab085c28f73cc1a23b71f5db7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962ba7fba735a77c7203ac592022e42682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f9b68d2b36236e42ab0a93b06295a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bf5ba6e2061d57821d09978954bd7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2baaf7834d5f0f9f803c7197123a87685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6616a72ff9031a9643be9908175a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72e0dd0ca8f16c946388e8531b6552687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fdf4e9424e9bd0eebf7a939178bd5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94eb3ae08733ff2e5f09f4a1b68db8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e461531e8daa83d590484d4d9c75f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be325bbf945467619c84968c90eab052691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8153cc5bf40bc563231724501b4a7e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5db991e96c8fe1a5a91dd6a716ab3a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7176f3898d3b7c6fa857abed20f83694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157692b96b18216bb57eab9ee87625a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208462f6d974d55791d5c2fa2d545de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7f3a4fa71d4925f54f8e0ac5b9ca5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10afa4615b0bf80c3644b192bc4c1bd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbbc6f35899c27e7189352652b8338699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690f961f6df0b37a781a6aabf591753700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d525d21bdb49dc4def1e26509b49046701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0b7f2e88b416177d5b05f9a9e8c90702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88fb2b874adbeb7f4cb88196149734703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda457ed7a8e1b0c6acfb306e783570704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf5b726d3f913dd9ace67fcdcf6cc7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f519b524cda404fdc840c12e30acc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe8d4267f2a98943dd5846ad1ec333707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f37740318c29a286aec3e6961e787708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622ea05e10f5491281eea43b0c5f664709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d20669eb8452b613175a3f5b93ea4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71110e8799bab7d3df0775c10a807d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f25749e391c052af6e82831e00b0ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec154d7adbf95a7d448a20619aaa660713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceecc31b6b6169fc9ae164d74c3696e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08864fa672dd4199d7d808ac1aba80ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187c306968229e0310b9c67e45e2367716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b129a31736c661e609f9d74b83f121717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d233f22495922abf292cfb34f0d51718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa36a66742505d519fb87fb9613ba5d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fe76ce329d50ba6a9eb5991ce3291720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992367bf3c7556e1343a48752f97f726721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b6241bacc9482b8fc40efee87f548722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b15bf986700121f4d77d0761ab5975723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacfcfcac68f63ce16c016ba9f64077724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974680a0f7a696801faeee4e691bd8c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea43b0ebd05d65b4e967704e341e066726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ce2042e1d6c61846ef1b8e1956dad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9444739f0ace09fb6faddfdfc7e75728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dd403d4af4ed3b84e3a04d4bb00e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45c1c6011d495c4c2bbb829c78e299730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b1e76bd2db0f59a9f844f5001a035731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df34021bb6b8707f43d754340de4197732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274d5858908af74cf4cae63584dc9b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b192e52bcac1216683145385a7199734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ea6a5ebda0f17c00ac502e226fbb2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff527b1d6b9f9753b9413cc124a7b2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1efdd574b78c4bb8c7c982d252c7b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8797c44a2acfa4460d8f22689b20d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e550e8d4373cd75347b65854889dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675ba7766c87843cbe044aefbe19441740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db2514149a953167df315736c16e4e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecf34d87224c2400d8496449f3611e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1f7fd3f550c382a642a3766d96927743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bf0bf902d7736aeaed1b9db002fd5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923e5c36ce9c98776c4b3d10986fae7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855eab06b4bf0b371e375ed808b813a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1cffcd705f42506bd6fc19d3dc089747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce35af404c6476922d1bd1b86e2010748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368df53469bd637f7622653ead13f82b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738acb9090d62952e300da5c9b866cc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a67dc9ba98969c73f90d25fed2419751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69028fd451c2219f2ed60a7b3d3cf1a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368f73441c915db0d8e0e76c588add0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbe3c20b5b61be881fbe1ab62a50cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd9a0f41bba04cfbeca3adc4fb1e28755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917af0f53d51b09efb7492825ec2e66756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19983a85a9695b535f3bd44f1e9b48f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ec38e8299ba3afa4ea6dd414e129c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52834e384f45bb83f0474b97232f7bb1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a8cea2204bfad30674152736fccee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b712c85c5c767f193935d7465fef13b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb64ff598916cc4d0188ca6727f8fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f16e6de28ce097cc16aac6e06212c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dc13bd1da8304e5c68990cc1067da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171ae5739bd8249355dfe4c8b2f863f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ca363ecd565d096881de75a1968817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f722c6fc2d4b5323df5be3a5f09d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb232d318fd166a80ca04ccdfc79d00b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91e94cb594fef059cffc0d01a0950310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18856616a9788c505f00e8cc193b9fb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8027914d8347130fbfddbf0fc5f6c7f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f74de26f1f3dcb0a360bbd84d62df613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12edbc3b602a40cdb93650453874b6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac799624e9dded62134ccd19dc38452915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04a959812658211fa52d90a6557b2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddcd69a2c4e48f76a64c79975d40a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea961b422234aabec73db547ac10fac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0b2f61325c8b1cd3d2dbe196ec4df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788f1845e5386e7caabdb5b9b5b25c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64add8d2925f468607e5e2ecdb56bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff228b0b3bdb6d4374006bf1b62aa122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fd96fb73533b586396e9aced2396a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbcbcc849c33bf30c6661d76789dd724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0eb866ad57754fb7ab3b783f98bee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95350945a43b6bcfdd3fec8c9b20bca426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e3a4521ee4cbbeb9e7c733336d2c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a7dbae2348ff60e88893d11abd2dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2dd959124f0b1ef63d5325012222b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3397f83dcf6de8d5f55f5b6ac64a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca687024647e644177c7cbd393d0344431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90816688a44a352cb2846c753b31849132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65feb991e35babe5200c86bdb52cb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165bec07e79c5f1f06a25001a09e1a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682696e2a5b071ffe1e4439bb71212235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d7d780bc272b0d65c393a142fec2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2785eb1f817e0f383b247a946ba696637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecc50b5d944bef711be8b693671e4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e983b8346f684cf9adeee92a1c8493f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b805a3493938f75971acb314bf60e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c43ddc4b2021ba25206d8221551aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceb319665dc266c3c864b4eddb3abe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca9d7f1c2963b289646275027b470c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2790a9f8aa8730cf622c1b55e890b3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834b52b02a0030174fdabf2ab766a3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b1d87f3ccbee4fb3e8d229c1f6cf846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151a446590b152022aa0b91bc7bc96647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950842ae48fdf181a79c789262b3fa748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c01b2ed4647fcb049e406086968f2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8989a9aff34b9493db6b7c448708f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3615fa1cf606f8e1081224caa120551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c78fb8f6baca044143a81bd9b5fbbc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964455eb672b40c9ae96a3758c724e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dc6321fab653fa819a81b0a7f6c2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53275a6a695e7006170a8cfc4404fbbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2120e60a00617c366a6e1ba1aef1bad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4cb162747bcb65598f68662b6922c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969677be606603a54e41cfa8fe33adeb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b44990990316f018c326cf1afdbff959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57f1a93c7594676980979d77012bac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76c1d04d47b27cbb6b04cb08e3048461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e7c5d3bcde2fe5acf0a10a42a89b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32869f65731c2e901f8bd886ccf55ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d968faadde29c721732b9b76e3b33564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c2b5944aa7bde2a755c041c11d37465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c5922253e5c61e495c3743b69c23666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fada335df9f3d095eaf897eb5473d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e4d33af2547ee3b745edcd6b4373068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108a904d33c4903c13a102515c6287d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75477f8127adcb536086b5f3de59acb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756106c40762bbe39e9fb1a89f53163d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46bb45f9ad90b5ce5361834a03de3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed355d4d1bc9901964dcfa5dc7365b5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf637c03b2b97014645b7e3d39a87de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330b1b36152497d9835e9e7160c4b7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6659c926febcd03a9e57ad1b12ed376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0e78d76928048969dba5b83d088d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc85f27af9168960455650b91e8b7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92030b70b7369b420d1b8e00b88315a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47df8f1e3327be25cda9f7400a508f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c4ae5a2fad68ef0b822957448fa3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ec6cc7da90c83c9df0a5b50be588682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de565dc6583b08ba1de1709730a2ace83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7f628ab1c9ef3efe6d2a9dc1dd3b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969977445bba1c4e6ff708e0858e395085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be370d26deb77f5febabf61c8bf77286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aded5f38f8f14781c06ea457e41e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c22e8521fff3c3b7a73d5cdfb270288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfafa00003848e6bf96df2c11f3242389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a91954d1d55174147ba0ad46a42ab590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3fdd94515f8018b8da7510836097891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dc08caabb4a3026eb97b762b2ebbe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9f25deb02a720ef772dc680f3a34793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0268324e23ec8f1082e872ce6f068a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b2f97d94c4620c218713cea85f8bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187c2402c2c38a70522ac7166af3f2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b063c3950517feb4436960809fb0ae097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85dafd29d5bad38b49da0cee03253598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ce01727b0b6547dfe8826480cb4e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb42842fb26599f5117e5e7dffff60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb66c27a730c50a6c492f2096c5d22e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b7c8214ed6ed54baad339996f1823102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13eda6f20d16fd7786d2cd8a8ee238103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6131c42b75366d56796cbc00180e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c96be9f2021125e95f0fa461de5a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92254795aa2cd850f2022132f475df86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15235dc10c21bc6ae387e4122631e7a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c631fe7d9f30f934961507c573380108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd66fc5b016d5b778719c2c55dc0f0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f8878e1fe27461716b57d2a207fde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714abdc7fc6e9eddd58cb7e0d07feea2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15123d0930f1a9e5ed1d118487dfdf03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136739181d6ea581077b50328ac6d2c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2abab1408316cda39e953eb7b010a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2196f7ca4c0cb8252f354a18fc9d17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec411702680c38588ee8d3e46d3a720116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74e76b21de89208f3c4e48ed6b4d04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f430fb6354cee793a700f46987cff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9114ff3021f28dea1f71027986f4ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff404d004a2790c907d3f3a5116025120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa871e22eb81f37dd99e6c8bdcae306e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d00fc1a62941ddce15077f929fd28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dc4e2afe0a339910e2af7fe9a6260123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea13f3fa5444a6beb2da7de337362ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5ba3d7c68b0a71cb18883d00a440a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c965966d25a65e2720bdf22c5dae0d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e51375c3dc5cd52af64247ef6bb34d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15b5a03965ea7f77745c3ced32c054128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6fd0f9e238e59c96f75bd9b0a4bff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818c9766c5682ecd061af9abe1bbc88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6600a0761976d27843f9dd1a948009131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ba2dd9b1f711c9800dce17b48033e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effedbffc780db1632fbba1bbaf53e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bcf9967308ec88f77fdaab27f7cb5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb891b41f6ecaacbf88dd8c24bdf240135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce048555edfba07f7132fcfc90f1949136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5f431d15765c0328662df9b5866f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a255278f27388c77e81cda7fa3b612138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00a0f69c928055fd19f8d57b1b9e03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bc4f98c17813d6f41a6de0c4d0dfc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a86be8221f66e34ee1ceba264ae721141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be77c3049393dd98d195cc7865fa59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886b6db1cff9c3a038b509347facecb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a38f8798eb10c69f84c1b740e7afd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1b1307ffcb01de9ab43fad3b5cf1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99c7248a2ded12024c929ed125fc2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4a47bba37882875f72cb01857fa3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4193e6a6f4e80549f71fe935d97b9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd11b59e1d70bfd96748ade1da67ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09142b44d5b827239c9c4993713e74be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccb33f60459fd6000dda38ac96a8c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99869fa3ec4949adccf54a48774f97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a275e92ff8d0449c97f2e98b00802153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e0362dff2eead417a0ab8babec6af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05762602614bfac95a8065223bd92604155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f871c1d2c02e8c2424642bd83accbc1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694dbc591353478e61cda0bd3ac8399157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e743e3bd01cd35d6fca88108cc0b0e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1dcdcfd057fc575826f8c2f1e84e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a62f5afc9599d3f68929019b3b9350160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c330f657031558c492411f29be60b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a559a9ee93064887444d63b373e25ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535856b70f9877c535a863023fbbf9f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784751c8d9fd0673c37f152cb2efae6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33e5d17c4d36684480d04cadc7cd91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e776be554c4966f9b7b3bdf5bae53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f07f2f2100564e5b584f6e494678c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaa2c95a342cefc7f4fe92a50414fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad421c0217bd5c1ee69f9d315cb0cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b60f9da8dafe1400c4fd9f151f65b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368af8eaf377b42938a977534af30a16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3bdbf3bcaea609e8e73ff7ccb2658172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9e35bbb1a4e7e86a4932f5806aeda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f137efc4df89af0efa00bc816e0e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5d0d82754c3e369b122fbf4b7bf14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f70787403efcd3480df9df5f2d7c79176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba185198c7a928e28ac19899af3cbcb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701000b39be1ec4ac6aaacfff46bea26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253baba1262bc0a3b2a4be2e9b3fe571179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f058fd34125b6c0d1a6762181a7784f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd26f23d97d2695105a5f11d6b98fb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf49c8cce9a58ee9e991b98b15d2dcd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa85b969a5eabc97c197f126c9b5de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a7d464aedc978772e06119c3ba476184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf7562e3c1c0b3ae394eb09b76710b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a38dd06f73df063bc5c3f60913eaf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7ab5b258bb87ff4ae16110c07e74f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841216187d470aacc902e54c69a8aadb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf59272727ebf6601a2cf890b4c6fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae82fbb30bd842a2ed78d1e77db2c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689eb031148a6297600cba7fb020892191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032b90c0d859a12a8a9ebbf3b1c5418192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488899bddc981f5748f7f8acec692e8b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91404c4082b6e6c1b10d116681987e3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695b939b75b934145e9f129e396f7ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115508cdf8db5b789b598d365d6d5d32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc742bf49d386cb08496267fa283c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc30880feba5b4b0262e45181ef819198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae8aee831c0189a8e87f1ee122d11a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62d4a47cb3c313af3c699bbd05fd3a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f041fecf28b345f89e374aa8cda8090201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02443988b8d13876d9595b0b0607cdd1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf5894854fa70da99507750bd0bb11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f66263a235dad0ba5cf6323aea884204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f308024663082c63d31cc81329335b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b3f43d525d205f8846cfa5315cf88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2501a2606363fd02a0aa2233bfa817207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf76bf5b39b1454ef95ad2a1d0fe297208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785261401c0098a62f84b2d65ee60725209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09992ec294ba1480442fa5ca98dd8ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f03ccea51a8c7c64376645644134f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303ef39b6b50b3f91ccc69600c2eea4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3e4e07611bd3a64a613a514452fe1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c24f4ef77b94dffbeeea0e2aa295f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc717b90499d659057f5655e861e56d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec18cb800bd52d973bd6446b25e148216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9aef29e0894082f60c4de46cc3e8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1588745fe2d0fa6c7288aa1d5ee0a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964e50b7d43bb6a0102e28798d0b873219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bd0fe7912b87ae10ca9acfd6c7494220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1203afff2d781c91e24afb6b3b2a3b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998218d29e011704a217c187976d337d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7075d552a5bbb0dc9f3f9c1294c2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65428f2ef6fc8b6a5d54f524812ca121224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983762fae0b4eefddf12fb18dcca2c51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505237b1eb941b98cac24f76ae74e47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea24366ec6bf930ce5d0a9b0c81acd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60e87a6f7a4b402f86bef2a1975d51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be66925ab940850eb5918a10ba4dad7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679e2b5f942a3a4be1acfed1d506810230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bce906c0988d93c94d37e5a427a457231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42d16436b8b620d1178688476265b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b84f3c434a20e3d6f9e3bd22d46b59233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e9395f0ee19be6e159a18d58589dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532acde31611ea0840712d3bf7e0361235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eac4f3ff3474a6ca1eaf3a621bdb89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1663686a24b5cd61ff3e998a207318b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d954444d76ca04ff55665f7ac06e5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60363ac89794c6bec939efd268fdb7fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99720d215e663d75f55ec57124acf048240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bd6255cb94d719fc5dc818316bde8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6078f7e57b104c4c2f6137206b405d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ec4a8de246702cdbe97b63c9807dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a753a34f5529cfcf51ca5c5d3701578244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54079d5e96175f63c08ede486af9d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387963a22ca97e1db8ecfcfda2698388246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd786e2421ad89afaf97d0857129ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3f8c8f9cefb41f2a6a9563861c62a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f778ff44676bebd77c86ba31503accd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999e96d6a39b693d148b8e441359b12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b961ec896bb9b5c627bd021faa15d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d401fad237ed29bd9c63e20e5d03bc4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ad56fb6ec1ff11899a08b64dc64f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ceda89ad829844469281e847b42903254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e79f2b358f780cde7ac85cfaf5eae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a3eda6ade9b7eaf4caad2f55ea777256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca01cd64defa244bde46f79ed65ea4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3cb64c87b3164d160d52f152ba81b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2efcde088fcfa676aecaf885c229a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db462b470885454cc27d3a7f1adefd9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5659bc6455afdd3d2c1e6848d00d494261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c96d25c53099b2a29886e121fd2e51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32932f0b8b8e139675f1c9d9ae26287263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057c73c66c743aeb6b1f6a35dd25883264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e10d8afc95d5c9561bb6ee383e07ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24c094975561aa7b2f4c8be9a602c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557f5ce7b4d4128a71c722dda9e3e81267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351aecc499c66a8a3755cca0632447ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1d6912f6ae75ea220fa50c0f2f0ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ffd40f06ba5b56e034bc0be257c4f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c8e73e46ff5d9794c6a8a585cb150271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622f957e0325974b5eb61af12c3997e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334cb7c57f108d9023c1e60eef10cb0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8250e4d359030b4fedfaaeb0c365f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4963d7dba89d518509a67dbd2c47d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9bfb42614733f44eec5bf7260c7b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c98d3642ddba9c95e0827ed9985a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12402a2cdd41364a47ecbd06d75e66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead27ca676e33c66cfd0f204e4a5aac1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a9e44b370bef28f0b30487dfab158280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2c6fecc0530744281cc1f04007d34281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8a0eaed3bda5a4bbb240bc10b79c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c58c09d9f5c3a769c58b4f0a7c0072283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba17f9c7571c90242769f70e6b23e5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a163e0993dd2a6ac7c17dd9bb7a16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98815220a1a430f70650fae4ab82d865286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de3ab494592d8c487d4415081bdbd6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1773124cee9d6b427bfead5b2534a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6013c497e20b38f334adcc6f8db70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0033c2496dd1087be792709a942a028290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb9db4636776736c4840c7805bb217291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2583cd672da7ecc9e968d92129b6b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c42eb2fadd32e5e4de4adc54c066a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9028ae57ca387be9b7f0f67939ba7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33eea84d310fb41ca7c9a6f98b63e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff81bd60b161bc6ad69759fb6d001a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34869de2bbf28835d660c2cc7a6dd8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900b116dbc1e29ce40057955c8c8046298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6b5f2a9bf452f34008547fa691b42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366252c5139823395b81f8c47762570f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88e240a584c78d8aeede52ffacf145301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f38bd9938fbb9ca57471bbf9f98c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccf9099a974ace8fd3a3209686a051303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af739b21a742c2732a48aa1089bae1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fb8304bb6230b1647d72359ce1ae8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ec4ec4d7906917bf3711166c51ddf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7493d9f45b2d7c13b3fd4365ce7e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695f1134eb38102d48a5bbe7b7f00f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acb70122e61ce8d70ad22ede54d9d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ab9a76e02fab9fd7379c19502ab3c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f26f0f3783f08b232f7717b805869311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7db364e525e18caf717c1a30b95c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2620722da7ada04cbb79935e37e43d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7fdf054631a544ef67134ae89898c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81675f81f6f6986b39b4cc470fd315315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eabe3fbbd7a19630d3b971265e887d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02b83c373a5900a1397a24c36b72b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748aa0dc0e3ca293b4a150db0d3f6ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda1690e187862430780f0325ce6aae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701af2de039593923850433f7679769320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766b943a403b4398d6341da51784f06321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e29200de4cc6f0f3be602080728816322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff228325586de416334992ffedeefa37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d5cb9035eb6bae8b4d97ff60a3dc5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7f310135cc197162b001c282fe848325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e63612cd618f246a9cc3ac38a010c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad05e9050af1024fea69efd024a4267327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e588d71e723539c83ffdd8986ceed55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4ac27815f8afae7ed0f4dfdc97b0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cef5ddd6e7b70f44d8d8aa25c5a3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496b5ccffd06b74ae647d74d84ab823331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdc2260ed51f1ceb52d5b05d54989a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574071b62ad6b6b2a8e7743e41852d71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe7f8fc4cb6cc1d3e48f727bd11d0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502170538bb6c987d0f507223cf13e44335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5e5f6532d9e4f5ccb27361700cb57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c6fdb81d68ce4e8630021d5ea9e4e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f33df8cbbe5086e6bbccf4d27e1204338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928aca6f3021a03671fec628ce73964339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2edb1cfc19efe4fb7c60eda096949340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf541ba3a28bd9a3203c5f8c847eed7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bedfdefd13f06957eb8499f570b8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509829bd80d5c0e4c0afa2b8162ffab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a09ffa8104df4802879af9222c4ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3cc7f923d13cd6904f4dc287cfac2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2b089544a4cefe0f98799dcc2beb2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d449fbcbaa87dd0c834da2d00213c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576efbe3981c6bef1bdc3187100eed4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d21b0187e917e4a9502e6c6efb23a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53c6860bbe4fbe6731ef867d4469c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abdab84c616ce460713c4b7e56b6ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e41c206008a40ccf78b918a756774352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9cdb23feb1c4e259850790cb76ab3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348675e2d3ad05349f1afe3c40c7dd38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1184cec5a1344354cc701d3347d23a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dfc6a57f67b533baf74fcd16e69ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e7a2afcd85087edd52300beff8712357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ac312a032f6c9ce854cad94ad58a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5193de7f936ae479f2928ce46527422359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abb279755df341242adb90828fb295360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ad1912d162d0763f2121f54084bc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185df07a19117d13a6c6c9dccc164c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f4222b358a925ed80748264276fd8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141559440d59a7dc51bb9e1a0931dd8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f39cd923f6137c9e72cf9efc7912f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f04e4af20bbbd591bbddf89afe9043366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fac331ea60bd1cc0dfbcd48708fc2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dea2ba0631394dda104d854273de90368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133563383847c94a4fd0564db3a2a002369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ab7160ce1581907d563d4ac76d100370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdc1b5f4a832f692ab59631e485625371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19242fe05c46d99900d8cd301b2e83ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26973689c567ae58ff7a8f22879c3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f953a1b64a23c2ec0fd2fd249f3035a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b0217bee0888404a9b44a4ab2b38d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd5a4ff3bb1ca778220ee3b2e0ca6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd2f9788c1b28ef9f7bf838feed1e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b79dc9ec48040312fcbdece20f6a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a38bd36b60d5b633d40c8ca2ab7172379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b13a26e88b8b671ae8a12bb818ab51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f344f908bc4b7434caca3661590f099381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c37a624aab5342871a4728f99bd7a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2149e7f49be9c67720ba8ba04c154383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01778f86f2f0f7c67dc7cd6b874742384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5cb99d442889850f2a2d7827c74a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c407514dc7a56da29a16c9d6494a2e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74eccc44b0d9ea74d95f7f656d43c41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753ce58ee74fcc3fbb62d1133a21447388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ade5dcbd521ee82a7dd81ffef70e21389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e99adea55179007b9049c9537427a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabf5c42a5f345e55ef8fc49ed3f8c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d0f5c82204436e102865a461d8d56392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657186db0de634e5d3bb1a26a59485f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591c1a6e31f56c7bf2e3e9547f7623b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766082b0b65e9f3932285d79617d6bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6a251aaf429f1bc9692440bd6c28d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9d72bb532bb8d9c70b7cc64f212e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e21689a2a696742ee483914c7caf9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b9517a8bc1766388bdd6c8945c073399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac69d2bbede8e08d9b4e8e6215d2232400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedb6178f717c88fdf65c098dec2c1e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca884e1bd9c18031821ccdf6650c846402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1e3a1aa0a9e750479458b70bae24b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e61182d7ceb4c6ffa1ec3520ff0f3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60439f4e80a4ee100ad1ad88aa7f2b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d38875368e60d07c60e3f7810c162406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1960959176847624ace45715a3f9c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1988a9679fc7ec9ea9d848fb83fb4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04c41cc5bf36ba2f1be968350ae006409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6daf494e4db8e6c10d6f248b7a28e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6b874c56116fdacc63f4575c69fcf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986c770e97492edb1fa97be918a233f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41eb10ae63366e9fc4e141b7b697a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba8010fe599b30aedeed892c69c2d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ce920f0b5874fd2ac76e0f9676c3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf61baa0d7bf281b67c0783dca32e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa4ef2a3f7df822295406f7a0797a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62accdcbd81640b68073d04867a3b8b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970c98f4ffe5ed401c0f4e5e0f74ec6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8cd17ea2d340744079e16b3c587d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722d1ac88662da9354967740710bc93421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9a082fc5055a1ea22f2a5248b4a6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740714f355ad0f677597c37055099d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af337d01babd946ce9ea90bca33069424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cb73e4a7559b47dcefa285d5f24e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5348ec61409f34cb764686b9fb5fb5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099a0a06501806952d84f0a3182abe9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b256ae8d2303829495b2f31ead8c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67a422f4d697f4701a29545eb45965429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd4a325ed9fcf1a97355e7175749b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008140271b51dd22af5b3827bbbb334431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77688399fdb6cf5b8bdfd8775c9fd52c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6482d603514f85ba087dda5b56a3703433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e022d117bbeccbbaf863a6048aef661434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f8233cca09ba00f817a49ff79118c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281264508377fcfeca56839392fe4eeb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78532497efc9467b54e2b30e309c6f82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58853a74d3ceb1b0c4705e7c7d20e02c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba34ed09e1b19ca11be6b16fb40535439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afbf27c82b3fcaf2275133d358f7f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4ecfae56e749c8610c32bf84298b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f4a6128352f7aad0c41fd3d922b98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde6999c75d086bbbb95355d2fb2099443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c532c4bda57e8dd90eaa9fe62ded6e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7efd79fe39d2d43b9a50f5a1ea5b31445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7264683b059eaa2127e74749f495f53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706ac411f7953d827daf60a83b9945c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869fb5aec36f17a47e0b93dd435f794448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1ec58f0301c0081cc784c7fda6f1a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa110905c20ff67eade61849e2752b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c49dda98e5a77b4f448e8e77394895451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a42b0f71852a0ea09543846f5c5727452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620f06b4bdb4f44414d076000b0c801453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e426ec642fcf2d2887b0f5ae90bd621454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90eed91fc06f51da7fb975a0a7e030455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549837daf0b850680fcd2148c2bcfa04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9930cbce84d5c08282e4f724ad9825457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576f87e2d218f14ffba2ab7e4f4a99e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a788708a77abf8cd09fd152446933459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9ac84d57c1645efb4be8e0f9585df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519e382f4391f1fe7c81e069bdb3e7b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324c344fee02dd907a146a432395d0a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f711c5011535661dbc60fdb32996451463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceabd882ccab63e3df095f8236c0a03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40be12888a4102246b971b810e88ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1eaf2edf769afd34c4452d8eff00d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02437e08f7541805408301beb49e53467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e7d6e351f7b9ed43ac9c563551643468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4701401e60fdb204425587307f07202469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1ca4444ef12f8c58ce5c709bf94b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0fe24df12c1c09d308d4c9d233df1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117f33a2f87314c14e9700cd9e1e167472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3b3dfd8b996718edf2386bcaa2757473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5aecf0ebc1152699eaec0010c1337474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4789a5c87820c5349fce9390d08f48b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e32b5c81345ae4ca4560149817ce6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1729c0c13ee9a9e9d4334ac86d362477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2da4eb65d4fbcd17918c5d07f014f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54590086a1d8be8c4544880cad32f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456ded65569aad63216adb3ac9d8ffe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b80e3d81529f7a8a5a41c466104a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b58c592ae78b459ecee3164dda7d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5894cc1d94dd72e6875100d4a0bdd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81e4125957327c92bcf31fe1b5f458484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3602fe7b138d9f50500813ed9d5877d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598f1c18b926f5d8e2b9abfa4f5720b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea880d773608d8ced53c32f8238449487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350279d2faf224a43172f8fd26ef09cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be5f7afdf951527a6399b0f2724cb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd9e872348ee8b51b2f6dc9b1d926e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb2391b9333f595b12cb85aebc10c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c4a098b461d73270ff2910d282baa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a11a69a42ab37191aec76484e749a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ae3c60184023c45f432bc479c4c07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712a5e27a72cb145bc2223808b9f468495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7aead8938d940ff92c580cb512162496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3196a7076ca34b5f02f204b5260cc05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913e184d96be20ca8b6daacb7f5859e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4866c4c5008009e7a5fca00d4892a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb7d73982b7611b93f1d0cd6c8a43f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980265138ee8854f2037bf7f7be72e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2273845199b409f92148f99e9b3a402502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e04e862941f54fb28e086f616690ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6439600e0dfff61bf40460e9f5333504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b7d409321ed8a90e600b480719a57505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c0a0648c0df19ad1edbc038649b30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca88595dc617cdd2fbb28c309b05602507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3639fb5a22a69014d8b4bd1e55f39508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79fd2ab89c1a6e4e6deebd45108130509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae76f29f6e10277d7aa9aec6298e53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3b279e848655156230b384736c8e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686552896803cef898db08d9fb88b0bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fc96a27901c2a7043fb351a62057a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20387001e16337eaffeffc42aac84505514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ebc6821746b3774fc62953e0ccf61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24854e5bd72fce102d46fa10bb755a62516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42957c7a98ca97fde6db570584f478e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fa4b42f5918e7a4184024e41d4537518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fdbf44c8444874aaf7cefe51404c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8048bbc2f5cf1ccfda5d9a486e3123520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582439998f154487e035237015e8446521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c4975642c6856052a1fee48ecef98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6074b31aff3735ef8da5b2e0c807f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa7cf82bf3989ea51cd036b9a7f807524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e36f686a3be61182ec2d364184a7a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc35cece93f153c2a1e903d9b8b423c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6f8928efa7c7c38459763a304ae55527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265a78121752789cdee4663428f8abc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944e24a5b3ff7b434e86ae7d42bf83a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86549366c5517f1ec2a462e5d4d2e3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65f3fddfa6171c9734c1e941f55145531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d116190c3356abaef8efc1893acae39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fc8f0d0c90bf4080b84e44c629c10533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d239a01ec1ddbb69b82624a1a44a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19e0fc964633fed927207208a4f47b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b7c1bfccee36f022d3966668550cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bd204b81259b97ebf5e63ac303f1b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f279b45f75d3d714ba56eea7f1f620538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605c4778dd528a045aeebff16f50bbd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23856d0addd150f4811a1956be61c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35f8824769aae5da381dc2ef5454ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176dbf3db56414bd52b81eeeffdf845542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc989ea534ffa6d60e00123776dc28d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df449793c236b46115cf9d732e7f54c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42ea3e299bbbdb7764729fbea9dde0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736db641985b597e1763562ed1898edf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22566780d9dbcd8b99b338ca6bc95e1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22d025b6bb36b89f1118188f7ae99a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb4dc002f9ac3800e1f795f42a60e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975396df44707ee67a2817d6411ff32e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db67baede82f43792739fec54bb51a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634aacba378aadc7862f7c96c7b52c5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8033851a110512a9cf41913cf22b762553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393ed65dd1ec34a5caf96cf6e6faa70554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae489a3f41a9ce212fed81e229aadd5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b8caf759f3e2c8df7d922b2326689556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab39448aca41dbac86eeb4041795f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c636b0fcc6a8b7b016baf0c7657c1fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa73a6de61ab1ef1ac96db92278dc0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e76ec4b2449fd59d5ef94cee55f8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a75d0eb54027f7179a27be08c55095561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dd75a7e1c520e41fbd886105e8b87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe36ccaf71e0818880b9dbff00389a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831220ca2bd9e377f2fb87ad6e24d294564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dc54df1484c77a50006ca5e55e122565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654c901d5585da6f18ef1bf2b8ca9af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61253e1f9451825b63711f878c50353e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02184f2ed8414834242f17b213b71d3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e1bea9f5d0606743acdbcdb5e9255569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2442c42f815a3a5648cf3eab862cb7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89d0bef2ee45624739c1b36773c832571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc647ff0d100dedbafd34a9c6c30dc04572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf14acc6ac226795cc965a0fc0badc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77e837f481cd7a507c335582cd2b44574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a99c3da88536438d4ae7032683830575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf9575756252c24e9e05b47373db2e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba9771b974eeb148442fa969e64a56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15798a05c48db20ed71936d5c8349899578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6de37dacd8a40a0fc8e88cae27ed61579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b28157fe3254f12c8cd86f587efde1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996320e2703dba8eaafd1ba207f638b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d69b22d08ec14a24f42a176de5ca0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc445931224637a9ca976ceb0e0e927583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd7f82431a1e045fbae3143f7aef66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025acc94e162c9fc7cdbc905ba778b76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0d8ea0166a3c9eed35c3fa9fc66bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e70c71a3d9a518040f4b3c9de6b43e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf581b5a5020729d5c6132feaeae105588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c208d16f4ac324d6b583d17a437c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049f64ceca7c2b2e6fc637fe36bd44e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e1e81c3c5e93574064ead503028b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2d96ad92742d26bf2477f02a567eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d0c7e71a76a21d65e0c6c70e9c13b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c8e81c516a83c245f0fccd915fae2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd17c67f1e481a9fe84eab655988016595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734082e362fb980833b0b7228b4d6bdd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb521a29acceca6c87bf1b5f0b64faae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723bea02ccbad29f07579fc5a9218b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822db7a82561d35cceb8d4d56ed41b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf60cd9ae235135543f98a6f2b16980600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5ccd7978783bba4b6e0091e81b74c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db47d240eb18095179bfe9970087e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d9773d4bca37999d4d807fbc2ef32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a37e875d226f27f582e10d29e7bae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e7f72657546c6c13ad1fda0fc86ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17c8cad7269f9d7fedc35fc2f71448606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45715ec65ed45d6d246cd105c16d32607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10204838bdb172cd094cde50c2ee5af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a2c69cda1b3ef4a38cfc43df88eb8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abc826aa6f37006cdc7dc56f5cdb99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e4d0395093f9888b2cfa30d6f250e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f489d76528ae56244432361599d9dad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43bb147cb9f231f07386b6d83186c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4496fb904ae11c8824f408dd7f66d0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abe1aa9068b5177d384f2079f36cab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b288f48f28d77967e849f6fd7b97086616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c7e489c1a81c0a330b062ac4a0fdb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27b25718d3c642794076a754dcd266618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785f1226f0f262649c72c7e4f23e668619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25bfc9a833cd3249c77c0fb5a34217620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc45f515e5f809b03199804b746e6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0894cd755c6b456d615942d80d39fe0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8c3b5c3bc69c333eee4cb02d8fc66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0368208b146799fe037b99bc49e519f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44ba238f56777fda3805437462ec0c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251dd12c35b649d525c66ec22eeb4069626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180589a0b0596d76b0d76c748a02a4ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4651637d423e8a45465f642d3d1ba7d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc53db0984c6da8f57a90f5100872a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37f42f110b542b5ce1b27f07c7dfc9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2ab6bb0245c77a9a3190ecabf2077631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efd86f5db98a72b4be0f67c3a3c971632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2490ae93876aafc7067ea8d10de79633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990c043d288a3413d725abd962df345634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45464943899a2e7a1113f8f953af5c5f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d5044018d557f25317d9e91f06add636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93003b79e12ec59d68844c7711af77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb794744b93aaae3d19cb4e46659619638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b70bbba3ee092c587550f239f91952639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc3758f935332b02a883d7ea989a5c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cc1a87c4ee9f33b6ee76d7bfc0c5a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef910d43820c539d546fd4723f6a331f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5e4c60302c3f6c0cd00102829ff4c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe764c513a77d8dc6edc12eaab473cec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f6c6b502ceac2c82d9bb0fbdd7cf6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530e64ffc26e9d47a2729d11ed49267646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8f1dccbd53efa8133666023ea50c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20823c7101c84f922d32298b023fcd2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a9ad079ba085cd6257a0051bc9fa4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719e71f9e0eacf4530a755e59f3f96e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3c834cf82ab71438115c7b4e93f12651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48675f26ac45de41518c25c7465fdda9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab813cfb2a17bf0bad4b5a3b7af373653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd7d4c7db0284cf158dd8cb5eb46bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f03dd1058c9b67ade00feedd5cc592655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4bffeb42b74abc176075d5dfdb968656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c72b34afe2c4600e24f71107b1b44657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8909773b7539d8a851f64733b00421658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc1a3b78ffae73cfe2b0e4ebdcf4de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62183ce927243a94929c1f8781b77108660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3787fc4a0a1c763d3d390a20af6c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81535c4d86cd2d3e71ac18cc164911ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03985ff4b2de012081ba0d7f65a3719c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd8ecb3df2d59dba0c7ac387016499664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451760e83e12d09d9ada433ef1db4278665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bb1a981c7f3e9b941b136327b4be3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bede460d90285b8f93eaa355fa2ecd7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a63bc41eb28b83a9cde5e85c58e6da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b40a870c8916f72654f5a36af14507669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487e576e34783164d944aae4c5302ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521414c1e317fe1b575efb031cff7f92671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfca9d6e80a478bc1f6d1f76c6c86e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9ab49fd6cf3f92d955584a1708c5b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ef1ccd1f938ca6816d86d641c946f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bed2ba6999835c5ed73cfa8452d245675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797f31326ab89698fc0b948f96c14d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f961cdd9f21400a286cd0bb97795ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195d0b6cac59addf818b5f6a41357de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51971208e7324e483932796b3161bdf2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b21790c88616b29f70a64ceffa1bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cf004ac63d4bd5a823280acbb512b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f725d1620f9eac1fa01d916ae8eb69d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560e364181a246db8e98da0698725be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b1330681ad9168d5811db76ce5570684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6520deb02f073aeb0f4752cc71f65db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e083ac8e3e07ce418fca8c465a703686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02f711b43884a96dd457d2fff21442687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb6ca2f71305ed8ef7e1d105e415ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3e0fac472e39d4287266bcc9b13c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72322f2df4c086cae6bec3b3dd42f30690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc781074eca6b52a77b48500702277ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62549a92f00ff1b4ec3013b4a627a51692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879d56530078d5c2145c33a2662de0d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31512197cca28852b722e90a8c0d814a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b37ec6560f489e276dc3fef5ce234695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec1156ee8e737b15e76bbd8b697a85696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece777c39df26e2f48ad24f7ab6cad7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71b026c8b5919dd25ad29bc88b77d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a242988cc2278dfa6a2bb49d660381699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92db67121d270ec8e6f43469513fb0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a683e5dd71c67634a8caa8626217c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e307ad9707bbbff92d0e7d25318ef8b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adb443eabffb05df5a1fbf0a46e9b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25033d8f198b8e9e5d00ca4c96758c9b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9084d0f6ba1d4cdeb2518fe3a18ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af1e75397fba9a729e4cc46ef38818706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213a0e49eb5174ef8d07496b4363b42707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d45a7a749515fa30bde5e0bc2ebd8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067313f563a20725d60b939aa4bd518709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085173e1e26607778e6da1aa061978e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45055d519f48de176f9bd670de9d139711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ac573f6b5be1037cded86b006100b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2240e4c46329e6fbe7c5e740388ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95316b0f870faaebd7e98eb29e0f3d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fb16d4a3bd7a13ad53469c53d7706715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3c7c0c019d2081175264917552fef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9827b9b14f1dcbd4118afca53dbc5a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90992ac4e222b95b3a1b580841465243718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27318d99ee66d495a862348a323ab137719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868acbc60055d7f43d3bb1f624b31017720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddfd692d67c3f39d23515db2e430e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1f289c42b0067bf115476d7d28916722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce337e7c356bf4a0e832b7e59aef2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c71db4a5066e811569d4865de7434e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0847de9f8ee3416436764861f12fd3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edee9e71e909e49de7cbe65a1b2f395726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb112fed68afdca15431034b0e5f55d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe74595e6f3df4c942f865289c1e72728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c142f7920c9ab232e436fd448391d2e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dc52e13ea4ebcb73867831868cf65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d5e5799799336c24a8ad55344548f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec389891f5846c1db8c87b0cc45594d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f665f9adc5a5a8e6c16e9213762cfec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62d890e5d8f9a2466986f08256110b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a242d34a220616ea07f94a06a7c53735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e91d2029499d24c71c43765355536736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744b63ce842bd29691b4e67dd703360737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c792b680b46424ce9081be44935fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efece559a588d63c87ff66e36bd94fa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb54af3fb8ebed98718042561b81210740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678902735e08adf0c79bc689f6881c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75019527e64758352738694ed1fd7d94742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da00d523283f9a808b07d297b24df2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe3bfd1039597c0b2079f70c4e8573744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356fd61a3f34902187fbea2a6e7881c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18240fc3e2adfe099e27d20d0a02db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782deed686c7bcfd31b683269e97dcc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b498744d8c16e0dae5aa5550f6fd78c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ac65ae78436413d1053ffd55cd52b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedd832675bf9640b3b0a336777318e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4fa2669cd829c1f5f8348988aece0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca478ebb744467213f653b8d4da8004752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b04de4e643c2904066d16a2d35f93753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bd6e77adfe3814f04508b53951032754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fdde63892171eeb1fabe6d6254472755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434dbe68daf72c4f7e1182d464041be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ff8a9137b707cdc2a03977774c100757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148a965a13d3cd935a8c023c49d0131758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff955382fd8765b1ea25914d8c2a4e95759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>