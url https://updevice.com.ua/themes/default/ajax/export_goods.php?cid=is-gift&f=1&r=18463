--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5f6b44d9b127a55dcbfc20124601d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78096e8c2e5636f601c4fb1779e6bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d833b483c43272debbddabe9b25c1cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918d51c152521da6ac6f0545c4430764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d6ef0d58463d2347aea890f45a7e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e8303b129c930e8bd8b60f295e3dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce105a76a73e8d8a2395c0eee9a1edd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef55c90e481e9b52fab09c4de5e2298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfdc6a289f2a724ab07b9fe6adfbdf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f68341c2b2cc3e25d2e5b68d261b3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d15e8451e634d9b022ba273c376cd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a28d82a66957b52ade1b6726d58c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7c0200110cfd9cd533aea637732ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8bf36b2afab35a3cee7c149f5eaad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bbb50784be9ea3f04a8e7337b9df715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ea877bdb0fe9bb233f509d953ce9b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024bc46b45b41c8aa71f201074d4f5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa1955d84dff004f165a403334e04e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4e5aa7ab142749e52880983fe9d7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4b19066fd2e22d89e4e75c09bc9da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa64d9c1e5bd4c0231aa71733e5077021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2fd3e3acfe1dd2b4233545d15561522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a63b784ea540321cacf715426231323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9ec8ea4974792a168ef666b0f908a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9667793cca31ca776de8a343ee4ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d546faf60e9ae7154ee3a3783ffd826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c4315365a6ce865e44e2140aab65527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ca795564de5b64d6c8977bd5d228728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf217e6d3eb0a454099ce6f1860c7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456d1d297798d62e35d368a1a52f2b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d2f41dd9220c1d422dcd33017607d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9e77a255bc5cf6e531dd3f15ad87332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead8c9ecb6ba17e32af151fe789a05133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511b981a979ac61a4603963f86e532634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4523fbca8a545b2a9146d7f003880035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c57b1cf0a28f47ba94ee04802c53b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb267b6b2fe29494afe6ac42abfc1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf7d930bc607ecd9fc7c220c5832f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f8cd29170c98f743b5f5117b5b6cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a62276fbc48fe66c39dfa075dadfe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803af7a7a07a02b04ac55e09e3f327b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c45fe580d0ae1c4c483c995c1d38042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1891276192d1a65847e1ee787316a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c12a8db6e5d25f77e12d357b21282944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b7c2a7d1635d13d193183be4bdf0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95524ad9b757d902c47013ac3daf37346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175731f490484f8b13dd1a7e131bd7ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f010bc5b3f6c8f59ce2e27a4ff54648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84e400ff98b785ad998143213ab5b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eba6db234d0052578452947ee833d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dc9126786a6e75fcbaa52f6a5258151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476f8d7356bd786a3ee709d8cec142c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c84a3887af4f65c98137801a0448c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6231337136d9df87b3a77b8e4f977c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc083d2f77277fa6c9f36d7dd33cfc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f7829d8f416eb60530c7619be584856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685ca5bce5e8e5930ebaa441bd549b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654060b4b012d2d98feca58297827fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17234b1b65842943125fd03044db833c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1ce41aa8bdf46026079e1c70f6dbf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531eaf172d38bbd50fc852f60813969e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293698117113934cf61378313454a83462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fb3d8f7ee6f57a1ffe328f648e23f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba26f1d9af4ebf50432d06eb5aa2d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257590716ec0e3dac23bbdc726e2ff265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc128c38ec76807ba3d106bc4be25c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1525c127d55a6eab9a3c816437b50867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c243e5e7e31e787ef843d1441a02068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b505bd2b1b32824b050ccf05f509769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1207bb7236cf0a4f7e674e59b3b36f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04fce313094ece815e955e4d09c42271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b065c867a72a6a631c4c5ad9b8357572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f595aa2a8b47073914bb668192c0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e27760293249647bc0af9fcbe80bbe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7eeb285ed0ac5f31a26c24a10223875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24cb6abb237feb3198dda135f5b56a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644945cc68ea7855ba5d05608e5597b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a7550ba796b6c9fecfcb95b44977c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187705a286bc75fe3d62b9d2f00576d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a425fe167e8268b53f94f1a1b2721280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f000944d6b5e068ce9fabcc0d19a64281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89115fa55da1ddadd52ef571d4eb763982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7e120d64cb0541e08fcacce1cb3fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a896447f5ffed2a252559b009e9bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c30dcd29cc577835867faeea74735285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8914ecc210f552749498c99a7777286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9aa4af1bae22a5da45bef233271aef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a7b73ab535f39e8e9d47d3708111988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ae38421e53586d6f23fe3f462030289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e820ca1c90c63e7f0d06c54293b57390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25b41d6eecee29f951eb1e8d3ecaa091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9454acd0e3b36cecd5b7828e2c29092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a473fe57cf0d71115972b1f33c9f4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0a9aef4a2c60ef949ccd85a3fdc2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc276e8b7170a12fcbd970e77b1d6cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab81f8903664626855d7afdd1639e0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4472da6b4cfe74ad971da7203bf349397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee963f7e9b84f770afd04e54a37527998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdb81e55dde8e0e10a84a647647aca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc608b17d73695e51bffd95bfb13cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bc40b080f32db85087a25b3ea1d2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07c9d0139efbaf806647da8869d2ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac790f22959f23e878baba55b88abe8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29966824bc1980407bcc89fa05cb8ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb46c26afff57e3178493bf0e9631b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c51e7d709a38abed9c1240a3208021106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661080f2b16582904b1da9619bfe0f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac6f0fc817c032dac0da35f07c803f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73e938e933bc471a47d553e5ce3970109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d2165590a17778e17c471272d4f5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e580f995eced4d1085c7595e5dcb64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf656185ebd010fded5d6ef225c75a34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1467cd7bf9f0d32d4130bf725069d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf89bf70618f2f78a1ad71b40438530114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf7be35dcd120a916c651213a456f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe08fc2a54e9764dfd85f17e288f00b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792b28ba62f0cb1e17bd7425ff4734117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0f65f618a047d2da190c594aac800118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5a1b6b834afbfe7bbfa20452be8fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0e933ba96a33af88d34db44748d78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4559ecae1856ab8aeb7a646f4b2e14b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c3e3f1b9076ca937e1d7909fdb071122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920a332d2b69aa06302b3b2a5f15680123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126b80aeae14055af4c067f580757c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cf15122b70b84da57ecf41378d4da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58dc14a9a5ca79c239a11a8dc74497126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd15b2d0aa5f91898bd2984a678aba1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bf51d74d3859c59ee6fb291011b12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0deee40a2a2e218178da5302ced0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cce2dabcd227f1d7c2f204a53a149d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540f4b20c0ea6d93e18614596e5e353131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb803813a6b97e9e3e9bdaff380b6d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2429749fc7a5d4ef5da1de5e35a9885133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c51d47d3ed437af46c698231349c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95716d463c847fe04a110f0352578b3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdee9f146d58438555dd3a2a6dbf8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f57f0b35d1aa9acee09cebb2ac62d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb4b730067e7a56b6e5723d63ca623138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bc6fb17bea4e84c2e6dba2cf2bd43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd0b19b9807282c1937be07cd490ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091b43b35e594fab9b9f7ca81d569cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb0db9ee8f50efef9813ef2f3c91f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8b1e798562b49c783f88d16871b8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d220e1315024abdf4da81d3a23f8743144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0bc2678dacccef132aa19e7e63cab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c7a5b779dc5bac9babc7a74f00fd0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b719de02ed17be0d993f50bce8e74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac50cd99dd0977e8ee43f64f12c5dc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6deef2c634a1e72c3c054990052e08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df7813e33cf4fdb61663831287d489150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32ec7b809bb7d592bfa58310adb593151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c4833fc46ec60b331bc106e135858152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632de7b1c053d2009c510c489e88e5d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859de62106b7b9985f77a587279e13b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23ffb1e2bca50a285830a79d806a89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc8ca4c25b931cadf938bb9a97161f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55186ee0fb0f7f4e56e6e206c813c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84061f1af6f9e87da64e8ecb2aa86e66158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534698e49c3609d03655f2b9a6f5253159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadf0848fae130fc4c12f550f12121b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6543b263794e3ad2d25ff51208877161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400231f776fe63052e78f9fc79a45ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca22a5b120a7518b660d253ca51e3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf90d230a3a5e696a53f05bfa12c93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef058d238e500cb79e871fb296af7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383ca34a25125f4476125e86836512b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b61519786de158f7db6f17fa5042d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012f378186be0244ecc8ebd5bb6ebec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad51072ed136fb01193f388c084c01f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a6e85ccf8045513f0ec3433bab966170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5359a584d37d3861ec30ae2de18d41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e4d72f0d9985467a5cf2877fe835a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987699b42e67d7f76bcc1d076bcbf899173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c1132568291d798ad1ca339e1ff67174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ea290b74dbd5d0ce0d288e6a73214175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc52c0aed69db78e4a8548e67429a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99df130aebcaf83579edd1572796167177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee60ab28178c39ff430fe060dc3a24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289d55471d88abd1f5d0ef994d8a729179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173e66de7c6e40d792717929baf2754180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1eddbfe2fdc144cd0f62f10a47c32b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4726f502cb23e253e58f9313415e10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d0d49b1905b4349cbba6a800f2d78183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172bac45fb998e89b1529f709f36f78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5719cd818bb5a69b3780679a790dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a1afce584a37b7bcd4c8291770dcc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8035a7d692a78843656b5d1937cffc4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae63743400bd77ccefd893382e3ed7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac9e9599b31f9b31b5c6df6812f42e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2c53448541a59719928f3e5dc2004190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b98c5d31cf09c5ea91b68ae57ae64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3329350c76e398849832a5f8e1b46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a854d2faa68fa4834623cc7936dfc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20480950fe7cf2293b98f97735bf15f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f88f51a11db8a96d9baee9841e695e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceac5ac6ad9101d886747b3d02dd184196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe773da8e4219beedab81668f79d6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8be0e5a5dbec30bab1b7b8fcd965d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c63b13a43e32be51457313d150267199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bc6522f04ace7b5b75ae197d8ad50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12a45e6833ec3007ce4727ed30f542201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bf1caa33a4dc13c61efb61fd32361202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b05a5662062435bc02b378f687eee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4e9f8eefc21873479431be4d133a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafee98a1a891b58a5b902fdfdc38ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7519a49a52638b059c33be66ab175206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1aa354bb942ddd1ce592ecf69cef3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cda51b83d066d506ff11dceb4d00e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88caa08c3798a42edf8d8c16a3443cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8630d00017394b81d067108c3fd426210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197f60c216fefe02d44a582d9a19125211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e8395ed204bd3137fca53ed9676c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd26a958814bb3ae81eac69aa669e49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ba3e9f81cde53d22033e89575b71d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617a14ac3abea22397e341b0f15feda215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e4d190a885213237c156c78377e2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39af27dd875c0d978df07e741749ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e9fe28b73c63713b2bd46ce4b1148218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72567d3e234e6f9fde22ac101e25b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92533e81f2ae4df7789eeea3952ce2fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859513bc09201ad2c3b27409bb054568221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408d222a8e3aa84b4783f4a95cc2a5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6cc29f5c2e009ea15275845ebb178223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad174531e4d4e2438644b52623487f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385153ad174f0344a83db1cb3c10e2d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d422f592fa7bdfde2e86f8da46dfff5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21443bf392eb1f354723cb38f0acd87227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084721e0ba02d5204cb5c13f06a80f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0408cd350eb447b34e08ca8af0b9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41ba7b62ea06d03dc60b286d203a0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6fade253de0486afd0cfce490d42f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cb1dcdc986af51264fcada463932e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3068b4ca3f110e52248c82d90c16e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb65a75d739f987091e6f85db0995d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba13a100bf63d1af4dccdbf83196cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e849b3948d7f108d6a8fc1d1977e29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5315b6be2bafc33946cb83ae987391237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cb55e63ac63e3e15774249bcc6993238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04d13fe145091dac908fb2d71780d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdeb021b2e12f3abf79a8cf1dc204c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353b346705e30ed22afcaaa7cfee554241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0546b97986388d6b8fcd93f37e7da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d9c9eb90d98be81542e90e676ae53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c1dae423e453b7aae750218a8b397244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5cefdeb6a8f7190b4e74ed5afbc32245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41a2d09b6a116c7cbaccea6f79cc75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3375b68ea62265ab880693be7f45672247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995c1823c2e3783884940ed6f8bd583248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579474127a2698784a0e9609339d9eb2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3474d547756cbc9fd30abc82c1d4da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c4133d72e459cb4b4ff41a986eeaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c3102501587f5d28cd1b5ffd33eda252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c301d08d3af2bfad97d9107be45807253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a01cd268a108ec7a86ba21cc52f2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9350d2e4b034a90efd7203e35a8c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc6c3a4ef80d208b001b1e33fa3ae8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348b7057603d16e5a8f8004adc84ab3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a25ef1cdbe5be7903a503bfa8850c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c87715fc1ef3fc1e6d50b81ec5536259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43729bb55c4f25de65f7895701aa9fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16345fc9703b4487beeb70ff8d40e4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c24ac981938ebfc0d92b0f566e71f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9471681e05da0557106d7975a4e80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3d4370cfd3a994f6ebadc7e3afe83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e809b6f43e9a7178521288f1ffe9047265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e2d0ea11dc5803066c588efcc65b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df31c516a1f3fce2a699406bca652b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d1730f38c44b5f9646e9e368d4a11268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc175ef9780efa50c38d240c07ab5da7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201aa27adf6f3bd796564816607d5de8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141142aa7f35ed4bac97018ac43cbf41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231b82d5055ca28a981e6d875fcebf0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582517a4879197fe93949e107dd782ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b32f247b5d4d2e45e957a912b221f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c4dd736e61c52c1ec303109bf9359275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cfb7cc64c3c24fe0c8a63a112feb8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab092950124fa9cbc9ee4a894d10b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b633b8a7a4fab8b168164a5596fa05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb75a17583b6c2b32536cb7cb2fce23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8d49c92c5b93b695277bb3af931ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5314b668c9dce690f3ed800fb6d918281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e4187f57433e5f1626e5193eeae0a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce172dedb121aca68697b766577050283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d42e2c47e623feb73a5fdd4f878e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b538daea4db8929e9a55474b5399ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544deffc82609561c76b87e479521eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de92fa9bfa2eb18c0538ca7dc7d8cd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b19e293dd38123168c880799755b82288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec8a9096800b4940dadad4d8da38f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9d8f14d8030f0e5a5f3e485b0c208290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737bd35d3d1e26741cc0181702bfd93291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c1248c7bf2d184dc5f78f7b09137c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbf6a88dbf23188ac73d452b5214a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95b729dd4d37cb0491dd2772881bbb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41994b6e6ab301aa7d7f096c7f4e25f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c0bea75f2bf535b4ef07e898f1b23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc195d8e76881e9b3fee6d89ae10470297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f584e8dd3290c824083eb9a3a189f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3864a70fb08a5a2152c151a4a2f5737299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5a94cb7f3b501fdf25a39befdaeee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c313f86a5112ede54d74fd65a15d883301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece9a4560149ab50fd74c1de0a9a91d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791de0e8559e5fefdd7b670f223e527b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76e7665a20671533ca837f1820e016304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111e8977fd3372bb3cd2ee28587fe5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bb24762fdc9e1b5de95436519a618306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4169912ced06e0d79c629789847142b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85ccca86b9e4d368b472d9a61f95ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10493c257c9a36f7474909058a745f8b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cd0ed8076aff125c1b57f3c67fad3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97669edb3dfd4468ad299cf103b53837311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6b15416baa9f3c87008fd7d5d2ca4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9638a4d539aadef9150c5364d6f314e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30559424693ef320bdf5a28062a7c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc4faf15efacaac74cbdc5b7de1d51315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cac94f01bfda557a386eae8df3e15316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6063f82761b013c41c2a65d18c784317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6d42c655d363b6c0a1c3a839a9234318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ba2e86b6c08de12048d73ebb03b89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e7ad95756966db0410ab82cccb723320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf8da2ba089ba31198dea5501d6dc3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ea3d91c28a19550e6344675ce993d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ae09c0d3937b6d31a33a96cff7c37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6ce16ca1b04842de41dbfa62f009f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8bfb0b752debedd0360c6bc2b43fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af73c254669c5dfd90fffa88b15c9e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c95567cde196161ab71216e4da857327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101a01ea5ed299301f20ed1368d1f11328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d38f0ee3141d6b6030b176b37a82bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbfc35b77184ce1d100fa1c89fb440330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adc36b83a5d8f763117b37c702dd55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632362f8234d57113246bcb21242dc21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b739bc1c1ec8d911470160bd0bed5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a7474e8fb99d0493df21f4b5952aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfeaf03172f035368d197f9390c3cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758faeca3611e785c692d12bb04abdb1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9237b0af7df4939e7698d0d90b664337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bcd83c630dffa4c1356a73bed46f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8ce0d11d548e098030ff9bf61c24b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65e5057e734c893d7d6bba8df25688340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7107736c3404535e04b624d59d6cd5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1798d1aa69f70467d9d775d58d7676342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfbe9ce8daccf78ec3d8219fef4c21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f2b0cafb3a196a233d58542ff5718344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082db340053fa781a41b9334bb29d9f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fb35be3aab29ff7793be75be5f9cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a06930ce2306e139a9b9de7e57e594347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542a47d53c0119eae6598239d531cb6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ce3da2c1cf28ed34080b3dfc574e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4174d5b99a28943574725f14681e95350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da33dab115b01e4ac78d97edf8b67a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e79aa135765c43aa16b92deea17297352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0ece42effd1fd9260f21585f906ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc7fa65e677044531281428b8c3602354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592d50336d0e15731736e16b47f9414355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a2d2b0995ad88c94fb2dedea60126356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964d3ff5093fc0f94a10c352f0a0ed9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065e3d960ae78f36b65e492a731cd75358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4e2e47f001be6a5c7e360525c2875359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc86d0d6f8d93b7a69b2a10e3a6d4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fbcbdd4b19e1e4a5291d6b7e62d8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937d1b7008e5b46e15c0a382e39a3eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e161b27beb6b760eb4a8dea838c67fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16339dd3655750f50749952c99be579364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4d954c5aacd32717dfc5c5ec98020365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0130e16eaffa2423d968098c1b3a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4273a9886883281c14acbb35c1ee8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0666d969b98b46faac0834d18599bcd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f06302e140953db0b79ce4c84e2e6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79c0935b6cac660e1d913c23b6936e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc07210fad8971a330322443c79e3ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66001fb502566e81b8e12f21cbe3a582372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdf89a7e2835b298d7bb641ff958f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ff0ac38a5a92715edbdb202e5bf4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc9d72ef68664b409ecf26d6931048375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af053850bd3efc2ed7645cc1466552b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592056b6f6ac32385ac0e20157b6120377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d6e5f3b22ff3775f8e5c6728c892b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780dab0f94a132fce62768c2c673f0a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d1f92a2e7a1ffcca0b1de146f6f6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0377bf117d0fcb0837c884c084796b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4af7a755baa56032e1df6bdfc4f11382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949bb9b7f0b56cb7c03ba2810e325c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb56652d307c526c21d557ab4ce9ba3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8f74afd9150fb1f5aa20a29e1d1dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762121997657b95cd4c823a2cd62e55a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c41b8a25252a7813063598f5b575f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642841bc3365fa5cb4b99140b3ca9f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ee937ab3f08209a94a9ed148ad5b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02fc7c0cc4acb474d5824a80b4337a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee1255f709525065aed5739903c29a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e43819301f8e6fd855341745a76f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63957f83882187a6e0afdb02bbdc6e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a5f49e0df37824dbd698ae5007580394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddd4e4ccab8a4907419291df52cf56395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9e2371a365d5d387e314923099286396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a732b7bb1bccd2c295b5039fbb241d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734161459f08a981c522ae46aec954b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c25a30a55233bf752b0c93b7e2b5c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02829448fd1dac933b582bdd492f11400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f238703503bc8c147c4f3db36050d37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c4c22c04abd6587b0a09b039e6de1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda8d7d6c6ac0edbddb9a0c9c62dfa7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2a3cbd2631940e463cdbe3aa7cd2e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161e83fdaf7ac02b2716bddac1159b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdadaed960f9ca2f0f33bc3c8efabf2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09185896f6575777cdf11aa60bbfad5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adb976f8afa20f079bd81187aef73b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13c595b8a589b8ad8ca49c5171b522409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795470b307e2ede3da4a2ab0038ede6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce2deb2dd731cd0b34b0efbef82d90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb3a23740cbfe876728561a6c34428412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d623924d994e7d8831de82baa7acf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422b6282b2aed3bbceb4a046ab9ddd7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28639659361257fc664d8c217507b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb06ece350f2a03cc668f000a54f227416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b8e6ad55454f8cc66cbd9ae6df650417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc4850fa60ce69dbd6085df6627f33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73507b2c55575e4137620da334c687419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad2d4aeb529a38d62f90d4ef0f3911420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a511583ff530400aee5d1ae27af313421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75742b4bc515c1f1a0114d372f4aaee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba6b55e4a4c5fb28494b767e0fafe9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919d579947cb2a5ab7614008ee45fcd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cf1d10367d122db45dfadf49074c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480eec5130ceaa4b233582e10bc88969426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef166827b95456c2336b6ecb6e9466fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98165ab8ceb05049c8276857cd58a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5d5d846eaa871673cdeabece0c02b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c1b40bba9f3c4c6691eae705a8f4c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e47874b8f09f8ed2c34fd4cbe1667431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88551e4547edc8ae791e2bd6c9d8433432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ae0fbfc042d3b823f5f880189aa82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e34faf7e05b9f0e7e034b3859d0b2f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3b4c0c27741db958b42c3965d807b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b401b00f45a098d2a7bab417226819436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb94284b49982bcfd014752f38439ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607422cd34cfa44fe7e99ecf8023580438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db5de6362aeab65be75b52a3440b15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e57d6411e63621d91f9505caf80204440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43324de452e7bfd760c3e19577c89a27441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2ccc8f6c4ddf6f552c968eb6a9a06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da312aff610cc76431218a284cda5c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4303e901af67706b3d2c8264b43c70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b30bd3f51b88eb40542efd3f87c81b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a306814b64a4a89ef5aec99d654d82446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0508293e245d1c4c5a9a24aa3bd90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a631bee9cc077279aec8dd50752b0d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc2d0251df95461dc8f5928bc6f13b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fa8a9f234e69c132752346b9c92c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94efc7e12ca433a2dd6f41a620ea2b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec669046b3b4cb3c11c37b70f95ba2db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627088dd168248b79c8b4a0eb4e0dee9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a0b8dda04915d37d4524caf0c0106454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa92a27ba774089e91a48daf45e23a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51b63125b884ac97329f6372b20cc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c55b9dfae1e5525675453492c398e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2340647bf36b41f1c8f4c0ce4cf52e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfcab87d88af362e0173197999c099459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c42d717c7c4e21c4336d685caea87c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67137420ca6279427203911f59379e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc25904fed63bca1f278f78da2608b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e84926ec6b9c275cc1932f7c6ae3cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deca8b931b5c5ab6dde8e383cbc2126464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0617334fda2d98476ef4b73edf86a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3cf5c9f290cf94ff41cf776ad1c2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f13809f5bc59be46fdc5e62ca2434b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62383a1b956859cfc1e5289454674fad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809599a97fa5160f61b5ea1f229a7e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc5645757f866ba160ca2609a76af8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0e77a74eafb8c98423bbc64bd91fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79829f73279fe961cef0f043db8d6e4a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00d92783fcb791f08a9ff4f1cfa8cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8896b4b976a225a4fef875528ab7367474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fb8416c3465e2401fa39c8d1818a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9d797d310659e32410dfa585658de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f26a3c69274e440ac67928f39e3af6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405b5aab8b0b59a132663157159a66a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c0b199771d34c7da6f055bdacb1b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a362001d58b4dc36464753286d321480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d947cec9d6d7de122cc62afa09968481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c8da0beb87029425c83a390068b69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26795381ad36dfd5b2fb33d2ec6b561d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23d98b2730b0dc3d3fcaad2221601a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518f34a377dce97bb04390085361e64485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b379d9f15337ecdfa4ccf80c4d3251486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e779a940063da27c193bd65d7dbe7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9052863ff3f18f2e5c1a36d70b1148488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ebc14836457e6dcf4c117e4187195489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a020a838bb8156da5514d17d0b5175490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0055fbc79330d3577bd16072407774491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ebd2968de4e69998f329592317e77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fceb383c029ce9dbbc4ad3d3e74da6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41176c0f35ecc4bbaa97615a3030ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc853da3400b50ae7d6e5eab40c61101495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e26643931e735f68b69306a73c625496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43ca28578a7a6990df65fe7034a472497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dbb7f458801c7bf5cca284c7f7b5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9b01ad2c11f563eabe326bbfbfb64499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970fd75cb39b2344510921d4889480f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9638bd7c0a24703f7a11433547b5a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b93e9b64f096c4839cd9a8274cfb01502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5295b8760dcbc8ca428a9e708fb7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05502a5ffb23e63e7989268d710633d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd436c14ba11e37f4f33d960d8e336505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d33e7331a76fbd450210237374c72506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93507515da57f17e58ce69b8c22a6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e946c18be231d90e38ea3ea173ba81508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb26bf86012a3d63c6db5d5b16f701509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3d7bbb063cf92d29c44fc65df472b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ecfc6d00f1b52c6af3d1fc48bbe37511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86866295225eafde871ac707382dc2b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785dfee6d13623f2881472dede5fb90513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2a8a4e4d4e944dcdab8802b647cda514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96860f7289489ebaa27aa695eea886515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0ed5ab6ef69c2f3856b5ef6a26b42516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ed9822597778a12e3a2f6ee9b8f4f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d9d2fdb1a694d65769fd28ff947fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c11300bf7d1e44c7ce942bc19835fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3965cec6720a89fdd3a4fc7fca38914520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dc370a70e7c6cfe2a33fb7d5f61b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886c534678b7c7750dacdd5bbc31547522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ec56558ee55d3e0c5c7d811d7f580523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb3540ec181a847d25592379552e8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd47bce95cdb590aa9244cf96cb6fc0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94e150b91b1ae95d7b58ac57464b7c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0dde45d8cc269bf4e38fd8fa30177527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f08728fb8b816e3d43f35897d595f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed1741ea065660ad9ae90a93cdef10529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0f1457be93706d8c40d23ff7398f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4678199421f2e7f04e7a802d60909531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38175741c4dd6da259f7c3778f6ef3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622f638704f0396aed0977a6c09b9f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf34e07ecb0a9b0de087516b30a501534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540f266ca0e5afe00f137867472ca3a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8df79f2d8542d96d6dcb47e4ab7188536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8a1da4f080be0a11afada0632c3f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db4916ae1ca66121d2e9eda417025b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0413902a95e87909c88583e520abeb7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65122486616a8173035741ca5645fa0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02575952d5ce010778746d6b8aa45f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c7d3d24bb137b6536766eb64e8570542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aa94190fe4240052cdc98df8fc2fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d521738054b610d84ff5f06cad80d04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f52e18d8cf800587ba2630be6831c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ba378173042a770d32fa95bd727f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83900f887666c2e3bf6bf77e526b871547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2beadc6ce21b2f6bf338ba2a641c8c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d371f4c9e38b98782607a1cbeaa2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263ca10536efe6f7d3ebdd940c5777b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502166348f6ef31c0857d550ad2b21d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1082473828bed699acf11e3292b1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379afcf013fcdb7ec55a531dd2516a41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a784c9be77e9e384db5fabbb88760d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771a5bf5a090131f2bf5e08aa8f246d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0b714e993f38607fb121b853fb97d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e7a4e03b0aaa491d56d9f3c0b9b8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fbd20e7087176ff6b62b33a2a0ef6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f13efc8672e60d55f6a930fd0c980f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acba85b08d2ec60ba7f6333f586fbc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e3e2b39aea13737e1eb4a9d60f6d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007b04ebdbc7e16d5e3fbe2080eef20562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afb196cb5d691beb2c955fbd05a071563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074259c110b5a728f70dd07c9864a260564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ba4a1260ed33ed7f971ed8646c5ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dfcbee18e2b1de1d35a09af69ae88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66d2df9ae4c8ac57ecc51f2bc18441567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4557afa21e85b3daa13fa22d5cc32568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfe7f4bd4d88f013391f6612220b49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de000dde28c9ec4f0130007007d1d608570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e349ea670dbf8e95dec5186ef6233ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7059ab44e637df5814be2f5a573a900572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b0aa9aafeb8fce8c9bf1fbd63b87a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4e401d4743bca5c3584f3c6a2e43d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdefa11c556943dfaa55c20c80c271575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c69724fcd5250da35bc7cba94b8d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c63b52141f84bd53ceea6de1e9079577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bee1b5afaa51f05bac4b498f42b1d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd41c5175a3e6ffe5d33847f985869d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0066e0add86f5f7ad0907f02f5de3f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d969b569faba2a505eea62262ba17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36407dcf27c7283fe19ca6c8df615ed7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa083b68910055255a161e9d9785fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff09cfb788307d1781cde1d214647bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bd5520c5d0eb284a0b77066963520585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58b86ab354ed563c98172b0644ee38586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af06a2cfeca488db473e4d5f229b94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de7e9e07389fb3d6bdfd667396bfff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eca0d21260ccbb8775eb6391a8ad46589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595978381bed4ad5825c7613e546553590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338e36529de61aebf1bec53543858ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330fb3288eb704ad57ba6e23510842e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696bf4e3e7b5b3ba2c1f627428483b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1237d2f67b7e31999154403ac2d1eb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d12b60a4639a8aac3cbf3e6c778a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb837f629a7ecd4d9fda285146e1f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7e51ec224dce2710f3d5f7b60caf3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e5f5c266fb91288b75f80a6077e6f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d937ca8c89e3d2eaf1695560087f0c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccb279b23c13d2a774abce44a37e47600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520a9bd7e6e141deba954fd08662d6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e6f9181a44fc2ca647d5a57968432602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c202168c702c1ba81263ef1c1dac9c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05b1920c801b5c69a7c583c42f470d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12f4ba05b11a43bf554dcd680a6b49605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348b127fd9e721617377943f86ce7b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00149be5e8c8e366b54ffe0914ac43d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0705c65636516a8561e3cf06dff1c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b79542518bbc2c25c4340bd0e7d06609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf351344e7e8e1bffe0916caf17fe412610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5614bd30d41e12a90dcbb0ffba8391611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6d8048d09ce410e54760e34abbfa0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47225de029ad3bde86df477fa4e8481613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb186a4f50d18a6aa4bc64c12daef8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965afc90b0a35b04480eeede87b6fb1f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e230d93e00fef8a81ff13898f1c1b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb948f5edcc38eba7a5da9cd0b4ae58617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201a88992c77ffc15be780bb5c72578618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40c52b222a651abf7e2220daeca744619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551e56a2c194c363851575564a0cd38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626454af9304094cf64063bc5dfbb8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b30f254352994ce515bdc9d1a49bb3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6adbe3cc6a3d184238fb497a7caa81623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcc392f1dd651bcdd5f8e9a869d780624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e17cc69e514e653fbc8fc042598d09625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edf7e830e89f420f2abb0df7d568e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c867e27544df3da65143809e72d793d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72910a14e1bd4010241c59519af717628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16543c3767af69a987b123dca39f88da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154f3ee998c93c37efa5fa68d47f6d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fbbde6c604936a3bd617f8d87e376631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f56f627e3d1abd6e4d4c3a9fc6361632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25449c0a3a3570593f8f3f6587c622633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016bb755e40832cf109c74cef73427c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7835bbdff6631a6862d30a7e3e58b9d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf16aac73a3a03db1ae7bc255f37c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acebb35eeca760aed52c22de22df34d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276125b9939a920f3444847ffb25c438638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0df073a9b2752030f07f794f259667639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d5191f98221601f07a21a9186081a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec4de75d0df287a5aeb6832c0303b6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11cad70896fc72922990dcdab511dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73755fe2b88c963f927ea6e2f4738f2d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684efac3f16a510feb7a892c2388600644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee54223a33c32847f396b1d120b388645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b96be28aae3b8e47fe7db5966558e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b46bdf7aee21cec06d821acef898a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58eadb735d1268f2605e849ddd03a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141415ced64776f1ac9679d5fb579a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99e7f27ebb7ea51387c0ac3ef1fe3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffe3505f8090e0a2cc804a9286b87e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12b4d1e1c1e08d7760e066071783f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d16bdf1a7ffee4d104aa8a365fac4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28e4d896bbfa84587beb82684d56d0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23ce95e3c4d6d7641d92ef084bda0a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc824493ba4dcb9a8a84276852530df4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e534393fb0f11f0a7f6292b331de30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de63e51e23b08a2757db328a77bf8c7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa28dfb90bc7277f2999fef989fb7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c388061989138ca1df48bfa61916126660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896c56172f2018a7585d36985f38160661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61938bf7b6e170b43f5499e31abd6bd3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760fb26631943d31735eb1b52e5e415663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beab0e8c9d90a110344c7826043b51664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4e5933924116b8b917025a94fc6fd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a09e4d4f671c90f0e4f6bba0c42c3d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b925234480afd68c67931ffdeb9d784667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291ba9bf7167282fe192368f2054aef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734da99e2068ad4b4c1180905a71a7c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9053561ed967dbf3282465125230780670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845278c2fc0a2ac8027bb43d6286914a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dc721f2091a2935b476a049c0edd6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01844b7426ffd1705ab2daf198b08b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e53603ff419fdbbe555a26c890bf8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39a9254bee27062d9a076f3e51a0d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a448af8fd4762c3fd80819a080086676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13405031db9d8b421335e2eeca1ce03677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df760f7cd13cc40738bb696754d787678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fb94a8053961d28802d6ad63288ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed00717a11e06d1255dda13733a47a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3511a421f13ceca13e1e0318ada4b2e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fa8076e4df8f2372e7545eb8e8775682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b13f4e6f7a40584287c0c818ec5b42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dc79bb93fa12dc89a28100e2c1260684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90072292b00478acdb88588b94ea2d58685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad89f38850f00dd9e3b14d04b8a378a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b4fdd18ba5f284d6c3d304ed74b68687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f68a4182a97a524b62d6064beb80f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff82427551da7cc18d93a15658c6bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085ed313997147a3eb1f4bd11e90988690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e41dc3c38623fc560d913e933f6449691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bb53780a3b3625f20d04b3ac107db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceaeee08ccbee832efbbf6d51cf01f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b364d7eb8b0c1ea12f735a847af43694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f57c272045fa62b83638e2f9a89952695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fed7b8589b91685a471de608e5a4e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313206e1c96a4bb89354f11d8557d4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fa8304179a48f3525aa273d57304c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657d595f5f748bfe426527456996ef4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37705f112deb03d179b1483329ea5dd5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb77aaab88c38ad3c0720d59bb3fe3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aedb8c747db7bf18f958d7ce501be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930e65e4449ff42473d6da31a37ba70703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ea0de0a4201ede02a439496d4f001704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa25736300b52e4dc0026a13eeb3e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f64f6b896e1f1013e9d1c008fbaf8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222028812e6e03373a7d541f8897262707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de67ab7a7206cfe251855e2e38f61a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2eaf8985d7f3b5fe99d3233e8618a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9eeea2ab9dbb5742f70c85e9fc91e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5051c1e697af896db71567252a4c11711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3c43c0f1cf9af0237ae16cc4a8ae5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c88812a4332a9580dacb6100f86ee3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d8208324e665d4282eb5b967a77c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68027ad664542e48506fe0988a79edd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08837898cd344061bca22fe1b892ebc4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09378fd7de5fec2a0ec11b478cdf0b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33c12f33ebf20f0825d43182331c38718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5121b6edc18af86880d11675103abcf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db97c9bc2346d5a00fe256528aea1a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be212e48fe2b6a673adaa2ebc4a3f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caacf1c5f40249d6eb3671c526b8d6e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07018e759f8171e003c8a5e4fcfdb5f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb2a34384e334451c5e4aabbea34ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5179821ca813aa217d2a60417c48b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0698cfe1b54fcdf221e61c263203fad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640a6ddac7c58db5509a8edf9a41f86727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60014ca66945fabaedb4dc107ccd442e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12fe0c388920c508fbffcb2d4ae992729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791d4fc6ac325426b9c6ecc9e2d350d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d67791ee4beb0d4831c213e9478cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafcbb8a9b7f31463ad39b6905e6712732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893de4f6d2cc7e7f38a94ba589000dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5ffd04adb74a04050fe4154352f0e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ee5c0e87f8fd59cc8770c938dee03735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858680c3228f211d348b774ef4b47f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c85fc283b5859f6441d4d7a3afcf4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63a2b83f156e210f98a05c5c6dd5ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db351bb14ed43586471bdfd3e3223d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67437129aa5d5c74a7a427f87c86d325740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864bd70c32180acf2b22eff5ebd0934741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9876dda8dd5c66ac3d89e6495f81a16742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976b2e5e0ae0d02477ee33695bd86e3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad3e9d377ae0bc6a5c78f90f9be91d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff387b8d7296866c713a95aac107b397745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb5fafab7a7ccdfd648c9af60b2dc1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23740e6c5750653062356b5df4bbef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334f44362b35d3559e54430f5477830748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066f363aaba0b5fc4e6d45be9cb4af2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80aec5429a1e7534906e4d6a3b50926750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08088fe61c660397abe60b377f63c42a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661cef22315e2240b1634d47020940c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fcd2f1d373f97d92b938c53edaec2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd9981dcba7803c5c33583ce67d7fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5d1a443b7ae3d97c23d1e9d4779e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd7d32c1fc0c91efc69a9d4c527b52756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d884ddab01333cc86478942b79a35757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857df60653aac512bf3c029efcd50187758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc0a83e27ac8167c1c937896012d1a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781a57a7f82b6dd788fcc058ee211251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b37270c98d7ecfe44492901c5ddeb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69406a38ed7bab34eaa01b4cb5840fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c51757043dd8ad7ed809d6b5619da04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea014b4cebd5b801a033383d7df73f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26b14c84aa54cddccd78edf170b38c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3110f793efe63ad4360740667151b6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579bb4d710e0cbda0cbb473d326df948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a55cc38aaa5c8c9687ad45905472609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad7cfb10659b28b2112d96df87898410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09656ba09aed6516ec23cfc8e5e4f80911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b3e5012a311b130c921c7e2b0e0e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e4b82f9f4bafa6fa651b19dc33b5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78eb4f8254378af633199428043176614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d364e93f80c1a8dd8722087862849d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f9c8346e6fd4755ce450961ff988e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800992431b1ceef9057831f1838ab3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ee73e0acd6a1d22759bb496768fd518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d132f76ba2b752fde427fa73d0225f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48461cb71c780fe7d4a268408d34aec120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f3d020f86ade3b0218907a054613b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d63e7c98151d23f3cb54913033a23122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6687722681c554b6a6d7e7bd48c43023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126af1205b0d78b3f54c99ff5212649a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7afe05e3de6d0dcecd5db78d4691725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c2c1edabce692108ba69f93b707d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb517317b474b6076f144052311eb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b46bc4032782ec28058a3b16657c2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b33328ed8914cc26a09deb18100f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e6e51e5b78d89a73020529bc0e6c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbf020ff0f12a85bbc9c321e9c350431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cee3bce05954fe7fc872cf779ead232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a24ee1a80ffcc05b26ed735884c42833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35ab64c9cd2807785af7c9cc2efffd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454ff89b7eb1ad7866b049d8a1f8dab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd469557b6d9b2dc463139772fa4895b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc28c2c1deee8cd8b2ddb2ae6bac21e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0991e8d5bd56ce0e1fd9bf85113f6bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086b6e646c94564c7931ca75276949839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335a566274f1bbc5d20e72e9bdfb81a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5cd485d32bc4f65428c5ce7432d4241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e3ae4f3da5d769d28fd706b4a663542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1fd803c44e4b4335f8c85772aab9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395f8bfeeb88bb15e4c088ce63b0db644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1905b6c3d3ab872551870567233b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36a69e319f686d56958e35089bffaa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e44c445b129432a980b008804c85f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf4e1b9b238de0d36bd4f93397beb848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12bde1769c518d7fbfec1ab032359749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dde5158aedc96f27e808c34264e40750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ff22aaefd208507f75eca4a60bcb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa85504e73b37d77f3b7b80c6fcdec652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c2d658c8540ec9d2301798a0c066853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b6d2b41f9755d6105f79e2e1d65f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a19e6a398d8120d06bf8f1f9c3ed6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedc0486bf64568a32b2a3c69b3566656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671909e8b0ff11dfbf5074ec92025bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5089e096580758e27c8befb884d4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b08768da0242bdd5481a4267dc6d9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72105af2ce5b87fa090b0baef79a592760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299670e7d31d5a7c594c13b6db987c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97eb4587532f054dd2336561dcb5d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bf531e29f5acc2f32d2476946f78c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044a43a1e35303e769bcfa10a845d7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5895d01a4f41acf00c7050b2f44d3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cf5deb79f3df4fa2d1473731c1d9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc622fb6594de0c37b449b40907ed5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc34bea0428764a62d767a67a831bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89ba26cc27810aa7889471c9a1b32669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbee591244a2bf0f9b30b05114c081d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c7a42ae9be0ab0e8818810bda013671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd95463622009a2bd6345e4b0e2a77472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7d117139606895f8c65ef135492b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6239b5f1529ec9d5362c24b6e953474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde7cea6c3c3eaa18c030db6c5ce5ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e20e4b196846a6e936ce02db78b45976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3fb131b24020df7ac4196df2a5b5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b9943f4f8980410beb219aed77f5478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138496bd37fa15c6982df69be7eb48379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bd507315810655ebc7a51f60a255e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675063bc22ea2f420d4706f4fb0523c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02be46fd6f1a3822f3051696074eba382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02977fbc6ac98c548b59762de6e66ab383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83956522d20ba2fb37d167b5dd86842e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0ebf22aec0513d279511c47bab54585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe3975afc84d92973fe4efe542a57f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6396695bd6ab2b0ee53addb4b7ad087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760846601e995ada467eb98d97d5e4be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89f13c407ecbfb8b8e345a536a5a9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee943d1a4ac73a0c08675890b2332ea990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d71c71565c0d0dcb09c3774c8916291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e951bf1f3cade93657440f5246b07b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85283e186789ce58978e60e4a5790e9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997b758dbe0fd6e2a3aca18837c34db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2964295e43f5c30f3221bafa541e8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82446fdd04ba303975ca4265e4dcb9eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a60486e2dfe8fca4509afda8d3ab197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d73b689c0ab691d736e8e011f04da698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f434b31a999814aaeec3cf6c15aa899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503bb28bf7341616cb394cd8294037c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c53fbc3077a9d4d788b171cae8aca0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605fc0fb478fce78e40091012a744f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244f27634a5826595f65013af7ebe98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577c5baf1ecd68efb6602cd87213d12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4303ebd3692df068bd83942aa38b809105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476d9b2b80c64e2be98a7cc7fd63e01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3620a3555ab04b866d037dc25e9b82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4495c3f80d535e127bada7c58c9c8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a47ad266e1471aa79f6736eb9dac27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2508f444baf318736151a844d011b47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56125d8f36270625058aa502097e632111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a296fb3b3fee5e5ed36ef4cc98b80f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaa307ada113c4268a2873cacbf468113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd6654a913a7dbb585358c6343f01c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfeda4d97addf063e190444f1803b68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bca8705245b2a9292164e869a7119116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64478e3b5f904f1caac37cdccfc8cf0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6b57940483bbd426a5437de95c183118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc863c08d503e070e17363d4a15c77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79db3c8f3b128770c9845f94abebb8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a7c01cc512378bb870c47621eedbf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f55cdbe89d4d4e74ebef690c50b4b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc00fabd68d23d0bec6c9361987afd6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f8c30ed76dfa903efd4ba857fec5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdb2ceaffee0d5580cb5a35f7f9491125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471d057b24daad764dcc9faa4bb856d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4b4e813bcfc5496d252c51865c96f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba15b575f8e4196bf983022f7f7e8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb56ee064cfc880e76f4d0348e2f4a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff86c6e024123c82574fc2578ee507c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aeb0af5cf847458366f76daf82bda4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dd504d3624313206edd61ebdaac29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361897d86f34fb375bb7de6a1276a853133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef35af3afdf603f11d3bb9a84388496134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a9f1939e4455b9ae560581592d645135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97664e19629268c3b8f97f8b5fffbf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e24faf8c5bbbcb03beaea3a74d16c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f0f9d611558e2992570168e845eb6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c20547034910e779b227f86cb8f3bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85e88cafb1325327c0ace536e8da7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56d32ed65cdec31f412807ff07ccb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7a119bf8f406c61b9c4c808a2f227142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cbff6353ddbc47b866caba43ed9d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40f72ebea2c49b72664ccf486f07cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e41df3c3052f3cda09fff5aa3a13cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece241bacb2e5b9b62417b154cd7f9bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39154c21470b63895ef2184fb16d24f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e290b61fc3449ea287abab63fe56eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2693c39368e4f460d4f4351c53451149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba0e4b74f68920b574000e7c47b667150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2890395adb6b4e7564cbedcca2dd0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3d4fb4a14bd23850512732facaf0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5740f1ad08b6d03d24307376b33cc4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce47d0634e55ca5e13abe7e0e0e3fb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924d85aa7c2f74aa44a0a417f213a22155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94212a95d97674a4446210e3337d1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777a87209e30c894fac0e4751ec77cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038e388000952b7823d86455e91df35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e154f8de15c3e59165028b5de743c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdbb415147dbf971bf095a60e2a7af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a5aff431e606965136dd1483de988161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465937b58b4849b14e6497d84296d5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffffecb020faa1292d572334fe32be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd8bdd181f1e93642c25a01ef2b674164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f813488803074fcc5dee1db25f0da4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7c03de36a9dcf2d0e1cabb9fa81ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e9aa99ec07212b6cb0324a981b2fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619507b00926168e0f7812f97d67b83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9136c3e4e9143c1c1e0c7121c3cd3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e0544d665c9f6be84c8087be94087170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c8e97b8b01170478916322247a30c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1480585c1031a104f82baa6c375d861172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3aa0dae09ecf24cbe9d27799e9e9a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49edf801be52434f87eb7c5552ac69a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4882208b5aaaadcd1801a87cd5229f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017347aa14a02f90d973241f87a206e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253d111e290a80bc199d4388ef153c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6155908fd3f7973e7edb7027205d036178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fef92e7b38d2e7bfe99a68928231d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cee2030e01b16836beef854780ec1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacc41a40849ee7da492e2710da9223181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c5a492caaabe29407bcd1a49ec534182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c640e1f0ec7bc80632fce4f7a36d19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691285b50d2a435ec57afbd96fab488184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b440f4714755f5646672a619ecd436185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ef7e540620e99a87e4981424d21b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279ffbae300e061fb2b4b6934d6f463187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235e68e827b3971a2a049881e3071b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d1b494f2661f0279e77c8e6f004f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec812816dc5c85425bc1989189d126190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a63122992822d62414255b8687db3f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e96a41e79561ac9be09d19c00d0c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab813bdce036240913b1e13c4cf166193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ea350df7740e9d230478d61d2a0d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94157f9f5ce8264a8422736bc26102bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee010f10b92f42a39f83c71010b5e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f424462d206da6be04b2328a7a9c94f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cec4fdc2672cfc038c3e8e9b34eb19198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe24da23c936caf5fca59d820c921c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511c703803480b3069a00c374fa46ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7c12accd36a3753eb67fbc10c7f2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346634d228250c5cc30b0d1d59fe07d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4145fa552b9f25efb494d22be87df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fd039fc7f3777c7c1b8fed5da6e24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f28bc94a2bb32e75e1216c76169fd0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35921dd976f7f06f64309e494ce56879206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bf13fe81fab954dcdd3a2650d6ebf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bbd696c32f79139d8e0b3580e46e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4a0171b5fa16daa8c1fe8fe982df5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f90526b3452e75d29a8c2412d9f86e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371af5e244638ec9a1b40e7c4d9f5a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942493aacccd3c20b67c3b56715caf15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c08db702ff86ebffeb0cbf196777e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18648a629e9ab52dadc2c9e432e27d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba714b7c6202d16e3710d6d82ccab19b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c4b8aa7a1f27c641f019d678a0c53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82043178576a56d1fe46518c4224eb5a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e10687210e44e7b149ed1987e95484218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5fa06360a6490a677b64446ce7aee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892667fe036518b2291e5766136974f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853e0a36592411f4e6d17b6564697e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c76c7d9fd9438b82719bec9a79a05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e1af7cd6768df86b452ee7f6f8f4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdcc6c6ddf610994aa6e3df0cd4b78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3c46bdcd69450596a76cfeb28959a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8760cfe2971d68c609dca8942cefd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7970ccd189a051241414666eb89a58d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fb2d65370372274906d79f7119ada228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365e9ec658df9b6809f8d1aa2f95fbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa5b909fd6386b76f139c813129181230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a79810f8f11c8b69552316a092937231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36052bed85d569b7566b5581a41b8e21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15d699862ffb57c6102d883b57358a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a5bc3a82997efc4fa6c306ab11103234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2417b2fc81e85e4077d2cc89343c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedfa5ff0b2d7bb551d6aa6da34e1ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e29acb732b665137d959312a6443f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147a5fca4e04b0efa0b95cbced2f75f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25e55c228a43090a6920b9b8881c64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa56ed543c5ef3cb08c0baa422c1092240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd031a0fb5fcee6fee512dc41ca834241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d97f719a29a9457b7f60c8ad66b1e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4498ebe418e50384493c9e127b73d44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e84f97e667127dff00791b2df13da3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0a08d5e1266f8c183851dd43f7b37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2954ff178a48e8ff514ffc08a105368246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7da4a114797018fb811fd8b99eb5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157734d22c710fe6c4b5365831cb01c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b783853fcc0c569401922c58a88c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7717e322e5b16079d4dae7cfbef64250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea9af6a3498db84b076098c6d1d8e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74b42561f2f8f44baa6d47864669d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82b8151cb140e59c3fcf5d70eb4b3b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008426497f5ac7844f313878eca84e2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eed205a3ffc3a3b0a493d8e316ce6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb5b170520eb9304eba6922eb332d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f185470765a5d8231e63e13533fe504257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdbce213ace30e0817dcbf63c66581258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f8c62e5c59f7453b00f2704305bd3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f170e53b24a654bd23d513596031384260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369fee0c910b4d6012ab1f29f17c5ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2236662d71db8c3e560020a16f0255c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab30c0a8b782ac3d5adaae8c80ea954263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c7a4048e5b597cbbb0a8e469a90d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb8e07b5bfed15f153c8e63538bcdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ef150693b94843143b9f518d6c9ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae4d06369ac099cddd454627f8cad9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2908a6b1ea7f1caad63dedcfc0b44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088385f501340f9f8bd7669aa7fe34e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8179a2c8b67953370944ef19a4f1e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3af4cd238a8567dba28afa525c0796271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6cc9c763fbb7486fd53036090ed4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb54e360f73f788a2b4e94f132ec33273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c275ee56f1b54fcbe1ac06be6645253274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f2511e4cfb9cd86e1814a3945fc17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31230156b092c1f8e6d1ed05349e4732276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fc17534756ffaab8ec42ed37c8c7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e84f5b40918e558714318d8e5bd80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e01d2bd52c21e10255e84641c37a68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b30be0bb726e92e7663295bae7923280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df63cfc691546345a737a7d04bc331281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb17392b1b4dfaa379fe4c7097d4d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2e58a6474eeb0a0e88de767888c76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b771cb61cdf8396c3534a2d0c91df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00e8f857f7372314dfe37fc1c39a83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e59d693e08b62405bbb533183a0f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e817fa5a1998adf1541bdf23a102cef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab02e8efbc16a007360b0b99a3fa6b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fdd489fea2c18cc7b1ef06378d0a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9097e0e633a00b1cfcec98e26469b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081ba177dc26004c9b8a8574cbef6ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ac55692cba79fd536ff9b921b4b46292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368779f8f11ad97e2c102c97e318ac2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf242c5071484f2431b1050e5c4b394294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d9e5438376545bcee4a164d7d8a32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf307906d62f6a950adbcefeea8a970296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358357ab4e6ce792189f89b9e779c5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273706f6cf5fa5f47186eb76e8cbdb9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09341353fce05d35bff6a70f277dfa3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0049c524a16104217abe5290e0d35cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec70b58c64811fda56a6556c8a9f35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7039e61161441ee990b30a221f81e39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a624dcb1163a288aa2320a2227fa41b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17706da88d3a3aeadf89e079ca79bff4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cc4163f4004b1b1ce302353bc3e49305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3773597eacdd87787bb38e4b86d3ae2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920142d482df890fc957aa65f57d390c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016eb9277dfee7e8b22daf673e429c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de24b98895e19617d08291c8810d0ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c4e8b997a75bb49ea74f88fa2dbee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fc56aba76fbbdfa3611329f60111e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e0657b076aec4b406238801ac6946312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2960f93304302e747e2a14117aabe4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf3e8d150c3c00e2d26ccb71dbfebe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cbdbc7b98b6b29cbf42a497b45bdf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee88c13783edc97b15d2463788ac507316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee93ffde156db0f00842009f7c1cee3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052442bd5c26558b5b42a92a74070ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fe2e484914318f77dea131f729f00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cceafb1778f1521e1b0f07601589da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c963db04c6775f1017d9d6188bcd49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea5e02045b7047d35a2b4aa56cfb7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce2f2eb1e731537515ee0ad188254e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c28d51e33b0bb21cb2ea398dc57c31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938022c09edd93d285f746cd9ff8e327325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ebea5ec4c11b7c361eb6283ac072b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378082f04acb2d09ddf0f965478fdd5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409d4884d48c2a94a08f3512b6fc0aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9d1fdfabdecdc8bee21d03525ace3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841848a2774d3f6e074cc76fed0c1b18330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e664fcb7f7f98ff483922a3b4d730a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3218f0ff337d30dd2e1da1034ed89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a2055ddc3882169865d77aa7dcc80333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350af5084bdcc3c0914f166ba8691a63334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b419b8323aebfcc7ea78d65a407bd8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ae5337cd6da01fa2b353600bc8cae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc81e7825cfd695d896a87dd2a576b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1484fd283ec5ee8ba4db792cb3d23338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842585e4c04720f81ad1b37b3d50f7a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cd6617a13d654a5f361f3091741b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10abd3237c3c0213cd7dbcaa3470d41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26cf34f8d12e76a79bc7093c6d0f72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1216d2ab2fd967cc6623caa29031fd7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd264588762d1c732c6784622afd6f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5dad4673e3ce65cd46ab126b24262345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80126226989aefb7ab9805a080e91cab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a3bcbe675c58171c18e7d2e3b47af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078f737f3760bc4f8cc6eda3d3ebeff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694396614609ab4446228a603614dfe0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02846f8e0d23ecdbdc77c33f2edf4bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e525807070a4a7d6d6c854cb57877f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d2c7be459a345c04b65bc1d4dc31d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451767379f6e832ac6eb9d6acc4634f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980d154ea92b37335460456268ef159354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7f575df11fc1f6079f37ba2720dfa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31f0c84b98d1af724c2e96a78707d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070c9f18836975785b17973c03d27ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ec45b8c1232133a2493fd4ce1512e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef367664d4907a38cfde2f692238bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbd54c3b0c40b9c25697cde8a9c1e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e415ef8a911597e26af23fe4334e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37c0a1e863f93aeac99b06d17e245b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60f5002f11d0d1b7821fac61c9d96e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ce205948902ac91af1b774f7c503a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7971e39765aa00e1b42ca4fb55fb6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac62b4b3b76564621b24518c900361366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14ad4ffa81d0c593017b60e46c0367367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b166c055f33df18e0755be8f4fad6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a7ae3ed7b1c7a850cd335f04667ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff6e04f0631cdd801f83d24354a084370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7653e6bb4e3b46f65c22fe3c4f7bfe2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4e03644b6bc7fee506c8251aeb540372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f374dda2190d2d1b92d6c5ae5c0b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04471214ec6f825f3744b6a90c948560374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d23d4dcc812ae79ed6d9745c10e453375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecf9021b6512f1e6e863e815376bc8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92604abf1466156f74fba6802577d6f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c55c8486595e2b94436975a8c5077f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c64ddb2646d7f5848a417325b4ff2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd91cb6260aa545987285732edf231380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8716f7262ae5d2068ba531d1b9867381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab927bf5f40ce5c871ce0dc8c89ba55382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be945e8f32ec58bb6147641404715ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ca34d9bfb7bb053ef935c48da3314384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188cd264789ffcdb31d113abd7b5cdb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cf680f0c7f8f5f21dd5403ca178ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb4cd668ae2fcb175deb39540b9bf4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383441d9fa1113d1c7409c31e051f4b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d6cc6aa76dced37cee39e6928ddce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbf98715c1877e91558d0ec82ab548390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4e7cebea774bf391ec80d65b70e6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d965242a4706b579edd16869524bdf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58c0fd7070f10ee4ce89b3ba9ad049393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1daa8be1a59cfed197b6b4298ae16b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d497bb63344d1ab76cbbef3f67ada395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ba5e85e5a0523850bef9d42187ace396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4bedba4fee853edb1329f5d086583397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b68b237be3da1ff5fff9a84c3dfa7b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f21a21b20400261272433e63d216c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe13598d6f374d97784ea7a7fcc2679400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccf30912be5e382cf00507a9ae9a4a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97961f15288fa92298a0dd57b0220ebb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d771938b88db362f0317647dc3cb1b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c55b8928d32af854294b6a6f5279ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe8b464796ddd6708073380927509c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227fea5ab1fd8dd66f56756cdb5a6ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296c248b6b222fef2e76b3d90d4ce16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6e85f711906b5e2fdf3ef90911ccf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8198e4d4d2a027579d311cf756b6a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923571c80052633d55fec0d7abb06f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c13a6299aabf895278b44a15088ee8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516ef63f16e8218a0c8b32ff523b708412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89787ba81087939968c83a404a4d84a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbf78783100a24b679f5d19beb7605414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42547226d88be8886f76d3cb74a68a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebd1a4739e9239020e209817cee3bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c27ca515fd777dbdfe7d73bf812f70417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa230a2689b6ec5d5aebf91dc026c3f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078eeedb7efb349cf558b8390e16261419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617d865b81355022de54d3d3dc721bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4fb510966db9d75c0b947f6ae1447421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1586891a9745d101178649fc6f01b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3136c5ef6bc323239e03bd9bcf212c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a9d968653464b342c2ac7b5029fe9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42e48168f299f7eb8d3a981ae72010425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cb3877f3bf69c7d1102d20403ced7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ee39fc653d165a9749720e38fc25b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efca69de28859a9e68c75101d8f48d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd7afa59ca75e1371d56cc1ab9f1f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e5e49b6bf6045fdc53eca90442337430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915464580f2af271b5a6028b50d3ba1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14acb2d0cbf1851e2f19ef3c05c967432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878b650529bcbbb5708b2dcf8230e9a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ae48e60799a4935398f50fee950bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff924051a788adc2ecdd03061e7804435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24d4929591786a5087a098337a9339436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644a56a31b29dbdbdb9e7567e77412e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef35f4aa79904a8f54a3c37c6388a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95289117f21b43ae1280c08b74c3cfa2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd69627626935acae39161096d57c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762cce0dc2e9f1db56e0b2cc24df8e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e128422f48c7192305928917a109a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33281cae8bfc57bff76223f9872e6ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f9df40bddb51e6b1fbfd3fe00f47b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5410e10ac631416c05c1d191d636e9c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e96e550174975339129b373cdeeae6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0b5c3aa73ae57ef83afe4c26c07dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b99edfe86df77f5f6f428eaa0f5c1e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d188d23c6466ce4f36a70ca3c3bd9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba821e90e700fc0588e813e3ef782b88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8873c46092db0787a634febea7b8f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9df296f6e1db13390dd5e1ab0c4d7f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831bb44bc5482e2e827243201bf31be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea25dc591bebf06a97d3fc37222ad9d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fa35c00fc66a93c768836887cbd19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18a1ff07672f615a638b28a96a730d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68887bb23fecea94ef5afc546fb761d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f51515f273dcf557c06c69e422021458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986a1637d60777794d39ae3511069d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accc26311002ad3dafd4f4e69734478460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c363055ffcea78ee777dd097aa4f145461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c9fe583ec425855b6d5476a166d93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638a123748f7f113ad751fe40b01c32463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9ad92daf9a44e8d706eab4db9dff8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a96b9026c2826f2667eefc47992352465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955c06961404c7f260aa27df6d2ffef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c925765040b6391f14a7d3b1010a98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5d544a98ae83d827b5a7332da8573468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151a44ff310f37499f83b9a6111fcf5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008d78a47dcde558597e50266c63fb5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4290c6e5c619fdd761bddd8c91740471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa08486f2bf0bd91ffb17d30414401472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0137baf2f1a466beab69d5c37a7a71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3648b47643caa48468bd54e02e2202474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d3ae1112feb387f5205283a1ccadd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77011a63091a83ee73177a81162d4fd6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41584fc7a809cedeb9affb06f73a5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616524d9bb99b2ce799bac62dc19d43c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2ddcc5e813f35d6297eb3bcd6e94f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24deb70a4057ee8c4685183e35e0e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd08dd39f02ac64b5c38453068ef49481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f69633a64fd562d96afb373c05647482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0419ee2cd2699ae627140f339365a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7c8e0ce62ac20b23aaa8e66f84f30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd425fda6cf5a4ed58788c458cd32ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2509751d434787785b2883332a0b86f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a23e797fe9aede2ebae46a6fb47acd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939449e4cebce25eb07c1326fb7b00c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7673d9d3daede9ad1c931071e32b03489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86be978ee6d545fc5752018df27831490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1fa7feff7ab86bd8c764eb4fd6539491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d3f023efb1c61ac30df46f5ec6649492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b35340bcf8dac0c731fde770ee18cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f8a06d00b4e23b298babe621ce76b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b290c4b6bdbe05e5a0b5279bd116c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437bcf77084226186ce1b27b6775653496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c714eadedaef7de224d98d8ec40574a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f12f2cad6a8189d6118ab875d92a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06257a81b96f1528e97eea05f7652333499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff724ea1d0b110581d8acef1d95597500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da15f6596eef4f9fbb3318c6a755c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac3fdcb78e50b2d3af7ed39afb9b7f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca32185fe5f03e023b204772fa32549503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1325d46a6a602102566288dac7eabd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba496e42c0beb51b421317c56f0e64b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae50982802d92cd4440ea3cffc509b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22a599d64eadc03b48f6f0992d2d4e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222dc562c12913c1eae49b5b2ca3661508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e8e5e7ca1c4e747d3da80a1e41877509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680148abbdf4f18c59e889c33b19e64a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb01540a4e29f39d5cbcdeb83131094511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322146f0d2887d6e3910b60ddbf0f8ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6146eef0df2b68975b01f93a2bf0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9e8576ded01c0f7798efb9083c04d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173c12a9fcb25a091f5d7726b59321d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148cb09336bcd9034f563a8cbebcaed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e0afd9655f4fa357934f876ddf7a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732ee06ced624a20ecd5739a4bc1a47518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9f9f25d6fda38ef620f40bd48273d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d6c3d98686fd79feabb13389d4186520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbc91b0d18cb5d136d4f4602aec1f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35a7bd3a007adbc866bcc01633fb87522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8798e86b66484d93bc8bacd8ce6235523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2f4bf71295cd671d1c0e0fda93f9b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c30660fa3f2ca47b1f9764f5a2162c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2dd1840cb9d14c7f550635cb538cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a917d74165b4d667022fcc7262866c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86130b269d58b5a495fb7a9b65f19913528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6f1cb0eff3a523d434af3964482c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d94d6b964e329ef4ea9315a8c19ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883036e82a7f8368d50302bea6305af0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae02e11c5a755b49c612ca366bde54d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06261526839bd9cc15d33e1fd20265533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328be2d2ce7f012719bd43d406aa4d02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbea702116120b6e1c96add790206b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bc8cb794c351cef46d0410dd26c92536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29bfe2699ddb4d0324b50698002bc6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe5ea3551b5ec3180281cf7088d29e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23204072b9fd494dad3ac75fe7add7a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351fe18c38f53dde2dbb17dc67581cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603ca53628f3a5dedbea0efe9f6ec44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f746d2cbf7fdfdeb88058ac89f65ed2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b69f5c189ed7b99c2a3383a4653a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30c548469807590475d13667bdca65544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adbdd4f47b29fc4cd31594c6b11e0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1b19d2b1f9393500f6139900ce260546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd41638e4523c17b6dac6adecb5b4be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125be0eddb9b271ac06af23ebf23d9df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0068d0629a545ef43ec4473cf6f02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bede5fddd42ca15c696ec74611ba039550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157a893b8ddebe1c58d66aa82f32f8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a26a0302224967d3d49e7c6be738e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6c8b2d587fed0f0dfe6358cd90283553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189c8c4fd57c8a72db843b137fabaca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee8114bc4f340a60a1cf21eceb3a64555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb454c3b68638bd4adba423c230ac6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b8813962802900dd73248475d33da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c15ee2fbf62cf0cad29ea631d2095558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1557a59d5647a05fa09458b33ed585559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4798f086ff5eeafde2b966fbfdd20560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc9811567b66432e6a1596f1a55b67561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcb46ce7ea644b9c5c91a3f084d2cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab153a88e8d7fc8949bbcca7677bfaf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a2ab4d8fafe405a7ee098c5b46f68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b9e141f4e0a1bcbea435893213431565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ada82b78a637597404b13237f9489566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abd4e783e949ddf7bdad096c161e9d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ffad9a91b76e49ec839528af49cec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07becc35c0906238d9d69391e7dc8d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51543a62b0fce0415bb1b11c002de4c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adc42184fb276e663c5cf1b64a4801571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741d5ea374cb138c774cf18cc9f4f5e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe478bc834a8b98aea0b325cf99322c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c0b77a5f64d258ed33ffad25d12ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dac6056ec6cec5e01639cf9fcac1b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818585da23e7170c4a6f69b14dfe83ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb2e67e347d338677d5a27e997aba6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bc027af6a0b3dc8ceff4e07dcc46e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54a0675d6d2ece66093aaf4bfad7ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83140c1800593dd445f662a90ffa241580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735034ec3bb017f942472ea5f6d5a4e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf53e5f8e34ad6479d4abc3dac53560582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64cd8b1ea19a2d4517d7a75f578c93583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc42390d4c166b38503b3662de65e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bccda10a4c58d3347008aae717bab1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28403026eb7dd14604bd581c04fe9801586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d7372fa407d32159b8cef0c31b6bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1377d029ce551210c9ec6245d29f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f755c07e6b34d29bfea74be6292b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e1f10287baa7f9b3341d8ac10c684590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeec96a99a0dcff0873281f2a1eed3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35ad577cc4d1527c91620efdd8356f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473d85abec09b3f57f43d79f3732f76593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7a9e2a0e829efb0e2f48285644691594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd943819688058bd47f07d4817e8bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576f3f2ec99e5f97c3f77d77251d3a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48911f81050e7d446ca53f62ee3f97ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72fff3d068ca81709cda453c702afd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4451d13070714b5cb3bb622cebacf96599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a1d7f0f88e3f446a9506ee39135f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff1690be5184979e08e99affc7e09b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42cd00e103e7f9db653cbbab0b796f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e04a4b7a15095239cc50b0641bee48603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716015f268504cac27c60bc7f47b20df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0526b0a516af6d244b2cd89179a0c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50186acc873c184c461916528ebcf84e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbe998ec2c9632bb7c3612c0448fe4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7194f4a71b47d68d3fe4d88617996608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed2be48a014fc033b74d257fce1dab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1147142a1104f64456c48bfdb1efe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98e941c93f960bed800f77d36ce869611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb375cf1eb3e54e776bad792f06ffee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b8734eaeccae94c882f4abdef3a0b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06294db5e8cf62d18c080dff77f4fce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6a175e5c84055b8d30175f0d2b34d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11da7a288edee787187ada1c974723616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc553dd355eda5ba27aa223db0cd229617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35755db2ef19e056e86b9c549349a626618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e3af7fa904c61b9722bd0e668cc0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112e95d960ad4714dcf46f047ffd568620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3652eb637d0e118343d09da5cc1229621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254cdac5249438c28047060f50a14ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54763d4da8a273401fb48ec2914ec71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a79052a1886844b25ce7b75475c01624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50ac46295bbdaf0789e6d1b57b7afb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cd40d909a072b5a6404ca77a36643626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45729af0c0fe34da430ef1296aaffef1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313e26ec3e7772bd41e5047e0678fbb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8906c4e8d49c9480b7254feefbf2774629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113dec13fc1117526f20f7c513899c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a00342f89c1b42e8b42101da132ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756dcb9084fff1aac23603fa3be0182632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47001165f57b608c83b8c521d4c3d74b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd3ae85a36ebb9a742e15e7eb76aa4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1aab793a0a946fd0bf7f116d5f71e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b20c6aba73e4e352b9fde9f7e8d1b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9720aa0720bb825a52e1418ef32e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2322d1adab5dbe66a3ac9b78f7e031a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c34ea8bcce72a040b4117b476e0cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595006dc8559c019c3a63f29caac889f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89bac131eec6cd5a073260dd1ec49a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebc5955563a906c911fa783592f3f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0509f8fbe4aaa22c76c0bdcb6159526643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146e86a545acd6522fcb344f5607e33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d780110f098f104005dde4c74e0cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e1e1f32b3a589a32f6a99d42c57c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564858471c79cfd2195df4d9594b6e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477072264937699974a8f0246858b7e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41205383a49437a20e07faa223e54202649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892bb971374437be2269960e7c7e301650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cc332baee6280788759603be6b875651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4384c727be59e273adc27bf88765d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928e80e134acc335dd0cda60b440781653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fd98c68563d5101a82d35611f4b95654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe5c859a4b922cac2646ab0d943aa7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b6f1dd159e7f24cda762d18907706656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ca8c84ff6cab5f3fe58139fca92be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56671410efe5d3239d3cedcedf62da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f063f81a383ff02487e2c0ffea4d64659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeffd8edd743c5751824c8f723e767660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e597fab97ade515bfba05906f82713661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a2bba4356a89fa0fde5b85391db5d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3c769616b82f8077210a999b1a20d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127414c2ad19dafd7d2171748d39b13664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962a5aad404ca3231e21b2318be03ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a8230faea0e9b06dccc7d61b4f463666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3679d8bcc589f6063e85a95d5f6117667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b597d046cc6e27a1f4774301ae1ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60007c89d94f94a388a693ae0e068b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a162a5f7d73130e58c861ff23a98be670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a19c9c45358581d5314efc435c963e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fe883bf6e9cebefd441f631559f52672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f90026fac46957774a48ec4817a87e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a62e927b0e0fb2ccbde4e711ee0ac6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee6d38b662a229d20a74fd35b93c7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008381224823f3172d5ff9228cc6c09676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aba54030e657b21ff4966b9f2e8a97677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f44d1239b26b01f8671f4249335cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87bcf4148592539d493ae1c98beb87679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796fd9ad7817c6d72e3f98c5a70d336680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bffbc3671f9e7374bec1efda4e748681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105e25cbab290131ec9df21fd8f5bae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853319c80307f2f5f1518edf186a8680683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c3f177863f446c90ff4e2cb3a2922684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928720ac510e1c4f1c36c15213ab4360685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194d396f0bfa04eb004c7b93f12fbea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a82771221ca2403a01d5fda2c31a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e212ad3a8d53c0c01f2dba7a7c63aa4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644bf15e34efc587941158b771476ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f704cd44478c0677fa2d687c81c440690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb09b2c57b8f6a4dc38bbdded4b9cb9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad2dfd28a861df0e523040bfac2b72692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf05a4d3e04311a020131593cd7051693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0adc9c8248423f2b61c4594502786694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db4b89e1c74e2bfc95a369f7854c65695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f878d3b56172fb47ac077d74d496dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee137ce3e621c6159417abbf906e884697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd01084cee4e2653860038f69923d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d6033945b8b9ff1c97243fefcf0ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca9e978dd9c8c11d0f1f8d5b5643a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6da1a8759c258f4f35b8a43077e2ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ab6ed5d1b92438364469df2ed1873702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaecdb35d68925de8df07798b022a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9126b41619d4a881adae3c4a6a23d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe353acf865da529e2e9d39b2a2cbce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3052a619cb99dd2d6b927e23e3bf644706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89220b0aa546c48e7a38c7e3ff331737707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405a5664ae1954b45f7d4420bec007f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b22e8e2b01f72428d9654b3bf27dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230cb3864428bd4b89b18cc8a18007d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1182db4e16dcc74989db7f079d169a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca0dddfd6cd056150db03be3d9614d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ade4d5c42e16117f084e7466cb0e29713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fbd911a181631d0cd67fa92f0f35e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2d7fb8b20702f9d6c942fdeda5ced715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5295a3c007aef3547f478c11552fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa36c7374e562624602ca2fa8e90e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44ab22e50c577f6fcbbfd62948bb88718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a605f89505a31568d51c314ee687355719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89a446608fbf64c5f1c7e709bc0d42720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b9c3d841511feebb35265e5350b7a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883bd75f63248aa0158c501201e4412722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453e15279961d5d1d4fff6492d77181723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920df89b8a4dc86d3e67aef7cce0f8bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251d72cbcafb2d71db9334752726cd5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d88e183f3bbaa2bedbc9a58c3d33e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f86429b74cf2e43a0bb15c2a3b3aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce3bd1fa12d54677abcff47159fdc9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6865e8d2dbeff3f409beff7158049f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2e1ef4b43ebb18d512bbf1890f5f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046ed9b00a819936a56dc96dc772f63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcbb2d7cc01cc17f9119a2328615b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9c412d073fab0a9bb88924f03e4e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b3b1e9b05800d5cb8414335eec670734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d930bb8a6e8eeed1ce580ca01dd2234735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430ad5f645d5d96b46aa3eef8dfef99736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427107a276f208601a9923177b59bcc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b583d9690fb3b2b4771e1e97cdc200738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451122a3965d35cacc453764e7934d1c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac78da6dba98d079b9a7ae7f917ef39740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d863c0396d24878da8a8d3037948e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a3c245323470b4a862a3f7e53c34c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc41defb3c2d670a394954f110d9aa9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690fdfff94034b7fd7b2b5bfa6f08a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76921b93c81d94aab89917ca05041e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122ec6933387ba3636e496d2a0693e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598d1e0a8205e26ee6abe2eb96f5def747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b3c1855e19030f76845a1591b6b6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e37cb111ba64a102a8b322c38af65749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203f3d5f552d37bab4e9705675ab9c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa53ca10230bfa59474b29d5fb7e09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051f0e11ada251dba701c9236bf19df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89aef03c94ef05a8ded274bce373886753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>