--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec155d7c99da90856794cd1f1c03e501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a768fa9026613a17086fda84049a3b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530d381cf8ce249ab57ca68209157a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440033fc376f6602db5d3e18921be174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f3710a74398b90ead65e54408d8275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab299b0d5d6a3a036dc08b193a75fe316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11302126e6a7f6eb4f6d624bf209807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0698f50649ea71720d9a521cdda3248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa659d8021dc2b98c038e0d6cfcc9dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6a626667c8efcde778b2bf16795c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569a8c46b47b09efa7c59996c524d2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd186263331627450dee411aa47d43e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce723fe818ba3f6ef9859fd856880513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c5459a45d46ff1120878cb668874c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcf7e57421aaec32fd918254788b7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170d095972a69192d7a03eb10eb5da016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21110c0305d88074bf619cc23c714e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa777c8f485d8091380e1d056acb04aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba78bca29c43ddbe42663a5a8fb7a2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7de424d3366aaafa20e336a362fe3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55450b6fd5aae399fa5f65c45683f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617a388ec7397cd2070a79f1d06210a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b593f21335c35628e780f0d05b8d2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217581a3cfa66e0b13bb43cdec3fa2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d4a9a5de6fe705664762765f8fb1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4edc168108b01d205ba4c5acbba7ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e37ee7c8f67d36e63bbbaa277525d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c02d07fe5e4f2f35b2299c345ac3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6542b2ad8f3f5e5c9269d05ce01ab2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56710178e889a67d3e8c2e9c574c3f0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50b8e3b0c494adc18f4746dae5439131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dbed3d35dd5cfcffd6f648a9d782332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473651a358a4a21deffa71c3f18e3b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3449616812e1ba6ca4098834e8215034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062c4fa36241f2c3d8531ed802e589a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0142e0f511cb121067849d536801c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af4cbfd7ca13304ae23c15aa550f5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0f7388f72b0facb711f39fab5c1dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5b5fdb853eacd3585537de29e259c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b050e85f7832f317f6b4463b8533940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edbd78dbf3aad79220dbd8d44a35d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a47435393ccfc4eb5fcb9b31f4858942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144c5df28b08bf1dd1a1e6befa12f2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04683fbd2ce23f77f85311886ff5f4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8f6ee1630a2cd0a370c34f5d33e7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9518ce8138c4fcda75be90253c88246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430b01a9c15c23aa3d051d57832f9ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5aa0d7b371517ba3c798eb6b3886b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f72c7d3e42df2aecf6f1d28ba326b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043d2da9b32576aa1f5ad87e7001e2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fd437d14b43a3db8522e6ad5e6b8151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb3a4f9fbef7f1588717b801023bbc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0756d116098f1b7b768b622ceedd67853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa97a04daf121d539cdf463e54fdb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95fa59f124aa6693ccadf90f3fc82a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6abb1d8789c644613facb9b2a29f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103187a3115ceb1eae7a2a75c73b781157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1029e9ac18bd508d81efa0fc1480358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e410bce43b9cdffb1887cef482a469059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133db968e727cc974dca7d70ae5784360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf53e3cdcf7a82db847ef9346c7c5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9dcb023697da2a5b861cb29d452f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84f10b6aeebcb13e9662475c342d5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e56a4f104ed51b931af29bbeaccc564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820fa22932530ee85b4de4bf533ce2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdefc727fb3d584c98110d4a79d74066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2814cfae3f007b0ebb8643898d6fb7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3898e06f12c073cb6acd80e884c39e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8d42c1e149309cd01a13786c84e9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cecd3b70c1c6606e7fdc93c1c48d3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df394dc867fcb91b7dc8dc56af2d30c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413403d7a958ebed82f277eaef9b23172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eecd47a6abd6bf2c9f73d4fd32a67973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a39575bec61219e1e735be0dde792174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badee3b80f95abd080e8803dd3c2745c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43619ed3c440377be16b49652976ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d6aa2c94c04d29617282cbf62d28f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5854f38d56f3cd7bb75d2313b300d3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192477035c22b49902c7034bfc526f0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734beb60e70895e7c7096bf427a01f0480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede34305f41a545d4e467ce012cb46181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5983c70d966247e8f4e4b1ed265d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4624899fbc6bf8dd3780c0a803a77ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a67ac0539582e7ad08e3dba09e80b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a1ae968b0fe9f7046fc559f514fac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1433b1545245bc6ffe5f2d95e14174086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97f0dbbf32afd920541ddb0b63ae9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947206640155a2f919ea7e1425983ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac4bc12fe6bf059c223af1287dacf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e25eb0571129f602fbd908da9d21cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceeb4c0213c68576bd4b43eb77bb00c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4569d0695c794fbdb9544aae1d78892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13daf0785fb07a1bec0823f219d31293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90913387cf2770fb07fc34913ae40b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62a61da199624bca1e505a57db482395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dfb81aa457b8d2b417bc945f1891196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7183fc79643a1dbff189c6f32bbe1c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea39479b0a9364917e5ffe5772e5d7698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fc810fda38d4a8e7147736809e63099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016c382e255c03ea54eea49a8643144100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ad8c607d6e2ea9e3404107e9606b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0736e425fc1e9465876590a38b4ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945ef0a4fc96d46059aaedfc0b86fa6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc490032bdde95111d9badd318b171104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4256a1cb63ff74ab831df186476b43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ef16e05cdf9b591f2a4eb0e0cbe7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34735eb3deaa0713d7f69a7e53f0d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344743a0f8336a043e4883127ccebbd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f52eedb109398af794fc2ce403538a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87213b61d2b73c4ce5b7796eb4223c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2121dfd3bf1ec4a1baa55a70a665e2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1afe93c202cf1ca62085eed3e5ba6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73d89ebfc51e6da921437be7a06655113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660b77a90855b2c06b3afed19419aac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec068115e524c8c251a42d6e3047f63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcd2c030b7724b2c5e60ea46dbdb7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb64891d3bffc8ac2b679f0d85ab9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdebcffe1b09a614358180d9b2922b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95603d5296e5927fc9c32fdf6a4bd54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ddab2a8d98368845ee3f703a00e2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c682d386c5f170e175442780f8b90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5c4c10a0eaf7d69637e349266a9da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c2b022c33e1c4872f121f1ab2ac3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64364eb40f96e2ea433c036b5da815eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9ed4537f7d9011b6dbc78ea3a0daa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd3ca8e3f0c398d86419971ea0dca3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0bfc0319918d34350849b3a36c090127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7559faa74ce25f1f47581e6cbd68e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4562998ed2cbe3d16362465bbccbd2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db94d5b59a479c7d47f11276596a9ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5394e87727f66526f62da0c12b9a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1016650f0aaef4f1065c7ff3e6cf8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190125adc83e707daf2a68b9ecd0df39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b23b0c16eff19125a868ab47f5ba48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6c4bfc8a01ab23fc4dc6b24436b42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7502665549d3ccfb9460be7f7c2a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949b790b34e9049b6ba796dfc668d0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08364bd9be2623e718d4f7e9be09b63d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285567fb9c8d8425a1c92d3bf11af5b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32483d3a88d095e51a5c0b8a46125ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3378e5934a3c0fd0be76e4fcffe2b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf06d78f8048ad6aedc97095e45e261142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910032d2bf51affaea97fedeebb3859143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447b83528b4b0962d01a69a2d46c0ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de88485984e0f5390fb8d49352b957d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267998f9e4427868c8fa8607470d5a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caf6ba1d650ca6078a6870899f80d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26087616b2e7c9f811e491478d93240148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63f1d194fe908cfdc446e2d7bfef2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad684993e077c894ac3a521e64dc2b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ad53759738f7e6d6adbf0eee1f1fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1856326a008071b73daf52556e7ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd2b0a93eb2c8f812d98651337463a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd4f194bb59b1c3ac7e97c7fec59d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf07670b6a575c7bfc118793b65ac5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276183cf32d1a94a7dd9a8152fd6fb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0cb599e3d7d6cafbf00283acf6dad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77ba0a13f48b699f666c69a318173e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900321d0ef19e83f33b849c032b217a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1198204b115f411ce2566a94a6fcd24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae8a91e399707a99547695568f30d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0ca6a36b4af6e5f475665164b506d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ea67113cd5607310c9b76ea1a723d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48809013a62bc4b3f5821fb5c5b7474e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c31f1b449676f264b3b11942f24fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef861b2a53959b80fd3069b4f5fc7db3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807fa2feb5e4437f512db60723bd7c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793184c2eb1c55241415ec090f0637c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa5928710690ab19d1fd995d76236c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6a57f2ed130e81a28d9d3edccfd82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680be6e566c71cea3449a252e800f08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea417b55e801ce104664a444867c6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790b4e4e0f13c02cec08b821b7daf8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da82bb4d1c47005bebce9db333ad967174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c4f7acaf2e774bd5413fc1df44a89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283a5be26be617f707f568f1b62ade1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9721de48a730599ae7aa62b34c155177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddce85ad62563cbb2789f7827d94c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228481da37db93018eddbdc8ffcaa76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9e0930d66dcbc881428b1c1c16393180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e608284b24433b606c288a8bffa11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2898c32e1d937d93cdfc2ec4b0d61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a529b2968d49e74f239e7d691be2b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ed14aa20ce9e0bbd8f664dc3f4b58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1baa11848ffed7076646d2e3e54dc6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d99b80177d933ace304ec411ad907f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db23293c204cdaf8b2f7731b87df21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2be93caa32a8e9db896eaf44cb288b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269b9179aa2a1d147b87d08cecae1ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02dbf08f51b24b6ee6c336d1d8a8f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282678d9a35bf31434b48511b8e35b9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9354853aa4c0f7d076303efa00eb6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e323d47267af90d719b7ea04264cca9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c407906f001071ebe49bb75f182f402194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f55165cfc7fb8f0d9088f907ee3b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6664c063a84fc09fcead21c410ca6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de53f3776bfb1a42e000ef96fb0715c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ba25ee7c51c266328a544333f52b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42823bce2743b09ae42da229e655c0b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6c1986dc0e631b0dc9f2cf6965a60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e87a3db8058fa4fc1b6f8a8f629d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b4c6270036cae2848ed67dd6d8a88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8b126cd51760fcbb86b2991c6c6a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc4e273af98c63573f579fba895122204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cecc12d1549794c7b7dd8255f2b95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328feb015d3e43b811fabfd8c4e05323206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e649fd8a52558de5ccf46afaab03171207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd74a8db974cfc2024935de87e04ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d47119285cdabc4fe312daa7531f65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ae649aa703eed379d3f8459cfc4a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029535fa6b9bd2423fe2dc360d82065e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f5d1386db5791a5d642648e8c5c32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abf8470b036e1a33380e3e5beac49f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4450edeb990868130dfe04f951b2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ac462b0577b55362fbcaeaaff4f8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2874f6afeab9d46f017305f13b1cff9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f7cff0cc9a1b065903ff77e08c65f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b23126fe8d843c1e7154790cfd9bc4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6624a9e84b3f2811537452223336e07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524351af4ee573670a222241178cc9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f1f8cd891181d4eabcc9c801a1dd7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb77d2558dc036254d35e11477f442222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97905f609dffdee45e629b9724de095223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed656623f5e9e70f22172cda0cb10e53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8534ffa2324e13a5d2025efc44e7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb267b2c4ade325f9abe35517aff896f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a435fa637e3abcf115b000b9b12e951227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575a0f3ef8e15e7ad222536ac940d20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b66f7262f790998fb9bae7f6470ac0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0c68566d080e65befd0f99aef8cc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5484b1a7255deb53f8945b87ba13dcc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938853fabbf89aa61efab8ded873a99b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc313168b68b2bb11ec01851305e6e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031472f3106014337dad49651fdae067234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c1a27fe38d26dffd5fde61076e6df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2786701c6c13981c9eac03ce6517d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef4ac6618a488c78e6bd3096d9bc12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ae375800749a2ac24b3c6b16805df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4d47fade1a2072901ca3a7ac576ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1511e4680797f6f7e86855ff84849240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03ef42c55bcc15083bab18a3d2b6b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5131acd8d690d1051bd50af679585242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f024d1914aa85f6b6bba48136b9c068243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821486b80d6791a92d02fc4bcaf1981244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05107586ba9431af031a4e0bffe4dda6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56385e55afa0a1ef27337e48051ce35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52932644b2cec7ddc6ea2e1b323e5bf4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a1237b4d51c5b8b924c449e22d684248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db750c91607772ad2090b1d2be8c74c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f54ac6d0b6149e20573b7b92f433dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2ec9d72db124340a51ef450d4ab88251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71437ab21a6eb86bfd9ece70ee6af6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e624444b120e69c87ded04d5222ceb5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89f5cc4d8b28181901ef69defd5921254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c120f0edddd898bd08892ba9f1ff0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa435cea8ee2e65a8df3adaa66ce8d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9563499f5c7f3979824e08251d5d1b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e653847833dcad38091279117445f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc476f7b5a10edae428d4a7d1bad34a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f2fa5c1aaaa6cd311a146f367c296260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc8e77a9f86a7a8e539ee7d9105e05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37c92ce2c9c93ce154b8bd68b79031262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c772471c27644764453ea29023ba05263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515c4f9e01a93269e7e8f1fb71e2272264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a72f0b7652e24efc0208764d2800d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f270382437bd0069e8980aa5fe8f7db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c795e445491c1d768e5d14ece825990267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117b4f6aee5f82d9663964d211efce1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b5aefa69438a5c0422dfd50453541269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30294dbe5fa4ef9853969b466a2340fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b3cb332ac0def6a075e3625bf0a09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6f9769d99e732b7c56c6809c45827272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9774547a8af7ba3869a50f0ad314b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1897a76be2b8eeffb0a3b22954b8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b98bd93f42393eca633239a0059f79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3c7bbfbff882a2fe2272b550fea65276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23739b69b8a475dac3219ae93653f8cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a140236693cdd357ecfce1343744788278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d0f9fbf670bce1cd63c6070be1dba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b31f7b7154a9a3775e89a6a9e351ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7ae3c9a2272a69f3863a1dcff851a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7232f7d7817dbd5492afae203644163282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0b5d2582e48eb7aadc5aa00a6bd9a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78054cd2ef3ebb9c5bcc7789e6749042284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fb13c06bac91424f3469cab039d8e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24ec5ccee55821e1f19b37b8b6f6a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61198378f7dd866b57c0ca0a390ef610287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e779e2ee1580bf024f42cf950877a8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701ac812c91e2a09d73e776f2aa3617289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d167105b25a9af88a5f1b3f67fb42290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5574bc60000d72679d21656a932bc6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d31045c0ff572e787243beb91ccf55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ef01190df2237d3b8a902a48b82e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984b34378c1955d406319516d6988fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4c44cd3a5172e8c5ecb559f25e0a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2d61a5e69318052f1b9603787aef5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e981d0ec670a18bfa3078a52ca7ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efecc5792f0b962b7a33784a34f52d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10824810166b107288e1527f65fbef56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db219d609eb58a1d0f6529fd0f6cf1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488c8f23d343c8e99e4c61a86670ee5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b5f59930d85f22fdf78a48fcadfa5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cf97d4c0bcc1c733a20b602069069303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d96736e4f2895a7030692d62cd34a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b602c24ed4e8174cd7179ac36d6d91c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2ca394418ce17f9ec774152c0cfc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0d8efd42140dcf5f7db9ffa311b17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68e30a4e54fd97f55c011c8ae05307308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff7d78404e9376464c015ece595116309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9824c67dfbdb9fbf54b794e701c4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d2e9732bfadc8345cfbc98d0e6cec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7d1816077b232ef2c905fb2d19238312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cce3b65e63ccc1e5392f0efdb5b33313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688ca9abf768cd87b1cd13bf7f88b7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07345bca8aff219e4311a60e42109adf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478ffe6929d2caf2db4964faed95185316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30781103a5ccf6515f9e861c1c35a610317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428ad41d3141b2c6a009dc6ee8405f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ec537754260298af7ddacb2d17960319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec47dcdafbe8c5d714dac845a2711f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921c01df27b89f09fca26b8177d181a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c508d401b40f813582229da8948ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c3e4c7fe99f421cd1dbdbe0a31f81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803d9d6cc92e9505fa579cabd25f029324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc2e430b92f05f750f16597c6a0ed2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027c8b1ffb6edc1da0e6e1e3ed04c3b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d4b7dc756fb7101b4fffd5d8a561e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4674023e32a64e7474dbf105936eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8cdb663740ac152cbb47d5abd78b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9660dd73ae3f44e801bb702b4bf1dea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c865552f1009f4f7b00d922d7f93a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513e059fff6a3c23db4bca80408e6d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727f951ed1edbb15358a17a985aec73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f93d8c51087acff0ad07c53db01c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a901c988476be86dc3f7d6480340aeb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802b80273380bbb5ba47813873368c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a68d3f43c7901975f437e32e204cb4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d02b4892afcf01fe7c30dbf381a44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59240066f78380d65704c620b25982b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec99c66d61a66395ed0209f13847c7b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ca8e1d2bbf9892a92a557b45ea364341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66eeb746984166da3045e56225dc184342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09aa8af224b41e76ae01c52903f70b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085113b064beb6dc8793ebbeb22ffe3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6ac44c357a7b7c7b11956e384ac0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0d2469935fd5d158e5ccaff8eeb22346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da320b8e52cde7bac68ca653642beeee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd183c441fe0e20f548d5ab68d59b89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58736c9a57ec1c6312225fe28045f70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a15e928657e0958f471f4ba44535c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcf0c100b54dd611ee7a94bf6004c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b278f276005adf232b188205abad4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238133573232db359e83e9aa71ecdc3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e61d8cb0d2fab43dc46af616732dd0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e91c31196adc9c80c0e74ecef143e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c65d7cb168b6417daa13bfd98d038356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8c96c3537a7b9b9ee278ddfb91923357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28decfa7369e9dbb6f7725aa966039f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55d5118a8870a883667ac2a6682cdf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848497a98ea0929e00dc659d35cd935360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea8a4904c24ab5e869d02646fdc2b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9b7afbb4efcebe3fa3ef254fc0def362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5527d8851093e8d2ac48892bf3ae3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a56abc4ff14db08449342781a79e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be3bd93917c2ff97f582c82a7a4553365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ddfe60aea4c2b8e6f38f96d7d7fa0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bf2b2de3d2fa515cddc408ed6307d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed1d147447667277a4de18b84f7b6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540f6ed9789fe2e623d055ed5a3b59b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec07a38bc8b3b42743bef51d3048b47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c076c744ae85d5a3c8bc9aaee9de4ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be81ce4d2d61d3d9d369d317ec84cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2e379d38155f9dcbde79755fce6a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfff201f3535f4ebdf01ffe21cbfb0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ca524bed225db12dfd8768cc04fb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c084b19a838b31ea0b3c179f4f5c359376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375551059e477ea81fd16a150168644377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efd5aafe7c8c7190669d4487d8dd72378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c3b624821871ed8d58e7da466f1ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920f6b96011228ddde93b9d98877918380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026c7d8da295fe08a0d31064835a8f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3361c76b452adc23509c77fc9f9bd7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15114149c87f891aab6e28604ef5d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102081aa9f21dea6fa8f4ca5182ae715384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4725ec4c35256de5c002be3af3483a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b59ce551e688ea7d16756047a66834386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12a46923c3e474f687d4e0cf5e0347387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a690ee2950600957875067a0fd0316c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4384d265166cb63a989e70900412c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19b2580000bb40ffd4c76da4dcfbaf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91dbb2d3d3fcd3737bec91016aee3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05464e3fb5b7a0056e5e0581a668f187392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf571091017338b933e528d9716a36c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1f7a93fbf85bfcd3cc176ecff25c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5f30c76adbe665976b39949db6562395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db5a3ae421020341c985b993c47a78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5192a358100454743f1f2e7752b224397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069c58442fbb169100ea88c55e3abed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837318959b879c711a762579288cff7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91282387c91984618c15f3288ec77157400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91e3c63a6b5b423772309c7e09cd5c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27687d879b6a0d5748a7217a5d89e923402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b6ab7a890ff34f65860d08a0d0726403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783650ed06548bf8c317e96fd759798404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0fbff6e341731f49ba6be61847a01405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d24060f96cf29a087d297de85387e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c7646ef2740a94290ed8d3745489a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9146b230817bbb25a89a3e80a1193f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9dff9cffea416b287006ae6004e60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75967b5ad74fef989687acc08d98734d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081a93144c876a68003dc732c81c501411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b516eb9a647b9b15781f9186afb5a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb57e03f6c2d0927a3d50d5da7e7ffc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c692d703751f87bccbec2be5cc1c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ad7f6557f50d0d89b2f5214be2853415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399e0c85177fa2b9d28852e52145f67416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebe6f2166c775d4f408b525d7d4ce0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc31337b9a55bba2fa2438c138b081418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd85ce07351e590232742fd201e7931419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65fee672e9850a594598c4ed992a75420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f064b6025e902f9c51ed584ca5b4f3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22d8bbc3e269924d0cbbde236d85b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2744ef0f0b6654e922e3e1e6069885f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6e5ef205b650f8bd93d123ecdd8e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8abd70256653fab1e3fb9442121f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a165a33a545d0b65a222fe5edbb4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ce1a58f97ff00978b697d9fc477eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31425ca1f9cba4f98cd95c3c9b7e0d1e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b522292fa5414e9aa73645d2ea7530a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abae7883b7c8674994353a5c9d61c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96b65bfeab75822d3b958fb1760240431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29571df8ebd8dcebb0a1950f2fd9b54b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bd1cb6bdfb2a9416a5ee67ced7333433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90dbd15859f766d8b50175266162fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e46c9ddbb9b6623b66d5ee4eda125435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35446bc4fc148e3776d279d1f26f8738436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23625eec1613febce8e5b10d03a4ebf1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44adfa41634e8e71bc5b1ea913d966e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edcc286372d9a9e092251469a30961439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4566c401d8269fad560ae07a6082fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffb172bc875ebce54fad7204489f5c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a58b3e706f6dc93e3824edc9d12c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f928c7ff8f5d230131353f88a8189443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adacbd3f61698bbbd0cd1deb62f9c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612c7386e2641b29796c65212f3990c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd57fb0b45a0b81aa6a99c0ec80681446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0a38d0d9f8bf99c8f8eae9b5a1da1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b0eb1987e2f5cf73a08c0bdc91d98448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101672de63ca76e9ffebd24d75fefa1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327cda70fa42140339b46735c75e468450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ad4e34cc18efff87dcbf6bfb67407451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19af627a183a36f6e31dae2897d9ef1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89dd5230a9eb5b07c55b5f4009bda6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd0939bc25e108266f8151b31b2111454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da81352a3e4e1b5dbb991e4d25c585455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092d3dff0c0becbe6c804e598b3e993456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da36dbcfaf88a5a54b8c053530f105457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb56f95712f89f90179e08981c2fd9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f9e97cc867e2d258e9d711b204aca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1be86ef0bfed5ff4460ad448aa7fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74179f86f010e693d575c0b20e81f0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08556e508a900d049cff18c130638701462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927ff88ad731370e7df1b682658ea44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6129db750be2e443414abd6440c5fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9faef608cd65216788f41e85d27bdd0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f4a68dc8e288e8b1834331ca72d75466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350576ce66fce91e2686343ed260ba19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c977f5f48c09480ff07370c58d3a2b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100377d2fbe7201241c1b48b233df05469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46474caeccad24fe6f18184868fd3c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a384099d9ec61b4e8348fd934e8a410471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad1df83f3f63dfce11ea6acee3ca8b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5929581b62ae6609fb5fe92591b36ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b488f423971d9fbba2ce93df472c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdcc9a52ae47390fd775484f0f8c2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50826bd1fd3da380def64a780aa3649b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cedc9fe342616a18432699fd34c95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f7a80460e848e71ea36a12d45f6fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71f160935d1d18f8def82d3f73abd8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c92e6d42703b827d420e53d4dd7b73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c72b80c3c24cee5c1df1aeb9c8677481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a16e04eef5338fb9b4a6979792dfbe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b817a5aae9513313c1f86134f659ac5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7294076384d93f921a1765248106a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab69d2894edb93d082ea52a1e0ae67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e0929c47614a479330800ff695599486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd29f22469fe78252d04bfa70fc18a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799cbc6e1befe86799665031848430f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d16e939e9c61f6652998a016744e0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161e0a60f4a801d4c540cfbb5369f8a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23d39ef240901fac8de693e37b501d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7951c60d530500ea957a6fbf1f84f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5cbee676618b1b42327d05782647f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0be99a3fb4d7d7bb07a499534a03d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2affa7cbcfd794cadf2c0ff03fb53495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0367711790e0f7bbb8c7304a99bff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813973ccd97639944099c340a438643497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143c50b58048e6a76ca8acaeadd1ffb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b2608e8db11a9f94a880f7abf5878499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029d52bf6de76b692bf63cf960fdc6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e553e5acab6c7a1a6fcd7d71cc2fbca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaca827cb74adcf33fb80a6b908865502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805732cda08935797a0fda962fdbb6c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367727e0848462c1a825631ce4b2858504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9742b88f586d5ee59d5213b2bb269505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb95f92f8afb007cae4262013510d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0a2156ef13ab5c7a729ef2b8ea650507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f5afc0f54fee5cab3920b35d3a08c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f2a1725bc636064634bbc2532fe9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74e3772cdf121dc93dcf68caa8b737510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c25070af9469edbe842b2732f2b8a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a2915038227d8263ed86d1c5dd84a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e8a7a45b0a5d9b3a39008ce04a133513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ced4a21891b0e5303fae894d7ed13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd1b7094c20811deee9d187dcefa0e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058e648a5828cc06c8d049ec68c14b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73fd506c80fd2f498ce5530dd2c4e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e76b94f67ed7d52b53f14e67915106518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8545328fde57b7a1f3ca90be1c6907519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e933fc1d4364499fb40f11bf446ef13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fdcebc6f739d0ae4b69bfad0f32dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d460fe9502bd43d1d9e52d3e163cfb6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dd2379f82d487ca9e2f909027cca1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c119dea4bd404e9a56a545645cad3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517888a40d0c3eb40badfd5f91fac902525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f08cef9df6ff4918a460bde66c2a4b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c6b42994622097f8388702677c0ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc033185d21cc02cfffa972ea4d2897528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad540dea45dd4f9f91b11a48e7076e20529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14187b77e25590f7fb7afed7e7ba42530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a119eb3ccdcd33054828f665c4e3850531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15156f9e8cf8fcc4c401d0fb76b4e5f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e724da787d1307a04f0eee4b2154349533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832156e873909734ccc1eefe5fda8cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fea6dc70fcdc57682173b12db354b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477faff93845cb3021115366681b9995536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78409af63c4983b934e73388e392a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcea9f471dfbab3b897386ff9e688b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05879c4fd7084d0dc2488d774927e106539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22434570ebc73d9e4996109b30eaeee1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed3650038705d91b99af8c197b27d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4193468cbc8db16e011a67b27797b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ccc356407b856d47f49ca87b04028543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271864379f9e1f1f88ad2a86ed80598544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af47e8417c0492aeb06101d32897010545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f601baae1feb48b76301e0913eba6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e6869d2df52145ee3fcaed4a7f6cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48994ed047a2499bd919f6c5fde735ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce2423a8d8dd60cad7b0e97d07189d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d11707171555b01e95efee80289f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb421dadacaee854cc9d34e04ec4c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d370b4249594167b29530e303c19b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e2ccad22a4d57db5981c2d0d46533553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dabc7060f181d3a6d813a22628312554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85ddd92eefc0d03ca77e6f82d3e319555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80c53e088f8b89b5ac3c9e5ae741dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f1520f67acf3943ee26043d5c7de3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d39f7c63e5911e2e5041698e83363a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c31f18a89c2d32d4091bbcbabeb1a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daf36e76e8117c63f24711201d0d47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfa23561631b34d9b520125caa37c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df285ddd7884e77334d90038348e3b2c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2715d2c8f05c9fd3916f3e7eb665c78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96748e7a06714650dbab4fcdda4173bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96c91df8c07170233089b116d89593565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af006effe3ec751aab142c0e005ab44f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56047da05330ac624ed19dff30d63b0d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9493e5b92eb62946db0df3a603ba6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b48733f368fe638b40eb0ce50f79e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac922558b653145060e2bc430927540570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9ab3ca7130176c5dfdfe425805bd6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556a665103f768b0b1d1ceaf4e0b27a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b241c0ff4110a74416af852bc507fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598c1122ec4bece72883cdef29e15e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87a2cd0f74d28cf30ccd718b38f8b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd13c61c90701be01034d001dc3305576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd5704e25ae82d706a647f3d69ee5e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eddbd88954d6af3209a54b72149a58578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d514aef6f45f8dfe300e4c7d0607e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36054f78106461e6e3275f68e62285a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45416ccfdc779814ec0376827886598c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3922cfc77294e22268ab078acd643e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c555d4e6ee496073464d0f8a165894583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bbc38bdf692a7bac57c353df1feb5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6539670365623e1550cecf26a55720c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57ae182a2aaea56705905c1c880e0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec95cf046ea5293f94a646d6260482c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9ae32832d2d97c8e0f075d14b4fb6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04665f5fec201318f3985958d03a5459589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d33cec8ccfa8c09c0786fee671422f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a8051babfb5ab9b08d21d6a15bebb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67e170b3d131a3dae437055353553d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6afffb04ac87c77d3376b42916fd0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f580c7050ceccc34df166c7aafd157594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66766012032ad15fdd262db702b8796e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eb9bea71f5962bd7595f0a2000c2b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39290acb8dfb4d593dc6bf9c7ac5e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556813a1b9b3f0fdda6a9fa961fcb06598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07739a0655c3aa0b60b3455649f30d8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e1bdb172be7bcf820c2ac19e0889c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a31ac795b313e66091abeefe089e64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6d155735ce8f33c560a5d91ddc8da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c006edbb85ec048665f564f3deb1925603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcb1cf506e1df257b8c73d145ae739604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a02c4b070429d1e55c396d9a227079605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeba6a7c19e01cb87ff77776589ef3a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90c9b6f2b26da6b0be8362f5af80c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc89c66ccacc5cf789e1b9ee646a16608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba759dcc5f4ae2178a6a6896d90557609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a373e99763ab123b01ae39dea2cce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827e0856073685009a78a4edf2b92de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cd5b94720b993f8e85b34e6d35dc4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222502207620bb883599a04c4e11089613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc954aeb205904eaafa85e9421d49141614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d394d639ccd39a62028213d4cc6d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ffd60319fe61c07c3027a74c8140e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0f727449964f32e3aebe8dea236ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70d6a0c0aa2721a9ba21e122625822618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779555290af2f31262f628130ead35b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87486ce49614aa40bb6c020a9285803620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae76a9d0285b796f8e0290574e6e02621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddd54112eaef3db795a222d58136b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07c09771abacd1f86bca6a41a710d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424aea27876a51419df498a7f4cf0fd7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78667dc7d79914b7a120a93b5cb2e808625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ae420e399f6b72238876ef3090b7c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cafb29b43b2727adaa86e7e6c1562627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fac74227b00e079b2300a3852db141628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8260ea4ad63501170b0552feecc86a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f23c393efa9e3cc36729f6991d472630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644ba2d1aeb9d99e55aea68e6ca00c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afc452a4a6a5e553e4b8b3d9cc9edf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0344510e83ca670c985424f096573633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cebda34204e51f7d87197fc532c68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff377ebc183387cf0a6717fc8feecd8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c9061b4c051bb781976c3d6e73dba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533e98fcbae8453a929d9dcfef1ae99637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97b31938b27d96a8f38bc4a3730c73638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583a011f2a4e142a267d30b068b87a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7dd869fd509af5c3d08ae70abdc3c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d5dbf8668ee9ed3d777a55a4dcd0b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bc15be9df16253e5d1457ccfadf0a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992be2f97aec4b6aa57c2daa293b2684643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8313790c70cab02c967cf17c380d50644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c4c0867397d7192455df93e5da4cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e32dc3d9feb908880a20fa2da7ccd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9d5caad3f1fc2cfbc10a42619b47c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0f4c8f651a6dbee6c0eb15242754c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f59c0dd8606222e6a05507d5f777e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39809ae5e29164d1e22d269e267cd9d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdf12fb1a2a35f8413899544a3c7e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb830ba05c3444cdf75b4c13fdbdbc0f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57257338a4d520cd94c9bd733fc649653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6bc98df3d79bd3d51503279ea2710654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021edb0154011b1df4e59a2ca5b439bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccbc2fe404d0fc7e8cd7cbae4c18db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7354fda66698e31b9bf4928b7c10cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a9ea043a28dc87d214f982ac49336658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25818fc5498fd33739ae99e546a7695659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a97e10b0f71900164904671a2a7a71660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafcc589520de169658dc93cf428b48661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3b68588eb6d692d0636d3c046f984662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12f3583aebf028560618aed99154da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeec7e7a6c75247d73b2cda7e96d2c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befa29166e5086ba53376e539f1bdb7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3204264d45c99f734de4cb735d23b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbda1cabd34ccb40606feba699c4ba9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216210875e58c0570338c5fc9566095c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1aec23b584c1c206dcdc4de102e8f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57664af737d20097065a1e9b17116dec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4367025aa8df640b6f6fac9994446e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ec2d314f7875a1513333faae5d1d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da1b4f8aace0bb7287e020fdb94569673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eeab6d495d629a4622d989a9ff3ea3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eaf3460ee021fe4ade6270962eea7f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49887337f52fed379386ef4a4de1e40c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fd1fbedaecece3bb8ef828b8c038a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd69f54c0882e82b1164258b192e574678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd36fd806a900fca289ea58d0a9c7a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ab1711fa84bae254507d83d2f1feb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05190d594529940242387e683c5a107681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91e6d77960213076b36ba39ccd972b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942704bd11a3c8272b4abb0060818b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81db4e8b9756db40723c2beb021672684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebef6d17086f7cf944bc72bd8b11121685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232ff06fc44d8f0eb57d7475abc034e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951013b73db83a39a198d3ad4b77a3c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34883d2799cdcd452629225d8a9214f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f980f45cedb8a0aadbab56aa4f592a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549c0c0e24e70b3b2bf29f4f6c5b0e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8b67a2cc45a2418914ed18ebacd17691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d40f7c49b2175ecde95f274068f013692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc024fa1fe0ed74960eebb0d3b48d13693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb5f2f3ca500d14be75aae10ec350d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f18fe90136ee5cad1ae4ceec7112d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4681ad1296dbdaffdf99e126b69ffa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be4f56045750f1d4d6d30979554de6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3aec8395ea2a92c09fbe7252b0101698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2ba415d5635dac1039f3ccccaac93699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b72a7c5a9b28dada79f47699d12ecf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315701301d733cccc1a3a2900bb16df1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39c0aef1fd08976eea2acea7d28636702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcba508c54dab05fa8d5fe1001345cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a98fbb52399062dc10b0868bd7854a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0824cb7bfd1ca1d403d2a8c5b4f0e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72faff31ddf42e194c1473bd8e97fde706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5d1d5f57d92517d2af69afadf79c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157f4d18bb9a31c53d16fe2c7da1563708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f8ae467d2f5ebb785899dcd9ecf98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5562380fea6405636afc8eb77dfcc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9571fa87fd81554aaa15dd73256a4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcae11afac0ef06e591a73aefc8643712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8aeb077034d6e86abd303d49b9f296713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d033359e628ba5779d71532971524b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6f8b046c9562d129ebc58f752674c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e8a5ec887f2bc7378dacdd79f292b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bdaf83551be922888cc1446ef8b4b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc670bf51140f768ea20e7681990160c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b75c19dc8a3e208b57dd97bc466c00719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f11b3f9a4c7ee771f46f195714047f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c080913314d0ba106a24310f3b9dbba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d79b3b4a83e4b4e957823859115a9b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fd914318e387aa3050afda6886a26723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29b5b6ce3197764bad86d101acbdf2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1475cc1157428e70a659752aa63f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fd2f230264729e3726e47939a521b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe1e7c4c98bf96e991b6f350686cdd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f424ad2d103024defd006021051b06728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a96e5654a1fba6c7e6acb84ef202f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407344bc12fe53d3b6aa659c5a7a231730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23f95ccbf15d4c3de9731a48ae2ddf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc594a2e89aca86a801528322469988732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41ecd9b38254fbe0a9539babef4c9f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb3456b8b1126115484db59d3e9383734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715c655ded54c0cc3daaa64b7d18e74735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599dbf7bbe40a2b3ed715c0a6df0aea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e2ffc387ac77476fcb044c4cdeb07737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6300a48d18249a2da99598a46ac72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16599071c6cbbc7460f843bb4d74f53f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4ae0e51c2368e442f3e98c383365f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefad15dba3451bf2a331704b1166f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76680f1dcb978940ef41b1da71c89e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031c679ffbfbf3c453c37c7bf2cd094743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7705d263aad2944cfffdda0500beae1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714793fcf11ab1b4895bd35610fb155745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea59ace97c72f0f4d43244fcec6c92b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e5cf5ac30e33b53fd3a862fd9a8bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e71c2233728c5ef0cefcf1078aecc4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5b52c99527b8691df122b1a809487749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fdf846849e1ae19457b8b99ed59bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28925e107ae0f1714cdaf0c7c43033d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf879091429b704d7106f41e99c562be752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb7d3f750d1b86480904320be5397e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8c1461a8ad3ef7840db74b48a71b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cb2ceae14d89c6c9983ef5dc01434755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d85d7e94a6e70109576a9fbfa8395756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad80e2b1f677d31892c824535dcbecb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404a9ee606efd1f2c2ddd17810815cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55512701c2c5a6ce6351ebbf2976dbd5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0f7ddb6b465f96b5f782357d4ef101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7da358628c344d05214f3c14ff8542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bbe566bc1e686a0d856ec29e710d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ed56a15a3c7df63778ca2b56661374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4908ff4e785db285bdbdf9d861674a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953bac164dc3e6dd547168e29d984096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac350a9cd8581233129143e96da2977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c00e38ba84978d6793a0f548c931a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8b3499672baa805ec40e55d6d97ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddb855009a5866bd92f4be4ec7dedb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bb0a6e3a4cb6bd091607ac37dbd4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1940c5f1b1b1d8639c013c09e36ced12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf0c58a29569f31e339387ac2774f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb2ccfa6309ec170810c595103ef8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be1e21a1c4a63928a5c5a11de43c2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa78e057d67c8a6d41cd424e1febbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24099723ebdcd33b14302e520266d0e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff048d66056b2549bfc0f23c7e41ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344752a767ca4d61a1cc97ccf7d8ca119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5b5ae22c0e67687638f1f7cbcaca020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956ba9b1e44042272f2879add0961e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a1098b7888c34012c00997cb9c89322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c52c5f24f930fc95ec42ac142c809223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56f6b570122b2abd842f45d45f44dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20fd00a0139b94fcb69fd5d33f1bdb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7cec8b3adca5a0ce85e34179d6ea726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7276d301d8be324689ae58041c6357827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448318110777e1f5790d5f7547adde828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dda860997482eff79d2700672fbcea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d2ac6f597e3113408122f52e3961430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa42a66440ba4195d9db6bf333b9e2331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a2eeb12deb9fbf8c639e7dff5f77332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2265f7a58973c8b4afdd1944a4879933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81066873f1548d4407e329e20665431d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845b41f64d51fecf1a35316b2b40f3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba7b562d79cf78089958cf2bd5a24936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b025bc33ed77a27d3d699bfcddb1ba537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaef15122f118009bc93c4e858f96fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c194669a48df30a7b807fea761cbd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20129f736b9550f61380c4c6d790ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0792d61ba723211ee283cef2865384441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458a026a64371e426ca35368028590f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2d3787e1456fcdd2414444a3b3d7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b775598473e941fe5a6e7347d5cd16944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc57cb84f636f020f19c4df6ac1fd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a1718112e1348b9e575807b3a6d3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcc17c4076599aae595103f44958a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1542255d3c65a71462d23958e44da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250f273611522b561e047e464954b6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdca3bf5ee66b4059eb33545f44a8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a7fe311b8321235111ee79a4b695451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8eb69117697087823f872e499acdc752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e914f4c427692e3881c3f59d09976353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ba074b2e7250d5a91d8ac49a1333854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29839527c5fa132494075223bbbaa755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3efa64cb213b605b06d6d1c0b20a8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba6d26041bffbb88a9ffd983ff6fad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe0968965bc9c4adbffe541c2b5a4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8461eaa579a35277e6e49190ecc40c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6537e71c05ce48274b7ef8306c9c3b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1609507a5a91eecaf7efdb2b3a2cdb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1354c0acd3ed7bbf63fd144286daa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4662aeeb965cc646ba6f5cb619b08963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c7a0dee978bc98193740a0fbdd3b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56986c963bc9c4c41c863c90c6fdbaa465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b877620dd199601fb3a28dfa051478e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053184a1bd91873f6b51216f3431b3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333c3244fd07d61c5b88a4f2906eb0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570623ceecf0dd7908d167cc217562f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ec0d7d63b520a61de7209b9a7d2db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151290d8d5d9e610224945e7b83997371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85234c3393c455fd096387911dcef7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a939d4248e07ac9897c66dc0bd664c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc742297251a8a7548fcea3f8c4fc17174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425016942801ddecb092bc8ff31ec76a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59844d6dc6dbdaa6bbd1d5890dce5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff777055aca6d1a1c549b8eec25b4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f956ad9b0929af006ce5dd34360ef378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679483d4329ae89df10696ab0947ad0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56150227862cc14bd404426728e331a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7733f2cf9b299929a58162a21f8fb7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee1e48fd9f64e4f8e1f2e05482c45b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b99e28e64f12e7bce236c2da71c9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe0b5def1ef966fac29f65643c948384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973192615e72be91ab182088f7bb59c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc99882690c95e0956f80e119980d6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fb2545495644343e9b31468fd1aee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3723d4d1409fa96fefe792486d6b4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5a536837346a911b30a938781d9a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d348ee82e6f1efaf074713aba3baea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d47b2d9d10b9ae140fafd62b4b213691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eeedf64979bfe98c8e18ba996546f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4658b76b64b89ea357d985982b19893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d79e92efa14a2a09164af83b5ef4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3707e42add8f0902499e4f5b6f8f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8942f26972987e0fbae0db32804b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad925f74b02c478d62a569b8de84433297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373a614f7d171d34f72efb1ca3a794a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6693f46e0806cd738134d7ecb93c8f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532795d4908115f3c065c27ff6eb9fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d14b8853737138948301b109a3ca07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088f13cd94ca0012024d7099bd13389102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d5543e38d71fa6251d8bc0743bbcf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdadc693c6a24fb7d4edee2d194a83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711f9a00ce941528e140513fb29ed5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6901a1857451230addbbfc8fdc5fb1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46383b8bed0c27d3528801417351ef59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd68453dacfb080a22d674ec4fb8c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfc96180ed8f570a55733b642c044c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31263660068e8ae110c8891fe2b04d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689ca38bc65195c92586af3696d3ec4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417f5c2704eb25126c4b54bc8437a57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace38e9bd75405834377e69cb76bc433113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfd39e22249f366d99d78e65a1928b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c5dc9deb612dd2fe9ba66d9602a20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7200927fb5254cbb3e9efa7edab38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1396d790aa0d3f0c2267ac45ec4ac6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298eee69e28b76a097e35b73d76208dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efa9590dee12311c0bbfcfd9fbe6c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801b2f914d1eac19da07389415531f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c5dad63742e1aa49fbc63ba00db68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ba3016ffa82526e770add99501203122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c54a29437ffe10a59d639a19a69c1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1d682b1556e9cf13d89e28e12d8e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffd7b5f370240d09e5c4d06f1e0352125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab4df85b09e719b07938ec5b137ad4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edbc0639bca9bf58c55c346d65d9f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b29cea08e4f2f8715cfb9db9cc7883128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d397346dbaa8f230c7c5aa496d6255e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a5da4095fd587a5ccb1a2e426a819130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce20b0b060f0f64da00238573ee547131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d5b52c1d8dc044882a6808e4a72e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bf8e87295fad679cab6053baffc3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65955273887141ad489c3524b7f92389134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2928a5821270fa2ed17332f76e42816135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a3a53d4c284df13d04e3a20eca96a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47350fbe9660c533fddebabdcc0de82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064ffda480b7bc155af80eb6be1f81e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95a1ffe8321a4d4346ccbc77a5b954139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9643c9150f0c6a72d06a173686696e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc81cb26f0cdfd1b7ead728968c1126141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cd36557b8778b3a5415e12bd7a07c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb272b7015fccf0b2812088e65734d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5a7f0950d95d5ab9a2f101607ab92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946863aed1f59caa56756cbc0b29c950145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934892da62214d01e2501c4dbdbc0ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29a96d30f71d418cf683da270915b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb9085d169347b237ee30e85afe52b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c790a5c29a3a03f2b656dce6d8e74b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c74d2f21462e1c2a33183de07eb809150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa5924a9d64dd4b7af561be13804b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fef4b03c42348c7f0351a34b005e19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117dd0d087143c18f8bd55c7bbeb909153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdbb2c08b0b07e47a8f12cc9c1b66b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9814fe50a0c442205ae0f9474d2da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cc296765d04024845b13e50c14e93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c45cdba40412535ddaa9a5aceef38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6c406a76f8da9d67bf26aa8a4faaf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9388edcf9bd48a3222b094e2d687d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92d9ad7fb60bc29d41fdaab488ede8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e17c8c3af2331b5f76af37b36fb79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0de71c7282c24f043842ccc48e0f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9349bd1de7e882dc4feb69090d86815163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e639e8b0a41b7eb9d5eb05e7b8c0d12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780aed0d56bbbd06325b5981d000622165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b711282af68799e890a5ecc87b41f02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc48f80723bc10a48cdd7e1f13207d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8afb552917985786815256a8356f9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c954e5dff8509d66d427ab95a9456a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3382e8b7347188bcfa8f5362350fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1288f9464eb38139da9f2fcc0c54cd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e501779015967794d6514854ab2e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5929e6b3b6b9ce70a42f95a38058b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b6878ffed1ea99b773d906723cc7d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05073f28c34e93a484a141f7f2c13321175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40fd8271a14d45a6e59ca640a86fc9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b606e13a43aca178320d328ffcfc6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d96aae9ae4cd26e53add5c84d49b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d622c571757da383b11345ef04d10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc044ee6d94eef94f6ce6cedc23c71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbd07ccd604980fd2a49890ed9e90f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ccf77093ab0c513601e906a774a08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d51bdf7f04cee90fefc8ccf4b3766183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f375eaa07f7168a7d218cc0b1e1a712184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e150846a5037177d6ff8ff05d0d1b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28cf2d3133b44654195c0c6b5b585b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb207c1d7620d3e61e65eee4801215e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642e1338525845aeec36d087c664a4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaeb4dd8be830c5980bceb5dab59f3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530005b3ca0dd447f7b419031b35872190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374302d8e3a73d51ab003f26e4f2ef25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde660a3dbbd3a99bb3f9aeea4e6e39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b90d95e1ef2dc2de70e58a57f51aae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51b8511b2079aed1cc4e4355de411a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebb8a407c3190cee71e280062ea1da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059afe0554bde05b63c59332d6044f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f90a6cb1c9dccf36063f5540254ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b8e280652c59a421baf363c1da53e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696f85decce3b73e7f724abe3d22791199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f960b34ecef93c59fb35a4a3d9cb7b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff709ba4c8916c67befebd2e99e220201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c630df645ad0ea1153362d78ebf7b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad299522907c8356191e0d8b13b56e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679891b458eacae665577e7969b965f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0500a1ddee8d6d42dfb7a481f6d1f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424c8e139aa840bb01cb8753268cd08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfa81e13492a0844762a8fb7e344f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94a4981f6441b0bac586f5e4ebce70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb98ab0da5dae21516f02914a6d446209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064349c5760fae4fe9a14ab23ad2a14210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0af0d2a0ca9444de435dce2391d46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf407c85ca890483c96a5901d70cf736212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2ff8c9ae6079a055da89caa776668213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56f0f9813bb56668e1e50168f47f66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264ca181ae9c0fbcd5dbafe49a2c1e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad55d19e32e1129a688b1b5b892dc5d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f0ff813e118d07b31f41046259319217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b7660f9e81c905abcea8ef8cb8479218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deba60bfe7ab9b709e6b76bbcfe5ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b4bdf17df6d81752434f9353db3a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ac1f578ef256e5a3c955ae73b3ef8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2caf62f793b32bb49be5688115b6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8f1646e2fd4e491ea26976cc07d6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ee8f9c1df0f254cfde302a5866f11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc708a9063ea090700a802c32b53f85225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ee5fb95e8794cfccd49d36f2a7345226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e1527af364c6ac7f2b539c86fceba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284866f116b5b08a2ff2d30b63483a31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629e38fb233040155de549922ceed26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd28fff095806f6769700bf5aae8f1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5352152e887f9f6eadd0e0cb0b30fdc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c68c21a670755f792585318ce7558f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11aabf434223fc81ad5da0a9e7940eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545a18ed199080718f71469cf9d9359234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d80963109140291f6cee313f19ffe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886228b4109b463fa8f43aa65e80d635236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c421ed6070dee4af5e76a27a8703f76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cf40db1be12ed0a8b0fac81f64eea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85d2b458fcdb1a748f46d6f256b714239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c27e6a95cf35013518307cb6dc687240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece87046b0ba0ac6265965f2d2c9b0c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f05ca569a6e1879ae03e0f14ec52b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46849b0811c95d7c4146d632004818f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a209e7cff4459528336612a51f524244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c8fa0b539e8cd5f98f070e3da81c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b139d88bf435d41e358dd0b7b3f8fb6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ded2f9c8c730469f22cf8ca4254cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f666ea1beafc9c21aaa554630499693248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f71c6774bbfd0038ce6c7b2804492f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a52bef5af55cbc014ba3edc2cc47ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef796ff4b115923ebd989c3d03032d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f30ede9965447d261d2a05595d7e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9594a2cd7c7c0b15ba5f2d2fffff231253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa464f8b6ea780f807ac3ebe2406f7cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56b48733de472e6eb404adbc008fbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c00b0006de0da3402e7bcd8ce4c86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b44022a71037e29360becab54b36f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e7c2ef98260d2fac70f0e060f1fc7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a25d97a3bee95f9727e21c757ffa3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c94f6d0041e1b469305a07ee4124b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5266b65f68e46322b3110754e9b2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fe0cbcb9ef1716322100a1b8fc5f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c04ef0df2fa5921c7cefcb116a8e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86185dddbb0adff164f7fde4332e4eb7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaa5f368b2fe782ba0bd28518585b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047280f146535cc67ce70ae672ac536266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8fb9abe0117c14a4e6d6e4c5267a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3b033df5820a9b6f6e3ecfa01a099268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df8d02a37f1d5a4c0caec3fb868032269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da084540d44561b1434e3bd7f687bd8e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ed28a4dcc1fad75b660144f30ac56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f02d877a944526ad97fd2fa389a3b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c18fffdfd9aa793ec844b300f05705273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636f1be91e1cdea264853780b300dac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57ccfc57f8e3a5b1cf4576b70a354e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e86d96e71cf101d159a361e042bfe0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea10c203ce3a229350bdac34f9a4b17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab88c846405e61d103b75238665d3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6420121af13e521ed5b116a055946cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc8b080651a55abeac2c63d086a8f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742772ad00171e34afe169fa1157fb42281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e746e22f74aa430032842a5eea2a35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202e6e5760510ef64bb778b0ed2484b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266edbca5efeae5c729477a9c0a96de1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83890c08fd4892315e5e1c7de8987df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c427d50852676c897e2d0f6deeefbb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05d3a7c9436443b66027066bcb79d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b31db0c3e7bb5ea180ef2bfc026062288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3d0fa4bf763caa9f18db54f97dd7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39739e926a49879727bd208e7cd00dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb437bb24c18b5363b2c4a84268c60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c4be24fad7fa09fccd6ca954da5b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d571a504a65e6980206a26bbf54d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ef9502603f42511cf7abb369b317d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63fa67949e076f9dffe63e7f0fb47b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede161715ecb920f475ccc49ae0efce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5f6759ea6c7a21372b1689edb7f75297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0986c853af76b54a9f47827fc5a98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fdd8b173a22b8fb7f6c07a4ec7e93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22b3fdeb09921c0a9e15aa8e36ea7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b598dfc8b26b78d6cc7f087418bc961301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f883c1011992b22729f5d0e4c4608302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7d2d99b1b370ca324045a3c6638a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2169f248b0f572328ae57afe67578b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe87edd9642542a12350baf92593b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a2af68009fbd59c4f13b00422214c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59077c1e6007ff3e41739fedc2ed7575307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8befc4f55dec50eb8aff70c1e3da88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5953264867835d61cafab0702943a41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04744ebae8593849be78b9bbe1c2a42e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f51a34094d18f3d8adad03062e207311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136eb3beab0d98b808aacb90da8a5b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaba15331282253e5ece4a13dce384313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd669343eb28593c34ca135aa668cc07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90460889560647f7a658f3e53db5177c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd6c77137c383f1044cf24e3a0513f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3232525e6bd9c4b55b2e51701c5752f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892da7bdc1c7e15817ec8a91d1096ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf07ba594da2b682d9479880c193f39319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1782594908c2be88fd1ac162823ad1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd14b024b0c865b02a7e20eb7ffde3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc205fda433e9eb8e0b190acb13e23322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d83894ef4a886d3ddea9f85a568010323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5503e9d4710fb276e2b300ca7656ea4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2e188beaff36e5ca6c1fa5ffff75e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd26de9f44078cfaf15f4e3aaf6a81326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f90ed2e7210525cdca586fe549e18327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81001cc213acedaab6b6349cf0d38e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a688ac6885867ed583dfd4da68a8b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfd81adff70eec5e2b4df395de6227330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b73acdd5863110cb5c4f89121aff04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da197e6c6f8c2c5a614956556c5e4b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247d7d04cd6186c3484e6be13a68ddf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37ea9d48df4b3c8ed51909f67d09e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ca9b0ee10164dedb70bc2b3d59c6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48051d504625e229bfb9d9fef7c5f348336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c726cc5e46d062f0071af7388ea207337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dfb52987431b70a2eee2db98cd729338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43f9d13c4fb92163ca65a14cf2272e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ecb47d2249726ac8789c7238b4fca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7146df117ebb63b49f4a0efc4fcbb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4cc0ca1fcf79c550e1badfc70f933342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec29f7fa4e7d06261299e0c691e478b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c29597ff9ff3e13217c6388a01e9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afeabfef0759e517784e8f7f4883969345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2b758a1e9d2a0b9c5e80c0ffc5732346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace249095a1ba9a8603d33da7afbee0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70bc7bdc5efa7af1d73074e801b560348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffd0771f9d0b3d23033027f11ae450349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01e6245565f109173f435c13f5df80350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ab4567e18ad24e806c99295935d0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e74504b69ff93a29d8d98aaf20ffe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf0e31753f4b0402f76e59421bd1e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930a2e8946dd44b8c521f8040bbfec4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4b460f53a346f25e7ea1c46bdd089355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa23b3a5ba8d62913e2170c8d5e101356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bae2d56d3d76775c8e7016d2663e05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445e1dee9bbc772afa0200ac7d72cef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b89f32675d5f29921bd9f73b3669fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247068b2d85f6201a3a32bc0dd6b34ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a649f3cbf75487f6fe26a8954b0a75361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013693826ce89e26986916cf5e144896362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5180794bb15907c21a48ac15f6d92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf679c6b798abe1a94f0c8eb826a8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfd1406d76a62dc7abb7541c96f658365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93b198dc1d238905b426ae2ad837ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d89b7aadd5809a768b647875d8f9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4608a133e6275fb1053ed134b91dd55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2777bc53db76b06b6cccffbf36c243369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ac854285cd9d39515d9cc3e3c29de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e840bfbe8e432f897cb7a3835ae8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a067dff8a38229cf3c9756692aaf523372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0c313812dadb252fb4bbb2bec1f5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e49ec3ae426e6808e458e0f3248672374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d1fecd8ec9c410c86516b0269acdf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4ca0b19ebcf21f698cffc83d148a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da07a9e2b5df15dada93e462640911377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64858b1d8c6961c1a7e175ee8152d322378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324c507126fe1ef198a4dafdac99e06379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a345e66197bc5e979c66ecd8b8cfb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7ff1f4e5f0326e7e073c1dce61f49381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cc07069bdd859abaa7eaa59a18359382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457906b6736aad7b33742b4539e9e7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352c2c2fdbfbf18c115d615e4d45bcd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba2b92df4f6528de88536c76403d9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd91fc7bd18cd1907f381479d6bf05b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2f5ad060367cf4cab26e464b78b7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738a8dc989cc8fa7af5a8aa0a6fe873388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0d088fc05fd1161d02d652ae9546f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1e235928d3dabb46157b4b4d8ecf7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb450cfb03b2aed84d84b6aadae7bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56517480d738dae5e2b74a9581b50f69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3a862afb92142bd0f355ba48f7e02393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d918d733a56ee567ce1cfab7909a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732320b26d28795b3a1640c0e3d31782395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e2db4cca314fad012070817d9578f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c806f1d63589cfe3ff5fa8e70dea02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd662cd0eb387000f80c2db684389833398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3579dac49a4684442454e2cde9be98399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310fd61247b9f7558f28e9423c43ec3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4027442507ba0d5d3e616ece10576401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f0004c586ce712473ad2eb0df5ccd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81990ce2c3e4bfa175e6f1873852d0b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d79c37fac153ec6eb18582731cd77404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705085b84a847e1306e4be7d3799f6de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163154b587fda473edf9028f4ec5d0a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9a6a577a758e75f09c7a16b0b5e1a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44a568320d674a62a7aebdd754cedf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff7e1a4a69a62cd6503978b8d13a93409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeead578b12cc8c60a2ce132922aef2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6efeb8f095db900ef4f21aeb5ff246411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead4bf4c31f19b4daf8d39075c9d42c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508d6a909377dfe863f4290226b9f9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224233eec44c466adaf802dd6741bebd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89037b33027fe2efec221232924959f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277ba93d1ed2adb4a51b517319fa4f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2dc3878add8a72e8f2ca9c1e95c01417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e602f0e561e56930bcfe00bdd9f78ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd08899bd951cd8161832fe7ce4a57a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dafcb16a5066803e1492e29d6be931420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e302a11e3c5d844c029901a19fd4888421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa71cc277c40e307bbe7ca77952a0d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0da0b104d1bbcedfd70d1ec9c1806423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b66b9f800fc6ac6f00eea46aa5fee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc96763586f4d02cc7f8956f964c17b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c603527ae2b9a4d01ab8252fce1f22f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537baadb1f1b89cec13710710714f43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80f2c2a755bd2f11b160eb2490de38428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42115c3215e6046faccc30bfb9061f20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e5633abfeb6a707256d9ffec11fad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5607883b727bdacb259ec1cfab64412431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3027e6bc27d0abdb039fd234bc44c36432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489b0bea72e25357c0aea2d4f39aeb9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58467215cdd40fc757297d0efccce3b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f06a0cc2f3650655680af24329b8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb165f465c2099b96d8b30bee9e5ce1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad943462598e9eea1f794d7495c8eb4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477172a370c81f202107a39044fd298d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c471f56795d440e06a5c5b8baec5bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3d43eea0b055ebe10ac620459ad1a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07088d211d6f64b5c855173550feedb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadecefc80309157a4f88c8fe6a7ac9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58cc7575e75e681d4be8ef9d6ff5d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78d85eb21e9ea478611f8a6af0c80e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94810033be830b56afb955747de7943445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5101f7892ee1602543ce699e76e7f4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533d957a3a425e3aa6d921d489bc515447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070cc5055287272153d880354af0f06448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d58697d0683fb9b489916aa24729f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e2e081a4edc7d8e55fd72453ea8ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89910168fcd78852c498aa46e590d5c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6e65a454a726bbd3b1f9ae871f4cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a40f28a751851c0b790bd16e3674c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3576d226b536e6ccd7abb1cf771e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782e7cde372ce80b6ace85a836c428c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2ff7515c8e77d6361437cec28b917456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f187494151cfde701b15d3b95606e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6ad80a44a311cbdb42147c97b256a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e442292b018416c1bf92e08d43e98459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b987e397d9fb218279792acc313a883460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a09ff2993169fb225bd8edd274acfd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb6c375f02924e598f3fa57c0220ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7252f35484cf215092167a6c796f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbca37d2e896f4067d6d66c9d68ec9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6b3c4854ddbc3d2d407a113b7b85f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f3eed575e66ab096ce949f44745f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990c3a03373b844f128b0559cebff63467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fce64f5ace76a4ec14e15151c712be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece2855b50cc84a6ab1f2207e1363dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400064527f0a47754797337530b9b11470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef3e3fbd8d482d5add8a67a027fdc0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102fd1683856c55431b6d711be95f47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe243be0954795cce66dbca26e2865473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2246f97d798a7cc7405bfc141d9a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0698a96d27c0691a912f8133a314cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d0508fd2205d4d6ae9a6652062603476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1ad5b55d2165e7df0dadc8e95560b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79be777c6655e4050ff66d387e0cf7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34374fb73a1d997222f681c018dfca8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a7eb082a56990c4ce195016be1c8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08172bc477fe2ac89eeb759edfb9dd5f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f1d1e87bde9e58355a02ffa642813482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80896f27e85c7264ad0bde8a324d2676483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ff4086945562a381c79f69897e995484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b43f28c2463cbf895b63b695f67e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa15776bb013c8cbc21265950f680e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649f6e74ed6d865ed0ead3472e974ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d959920bc1e756e724ca0404e37927488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c2abce6f1c937625c566a3a7dc685489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3d1cc93fc01573873eecffd46e8f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1908a7d2cf5d3498a2ccf4182fdd4a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aec94888504892962d24609c9e6ffd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a542ca51b37c65756aa72fae9fa512a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06e15c5aaea73e63baa73b82f9f1f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7917f7121315f9bbcd661cbd10e7cb4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ae0bb38de0b4ed66c0e3fe8a1e65f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd700ea1ea4af7ee53a78fd4abbae8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e324bbcc5c24e44dfc889696fdd5d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d148ea2a6bbdb104aebc6fb9ca272499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb939fd31d95dd34a11e38a1bd23e0fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb1282862cf8e8e5ec347bb60119a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da1ab8539d94d70319c0a1f733cb90502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb0c83eb723c1db342942a15e0fe38503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33eafd819a29a4e213456a1e64143d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe649e432987f19e7830304dc29130505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b7b96e8074d49855047bbd3e9f688506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85279f94a9ce9f88a0a894f6da7c95507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4cf1074aa113b3020db6afce11d6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41906c9a31342e90604ccc3508144a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22153414f0a7df3647b7f733ad935110510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a116a8c725937736c8b8d1ffd4d4a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e2cbfc42687707480aaea88597c83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bdbc0a5d0044bb0f489bd701abeee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07ad89a728afec3442fba39e62bef4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d42d46aa2fa284e40db61223ba0a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cee8b210065a37435b39901fa3bfc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90cc4b65989b2384cca4f19dfb3d6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf357bb80a0ea947e530972e8abaca40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97229a6e3cbcf5cfea2d7d7f20517e93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af9ca221687c94d8bc4d94d4e7da2e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041c0b34e4b0ba60795791bd8916d13521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00effa44d01fadb3436dd8e48608ec4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791d9e4d9a1a0e88365ac01ca7d5545523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa688a2b895f85fb75724dce6fe11a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa176a4f82bcd511b2f1a30305e3e80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bad3d382a26500da8b355140b7a6f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a70fa0c1fa5dd104dfa8feb9f6aba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4064ca70c062a11192e2076e039b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b278afe2cb70089789fc34a3b4ef78e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77c735d095f0f141bc7ae18fd96543530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1228d6c24c244c1738661af29e766531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d041d0fedcfb539f5bdd4256ae3c69a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a19c97ee266dbf4c4091601c8076e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead0f9716e8a8a83173b7b638399764534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c91aa591f836b66632e191d3ae7200535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948930a77f5aae63b8a444f5660fb030536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faf9abf3c21146b658fc120078711b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c7f48760684c5aa25b2394cf3f965538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107b85b1260cd83d1ffea8175b1dfaf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d9d0f8870e5d530b17ab74f7b7dcb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb54998eea0173ea7ca6e310e033fc9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f5315e3ba7c0d50ce5dcd6e304194542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d7184b31fb24d2ffc326e4df6b77b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9b1be5e0fd8b5c8de98c2971b89b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad5e17e9847f3ac4f1aa046b7e715a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18422a02f2482cb88068f64125f780546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ccd55e992780070bda1e32f2fffc4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660b506f0329d2b2fe9e7cceedfa326548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5e2a62f4014cc2df1207ac0b0a3a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca3b1544b1420f0d2a35c61b7996c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8020371fc0bc64fe5fe7c0fd92e9f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08977f65bf894f8f998757d292275281552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e4a18d0a0127cbbd24a5fdbaea5bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541de2750aa91a2c9d82bd37ea9eeee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0406ef469c70058b50b0b4f18092f93555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbfa00fe8c0f4064ae1c82ef191f9d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b43331baf758647b9bf50669162aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7b9a826cd26a0a0c6e0934ea453b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9518a58828ecf930ee7c6e2d66495d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ac369b4b6452e8f7d0000da96f23d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19d973d995647c7718b3b82fbf88dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1a78c7c84ee9a0f16f383823da6fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230d765d9f3684cbd94ead649e7c2aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0c74c5e64825ca51de1c90b62290c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccaba9287dc500ba41b8551dce6271565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281d26204901015d3be1ea85c8bb5e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b534d7b0220cf82913bd8c05b52ab1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03925ab771d015f6b6c84d1e5d854a02568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deeb19ca5d65d96aed189d73f92b7d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999bcda61ad9be7349603d869d921bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc3b91b17db48b1b3eb7b00f1cd4a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a49dbf50a1fa08859523f69fc45fbe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1cc2970601ac5c03972592166a68e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc0f64bcf269773f396d174dd1dd62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced4226a3e8e091bb3a6487065b302f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7033d05f78b2dadd3e1c8190aac8329576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ef99518dd6ce57ab382cc583939a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196055b4887b3bc2800c7f87c8bea06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f47bc893789e1b924701d727825f87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6275a036fb1077081a1250baddeb3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12265574d524ede05ddc12c8a8dc199e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d0af4b6bd3de8327382083838c525582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36951ac6c666b673064a713ee40f2496583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd8acf4a59443fd02649d708725ef0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8c0c45d34f0abc424e9bae8eb73d0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654a28b564a3d67acba154c46ef81a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f392d9aa422d165dfb5268a9608d7a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13aece309081face4e6384f3e566143588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8f0ec4c696720607f6e4b87e9bccf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ce5c641b56288b31d163b73ea3160590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81129e7df43850d3b66007b6bcb21ae3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd4c570b041d61098407b5bcab8eb8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b528281bd65d585c5ff7d824524740593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170dd018d09ddb1d71ec0223fa1446e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe494d6f367c4858d4b19bc6a758944595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38cbde0b0004d167f6868e62d2fc95596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562f99413bea6e64890beb5394fd7e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504e2eeb9c225254e46d46d2b068c4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d44e0ec439fe55d8bf0d636a94b7e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67247414de7b8693bb5aff262c51357600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98775f8fb0deee1ab9a3263b05c81ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be50dfe12df84aa1bdd76644c7635e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe2df1b80f0330998cdeb1f3a0c395603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb287479234327ad5eca07a8622bbc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddf428f8ed4b84098cf75022516525605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced17451d6d67bbe627b828b116dbf7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1aab46da071ceb252230536e60220607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47346e2226b0d90fc41e75f703373bba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873ad0a8879a697d1c094c0c387bd72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bfb7342ed2c475c1adc3b5b5161be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9e559d22fe99c0826a3978d1c5fa9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a49834e14967626dc8bdb1d91ea30612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5680943dffe6b406daa62a318b49e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8033fc0dec30c97d9d7b75ad8010078614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece87bba14319412c2f7f837fe6b531615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc528698af81115331a85125b8eb8904616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61057b5065dceed146e4237a5d589967617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c608f1060f30fcf4eed649d714c3b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b7aa8c2f7224dfdefab6687245434619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6917dfc9597657532c89a35a41367620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54beed813e133fef8651015b5abd6730621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915493d48c3d2dcfbd27b8bef85f5b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce33b3b6f2017410765e39582eaeba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18422d461a2faf3a4f884304df416f5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543df06a1d74d2e1d38ed8f8b7d2dae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48a41b63be132eba6cb845405c0b61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682c97019f5bc4a647f0455fb00b950627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7867da06ee6f6912dbc0cadd3f26bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a584adaf8ad5897a04ec4380cfd60629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf1de6470d04431ab6b19922d65445630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d712eedecd2ba466ead14291c0fc16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddeeb67a3c3fc365d263e6f4b66040632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f87a51aa0ea65714b4576e1a0cf48633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38db6c3177b30bbb1d60af6f0038b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbfb1958b6e458f49c8b9f9ac7f7ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bc5c1512a3f095c10198b52bc5a56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220aea96e1341c159c526fd6edc945b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f70faa3b7478cfe6386079e19fe92638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64441c6cc7a6f58d78be3361187057639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c1bbc3e8773c3aa85e42decec1613640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086481593617d9f71779cf1ee1a71ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ff20abdbccc122ea8087f01d7b955642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a9dc0825c1dc25ceca2e93f16aeb8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210c5e4415b5adfe662791baa8bf664644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695f86e0fd4f9f5404e807d9224c7e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93782c3c561895c3c0933ed0c5247d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc67183781df9c2dd9f38e13e73038647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2137bd449978ea0aea1d70982937f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fd8c2b89d0e926a94f41457b57316649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24c21d0a90bcbb41d01a2bff0c01af650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3dc0492490960f9523edcf4d40924651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acb05aba2fff560192daeb27d1c4ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356f157d205a5a79dbec61e35ce8581653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d735561b7fb23abfcb3aa746bca478654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2f172a4a5c765d90d03c74dc10f60655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26376f305ceef6191e5648c1f481e914656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f83b6662aef3104779904c412d97e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4b507ac9fb31f169ce81cbbbf98d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5c8fd42a0c5814dcecbf75b7dd1ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4ffe166e58d02d1fe36a3946ef8d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f730d27cc2f4e380215dc1caee692661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6e1df8dca156f4ea4129f435a4eb6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4c148873fd8a10dc24d2dadda677a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319681f7d1780fbb5abf1771ae8b0b1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3900979dcfa7c8a6e4fc639aedb0d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d6baa1028e091b68cc99898800216666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e09b4e91710ee026e098bdbccea1f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b338b949585d1b0e09d59ca85dbd78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba60b10b3459bbd7a01d6535e86dea5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cecddcccab1431acf1b6a5042013fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6672b27593f2675e1950402db6cbc67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a45d325729635e29a3246027f24215672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d58f85212b712786292d0d8d85c1a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785fbc0efbd09a74cae3e70633fed71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6406776ca58c711e6be1ecddba3aa01675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca075cb7cbbb00a88f4e7354b7e76904676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419bc783841b30b6974c1d5de0e12b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca7d6cc57ed3d99d94d13334cca00a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249a3abf0bc12fdbd11f0226a9af927679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348915ae0cf0abe8295326ff0373174680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e931d8edef26057070d40220a8e38681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd110d4f12e45555968e1ef4fed3e4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f5d09996e7a3598cc7cea1440ea44683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c5ad4f1f86b783a346528fc96c6cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abd322986ea5f02f9c33e9cc51796a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1806d997ce578828b02a56f40cf0ad5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41f79c6a877e44924ce90996aa699e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdbf9af8356a376985c82af3f9daf1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c081993c2e5d9aceb6dc4b05c89550689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2705ecf35a465e66d773468fb7872690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631697e066ba896ffef827fa9d2121c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dfacfb315f3d5f79dbf102c8bbb00692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab569b06df983489c33422750e722b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dabbce03c95b3e06a33069a1e1c16694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968f204b6c2670cda9a5385fceadd0d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776f7100630d2a9ae0d0981921de7a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3f4cc45e7d68c88e43874093c3361697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d46ee0d53811acf00b184a4e17670698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b571887ed3170156e3d506b3bbc90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157dbf74ba38f4661a15bafdaf30a55700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913d340e6c92d299743612a2445c018701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb90b95c0f47bfef8c54d10f6b21523702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d694802d29a7b3c97419290a6276e9f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5a8ec8f02129c6ad1890fd1986b9a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c832fff10f1552c9090d679513fade8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15f6495343bdcadbb561edfd3bbd03706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b6b559597ac799d378927a6ae7208707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034aac0fde8c96a178ffad633b7a05f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfa0acd2637e5f1db25243dc3c9897709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dab59b8ad61bb22732167257a4a71710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027086781e1c40daaa44ee6ef24318ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08582a2e675cf6d47be0914f98f3dca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584765c09a6b9ef23d3a7a0e0842dde6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa971f0d87258716fb708e590036520e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41261b416583603d29a48112af2c57715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbcbf44c51046106e03e62ced63fdc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ad10a151b8471b0f94ca73880a47f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c339456acab0efb9f1e5df0c9d0489718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ef9891de6227e6aea3cd06049a070719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aeb524882c4eed24a9b7ff8d7970d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd3ebfe11c44b442e8f89c5799bfd9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15007769a991a0ffb3e5b24bba1c625d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7adbd5a871e7776fab95443a0c306723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49909bc3cfd1ae249e0c98a144a04490724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ad017e32b9ac1c25fa1d61856f663725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079726245f980f2a78a966cb5182abef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c85e359bfa7a7aae5d3aeedfb66fd0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aee0d106b36191ac6eee8ed7d97aeb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1c58592b4538f2ef52305b2dbd619729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d519e369a09f3e1e921d9a583510e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791126dcba980ff1405b4145e8962ebf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfbbed2e62b9f3156ae52a64918f0c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895af5ce1c772d436af8f3701ba7b71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e8df724dfd3d3a78c705e6f8fed0a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4d528d89cdea55eb7bdaf57da79db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270ecaaf34b2839a29194637eb34d7f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6b44dc21e91f3c2d0f375846d3e3f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87515a309dbd260e02dd00c1ca392cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435122dcad6b5e832315bcfe0d86a6bb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e0aa7dfed9d7f544cfe88a058eb54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e92a19c005c214e985bf3d8c664e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ad1ea9faa0f3b12317896bfd56da3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f93d16c7f089557e81343583e96f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e39773f92f720de5725cde467200de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb4f1f3cb892a73d1554763f8735a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652098e73bf690884bd9ba4945d028f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2886e449ae4d7ff79f23695cb0f38747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f4e882f12b4581b64580fdc290555748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0e5644cc13f0cf56587e7f8bcee96749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996e266fd972f87eab5b2625730d72c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cbadc2abb3fcd5f5670a90ef81232751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19f61f7d6d9850448ff5e9e0d96d40752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf74f197cbb75dfbe5cc5eaf0fce1b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe4009c343b7ed8ac4ad07a8c383b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65a3accfe15f1d7e3ddb6a3f93e65f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27535d01f9894e007d490f5b1ece5bb6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87114bdf6a96271e89855aba0af960757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d3b3824bc572250384ad143bb32b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8cf4b94a88cfb252015ebf6d71d5e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>