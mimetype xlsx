--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaa00e5137b7da256dd8f5cf62b3d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69020776d71da73c291b124ec775f18f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b3b83feb88864424c6789e1c7259b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedffba1610cde91fb877aeb03e6d4b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00eda3a38931afc1131a6ef9db518dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5130468dd5a89ac9a3221de0c9d526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e9d5b92eb786b0bafd832624b32e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09d8e4331d4ddb55f5b0eaf3cff3fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07005e2fd8c83fe825de3338e8fca7d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb127688b45f70173b1fa795f824d89a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2331290da89f164b9a54e2cac39ce9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef582a1d4371ac07e9fc28d925d4cbce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f66da111844ef61f4ef04e64a088fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce899926e98b54f6820b42b4dc7b8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fc29e10d6d775c96d2bc14cce9e1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abf6b9868b8972129abb6b346247a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fca666a45ddb6dfd2953ff0fe0d6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa0301dd8c66be8bf45405dfec216718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae8b1e6ba7e9cbe49b625a9c633a1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405eab08b657aeaddc85912cc8d125b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c27b32984a8f4885cbf33c7fe2b91721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f411d9612f9798951d8c6912a1606622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc61fba8ccc3f8a13741ef1814bdcd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa0422928403d6f2ef2fefa7c81ad124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d2675afb998057ce63fadacec645125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b304ffcb971a17d6a2a4d047ce495226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d064cfe58a583625ae4124f357e1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438e6bcbb7cd18f0cb2601b7d22518128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78753b7722b2b0a18ebc8270b698bf829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af05da858ef97514c19b8a86ec4b6b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8c02ba703eae8bcef9a66081a4a5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a7c4fc132be7af208fd340a7521c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e219f16728677a7734d1f6a7a61b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b32952b489f3fa2bbcbe8cb5d53ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca90956209fcd6cd5cbda1e1521a6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23235ae967db9c3ac82000f027758d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8251d135c36c741d1cd692a931eb3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426406ecc6f37d4ec49f473ee39d2bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6435d2ab105a2f8f99fb45c38963b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa91a6381176ae65851d533eec896b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5a3c896508df2b74d59038abeafe041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307a02a3a562138e407b4ec9116f44542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b602c1429499621ff326fb1960229043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fedb0a9d1dd5644becdf05006b57c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026d1715482138cf554e2ae5cd357e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f732e321ed8ce4e8d29da108f1518d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9ce0b0e3b89b8c672e0f8ce63987a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531290b7d63de2a407c9ab237d4b6e5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e136a4d77d2ef09774b47a59b575749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03772f1a6f76c542184ce32d969e332f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f144bc123d970e1a6e1e06a9f076b1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d79a0346cb7df64fbce04624b6ba152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c691d23804ea0c049111210e71fea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b04b67f8ef9f8a9394a8c64a1c91754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf8c35d9bc51ed94534d143e368e7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc0214d849e443d81ce5f4ead2d33a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92340ca93dcb7817677684896369b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb3113fc191f9747698cd6eb14241958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55806c871b22d1cdc284a6f9516ab8159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b39a7e78ead4048f6693e495266ecd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625ba949429f1e41a9422eabef67ee261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26f8aa6692bcbe32791893c6889c5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6522133ab6124831c9c2cb762275a1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fde04660bce02e147a004492835f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefeb0d0082b488f6da83ba2434459a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090917b6200abe06ecf15e8089f30ff866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404942e97d624f577e62d9b5f239d1ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8c9d69a448a3120965029356d639d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc589cd84558aeafc2c8d4b8b46bdc169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6481b0c9f390757361a3bf0ad7c24070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb11d064a8449771b664efe9e6656371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720801569ad339c1ae77b4e7e96bacf272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90d084861ad49004ea35b18ff93a6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582740ffe24e8ab015a94aaf02e9be4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911055de0ef85aff3fedd9ba604c811c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b75d4c41ba05bf9f8943fa2338dcb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444a2895435fd52f80b055c9347f02477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc1b77c1dd97f2afb1d308f446713578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa54c97ab1655a3af6519434581c81279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2851ad4a1e302e006cbcfe95c958b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c033c223ceaa57699300e9443619181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f9eaa5242843ad35d4ea1387f792d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c995da891c30b2d372a4487df84bfe783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf05303c88195bf7549598c087568384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebae4a91ede0806d702de37165a452185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d9fb135a6f80e04c2e0adac3fea0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b8ac780d665f7db3a63bcad3721c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6c5cee3b66eb4f0275af894bf680288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e15bb1fcc33e2daeb8b7fac96d3fe389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8944ae38eab5177198dd1f69645a55890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891a9bbc0a7736eaa52b3e0be749faa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbbd07966ccda432e5b4986d72821f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42d2d093f35a2fd574fd199edd873493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404f3dbe58f9cea8ed0a07e413893ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec410c59fd3eb9021c736de618fd537895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf941f846f4155ce3491824afd04030b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb454e340050e46c93ddb665af61a7bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f38a110809bf314d7c52645cba2e7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4fb090c0cf78ef4f4ce97f0643bd199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b432d9dee3e080d20e6c6ea912d94e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365c7862d92b6c312b03f023e95fb70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0d0f727c0d2acaa4a248a3defcf17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f3c3a5ee961593d0ac821730deeb2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d10307e49ee9fe3d467477c231f37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61053a92b144d6ec77e0e8ff3398b3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe821e67c7fca10672bc8c6f36a18e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205600515a5f2f7faaf69a84ca5128b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7661033bede2078c2b8f91feba52392108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92344dcab677f4a1c487dd61e41d3c56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab420acf09d97ea6be2824f1151eba3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3d1abda3f6eeae5204fb92cc116cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcdcefe41808d140aacb2be2792aed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e164e1943908b39fa767dda1c7d0c45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110d820bbf748d4f8265c5b17f26ad0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af630bcdee32610032b0c22286e0f460115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d7b00dbfc28470f7e84d3a4de573b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7866330745100ea8546340904ce73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46cc9657b4c34091a568074606963b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914788cc7241d6319c2c8bd2abf9c07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6eab0692b237aad6df24c9221924a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3405358f7f4b34d28145e92f8e7ff1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aa128b8edcb434a9ab226fd7212aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d285500fb12f98690121dd0c322165123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bdc1a4fba77b2c74be72d4656c29b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421dce0143417af5f2573719966270a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1183fe2c729878173262543f1ea9e7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b7f35c2d98e9cdde58879c42e7e5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb44276a29e121a202be87aa1ee99f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d54434cc98fa0df70c8783513f19a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84240f41d37d9eac1b96ec966abea15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37df1c727704f14eec6a2d6be5ff01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413d4b88feb0fc13fda1e4dd3cfb2bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b347063ca1557bb73bef8345ceca54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6c79b6b0dfc885c27b6f87e29e215134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be4dcc1886196f0cec6dc8092e7715135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41cae7e08f4c0f60b6949f2feca64f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcd7cbb17c273527bfc0a1bd247728137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ae548cc419a0f4f04351d09c4fa02138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b16e9eb25d84cdc58abdbfa4032d91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a5158d0f1115adebf0f14d3c62017140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a126c13c2c559e97848469eaeb6ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659c54a9c581509cb9866e4aa2d430e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305b91f2c0cbb4d1a193adc2d5e54db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37879e6c893b2120cd0473421610fb25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e69007bd95a28c996d43ac82b807fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a829f00d65cd63da634865a9d5e8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b417aed847ae62cda35317b166e835147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33647fbee3f2a223cc1d3dec3e69808148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48957731f68cf71014cdb583e068b8f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a523703cd17fa2eadce36f0602c6218150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f07cd9f6432bcc3bfa997ad139ae95151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807a9554ebbde1d3d363fac9726370c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905944b2e12f5f7bd5b2e3976ecd1ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d3ab60fe8e245512420159e1859a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834a55accdb941a6c0115f775f186f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36c10d7b3f631b414fdbe67c726caa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ed318f49e3558f87bc94185582c49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97dcbd3f056ee4dfd772fb07c92379158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ceafd4b1e6c0137bef983508f88254159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29a1b263f713da4487ae6bb0f2f135160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea08c582f457731514709778c74deb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fe87f904bc8c8bc72a9f470b71b02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94182cac849177a40403fd428053327c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa2ec9b49bc8633be7f990897c562e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300eeec80985339d64cbc045a148c40165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337435d3d2133a97a40fcc7c6274c1dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591770f719ef5885bddc71ba97d266d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf9f00b67f856e6310b3d451577937168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accd11aae961b2934b81635ed6dd539169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39685f33c6303bf5ff4b42519ac7c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a8a26073ee6ef5901d9c0818e2c11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759ef188ffeb88a6c963c3e3a816fec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d54b8893863c11d2609d82905bd51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2de464433ad0394f8f9ef6b49698c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447fc67698d52f5d8c26b4e838f1137175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d179039d4407be15faeff64362e931b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb80d452d23736748d42036cbffec3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfbe4049e77a7871cc762236145b73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808486471875501b45954453203bcdc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8375f15e0e50a386619b50af62a846180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409e2e2590e18261ae6a4b4ce42afdd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cd93242d7287da2e84264b516845d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81ab9e10650d1b0e61a48b09cd8937183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5d1b4dfe3008e2b09ca373ed4a262184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b858ca1c6ee7c2ad96a5bb01e9b81d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5fe4125807eaafb3ee24a91d3c99b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01023b5f1a68ba0297185a091e9b23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80db5775add2dbc7fab9b316212a91188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddb181d577330c8df15222fb8efa98189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c744c85c0789052a28289b469968f8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774487648db835c19a5b5286254ee5f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78fbf5e5a6950ecd43db4796b67eaf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e4fae1c05fd3252f2b1b2565a6864193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f68749c7ff68f98911d6dd4655429194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfb6a37ebfdd80d54738fbc4d9fdc6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641c7607ed09ebb62c4394678863b9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d512e86356eefd6a338537e1339e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d33943fd8dabfe5cf530dc43ee0068198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c8f48a9f094f830933134606c6b24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b5c93a64502554f356b00f6b875eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146beb84bfc4ff9178935e9a34062af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d1aa4690618dc4bb1d203f5ef80a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc5ab56c79f1b4863e5b720d42f2f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4a96fcd0b9caacf92ff1d7c85886e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99adb7bd5a2ca8a9d43f4255c369c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd29739703fad44b7b2014c3f903d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da646ef3a04821e247c6ff9533d2e43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac327c2b4a2e94d30f34d4bc5f1320a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0714f6e22d57a4167844aa0bd7e6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd775a730e874ceed70c5c3fb990b4d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb45ff6462bcbc1cf629d56d79e33a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed63a0bf901bb6bdb3fe03b1267712f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fddaf3de2111d6b824a4f1fdd67c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9393bfa9ae555786f38573d37f22c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbd790c080d0bdcc08341f0880fda0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cddb2ec1e0e372b3e6e407f5deadb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bd47a86c06423e141181c1abf7964217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecbaf36254f1a63a382bbc08b2228e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93844ff65406e38d90cf8e4869dff8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6728e297ddc605293b3d21eaec5d546220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97b81fadb4c2bea7e2bab744454166221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc572857a4ef0401e4c4f67498458d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79740af2a8d9067a11d4835eb82d7e13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c12a549e775013d8ad9f99e880f40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00fa9dd06909841db76232495c0f07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0af28d417f7a6d2d268be26696013226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae86c5233c343f59d784594e54afe2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b75704f9db76afc16db87ea7dcfa7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd0c673550b7ddcce725d30d34c0dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936e9ef769a294271b3b9503f852ba5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2dd453e3337988709c65586058031231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0463170d0c61cae5b60d5bb089a3287232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b90da5fe7403c597576cf07682d87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaabc08921bd007aa906c0f6f72502e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b6e405d33e9e087974ba454659f06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76623c940ece99f88ceca1f3aa61f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33718c711d6e68d79cd36aa21dfd0ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae67308ac5e988debf8837da77cd6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b2f326053d1e648c7226e89f9dac9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bb744ec9e4daa389192494dd5a752240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcc9a0a3616bd264cb48c41ae86c17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646dfd5b1b374cf217b09e33ae06623242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254aee78de6c99c359940bb1aca0b431243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd5bb1f8a6f7f6b35333bfec69ee70244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782194e93ff40f50289d475e6f72046245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f58b797cdc9b302cbd048a42bb76b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261aa0c33135000e95d5a88d9529748247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f734560c0209113bc2b3c1d7d9048248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af481684348b75216a44af7e966733e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c43b6501d23b0ceb23a1db299c8a33250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b17364000aeaeb7b7b4d44e9e1e96e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5469c7b42a12ccb45a8e6314afa98252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867dc02b8a6f122e6c0cc32fc141539253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183c0e0474843cbf35ddd1e9618c731254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c2dabef85f670aca3f08149fb66f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981648fc4442e36a7cd975ffa99a0d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646f27eeae2c412c4e783cca856dede257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72700cc805f8eb0b27f01cd1cfcf2e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d03b143a6a0e33c3a91b21638b51aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc61d3470e8e2f084320c4a7217c40c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86de9abc8f92fdbbf3f788f4be2ec38261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e270711ada38392d3c92787ecddb3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff079f77490cfec60bb9e1c31befb4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267823db61f4bc6849c526d060f59d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e93752c6900e2ca01c01b0de37c0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e5758f6f3ceb22ba65b2d23c53fb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2334ae82c0b0a7f973b5fe837227f4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fa282735250d6a4ff6e8fad5a5185268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547cf145693526480483684dd7dc353269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5d2284829279e45a523a355af8227270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db9897ce76337e8a2b62d6d9413d2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1b270d33b35ec5201529b4b8728b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d7802756ec9e1d75a46fa9a657782273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97158a0f26146885b7dbcd6ffff7392a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d555e686d1038821e0721fdb686c21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a402fd80fec34a4c72acb23b8660d0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f56309f6d4345b26ebf2cc394a6c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668611b193ce0a2fbd2d715d18dbe8b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f10a26abf86fd96d83741e8c4be763279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6e09a9b124d24a0027a46921046b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee718ec7d7d6decba34b8f2c7b958c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79b8c6901b8c2180b9515d43dfc1f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e1ef5993e62b6216d5916029d8cbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f9249a970a639e744a87ed3411281284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128cd0d1cb74176a3626689badde5c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10950d0fc0aaf2cf422637d7dc727fe6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dddfa1ebe42a7c2d1847da25f94438287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9f959de32cdf9c162ec38e48436b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c83c44ab3d4fd57f0938f2bc4a867289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdee9c085f8b07fa7e7f6bdf078b70c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb412fb98f192b3144d72cac9d078b05291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8a8f1b733f37335a4e4f2a98aaa6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bef6f0bf0f7400781185201eb1b147293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bc569069ed9fc1f7201b773437422294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac15fc4c2e5732b350382890692ba5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537e7f2eb594cb215913ed78362cf35296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923929415636b88c6332c094522f9f6e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb60a05c7a42ff8911bc46762157392298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4a38dffd3a4589324ea23459a71fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88dc19a48b94067482d44fa10c9ea5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c4403ac318497c9d03d8f5f82bf9b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738b7ce81aaf2d1c75dba819bce7199302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d61ff05f6da9763db7e5a477d7263303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547e4f726bf894fb082669e2c9cb445304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c6e40075610bc314f2c0b4a2038bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16323d0aa0b80bd9f9fec6f8e6779a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712bba42f75979f992c42bd9c9d4d09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c7dc746d2d985806c8e7873e3a9f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ca1d5018715de06a57977761acb0d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa8b1b68d627e5639e9c1f75b8fad6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130a99b4b8620c791dace46d3477564311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140d0d605735be718591414fa240da8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19dc326fc53945dd472357874d53c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a213ecd47436f623f5e166325a556b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b8208d3c3a092c5e8f744cd054a32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e0a4c77ffdb04348fac7cda2cbe0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8a8bb39e6474e11a74e3941ce6986317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121047a11e246f5be3455b779ebb759318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d40e90dc31d234803191e425d84a63319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16488a8af701bf7507c8be881e7174c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8e3b80f5abf527cbbeee584256d4a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e512c5f31bf29481610f4bd519b72ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994d98f4973369ec1ef928f81439d32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990558009ad810ab58ab6aca8563012324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dd5bacbfe1e28875c3c4e5c7662c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfce4e07ee8d1ec3ae4f01a843ee780326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ac0fbfe86d9756c8267b538ce54e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a6741a896295e6aaa5ea043eb925c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991de11cba5f78b6d5e08186026efc7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fb613fab9a26e3367b9a66aefa48f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2590f70be8738b06a2b44d0703761331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef7c441d1f7115e72f8a52cf995828332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f7935b88748e7f5fc9243d8a3e3f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52c02e62d1e29d9dec07e6764c9473334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b894e21c87ef6c03d22c6d8ac7ecce7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbc3c33f2a2c5129b3eda82464137c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68413b408edd6229b2bb2eea139807337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35eaeb3faf1a34504cef1a6ff7c570338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc22000c107709c0ea33b2f3f110c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe8f42ddbca0757fc02f4816cfab1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e92f102542d473810534f1705fa10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec5d6753d6fe43f6fc33d007336f87342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16269b4e28c71821970576bcfdfd54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd157f19efd1cf2d73b3307bfbc03321344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c117a0bb8ba9c8ec13dcc0f86bd68b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3070fb5efc5c740c917963b892c192e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a3ad2fb1bdc55d9e0d1f649181943347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ef44b731884721b7df1eb50a80e71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3a68b17b5a4ff95dd8fb015a53658349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd0d2b74fccc8f5ec337f314bf4936350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97db7c0f13d513feb95d6a90f96231e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04244579721b89262c97632a90edabc6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b286f0df60595e7146cd5a8ba5c42f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c7a446b0d60596726cd2a9d7d2d21354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f316e638030bcd22f8cff08cdd3f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcd91404138f5553d5a8fca262354e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe624b6d373f4576de66549f08bfbe6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ece9b1c81aed7eb61f850f31d2f58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894d6b202698a936b0d5e0cb84d48ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79458d9d49edd93bee6fddda9728b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f53448a9c9f9a2649ed6fd4fe69c3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68f39bfdd746e9ea8189eb14c71b36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915836a44fa34d276b173e289663abf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efd278f39b693611479636a1f50230364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d557971bd2663ad680a9cfc937b6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef1a7a92e12ea62b1ec35c986f0ffc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf77d21f5fcfa8c83a86b373ad2b0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17334f9a6a920cc67c404bdd9eda212d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f1cb2b0441be6d3fa87046719fc8b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e6e0c31fc5f3542f7518868cdf3bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565a233b7c84bb89a3332a537ed0c30371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b76d37c1573a7ba47a3aa1c3d2c43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fbc73d39b31716ab67d9d5b80f342373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b12688d65066041dbfffc1b9ecaa19374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ce6f5b68c58edd1b369f4219e2750375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee28f7f294ca577ea0c68991cef2882376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cee42d265f6b92b486862c2168f3bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c76c3344c91fada2699e3eaabdb24d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd6f566aaf7c8cc001c04c244f58b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ade4f6c9c0ac11fac987b38df39c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e0b3bde82ebd5b491944647359aec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344ff4e2991cd2299506e633db99173382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edb5259c4bff761b004c368cae98cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d2b8f21c70b06a9c8c6ccbe5269dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692829dd2c3558667ce7ee58018f999385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbe41134084d45dd66de41b0a0d0db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64296a84fcc7fb377d19bf66718a19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe14835b987e88139a200e2d23d9cbc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d6a2dfc07ef01a220b64037996469389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24484ff6a0b221eb1a3c7adffe37408b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7985dc73cbe04a831c762bd7fffd811391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587f0f2a213f666fe68dc0b7ad7f21a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acef2d358dd3a65165df4b815ededc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d9064ed5d7844bd7703b554837992394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc995b7273d04e88d5d528b08756ec53395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c1a83102b7330f845e297c17b98ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ec10448572fe71945454d69e6d561397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c901474c11710c77537dbf25d7717e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5c173506bf4c7dea643ddc48c60a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3215a0480c9a61f610e9dd4f8f888e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c003526ba7e38bd222cff8f2dc807401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34026fc17111896dd4ac1bb50245f1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23848182a026766fa8e50a36fa77201f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5ab4992be11eade643c998e18a77f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ba9a0d9d48b3921909fbd3996b74d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f284cccfbdf3d61c1f730432eba2f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33aa2125e7e05348c9946a5c4738979407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22efebe1719af6d715ae8d1a14abd2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102720511e5dc31f5959f7aeb91c14b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95511461ec9fc00bb107412441635119410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780dcaded4d6cfcec2695a4993a8015411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946a78db1115f18b13b0c79061be20b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d85c76abf451cda44d67bbd5fb489e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049646fa186a47c34583f40b5a43bb99414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52b5369132b1778d3746636bfde8fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4636684691ad10acf2b50fd3a035a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859b841397e7132c3c633411a1375c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cba41947bd38dc96aff5b9dc997897418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5e9114fdf82949cb489bf34791647419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40ed11296f9d8c9784c03e4d97bb4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1202a8133505ee5a0c6907f60b5f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd214909794a84e283d9a6bb3ba14d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee93c5742e09b9ddb13c5ba60a384eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f5f8d37def463125af332688f667b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d6a7d9e75447cdea6aa46c15079f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda397fb077b48c3ac74c68ce5ad56c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390fa93b1933c8f7a68c93550eef567427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8052f6dce2788211aac28c6888956e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c4c833db91c50fac2099789347540429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc080a4055cda0caf526b6703875e188430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dfbdae4322c9c5f4b10d9b36a0466431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8d5f979f9c78216ad826102310d9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13fa843ebf45a6c05271692d6b0556433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553881c8ae90651f54be57f73488e87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa8e388685664d8c833f700a885791435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef24d349655139025fe8d9ea7e5b14436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706fbdf8da21c55ba72dce20b7b5d76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22c94c3c09f2f8f64e028782d8d181438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ef4dbdbcedb190230c3b69cffcb03439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e74e05b000ba063ddb60491a7522b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa28ee6394893f053e219b86e2a5a2a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1df76ca47a2fe3cdde7d30a98178e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522652eb0326eab30e2935e77a24e0db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01903cdded79e098248b9c8164e6c06a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f6e9bf189c6e188a65937bf2d8ed6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b70612071f6cf0a6daa0e78669ebc1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88cb9dc65ff9fa4a299df0be145914447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76f322ddea90f23266d394e9d82d2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b71b5695aac383a924704fc7fe9c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8c16d9fd8926ee08f2db2f44a0ebd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c12f8573c597842784a026ba046653451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35963d924c644612f6621d2de631d03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b04205572458f110e0bca5e09e808453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d417cc680a07f6bfd913c2049c3b54454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb255ef49ad3ec8990ae7b2393a1ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8ffc6ffef4abc47cc7459589f7f14456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bad5b3b60f3754739a29539c33ce2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81bb696a4271ac1c3a55c2f670010a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5da7316ff4a61f23f8d26ee3c730c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88943bb1f8dda32eed99a80d45fb473460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c26a6944a63f04c2084fac114523a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908fcc40c6f674a6b3bfc53a2d3307a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00ddf9bb146fd4d1815ed276dabb54463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e72fa849605e2242575f1a5272621d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a81b36cb9b57ebbe303940ac88b36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35091aab1804049ac79622992f5a55cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eced5262cea2a2dc0fedfde43fbf0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2804598c3d6749b731eadac14175c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d176a508a5df6899644944db75db9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ed523b6ad9f2b08c17ff961c9d57b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbf543ff48adaa11d5ed9e11faa3a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec74ca1a1224d7739940df95b57f03e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21e2698dfd57d18c912b55b78ad83d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fe028181fce61f57b101d43497f10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d245536c656f2fcb01b56af8ccdea6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca492b5ff9c8e56a24e332ae5bb83b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428baee404035b3b49f53f0b3f0ceac9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70eb3f1cb4296f4f22d937a180d4748478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61bee16c3288dd6f5c9a4d7de1acaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df29af1fe453f333c5098377d63acd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f956560c74759a9ccef38b8cbe4a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df70e2afa11f5089821b14104f45da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155d39faac0f1e92189c41e148a9fcb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc4e304dd54ee56565a493da8dd173484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e15bc85a63f8a536823638497edda485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183988f139a85a2f63154e2bc9c0c82486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf743ee5f5afbbe3ccc9898147989e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43263abf227a6a529a9420609dd277488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaca8a12f410ef8b34929ad00edefe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3453dfe0d2b219dd517933e38b10b15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0092750d2758502361fc74e6040d32e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0bf4ff6529b207ec766f87f5b0d14492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cecfc1d917b8e881564ee1d729a41493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee754f3eba63a1333112527ec34673c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d622e0ad81a2ebb6ee36b870c0f7854495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c5b29f2190ca102c100b803d0448a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bd0608bf8dde3a3687859f45be6e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83b68bbd589a904f2d9c089d6eb69a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624d329c2845cdae8e096abb9fcc183499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedbc130bc8f5657e9bfbc11a36ccfa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be284072571b1033e10e9f419fbe6bea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5cc838cac14a796f66af4ee379a9b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a0f1d1a733944994285a86c2f1ad3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a05c520a1e15fed54f38d341e13978504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27fd4bfb221eed8e65ebe09457de74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c3d9bd4a38703abac4873e4dfe550506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79f6ad157830dbdd2891712cd3670b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bff6ba2744262d6b1807f60a89a20e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a716fc71a923df42740dd247daae6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009a91f83580dfdfe46fd31c4cd131e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ab4d38978a5e4f2c4b0273f1f02a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd86edc387298aeeeb7051ffbcdce2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eab0c948c1645f3b416753e1f23317513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d4ac6f1ef5e0d5890a45679dca756514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104300e3cad676ffe2b6d79fea3d7d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996ea01aead2ed2a93b7cda75cc311a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ccd760d226487203dc48ce140205b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fd530ac615bbae962751bd3d8db0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3d9d6eff5243412a60f364eec9f67519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f872e2532d0fad36987bfc0d273d40520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dc88c7c3e34452964cc1ed868f819521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66905f8f0dc42600683b2fe707afc21f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eeaab38921df2af23d6bc137594ba6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1ad009cfd11d39e1a09dffea16db1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b59a92200b06abaf9332cc4f6a874525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944642b58dac5f2b942728479d4564d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820802f3ce8393a546018b336f4cd35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be637b0eecba05e6c84021a2eea64f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae1860f0aa2369ce062d3b071e7c54529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ddc09f7fcd211a186b6fb06e1cdd6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507af8829ceccaff803955546f049d9e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c05cb7a72b5ac5cefc5e62ed315c2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a182a90f4902fc4263df8598c0e7dfc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5e64fcefa5e66b9953aec97e5a80a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6012991aa8b30c02204dc3bf3c0fc5d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d882f48b1869cb2fa39d063e9062413536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94584b40ec511cc1050e7ff7e92f14537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180a07f76be90e66595c79c0de326f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed125a3bb63dba015d80aff1a5353f66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36d5d62dc567f00d6d8b266aaed256540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30727b842d1a91026d53f598560fce0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d1300eaa509585cb174749f9b42be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fb201a37199e00b6b7cc19977d0b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469b8ddd2d40ee318f007e540e05789544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59431a2d3a9c120617d0c3fece76ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14d8df5bd2284b30ecd0e11a7efa2b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcc69696e509f1749919623aab5a6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a83c1e1abe41b1be4ae8d739e65e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08809755068ac70b14a6e30b87a6b677549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685ab118f40c4cff53a2d36ec45f813550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72292a22ad4cba1cc318c7223ae79357551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2baa976214dd718f4ccf7963ea9762552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59c43f5d855dc76ae94d34797a5b91553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1bbd95c1f5fb0b34a527b906bc069554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477425231bc75b7281ed99cd86d3ead555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8415070ca957ce1884aaf1caf8ba9b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23538ae28c1561667a486e01ae9925fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb645790c8b4e6e2eb96955c2ed3a0db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0553471fa1b9bf7a77e9ab25e5687559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac472c6bacd456d67ba96605507c48560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bad803a1972bcdb40ae7c111ecff66561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f5431334c62b043dd74d0d1d0dd2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f961b8ed18c621aa88c9a718c7482e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbc715947b16e8f66b9cd13fdab1e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cd4dba770416d483d29712f8266c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd27cc2b881a7e4061adb0d6f10c4e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0a39c7badb2efccad90bd58594972567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67943c1977bed4169ecf35bf853d25be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed78972417bc65e3450474248b0bb4f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee58bfd380b66062bfff891f1950c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da0309b22b9c000bc27f6d689f5125571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224620d49835b91e24b7f1f6e6e5e6b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e9f3203db0dc4d0da2ac51b4bcc9a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6383abb019260c1e9c92fc5a2598a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3ab20c5066fd18fd6bf11f12c6761575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89246f1f7286f93ea3c4f407669b49c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f070beaa70bbfe8cf4f64cda95061577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b43b96dc18f83efdcb843d1573531a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2e462fece069780d5f03a74c3ee27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d6c0ee1a50308c3be20b620737762580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e39d4d661725de9ae1c997a8fb3e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f819a46c28b4b0fec5893d42411b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ede3079ae09cecca2594f5d68a71c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e97f622e7f36301a9a1d2ae91f370584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a7272253ba780a93d1eafd6f6a116585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65906c0d451a2fee19c8193ddac5e9af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a043781cbb43df1b451ec4ecfc289a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccaf997d90bdb0f77669a5d735cd2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb00d6c4b714b5aeb768abcf695dea2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2572bf313f809b05238a3b702fbc5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68ee75553a39b22f7864ad01ba3030591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc20cfcdf08c662f07a5792ca8c4680592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea3d986edbd2195d14cc0286a80669593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b217936f1ab9d9ea77283fbc27193a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763745215b2dad6b90761e73d1fa846595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d945f5c1275241b570b470e42829f1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d48afc395e0eb421400b9bd949a1d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e25da42020af6e992e47e78dfb60b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91948ee7550a609e23b7da277217bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969dca2852dbc32527abdb5fdf0fa00600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a661a4013f3676fc4b353c131736664601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777a9f1a0a10b3918df4541be90c22f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa5d7bceb2fb6b552cca78309fe202603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000463bc17f46fe6b513f7d44ad00ac8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99192efc3d056fb78dd1d590a21f76b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270080026c49f36a40e9fc489f39728e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbc9e9e4eb50477a23fe9fc9fa7c70607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5de2ac8f751dc2e9c41dc172ca0691608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a58c44a87fc236c7380dd1dce14c82609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bda5ca7581333e1f7a638de7fd5b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82693aa08fecaf8bb93adfc18fd406cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee660fbaa7ac9dfd61ee1017edb4fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b32f596ac9c714daa46add6fceb1c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245c3e182f9833e9b71cecca5530d3c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377fb37c592aedf9b99e7e25cb01f58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbffe29619ef9bddee4fbf29aef5a08616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa5842b32fd206de52dadbfaad0b0e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358ef66e9345ea4d40b8dcf17098638618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e998d6ad5295721296461439aee74a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd51c2816aa8bc2e8a3643ccac89b64620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731ba479557279cda77bded41166f3c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4deba9fccf15e8fe67f42cd1eb26ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b39cb8095cbde8d572fe9b6ed3fa2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26406e459050a805c273705d41cd24f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5be77ed0bffd5fd30662797934ed86625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfff9867f44e46e8d8a6db832d3904626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab17ffcc4ba952bfaed9796c378660f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e660f909c09cf71b7ce6da4302ffa71628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0cc13f0c9c3ad8e2350f6c9304aac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bd0110776afc8a73d2cbe636ea24c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fefd256f83683fd41011fb52e9158631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c3906e5250dd4d14cf068a41d5d47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee756d62ae671bfa16ec3ac1401dde4a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d803c26bfee1c09f00397fe172a4944634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed927af133e3de9bbbbd71483a622a0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ad092464c53aa8335313e73e6517c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f862eae229f192d6c431ae826804e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7247ab19bc876f6936db224dfd1ba4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1074ee5ebe680d4a435a982023912639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed50ca4bb16cc8ca39815d755a166d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f6ebd11eeee7e801495130f90cf55641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350b8b8e996fe08e7c126da7091fa88642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84811b3e06c4040c53c12034e9a885643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59010c75ed5300c0c59c57e58afd67b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c966ef838738daa714fd8cb178398645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f7d67aa9dcea5f8710810ed53d6e9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bb06208fff7793f9bf1ba5f029844647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2be74d76bb97417a1344d94536a43648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c2599043a08ad14a8253b77e594ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce078183f93d55bf84666c5705d5f352650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea96b2a1f28504f2b198cdd3b55eb3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731af1ddb4da4a18aa20d2e9d20f4841652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6c78d33263d7fb9b318fbed3dbd5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14062a1f244bf6f0b8c21615240d3280654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbea30ceb6fd1dda93a0ae5b9f5f0b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf2d67db737dba2dd8c9140cae0c01656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcb0a5d36e81adc37cd9c9b63d5d4d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9c62c1fb493d052091d130f5ad0ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a24005154db126dbc2fab46b138305659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cec37a10bc36938352f27455d74e0c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963a4c5fd250e4c609833fda39a8192661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b68e994a3ae1e07d188ae412ab1db0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076542888c646eeafe1ba2ae4b844e82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed458f9425ef04ecb0fde17980dcae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4183abbf631ef762e39d1c43c87c84b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab184830a7feebbe07a97583d00e5ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59929440f2e2fda9f345f2d0891695ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37881858b68bed4a0c2f7a9ca15047668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036fcab75d76e8052dd9dc6ee69879d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b53eb190b96b9b7ef8a2c6dfc2d53670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59956d0b38c22f8ce99ec736136f282a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d26c7b93d6e30ba91e6f8ce5148119672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52198996da778810d47072b41c15412c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be008167bf1c4603d6ccf9b20227e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167a585ba2db030558a8537ab1ccf64675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3e2fc33261c703a7fb840cbad51c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983477fad71b7f82bbd9163417575b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1308990bf46c53134cbd3e6a46337678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a38eba76efa1cc0c002bc3fba18b85679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821b7c3c349c2cea0d52c4db5736a6a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcee2473df860fad87882d108e39cf0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e2ec8454364bbff8a26bbe71b19c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b7cc786abdfa24c0df52e53ea4228683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c5533b6bc04adc1581cc99682928b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b2a0452773ef0e7356aa1b6e809e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a61240c981a6f20032a677761bdc7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b11064655fc016d2baf62418c94ad4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f23d38c4b7ecba957cdfa36bbcb267688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d042b5921f8726a954ce2f029469751689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079fc44cf04909561fa8e783f2af4a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e053126a0315f445cc27ed720c5fcdf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d841b90e9c9ed12949aa158105fd49692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267368ab0c81beee75a77bd1a447de86693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e153c095b91d1ae47a0518e03dc57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26b5292d6d1a38d09909327aae4c4c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5c5cd3bd01028b1b5564087894bb1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2491ce7a803f05fd33396f9a596e76697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b4a1fc7ea15381c748d05ee106167698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba6f25d13eb3307cb0d2bee3e89524699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9170b279683d7c94883295f1e2263a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699da179cde1337941383a2e52bb7af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f639b027153ad7736ffb50ceb9d6611702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3428422351bffabec7e4eefdf32992703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883457d00325c41ae4e18ec6f17b73ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96edbd05ef83ca0f93564ceb5921ac6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600da6810ec562e0db53b99d1df4a1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1e2191573f5ca24cdc3aaf58f1961707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0edceb6c0a6db2beb1290cb5972b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbd06161d83bd43d586e4b4ff5345f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af187639a657c7e7a37611f6c94c3d95710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb81b6d1aba111aa5930d256db60ec2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5fd42f5a7f11bb0edc7c1f1241cf9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a9a4637c4f251f5a08853dba47342713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368bf22603e7391d4c8425b19c50511714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa711f913add40ef1a7e31a80025e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d730d4c9f6ad7c40b4e94ca7535147716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4387c99a5c78b4db82c63dc27e3e9f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1325fd59bb12fd4fb1d23eccfabb4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313a59c8ba0fdef08c65bebace8ed53719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee77daf9ef296c96d7dba1f949c2291720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4bc4f342524750d50b60116ddae4f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95c68b14d2daeb0c43634f2c0b3a75722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a07a6c9dc3959569fc96e53127802723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcd72c8dd76d483dd02912db9eabbe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f63b8c87148dc6c6df600858b19465725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e6bd85ed0d942e0e2d39e1bd23a3b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17ed4f0d793254140f9261c61bdfb1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae26aacf8165ff4d448f0b2fcab7c12728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d077ffb80cad3d5cc63034e2f3283729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f501a3f0af00e10905b5ebc3282c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d0d9ebd86a2fe20d41d8409121fe4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718234a01d7b37f67b58bd279bc8bc13732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139101d83980d7f459a78c0659f9663733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc134ee1ef0b7642a8181924dc6a95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf42916f09a1333406b0564190ed43735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725f8864897716dd6efaffa24c37a27736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415b3d3a9ecd2943a8254e11309d573737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aae75b0964311c99f2789af8c0054738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d42035a829c5aa23a746b97f5ea49739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0711a49c3833ec96a3b72f2e1ea3aa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa817c6c2130220a44f084413c07f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c1c462a39f69bc696f11ab14f1548742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283606be9412edd45d124b879275831e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5085d55241d038496e2ed7f0195c390744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cb073759f2f18519d8df67e204550745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d31d6a43d1e649a2fb4a79bae73330746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a3646510049ed524484041383f912747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6af7d0de0e3c01935316f0ba13dfa5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259ee2b737f3c7e19714644ad56bdb7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c63bb2314c6d2953ab9aa349e7a3f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28346f88524ae8190a40fad0f4691c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5279ea4dcab7eb60a166918acd52c5d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a964b224f148524c24f3c56fd1db9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a7da41b7dae14ca484b6c6ccdc823754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abe5258b2a21238747ce0bcd655cd5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca78473fcd21d9acc47ecb00889c73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9962bb476b298686047c0c5ac447fd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc489aac4cf26d0462d4a8858e434673758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03594ab18ef70f59f27251ff3f1b4f83759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7358498cfb154ddd8702ca84d9eaa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38db4bc84700f4f954d679163c0dde2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25620dd82dc3294fb9ba7005dc6d5f333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7e483ec4edad10e5093a5a46a4cb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f64052c7bd6c4aecd675824ab4d265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f30311902c572f25d7a7020c80cf306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359b7c5761928a75c81e779b3805b317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45a1be903444ab24a5d9be332cb5258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2cfcf1061cc1b92126c57dd1d03279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a2b5aa0c7e7e3f2f72ad96e9bd43110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369217a5da7732c60def7245496eaa5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012526e71ab3e94f777db2ad1c23bea512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7dba404cbae25b2008b6f0b1c4a1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d892a644623c031f70bc1a810d0f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f1721dfdd716bb81e9c1efc5eb7fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381994b80cf9c71a95ac6606e62ff6cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e627a3b414924b571f07f89266221f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dd4275aa2ec857e388d1d3719567a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c539cfaefc4af3d8642e94cb31c3b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90dca32f8b64d26d2010c46a6ade1a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f32a47d98c05c9ab32375c2735ad9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240a03544194a9b45cc4bb30d2f94c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92151ca7e3eace11db65b449edc768c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684f351496ad2c9ae248e68332b423624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ee0ccff5b838c8f936a49678955d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370c27112294e6960df40908a4ad4c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d280e349ca197b26b7573d310709327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebceff86a67abd368f58a31e1fb07b6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74552e7c92a36b408a11bca5ff836de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc12b63265c236023a82d5508715d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce38b5cdc280cd5bb3c811820ac8ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dad26aba62c230df612ee77d25997132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d1eb5021e980d56ff0b5a874bed3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5449cd5b8c80ada0bef579643cd8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c54a37e54e23dd14421c772bb7b03d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d77549e25d40377e8a6660aaf9b0c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deea52a271ed7101162f11756978ad237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb861ca576f1962dcdf49bd5d4586bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c470ef292d3a900a12e7a32593df1e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c2b6860d8984cfca95804fbb1577840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b76f74c80f427e25bdc82f546a23941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aecd271ec1d144f281dc274d6d1f9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d8abd07b72a17190e3b4e5264a58a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765dd012223cc53dce0909c367a631244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e131a3a7df0d40fdfc534a68464e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b45547e12233773442fd50fc104b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c012ad650dd833aaebd8d8646d87b3847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c442f8d70d905a9e8de43a35e9844048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cd8e7ffb599e2b8d789011096bc7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95956816abdb5b4bae37a7c92f7fd61950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e181823559de404b714110b66d0d6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc66b9c7c041acf1d3e7d1a8b770db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bba7174249a7a3f886bb2e8997deca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4f965cb47873f3ed5b4e248306a0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb473ac7b94de0fe2d41680777b20ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d08708a30f8d3f186d203cadec841356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e66e13cefba184a4944c7630bfccd257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77db59a522e58d231b6af72423c4af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00810b7f8920ca6c1759dc57d46018559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcbd60efb38059ebeb4e065530f96b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a71111b4ecf2228c2de39d7ba996da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af9229877d288778475ee21ff1bf6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d234a560c9dc5c7deae53b6fb7aee863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32ab546dfbac81def5c9cd80f7e64364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686da6eeeb94c0d44b974f032f51063c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4eab7e5f8f44a256d80acd7e4f0fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d911326ad498552d2ee4645600b384467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4f38b80440bdc3423eb90a5cdad0068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada05c5a2267d57dd1da2451ba2af5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c8a3fc2aafb1cf443e0f733e520a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d103275d0ba6c062c2acde1e7217271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505ea53f84142d5c0a049fa14b71d0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe060562439bd7be29857f8bc1f521673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155d8c2a809d337825646da3773f2e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed291561b30a5071d78561fa6a7974275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21f1f1ffd8b12d45c228b73659e52d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3ef1d0b5dc483aca81ce1e411c54977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0b3df4e308251f867bacbfdd2120778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89345bd318b364c9617eeb11f113f0dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc519af1b90b101e97a3f40fa8f12280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568a3205515d09f93ce09c8729e87d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e5c95d393ce91a3635ac66d8c0ee382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2178d67bd2f75242861fe7f1d1324383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c254a5b97d6475920fec753f199b70684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a85ae8c0c2baf5b8ff0b2437deb4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c1611d90379aec7eb8a3562b0f92786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccaab0e5115d20676ae1bf6da4852187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5ec937517eb5749d8ba03612f296788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ed2fe5bd04a62d0dddd54eef9806789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fab6deb8f7e2bbacd78e79db6b426090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5eb8541e7ead38725c970cddbb43591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7cdbc77e8282bf20a07566ea048e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9356924b5d6a92473fe8334df10d7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed429e08d2cb73fa462967bf1ff36b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39981686e0cfce565322baa6ebc22a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01363328b5d90610fbe03115d3740a1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334084e43be6b191c892b77c1b5951897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b663087f8268f647ddf103eb3bd8c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8527dac89d761a15c7f9705047a6a4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd13c42500331084dd8e6137472a0b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5264a7b282dec7602e847bb2af734101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1de87da9c4f376b6c126dfb31645bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bae2ac21409d3a691b86eb685a2f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8bbb31341b72fff6804c15b086042104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e90ebf9474a6001182715cf274caf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48a664a46a1a3df3ee8b46f32f2d71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98431c21027f10b2b6639402e02e3f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa74377e127451a55ef7c8d9e1e26d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcb141da6e7fb22f09a3a3430ee2bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327b344738dcd8e72a86c5f7051a8b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a740eab35e88d6ebedf873fe904d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51709fb56ca8890df4d5c35171ef9d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa81259d9c2deb8bfdd59944e6c6d36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb91eee2565c708e71c13aa604ccce6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ad40245cf01f0878c8995f0f11f82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182bea1e0d10ad37e1a4e5f1b7df1e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49952604d06fbe869b8035049106d974117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fd072171a7204b833a9ba230fd235118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1904384d7ad906121547a638b441e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5907ffe219a70912cfc1d83e69a1a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070a2e786358a41b1801111d48ca939121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018138e86e200e4f0cedd9c8d80b9ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e5308ffdd76c82c48395a18ee59f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0894ccbe6c4ba2b4fa3664ca50751f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38b69f24eef16a8ba04d5ba7ba1f18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b301f82e6e7efd75f085e567b7d816126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b9174d5853b24cba3fdffa62128a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc54bbd6f0f83bc6c1e8f7dd1214d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856605317ed48f3c6424caa6d0c42b85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad3aa3d7ccf99ac57e0ec4a3673bf7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a9bc0598cb2ad8cb16f3349920b74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccfe7ab9133ffa81a10646e75cf30b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887021af3b2d48898cc2be669d69847133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacafb7972b3d99ae14ff6488d2c145134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb0c98b64789b065ac605b231d96f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926153d914ed4953971abb322c5864f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820be0cfcd7af65dbc0323b210fc7b48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44718a19bd463bbfdf2e0c9974edca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131a8f260d0263ef225eae1817964c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71389ea5cc53e041f7391ccef91e5a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75776eec6562dcd94281eeb875ae197f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2586eb4774fed1592e9d191e9f1ba8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ce7e62d4bd500dec98d8afe1f9528143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202aba6527e94efe55e7bc2c51239c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e50cb63d782268e0a404d35b1f816145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b0cbf411333d7d324d5d968053e22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ad85b8e92b1b7a4abe17a805f5719147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba6916b4c064c97bcaf18bba0cdd9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4a9619c4bf4b15c689b82efdd36cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62710df438c2df2c05c598a4d0cdfb6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845b2671113e1b19d44699c947ed594151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678b5644a7117f4c8627a7bf4140012152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7f29ff302f4fa02bd114fd34c1d67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665768f1ee10609d96adf2387b28d96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdbcba378bf3c692e347f7f6e2eff2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385873bdaf7f51cbc3a9433dff9ce44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d751986dbfef693c16232078c4145b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d47fd99f1b1b9d5a63490596f0a65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bae35cf3a714a3d3c1ef035816cd5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8943dea9f87c4b3c6b68dd377ebc2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3b14b1735e67ecbd326c0fd5e4518161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613bc9bf619903472c47db0c925aea0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a9b3cea65cad1cf221886e221e8d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff47af763abc3e5064ee582c0fc923f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f29fcc27c6eb8010c988bf30593f19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470de625ca1f619b69ea191277f1adcd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d3b9cb613d5e678cc6b082081b57d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6533196155cb4619d519ecbbeecf57e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d66ece54bafb8f91c83d2d1090441169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6628cf790210563a73188597181b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9773fc3322b932fd18c83be44ecc85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3f5acc82fe341a9b601f9283df745172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d8ba07a0bc1700a7389d356684f75173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070ced7c7e13e3f33c70b4db8a71f65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621c5a65552337af7fa298e64507100175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5a6ece0685ff25bb25a54fbe2b703176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096f0968bdcc9da6bb4725d3781f890177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e0f795e288e5da14f9287cbabd6b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795886e6568893be767649205163873f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a604da44da640eae12a982fdfa61d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60189d13a8b3a3573aa6d59245c16c12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b42be0c72c92e828f36d32ead9fe3e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e016174ac0c0bf58181356a913c4b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a9c2ecc5ec8506c4db38e36756213184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5aebbf9f456edfff0d7660f70d582185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40365d8560a63e9278ad3aed1b43d6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e984a23b4828dad70a4dbf7bcee5fe1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab563e4e518f5b92aa7803ea81ddfb5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a3cdac7d767b42b1df81af0cbeee3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb2ffb37815a2538e9195d42ac27e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5c46acb2403cc2358bc25ed37123c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8512c1d2e1e4e7ac253f4c6d434f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5c0cacd25a99d7540647975ba381f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9e5a0915a35e7b398791a880da946194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9071370a6c90befbc0ce616261d3d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cd88e7b2b5c81b1c5e193902971de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0ebee782ef9114adcc9121ac35078197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea3a16fd65a44c75279232e1bb4886198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a7687ee0694d55c0421aadfe99f95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cd29fdb186005a93cf646cf9f0c1f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb05929747ac9ad595d75cc3ddc59f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc03a79264c6114d61decbdfb2325a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6a296cc849c0281e5c8b65319fca3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ee387c7e8418421322c1ab7565126204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277ad790c1370eba0f757c3a52f368a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226c82457ab49fc1a0feb8ec9ff5e52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02112bc386b23b89dd975ebb4c0d51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d842697c59d58870c4659280eb22b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d1bb4940345a61dbd6bc2f5465254209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba50f0618ce4ed2999875bc26361545210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024eda4a6cca9834db5791091a805ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46029c4baf5e7ac56eeee8a45a138f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4a7fce72b1ec7bb3279371bd260e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a16712fc96e193233b44d681647a64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360f0aa2c1d2b88d2b3cecb0f28abfa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d7accd4227341e2b36988553a482e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e48c223589af3a8c8ffe763f5e78c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a260838535c1ce6f9d91f89b90b59218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295deeda5e62a4c0952d6096f08212e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acb3bc447ff685d5d10311308f426f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bfa1a024d70e6c1bd6711f0e7a029221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803b07f5dd7b4a3a6e5013fa74c31b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff8226c24d0964a3a27e2aee07e119223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dc25a0b058a1aa3fc6b61e0314ea4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5022bad1fa8c32fc3bc670025d1da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a7dff5e18e72437d050467ee4ee97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a239f4b11bf2ef01d78c117782da5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cde1fe5c32d55fa0626f6abbb8efef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04957337bade83d41fc1fdffae0c4028229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c55ea21a4a4bc931ff6ac8fc213e5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750febfb6a83c2fb4dde5129354285d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15385eef9399fc5b19c42b3c14cfeb53232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b4a5eb62c03d22d48b7c9704d21fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c935032fff386e54ca947cff9044eba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a6df7a65a72587d3be34f0b02cd81235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503100db1cb5673f3fc1b4d550826f20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee519d2a1c78f2d0dcb6022e7c4c6f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89338dbf81a92d0e42f06be07f683b0c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d650768d55cdc094ce0cdbb9fab0abc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc1a69b66bf2c05824c06a0d3b3d64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4a002614df539febae66975eec139241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776c8afe09795b3927d8704fe11aa15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a72efe01518317f69f748bbf871c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450f18ab40cd6199327d67867e0e368244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112130f4128c0c31f75cbfd1e2a8b13245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d10788c68fec0d6907ed084180664246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12783c286ce1fc2ff7b97379cdd145cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb4a28bc2b4abb46c84589ba80d30b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9596cb9e5ef909ab297a170a052e8af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389455b8e183e66b6aad0c9990632745250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb12c9e959f4566eb77b0669836e053251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1d43cd761873885e62250e8aab2ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bce54228a4e81b5d4aa0bdbbf48d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cdbef01b825ce79f3565d5727076c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dff31f71e73a4c50c17726c8503a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a58eb57f4e92f81a016d5b31393ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4725f449e8886344d51f981ebfe2701257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caebd995b85e58a61d8b9168818aa3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed92565b11f52076aaf6f229810907a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e832e62704d9e7819137400b05c585260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088cd7781114ae08b3999775002d69b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea90289bddccc29d10dc6513a68d505262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9cab06b6ad7f8e4a842f639550d5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebcda47672f199de8cfc492e591cee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775570aac0214bca8ba38de1cf82e23e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147faea286e62456e0b378b0a557765c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af17b4ce309f1e052ac317009e1fd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813eb9c2dbdf1d48eec5dccbf1c526ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a396805531287931346c2fc6ea1c921269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97727c5c5e07af7e4be9c3fdfe67e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c16dbb40bc496832b33c7b823d8ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdcb46d36041d44fb238fa82197bdf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a750c1c29838ac292170eaeef8914273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1f0b50df00348318e3bade7b6f643274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da329318cd7f2c5d2da8350fd2dc73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0b392e8199dd96300f277a38f83d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bacc648c789a5f9761d1427bc62b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99930afc2636b9c95ed2cf62fbe08105278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6ce1e780e654757d641f38a2eb1dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992656242e7d990973818b5a027d3c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03aec768c3eb5d5c1f9ebcb905c101281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcb9832e3132999f4d168298c805f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bde652b884399b172ac2c300babeb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89ba843497c1d4138c53cf42a34d2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ffb497716d7ee6aa6ceaed50ea1e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7652a639c5ee82d3836668c6516fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993493d8641e66110f34b36511e56f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad90db1c1fb10fce6cd3b444f75335288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5345dff14912aa77f87b155b238ccc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616809ac9b69b5c603597fbbc95e7cf2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874092df4520f7560746c5089259ded291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e122f9fb23a632cb449f3c552dbf2ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac57cae5010cf938242591a27cf836293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c08c99781db7af839fb724a9d9030b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b5a33bc6f370c1444bec369ae19c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6475dd156f0da2e3fbb1ae8540073c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf99108892e6edf7505007735caafb9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83859f6461cdfbf64fcb7883925f80aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd4adaeb3aa564b5bf1586ead9a369299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b0de7a2acb3eebc1a151fdf7723fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c679f7326206473fae923dd03eef6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f427f224d38d7848ee651bd4e8bee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f455a9445cdc1f71a1b6b52faacd42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763276bc1580107300b7908b2fa3739304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fe7ad39d428377cdda93f534636ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9039dbe6a84113f0ae529c1b00605306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf035c2541fd6f04d11920a2c1f89c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c6d1911cbd6c2bd85ca0e9fb452e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff400e8fc8b5378fb1fd4f7038faf84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32825912d51252150c65af1909bdd4e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4f0fedddff3f7283eea9e264d2f1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec5af3dba58c371cf7a95c95485af2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1036a5dc96acdf9d10b251493557d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081df123d1e99da8c01c388cca35bb0a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e99e22d82897e36637f93fd0bf7b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c80013800bff27ec68033952f469a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeb06e690f5c456233486802a44b4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352a5bc9cfa635b4e3d43101fe93fa5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d4679a4222c9bb7d719439c2f6de2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0898c2efd4667e1285cd5ff8bcb630e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cad96f9a52450fdcd6555b3f5ae65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547c4072504879c2b86cf8995f5cec0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ff3ee14436f20f7092fc6b5b0ffc7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01e62ae264e000165126a5e246afe9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdc370ec1f952ef8298837e93cdb49325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac412b64d526489e0f5d32e3d8f235b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114bb733e4daccb3d667365a35249f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ca005fd128a898c793c43197f55e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708075a2f3b1e5f615ff08b1aeec80da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db72485ec13adc9dfd41c9a72c6d68c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ed4978e777b3c3b93e988fa222177331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dbdf8e9d7f5b982eb30a3b9ad7cec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bfc6eef28a5b78f111dd5cf0f89d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df0b93811061c966f82185a81186df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bdf72be1209541fdd935e5642705b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73770836bd6c50bcd437c77453cd90d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5886c5d4b560fa1ffcd6b657e5e0d15337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20697371e6a27dcf00e5cead40c252e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa47145a52b8748e8de57bdc478db7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f860cc7b5ca4126735db9a83b5df3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab5013d24e37c3bb4fa5d0a89b02b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9531bab5abd51e97b87efcd95d6321b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bfe02ee91e6bc5cd2c9777babbef3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b3433a724dfaabac56afed2611199344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927c0839fa604998b3130a38913e8e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b87ae92e12fa9f5137ac016995802346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdb37e91b1ffb90a8cd5c84a1107c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b2ffde9e686e2733302a66cbe81c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc9d53dcacbd92217e9f89b21743b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c8009ab3f05c8707d4e1fd8595f0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171595d4fc51fe448573fb58ec604069351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cc127cfc509d37a108e1048b6be03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72b3db394f3dfcf961288b72fb0351353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ca9024d3fdd41aa78960b0d66607a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d427c6538bb6bee35b459c40df775fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5c7edc5064a030286c1bf182adabd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623b1656202876b0c166f5acaaaee24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1267ef0a0ffd728795b2fabea9a2be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388bbc5041cb133992321d365831c7b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3c256c6f930a3dbc57b52d9f5e472360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8dc7ee5e5f4c4535bf9649bbd940c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ea3c6b70f0714deafe3f589b976b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05d5c1566963766b86bcd261670209363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce262cf55921b5436e651439235fe26d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6203425189ef9706495ec85e28f3e52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d1aa4e7a7efc6e8fd298981e6b889366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9886c4090b82382195c0ddcb25f041e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04b7579d7830ba05bf3fd7b28f6dcd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476a99dfee19c0f220045bb12505461369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495435798dbb7568f1e92d67e9ed432370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039f9dee6097bb9544b751d2e18048c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c28cfb29953d835229f5e88e2d50d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e4aec5a60eb04b86fa0f9804dfc68373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6030af1778060865535ded02fc3a406374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877628af6c1b37ea5847e1f0c319b7b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2e3ab166ad7d3a0107d35a3552d44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9048470c2af6ef042ad93700f3eb13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f954c9ba9e166b4301d0c32bb4c87d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58378a694d4cea238864fce6cfbebcc7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401574de5b1eafbd71f668d9e1af8a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430b3220f81c124cf41634b3a118af0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509d3728f3ff708c0ad6af2ed00d152382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1dad3ab0aa0aaedb0064e27e3e673383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c620d3a326b223a0f2c742205d9e4c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ef2296c309bdebdfe3b214182f9b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac7e7ef8ee19dba9c4ab1ac6dae7c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c58b93ca1ddac2e52a1ec0ec63647a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18ac88af1b3ab673c079921d42973d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b996db007260a39c323a733e256c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9341d9d7e07f5f92024dc6b5f92b946390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156493badd8390530168e5227b2413f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27098117f3856229d956bf522669de5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d0567f5394988c41907798c04cea9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa353775c1d4302428bdbecf082bd49394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9895c63f261c8f925e29bda6e8f9fdc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520ce4e1b9c98634b54a65204623d1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5193f409bb560f80ee9a317f5bd88397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bed7f611eb1c697ab94aaba02419d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ec853df72c81d46c2031d89ccffd1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27cb69631e52b63b4cba38bc062a96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46977e594b3e763c1dc022cb8173ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afc60bf2160dc487c53346453575fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996a216c3e84c7dba04fdc51cc0df8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390adce2cbc201ecd00567af56bdf00404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32d9d7c469f66a3fa454a20291a55f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfb464f51f821c46f5d96dde13e2dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938573ecf1a89980e85e66b168e734f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670c49339376ccbbedd55e095ebd133408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3cc39d230cc82c477bd52511776b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d9fbc5b3294d7ddb1ab9b83d52e7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e4646a435df87fe76650ff2b108f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b8953d58273a67adcb08095cff102412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c4bfd9a60342846adfc24dfa4da42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaef74f2e80b2a6f89d3179fcc3d12e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23101c47f71477a1e4b3f701ede54ce4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34352d272be3a4e3d3fa00d819acf3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddaa03417692c33d556f765747ac88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa3330c8064d4cc6e179f1e1b5c5a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03467626c4c61a6c8ebddef14a1a91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e446649fbe15034a7ec7ed018d311be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c00e79e8a8da3d9145f3dbcf04f07d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2082c5881b0bb476de8c7f7366cac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0e321568a4ebe3a8f52d6643a3022423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80f37b29ba51c4a90495ccbb972f36424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68b2c0254af4b41e3886b26b4cf204425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624108f08cda4b964465b67cae7e048426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5efa995cdf09eadbc7f203b17168f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850a74b005b437e66beda0fe31497f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49101b812d55ba9f054a2e16cd3c3c49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169ec34aee524c1382c2f4ff8f8106d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606e0dac9e2825c957b43ac94962fd1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726597ad9f805cf6d9d7d87062d26db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205573f2d252ebb8b6f51de10a7357a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4eed4d0568997095a3ff79c05905b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bb07ad8b99748174583aabf418fd5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d399b3ec83f8c5f8445d0fcfa68fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1078e6087514d2798c66bc6441ba2a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3721dd2df1b3772c96db0a94c72a153438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ffd2b2b81367c5d0b994042cc3a84439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9b81edd6a9a7d0ff5981f6fcf83aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abb51f0b4051310b824fe232775d09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b3313ca0422d3bffca81b78171f32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7079b449f0b18c7f59fbe2088b82c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ee1c6d0b13acbdf72f58db82de038444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d1133d49ab7ed36021ab86eacd200445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d3f65091cf78294780b807ced9313446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f84b520fe0ddeee91b788df21dc5d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90584b6af19cd3b86c2382d31fac6752448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc37612cd38cd4462e4bcda922ffea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2579a96f458be9242dd707d939b94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1e2b20ccc1938b2fb627a3268df54451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78827111d402ac6d06056e845d0fde70452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a88497c12f7c2264f26abc91581ea2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532715360eae274717253ef53dc3134d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fa145fc8647eb062437490cd8302d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816763d43426e6af89c9bc9d7740b7a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146e35ee93b24134274f4017d86c1da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58201fb8e078351eb8c351d295c03c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6c1e7de58a3aed7ed0dcf21dc9b72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aee50563dc95891a75ff11ee6313b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61809800743b425d8936498a536de59461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca86dd8ca870f9e2d5f88ac0c69daab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7c56e1db0d3c85b9a4a910b14ca1a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463ae2cbdcdfb3479c589d1b176c6b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbbcc1b42668dffef2ff37ce719728465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a4572352513b0f302db48cbeb43a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cee3936e662249ea084572027e7222467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4757906f214a1e43150349bd09ef3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4b01e7fcdfdc1fa3ba7f4fc290497469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903624a7541eb71a72bb544ae974a53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfcbf34c005c58ae9a1c777a92df2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1647478123f80d368947ac30baff1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1141c6fdfb465474fd5d90c20ee8b48473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31acb44c2de858c6ccf67a2e5b9080474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fb8c34dc5193f40b2111b7a526279475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2cb8a984262a30dbabe8a041a6fe3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f79d09483fa38d661e9abdde653db1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb0e228febeb6939201b2fecaef1db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f67dc5e249c7bceb8da0a51099f71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6d2702ef07e5f31bc2a24577a3a22480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a3cb3a8381d1855dcaa241be5f763481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2b69e9aafef98f866ca2dec554171482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71decc1f11850758dd647c83e2849951483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1099343efe79466941b9c18c93dfe75484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc496f21ce0062b32146d11eb586de43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417f6cd37e2ca78a8d46ec49c58ed1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed759e1413847521ad318f97f8b4a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf9816e6ec2c32bdda110d1a6c5f0f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131143b6b12abf8d3855b8f5c96118ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61da2cdc41e40137415341e3e263c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca8879a1120f16d9be491a0faa999f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905af123e62f7d75b8b49041f247f139492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881fb73957e046ee1719f51863201ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9248c6318325df01e0d5be87298128494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108221703cd5eefea889f738d1d8a51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c130b4febe08a37c6c08575163086496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649ed7c6b345bedd7a46ed3cc6520bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166939ea72e7d458553c6bb32443dd1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c185b2617ecc45418faac7b77e795499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d50caa3d9facf529b922aa1b61cc7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d19c2ed4fd2ad727b76efc2f9673ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0f1b303f05d217da1060223ebdaea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab8a2131b63372556daadb242b6f2e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f827f4e367111ed86e4ff9a0248aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84806b54d070e4c4c893688e2d46c235505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989eb0469df16b2f4b1825033466d1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6527fdf800e83c472be5a9136878677507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87d3c23ed150bc4bfb61f114f25f86508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd00dcf309e5529e8e7ca72d6dbe81509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdb93205acb971be9a04742304cac2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb1475847bf616d3377c5f214b8913511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f8965f5e0382fa482fdb84e741c4d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a757ace4356d00a9910424c46f1815513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a05948ae1773bf227cc323bba20a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd614b384e43d6f73b35e3056a5d914515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1743a23e623c3941da733a28f4c2e7b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e195384f8f54e7bfa04ad7fa0f04688517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9674d9453ba5482104efadd64b1cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383994cb51d5503b21809833fe5a104519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b712caae376ba15d40dbbf7a4be17f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d39f0d2a07f9519d96f44759805029521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64c62e48d0124102582735e086f5c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944635883cdcac4622dbba335cfc9a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998204fe9edb0281cb846a3b1ec6872524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb747371b6374867e0f6e2198a800211525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997b88d3ccb94328742a450b3eaa934526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f02ef813ecc926b29de2dcf926c3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5535f91bed76294c698db178acdc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31741e4400dc717a95a95e6424bcd0f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50120504ebc8529b1d57916b8aa46fc5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d8e8f663b4ec48410bcca0b27399e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd78e580baf7714c41018911a73b1a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477f80f4891ef5c4149bb65eb29d47b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f59b465400bbfef7d0332230deb87d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae180ad67e634aaf2550963692118c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ea89b850e9462f38e9e64c03ebcdb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0e03e6807b1f9356fa759a2eefd1d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66e34afae63a646f5b150c5a0aae93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c4bc4b64200dc1361d27b1dc75c77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac14f5b0ba8f9d5f4e8aa5665d0af9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bedd3b91823707a6d280c298aa53d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9641af393f7d7f359895f05bc0ad2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425eb89112ff8e4a2b1b0194292b311543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f8a184fef25336b2698c45d2d81ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760ad12d18c1a8dbd287a83570a304c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0505bc2503fb820a69d5cdd94323a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c1dcc183bcef81e7f1c6ba068b85c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9915ee8de91c5ccec7f62d25394c3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f33e43c2bab7e9f02022e91160bd0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fc5294b373c18b1e3d77add684a10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454103d6012d01bc3d1949f36726a0a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c294fa33255ea85374a3f7f74c163c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be51c77a11bbf72e6f717235945ddca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fb5f8c545a86a484b0445cbe98bc4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33ed124d23e76357822451f3c02fb4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea0e32f07e8b50fa7b83c9dc9f2d04556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7327f98f0d35788995b471eb59bbe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56410b45da944e14cc4fd110c23cf3ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00453685dc021134eb3de2a78a30f6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120f65563b1b1803149517f9b0f9278560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88068edbed20d16b0c97ad58f726fc9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3428d8082ae2ed85c44e9fd9a4318b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd14b85cd7800d45f79a603b0aed011563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c7389d89081486654aa6b824f2e76564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d98c2113c1d944f7b06bc708671c7c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d6cbaa9c608f8ce6979f7a70cff39566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a72646fb4203e1c0269d25205f1be1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7aa5006bff27e460ffd086d64d300568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017eb80ec3f2bfefab0709d7cf0b0b74569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c874071bb528b3c264ff61aa0afdc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1749083fd203bbea336cc764cb068571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b1d2a01d0d25915955c21a9ea3602572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2df2ac13e69889206a6094c6b705c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd573e51868ff575b09d100531a8745574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0823fc929786a7a3880c225eee483f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201f2b376708aca7c8a6f1bceab4fc9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902515333af990282517507d122dcb5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1bf4d0819f3c94fc93206610488d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ad702901abfc6c52af98f4f6c2a47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c310072e983ee885ce87380353288ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a12df7cad07a72c4deccdf264cb12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda4f1d722c2e0ee359a66cdf5ad877582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0ce1dfa26edd8e547148ffe9806d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ec0ca518f9fd75691fc2cc26fae72584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fc8eade1379bd63aeeb57bfbe6a53585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed71949bbfece5ef52dee3ffd4b060586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054bb17243946f318f71cbf3886c60a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75199d14e470575ee1d2c331ae0147588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221fd88822c909a8b89845f6179fcd5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89c8c7ae0f47bad69b0b38a70c51a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e131d8c441fe76aeb50c1add970d85591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53528cd720a227d59157ea5da933dc32592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b95d776c6d4dce0a94b2320dc44c56593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e02eef995b686bbd9af697e1c784ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0134b56148581dea43e9dad0ea11ad9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00132b3ea87346a4d5b6c6bb64b99c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7211160dfd5bd47ef4ea46e83d1dec9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177708185a613ed0827cbf13af462d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91af48e56cb870776f1676178dc8892599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895934cc5a2d56c5a50c21ab95fa329e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b1795b9321bd96303a69bf2983a56601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a2162cfc4272e46ac6aeb1f54699f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed00eb35950aee09458b89dd96ad66b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecebb86e416aee09d5160333df0eaa1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cc0a6e094b5a5ea0802f4c1aeae37605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d5272500aa0bd523b0b22f65123c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb1c08681705ce93a271b6045e228f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485becf43159b31a2f24ce530965b7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384e0bd1ca94d5245c6d2e8e4f6a986609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b85a0e36def03bafd89104b5b97220610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b8cfbb15d616038fab6d023e8d06d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38667aeb384114cff10e69b708a48357612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1a6a30ca3913828b2546d77010c3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2361e9ae117ae51946a37fbaa5b631614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca80fbe23fa5670fab1b733d8be2105615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f651a69fd9c33eb4a79bd328b016f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335f157bfa5f5ab987c8ff4c1cb4090617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb249502a55423581f2455e79481378618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1dbefab9bcb51016995b6af1ca01f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7f9cc40cce32171bac6c9181e5e5b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148556e5df85b558b33e1707420dacc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee3c4f872d120525ec9f19ee362694622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94c638a5964acff407802d179bff6a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7e71a10dfff648dc0df3a0413573c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b43a4020d1bfa1645976f58e8d85fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631319ec5399050b687a56f907553c3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b507cd3df2a649d06c3b6f7f6b823d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7369062b7350b5c13311ba00f44175628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1035122bdb920aabb7cd5b9f53e5f35629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151ad5b06f469d2b75beda0d7f7fd64630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed9d37a54483711c0db47c1d0c2394631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22195c0767662d60040917af7db362aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9fc4364c61ec4e9ea8de2849cee12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd5c0b46cc4f459800cd14fe45c495634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc104dcf908ab355f93975b9478e5d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516c12d3b00561018f06cf793f6d7fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bec36a83b28edc1ec543426acbe85f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67738f06f1d312316ac83b71c5be796c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12454ba59edb1ea960e6360974e465eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9169345783a791fd1703b9fa36c30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680dbc6a18086eb147c7ac0882a0b37641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bddf99b67f51d5ebb5494409366293642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda9ae1c0ab20da4966cda1ab00e6e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8a8f74caba1194ffa572519532068644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46ba346e9f870d55f67be63d7d7086645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa67243355a51a5cbfd7d4b7a246c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0c409e3e611461836450937e139b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4dae4de9e16542551ddc36453a88d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2e5b40b956d247149ae1d5ae43f53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946c02602228f56cdc5be8f60ff18a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9ff60954488fc19e31798ce0fa37d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf948a7a8c664e553c4f9d967b239195652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce323809a6fea245e4b34baefd3d32d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f43299f83313e3b8fe180fc1bfacc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e87403387b0ba6cf205a8dd06b048655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badd4f394cdefd44e6db0f4b5b4ee4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03377e14480f321480bac8868e03a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928728eaaa41df824d3547cc8e8adb94658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7654f91941af1bef956289a24539f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47325715b5846813be3c01d41a4b203b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76888c7ce5949a5f32d0c7a9ec17f8d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983926e5547c1c7db2c4a51cc6f6ded662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a18dcf6ce374927ee7f5502ddb84c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4233fc96953c5a66fe2c350f920d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a87c8500378517a0398e5e7415edd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ddb0b377215cff48ee299aa6def96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0e7206e99c99bebd16487e460b8e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32c3ac447e3d853e0320e54e5bd8b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94313768a1b8d9808859d71b2ec211c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3f81f3420cda8607c2bd8752e1533670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b09927daed57aea2e020df46a7d2ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefdb41b5f032528e4ce63eef2c97ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f87f5d055ae59c90d2417d3430b9b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e9ed3d41d3f38e6cc557bc3422912674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87f811ab4ff5c08183d458beb1b878675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8dfb03f80adb14cb52fc7a2e751f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd75a67a682acd7024537545936f969677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e77a504ae2b51a1aba020ac069d8ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e782e4b797050d03841b5d155b7b039679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bd4507636240516916cf86e719867680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1052c276c0ffbdda945512ba639fe4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbcedd7ff5ee7470a6940a2f14e856682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f1ac789990a120db4a32ed69fe387683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997a7c8e8ecdf3b68e8aea6997ea721684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f87285b690a3313404b3c4f845d48a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f23878317a045ff48f5cdae4ca1e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e8b1966fb5266ac1e75dd4557d2b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e97bce5ba66da7f95ee6e6bc88f3a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41966a2c8210c093f76c69da1c4e5ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d52aa104af8d4e3de89a2d34a800c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455b0739c6386cd7401da58a7b7d1f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666741e6ddbbaaed619c415712a166ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23050806fd3619f4bf86e37396b3532693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86175345d53e6a42eefcd512775332694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700b8397861e9839bafecf976e8d45c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a7da0f20784b85a50092acde21e93696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4fab9e88c1c387ef335a0e105588b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf19eaead375f1e9ce4f87af8cbc55698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd06ce0fa85911014258163b412acc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585790a6857428143d099ab1984cf969700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ef87b5a9d890157377ee5b773464b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f8934e77fb98e015dffe807157764702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c7633d4386ff64406411b6fddace4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e9208adb601d64e9b3abd8f4efe25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5d1b95ebe4727d67a3da0e217aaf0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73985894f822ad35c5bde90391152d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f43f6cb88b586de4b6d5dd417da78707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f013b6cfc5a90178b7e7d6d4163476708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac3908501fed5cba08349863ba3652709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fb5e7f52a283c1f82fa2aec6b3564710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae23a0a452105024c157bf6874c87b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed699fe9cac58c722672ff5674dc27a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b3a9df5800da0f6d579c2ee990e0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a37920e932e6e6935733daf0d1933714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d52d37f0f8141f5afa8f63d81bddc2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb0b492efd93c794d368e940aab489716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea9b532bebb51b28570537aa613d4d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fc7ce9fa41022bc1e9cde7da7056d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52460e319d3b7a58e2d28a89c6bc74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e12b9e9689222f331faf40e7b7e78720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57e8fbfc5f86ccba0c8896813e8510721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f1d1035d79b576e0dfca67856b43a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1f0baeef6010ce14dddfe42b20e3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06ccc53f18f55003390096011b91b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb16a1a2786e1852e8112373f9ec6d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154a5f853c95ae02d1e2156ae400ea0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6f813161129cd20a6839f668ce617727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afbf5684d62bb1dceed67d061d5670728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb6a0942e3bcc5e26edf766624b9f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb54309c910a413fdebd10a677bc9b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5f83341b5c56687de12474a1922d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a84d08de7676d84b01684da16a57d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d26baa3e5c689c3bbd2a3060a70c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0996af3b1e14f54c706b7f5980f3d62734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263cee4b83a4225d80180ae97346800735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05a64971bb3aedc1c79f8c206edfdc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146387f1c880ce4a7291a14693d85d69737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de313ee3d54d6d05befb4fff6bc1de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6652ac91719b95221bead9a3d9f94739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f512fa235160c79200c13be81f835a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8ec987cc19dcb1b73d8a2c2999a36741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845b757ea7beb8dc352d87099b25611742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb19abcb2814b061ef049afd6eaf364743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8caac314bee12c0bce37d277a6d424744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9cc062654e8e4ed679121abc1ccb8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387f19521b676ac053781720fe743a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6c424db6a9e12545f3178a73934ba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7f91101d6ac1e102fdd59af84e1cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c0d54c326673b28426b9b07428d28749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf879e141298050e4aa625cbe68f28750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da31ac9f0b55861e1bce19cbd8f85a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2101ecca8e898351a91dc5388f1f3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af339f1e8cac63ff6cf1313e180fa80e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697373112439ea323a94e296cca080b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13996966e0ddba813d71ea3ccde908755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6efd41733e29ac0806b8874209218756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554a18113310d486169d889842b0e6c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf85e1ee63568bd8a13ed9e9f56a54758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb241766f71071f2062d20a168ca508759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>