--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b6f4f60a01c0b221832576efcd22b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d57d1bddc9ea3fdca004e0af5a9e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08e9877ad8d5d40a624d0180be5c673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031947a5ba933bc4fde642f43fa57de84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed18c7f7d2e2fb9fd38f204a484d905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01818ee607ae81a7f6ca9f1c33e64b406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98227c174d286a80e844515c6cacc577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec14b2c5d59d8ab0b08ec80af012458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf2a57d60f5053cd07a445c6a0dabc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf146d0e556ab7803f57d1100c9d643310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1f2df2f84ad89f55dd629594cf57e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac489f1be0ba669b80fa15b448452f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7120b12d06fd4c995ffc6de24d3f3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3571cec8c177a4af2e28860290d51614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b9e295dc64de9ef39ffecf7f093f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abec93020b82ffe61c66c8813d53be516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273e34acbc334fbfece47fafefcf06617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30947a9ba8880b6492f5f224a52b05318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a529bee328615ca19353d2e05eb0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5f12e23fe93dd30b2d52a3d34811e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0da510b55e294e08c2567eefb507f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca2979ee2405f4984039a59170043222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbc543abe16ede9afc908b70c93d5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc3c44583d5c9f85040b4e7392c49124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9afa1fecd542544bf3af6b0bbce0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b267df2084f598e132840c56b71dd326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fec04a412a9e5873ce9e8e7858f5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d34dfc09d32d54e7ea92771bddc4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad45cf5c5ef5813f53a68a22a1f017529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d5f9c465ae6a2394e60d88957404930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44e6c79850bce37fc91d3f4938792731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a47b41e98a254fc435ed086e49bf7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d064edbbc968073eff45f9a9fa07133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac61358e98b492b28833e941a26759134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5db0bdbe9701fffc7d04e458538c2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f42c63cb39181d3ffc03cd1f74595a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869754e62f792e813f28b225c73f59a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff0bb3ef354a58bd198f7c5616983938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c18fa85ac447a220b4851be54ab9d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c791b9e93022adc140a887c0fcbde6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6aaccc2caea96e9d4e21a773c3d6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4953c659c5f916d79237b419f9344a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e723bd6b3434882abee20d9e16c095d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f966f88d3f2d5a8b0ec82b265b451744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e007fc397538d8cac7bce4bef582cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66fe01fd1a8919c8334634b1a4271046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2810c373f198ade6a0bcc805c8f05ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd0c93a67db273e78cbabd9c50644948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38154d1e14207bb58fc498996224d42849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650765f924485168bb8fa42fdaa42fa850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6ad1b3025543806c65ca1440d00d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87224f94f8d7c9e1d0b360cba4a22b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f91c33105e9afec300617c05916ba753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9ee6350f456e48fb5ea56c2fefae054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd221adc89ebf65b27ad0f2dc78644055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f14cddacb27fd26134ebed003e50556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ad64f5e1884883b8f96c5a7d3a18057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b08f6d9dc684fe54bab1772fbc68c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a489c7cc2e59e9045f29069d3fd0dc059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56326614a1ef05457ff8382fbac5c8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a6f6cb49fcfa843b5cc079b45a32961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d292166aaedcb6fda9895a9811b8c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51c6cd1e78153a192690e3ad69164863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549b6d7715232ebc9a146354c0a1a9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9e8d0990793bac8ab8a7aedcbb20765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0f863eaca5fdb19061a88912a5cd066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da1ac14817ce6f64648a483edc06b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f08f3827294afad8c0e0bc7b4623968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efb67e178183e2ffea621a8a992c8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660635405fb3c9d8e800f15947cf4e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490619a2edd9e3954c45f819827c65671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2f238be73d5b451b3f0722ba48eba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea188eee0fc0732d975e21180ba3e7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434162b19be2632886a12a40efa49bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bfa511b4ff6a6c6014b69d0ff031675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3affe073034e3053211de301e9453876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758eb50c10d9d3d8eead723aa33c6cf477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffa2ae8aea6ffeb596d644e17abcdc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf31e15f0db498fdf673345a47537a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5751264908988a91cdd1042ff7db0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc94cf0cf6c0abd86528a764e468d8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c96b8a02cf7a123efcf412d6a214882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf9e2c6d3c5a4f470a3e578552d16f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05755a856de82a033cc4df39c8c955e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74a3304fd7e61773c364ea37d5136c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03e5ca39bd55d981830a7baac15d3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b949db320a03a35b9a8c9f3eb84c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad13bf3b3e95efc2f160cab25f1920c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b01c1856640455a43586b063fcf86a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee61ed70a6f93793813bff31352400c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5958d0931219a2ee2f493651382172491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ff29fb2187f6ae0d5d82369af1d5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649038bc567cf457b3e017f3776e374d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b90e5d0677f3046d8ab12aead3d8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b271d67c7cc62cb85a1e2930e721d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a4d5bad7f14c20d4e4e791369084e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a009fd8f4f421c4f613d8c3ea2b114c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a5d2a898420e5991564efd3ceea7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b04852c5cdf72645677137dc5759199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294536cefc3831c191a4f77f9646ac4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a2f5465ce6b4700f521f102fddd29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259b90fe190fe2fbf393542da4e5e8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8eec3f928d8adb70e189c3ec3a51cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a924f71897a1f554b93bb8835290d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e05882400ec0a68dbad11cae255bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba9b03a160f6f90c1f8997e9188858106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bdb0b84c576431d1db510d8e4dc6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4ff4ad181dfd1e9b1d13ae512f5d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79761a2bf16a10e520868d841f257e46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe3db7af6cf3330a6ab1b768f937b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0ed423dddd44ca149e1e305d65e9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4312d6f83b2a2dcdd3398008ba55b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b17aad916bf8a6831061c13230905113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07f7e6dee1a288bb5ca54a0bf41d49114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18aaa332a34302e3985add6a744d01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369dd820ac2f8b6c00c433534bcbc92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62c7f7972aabf544f9f941e119ec53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97570f7fab60ac82f87380d008b74a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba691e8fb9b4a86545d21d8f9a5f2620119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ba6f7ad131f7052947e3924cf2b17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dd6cd685cb1faf3869cc75977f3f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3208d82e76b77d922f501658bae0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a46576ba687bb9abcddd2f1d41aa7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10f8d3c45981326359fdd0302e8c06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f207d0bf3b478f30bd88ad5a9b83e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646503e27b3826067a64488a3aae096126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3e6b323e35d076ee16f6cf01d87b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44002ba29893a02b08f6f03962125b3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9348a5bc969ea085c9309bda562064129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfbd4f6fb8843407259e9dd9ccc59f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c828c1cec5619acf888117a6011a1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ced9076838778ac5df92216c807557132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec1083937d4e54f12a635c8638ab41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48924f93c15683d1471a13aa2d8fba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacf45e847aebd2100f01bf03f6783d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e391697e0ebe606b8f657835afc54a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893569dd8094a09d5afbbf36a0da3e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a2a496099186a5a6073a4448b6214138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4785ba87d2438d9f4f447b904c752139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cf35dfe883ff167a19f79550258d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f7372178c26e4e1341fdaf218382c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c66f5a0484ff44c4dda75251df0676142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acdecdbd668fde49150e37f1eba689143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed463547f8610672e98a4360a9f4f2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6aee56b64e2469e92ebb795f8a7fc4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f416d3f9392f1b0bd7fd07797a3a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611b63f1612b67c5e38f0c4b9f76f81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940b2e8bac5d4e11fb3d431e338be14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af490375277a5e5c0015948c255d90ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942a434302a97e7e3c12a5c0e16ad96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136b632322d82cffd75e7b0cf6ee21a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4602098a1c25bb0a6f9918695982e82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba93810c5623156e550925b2cc8551153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8f124e23599dcacc812b7cf6a1ee4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e18743bba49c668ee2d797dc2640e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76072b6320ad2adf1d624013881a57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0d80665936f940f20e14a901a23d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129def93b4e2291671768b2f5bf89f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83aa269095bea2c782aa6ab6eebb8fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3e8a7d3ea70bb632e63affbb86f60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2c3bd2a1e9671f781e000ef2c0fe1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635bbb14bfb7b3b9e538b7e23ae4c01162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbd6abe1e1dfde890c1d48311f31c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8f746f7882e4c722682216ea3c94e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecbc764ad2d03a204427e3eab18233165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31226afbc67cc8269c309635566d8667166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dc5c3cb2453567b97fae38be3d2eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d5c14c52640ed672c29f46ecc8267168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abcbb12f415d496584278818dd7b7f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342d67d4eeeb82347eece4434c7e5e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8215cd9c4cb4ceedad3389d7b9b1f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478411d8f1aad35599388557ee04ae5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac8f6323efa316b471dd460404ef6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dce1bcb43cd8d35dd24433f126d558174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90a398abb3dd952e08ccaa7959510c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f21ec79171b08c6b47d16d0fe7f7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204069437ba609e80bd4fa4a92e84bfc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154a34c4cf6a1aaa22bbbb4e54f9c9c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1fbf68dd9ce37bccb0f8c09ea9d1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa190a66be251fe34552d7a2abd30a74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c44f86005e3463fd1d0af53eb163c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423029cca70c20581784495428f798b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce09ad4bcfaba3e9f00eb0a5db7b8c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882884d1c7c295daee0479f003781975184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e19b29caf322dd4c31ecacdcaba3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd63df8ad6dbf83bc75f13672af6932186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18948f8f87225ff9c710d3efc0821e5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442fc59a0684c52a688a140be483209188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde1821783752e8e09e88ea2c47464d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5fbcb1d292724a4451c85118ab79b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfa87e007aba5c4885d4157a2af0f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f9ece0693e63b8081781b2fb9b73e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391bc182f13f7fa359ccb2311de68ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907814dbf30c71a68c65e1ead074ea8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386983cc7d312ff34ab67705f292964d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b1ffc64c641220f920ec386d402e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d29becc8f902280c867774b75ca95f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86987fd1a0e15454a12b4eaa7a5cef7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bd5de0c47af519bb5f71e0eb21e3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7a4b8ff31417eb8a2cc176da31d56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c2590b608ba5c798b76d1bc24a77b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c48444060096567937b46db4fd3d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7446839f3c72bd93e5ebfc1057a77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47166695bb4eaa8b931ba987a3143726204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee11ac11223cee11444d1283302d5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9131ff8d2cf6f2433bfb18cc19859206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597d76919f139d1e6db2d7275487588207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdc7671a9b615c625eec6b40a79ab4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497345e638a0432a29b2e11a8970ae5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8e5bc53e37bf4e1fdca997b81a64c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35baed87efe0e5cfbd243af7915b8d44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27185dd46cf43d75c06662ba4f5883d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632bcfc981ce1c3037d442b66206abf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e081e88bcd851050fe515fb7d058a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfcfc506e2ae456f705bcce5f05c63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedfd5408f2dbe54510ae9fae7d08f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1840e9152762fd033f065c1e1bfd9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea46ac798060b2bff297a07240a4eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6aa1f42649e0015679783e45470f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e32b0b8d906382a7de005a4bdd518220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901c4e37f666145d7d6bb32b580f525221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90455aa8f0a8907ef2bbf856e89b015d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380e1cf8c94252052da8945f9eafc1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a167945e892fab399e22d5d563396b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb384cd546bf1a82e32e6df1df7b31c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5162d72b302d661c92fb114259317a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e9234b86806291ae0a1decb832bfd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d76510a249a99a356658d4ed5589e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f87d411ff7cec99b6d3563041ca1c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15368d694d47c4c673a5797c3edc345a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf0827e021145c0af20c42fe6d515c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5890b0d2d65f36a428a002e392d977232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f13725b368edeb9e2b0701475416a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43e78122c739feaa2e651b1e148849234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb883d57c10b929978d3f5c35a2996235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0701da738069403f95c33dad2ba4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c522254ce428055fa2fe36f97c94ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15656443e41953363e4854f4c4cc9bc7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e51991c336e2a0c7f3f7ce789339de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39424670c195245b245adf53f791b245240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193468419e85a865422c0d540560c40f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3f0c3223f3db86fc6bdf933cf3d48242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1d5f6afa11752d69ff54ac5acfa21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dad71d93ecaecae307789178044fb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16abbd2af7438f1472dfa09d2628cf5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a2c70e2210b879c143c222b2c7cef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc039c49de9c1f84d6551e8f8690eb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cab2c5ea2e1797967773aa526eb223248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b15a73a504ef760cc1d981f5ba46bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b6899d70949ada83e8922f0d5f0bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576cc25ecc0104925112d7fbd999ef6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2feb473375a61910bb4ef833c5c382252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c92ae70e37ff0e2abae06c92c2cc88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2451cef5b699bd3600f04c260e1c46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce84a70c105aaa439b8a0d8393d4af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29c644163a1e742238b0d1543b06a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbfb06c9f0d81b8d63d57c0fd6d2a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8448b7d8d22bffe2d7af3aa77400f79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bd80cfec1d17278a82e85af0574af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba826139d57733eb5177aedad2b116260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4cbdd9f64806c0fc182d40015f081261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7ae035e82cdf9894ec25f5811d5b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28599cf8c5b778421144a5b5098a7321263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee8b5ade7f998bcf08f9cb18e9de91264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef589a78ca423021411bfef9f39f81d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0677fa417f46c4daabb635ae2ab1e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4266b43b2b4e1e1946d6a8c118fc39f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999abf01efc96278ac79df8c3884b57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da372fb23ca0ca86da907b4b0442fbc2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e134e8c2dc6679e073e311ab64a08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d06f64d4f97b235915d641ee23769f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2741907f756b3f187326f89d4cef442272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba8edc82123c9fa53ca684935134d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd073709503d62367b9c4083cadf43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57a2215062d6654df6766aa65fccba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6ce40233e450c478c2576ab684134276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56223b8af97bee43c642fc6844634d46277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74258c8a336ccf22ac650bff1f63d096278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e9778e0caaa7e2efc6fa5a8514c2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68358bbd0dc002a635d5f1d426e2f398280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694fe8668ccd428c9d1b8e5a18b6d1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622bd2a0f6d00cee4fe50b286fcd116282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b4aa3bcdca9b5a03029f89ec518ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217121a13086a90bf7895b35cd84a57284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec599e3e9cc9d95b37a067df383bfa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b7fcea1cded8c57f06edf22c8a3d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a67f879239c080fdb3e22bae86efcc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbab087d9dfbe8fed9f6907c4a04568288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23eed42ccef74189a2d6b70a25ede89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a7a8a43bec6512ca0a754f251bed4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20e1b04610ad2b09a73dfd150ab670291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f212f61d97d862e287705940ac4ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3153b24f1263fd7ca68f79f38e05cc7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3455507bc7a77de0d367a1208cfc99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0126cd252903f8cb7adfc1795aec82b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76f89a8aeb13deb0f1a589efbcb936296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e41922765b27d96032466cfbe61298297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f109bee4a65715c2baa1f2150abb95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3319eb62ecb1523c76effbe6025432299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fe3dbcc6a5ad0e439e30203706046300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a002f50adc4f23e407fe1fcbec280d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26a06536c395fcac761f4b052a2071302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edf72262d4ff4633b8718929c4e3da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe3a56d0351cd63080616c70330a37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d9090c802b2da046d6e6681497adc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025a108b9f081908c85b1e47db92f52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c96958671c13f4346767c01aa8af6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639e163aa5f07a0d4abc0745bf522da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cd42a3e347f711096ac1882a5bac3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164576b551d798399ebc3b80f433bd03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ba96968a7ec18391bf0c00a06d592311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7efe5d0181e63f3e6cd65f44ce66c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160a30ced65e119ca96076ca1276e5f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3aab2804629e7dfb620f046bbbfc4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffde614384a190bc391654f9ff95b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b9a6259df642b0c4a3215c1367ecd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989609a3f4cac9a2da69d701bc7350e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946c2e30e64754cdb85bca655224e52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecebc75bd65ce7bd27d8927c0854969319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bf7a902ab08153bd17c8f93a19d3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd819953e9718e1af98c359cc0994cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfc8966a87851ae070cad691cbf277322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9372d16d5199bf429a7ac4b0c8da68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4f387a6788cba53be640b699bf463324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482acd3b2bf5b6d94e35d63fbed9a87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e042aded0ba734ae9262c95fae55da7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a30388f68ab1221e39f3f1b1c9b89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73479d852fdf6fb3d1da83516a5ce0a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee634a24255fdb65f60980af84ebc2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab448565e3e688ff10219291a9a8002330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a393855b2505271ea7525da359c6f74331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb077353bf108748a3827399718bb35332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae59216692dface0c747b294c725c04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368572500d6e2c482fe489b6f7e696a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9a498638c6dc9df15507a7e69b022335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51da5ab02f42541b0e6f2301b36c92a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96717eb43fce16ab7359fe0961d9aa3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e933545ed0b2f714bb832985ec9e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a1cfe8fa782f80f0450578d09c360339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcead1e07f24ffc046d42d6973b82a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d0b461a3050de294284aa9defd529341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfa5297854c95dd13fe4d46f05990b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81722a0a8eb6adb87f48855be4d367343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d448079772de635fc2e7bf12a2ddd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b82f27a84e42c67187928d7a4270345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdec7947b8afe183545f778f29e9dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e48e1aed13329473897424d8c3208347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2b2fbef1a4f8bd2a1eaadd591af8d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3580b7375c3c06e93a3ab57126506349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831b5c41a7292063b7655b951f40c90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad937881806d0b084593fb2b5c500986351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a03916796b6b828239e2298a1287b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd88b0615a2c3f3e30c6c4c2d1061c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25e1d76aad436f1fda03d1bfb33397354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3b937e14c10ebeb734e73a3e975e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9673847780c681e77e03d74e0bc9223356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb1bd5cf4fd536f9afe0f31e678398357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcaa6e1ec41e61413ff72664f2bc7d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cc42dc4ebb0024dd29903037dc64e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5033ededbc75624ebde9d30f28e140c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d7a2a0af96f00bff7d564fdf35999361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221421d92a577a7faef54e95f8bdcf50362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76771353767af039111b8a4fd99bd324363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b6c6d822e06640e4a478a69a99fdf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142b629f0596eaa40d8d404de8f176e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c59252fb23d61c8496f5eb0e01e66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264f2eba7174b9cc1f50c8c00033d30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e0a94a94029e3a0d66df80158f366368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebe10fa940d48f21b27840fba561e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d25fac4724e689ae89da35c2721aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708b2e6e1c05816c21994bab18b619d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7854cbc6c737346515472a891df13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432aa2e25f5f34b65aabeb050a7ae797373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f5745fccfe9cbe0a871764766fe7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3330bd0eb4a7b0bfc82300b45364023375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2c222c9717453146affa49a7f90d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab34db2162918c803836296fa47ec0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28781e66275011301769a508347a1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67cfed123d08a8544b7060946bdeab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301096dcbc025f2a4ab6f6dca6807de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1c82d3bc8f288a49e7c74092f2d08381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503aba2f841c30e83d93f362f209383382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2dc90712d9feddce75ed2afd102a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad455e93b43379f7b71a2e53ec49022384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2ba1da58199295e80b64a6c0ffbae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc487638fa6fe7895fca77cdf54280386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c792292445f84597c1bf43fad6eee2a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a489eea27cf4de2a79e09a504cfbd1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd577cc6a29d86912ce9d66c4b040455389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a5c84c9ccad29726d23fe9413cd11390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f06aa367168d983156df94e52c2de5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a97e4fce15db5a243037a484f49e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d591cc45562436946f53b43d828a59e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b077f03bfb4b6bdd6dbe660b14d9619394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed58bf284ed1f9710b342f7b71f80c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc1c0122232d0f66ecd239c801323c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df8367e7e4a0e60a05f75e5f436efb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924634ed90ce58d86f6e8d1d807e9eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30045e9075380ad61f4bb41bebc8c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd160e6101499fde8799815a21f756400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0be07564a80e5c4bdf2df1108a3c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a55e2a9d19b1438887aef7bb96bed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d935c8926ac7c4467757f8d8ab334b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930399a0e90c57d49cb35975dfb1b173404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa6935464647ac4f67ab7380a04c01405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92828668baac6603fc1d9a28a945b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bb2336f7b820419d54f03604250a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7a7846ff77e548e19ce045f5c41ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4d833e142ae34cd3473906e231e79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e43b22ac84b8e534e00bc52b5f7eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a85bb8c4afcab3be2b7718cbeeaf03411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8d1f2a2e77e43de02fd6305ac731c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd488ad0210ec265c5ea597cc4c890413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1411c614d6c65145e72a5f8656a172414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc7b07b33ba76ff0b3748b9897212f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998512ca124bb219571cf79dc02dd62c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ee36904fec399052d6e773fb7cb6c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673f9e23c0e01ddd0b8060de81b7ed2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85718bbef3442a7d46f83505aef1513b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd2a8140b0c1be6e419de50a61adb2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4150bda0c79ce3b7b4a2c8ab7feb2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064aa7031ee8a6d43f6b507b5269e82e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb2baa6c6002031a975981b7890e60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257001e59aae438ca17427167fe77f36424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e36726e73df8d7f4cbb0287b78f2bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb566e4ba7d6435dd1a7fbde8329972426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c54c27fb41f7c3464a6f7c0a224250427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd39d4bbedd4d477b68a6bdcd8bfae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb541e0cfadc055f9d6b9080e894007a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6acb18137255f7895bcccdb5394ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dc7a41380da0a54db22fc36b91f54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c282ac653b5a5e476ad5f1571c0ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45563e2fa2e006afc57d10d93489c109433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e54b7db0ef5aa89ae23f22ad2a1064434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac156cdf19bd9119f1dbd6861cff05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98861d6a900dffdd1659d92ad5e591d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede72e0d6feb35e8364701e67e30b24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff2a50d9fe7a813bc8d6e44de9daf4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2960ddefb95260a16c334cbc6f9ff99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebab2628418b2f67e328930c709577c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011c323bb800f281e7ad6018ce90a3d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d03df2af059aa34bcc833349d622b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f87a5d983e5a55a4ee0dfb0c4d2e21443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9159b75d601d3bac823a850f9a0bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc9445885717f646b093504ba90895445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929ada42c49850f95f0b20b10d2e5f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40deeed367377871803c244eba05aa12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430e289113b97cae8bd3c98ea25e86c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94d3ccbb5a4b0668feaac6ca48e621449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd61763b63ee5fcc599b2691b68f263450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84750f8fa62ad8c23b4ba8c871ac100451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86180b41aa4f99734c685f16435f4561452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796047790bc9b2753293297a19582ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7674cd1180681b8cf12ecdb1b5b77d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1c96897c4a9df70551d25276d231a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5a1baf232c05f1107003170f57914456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61648dba980ca984bfba5b1d06b385dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3380c22375a75f965dfe533a5196bd7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a87f7ec6e4b6769e1adc9c70149349459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4e56175fb05ede38a17d011c976ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e127f82b32f234bab7d639bc9b803d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e1d145e0e5ec8fdec0a5cd4ac0065462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5efe2c08d88dab9db0fc492a79c497463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf6f42a80b3733e3e97b87d80abac9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da755c29a748323a84be1afc6cc7c352465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f258577c84c61adebedce007154f6a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acd4f59c4c0d4dead0194a036f719b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53855231f61ccc17caa41b99d85f25e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cd52b0ada4951e4d1516e2a8b8b25469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c7e851aaaf62541fe1f5e99d0b49f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09518d1aea532408e68ba8e235256e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613346d0ffefed660c38152b713efffa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d6570b4f7f28518206232f14875d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c99f830f0d146b6351d6296dd12a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52af9f4571996d35daed0dc0e80792475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7021d1c63afe1880dc173a87aa489e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462622353f3ddd5695b95490d9f49fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ec94d46270ff9d95aadbb25b510e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b595ae48c9e80eff4db97941dd1227479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305089729652527072e3e392c6d09e4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b081f4cfe7e99f517a2ddad0b61e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571c7405972895d244e6ea3002f5821482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d2249a1201b4b5e348c90051729bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ff26e0d6263dca5a01e1a805e98e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6243c3606e64e0777ebb7441f2fb6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60760d89d73c106b20146fe82c66369486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f6401273e57d62ae43da124248945487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f534b9c59a3b766f4f9cf7e63a6b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7422a8729041a1632b90527a4fdf0e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebd3bce4aeec8c0a7ed2bfcdd6721b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a552b25cf48a8a9aa39057e4aef39f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc14637f1e6ab9302d2d9e243128a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9f56d312f7d745ed9b889fbf56333493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96195d128cc63c0a73f8ea9fe07dc2eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f09f312b73bda78b5c21ea7250ab3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093cc5751bba0dae17ac4ab9c5a71e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5569e3a255345483ff752cac61713497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63614033762da830b7cfd08464b4899e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8c27eff2daf476b583b1d94d3b2c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f077e1c549948d76b0eca4a89285f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cdd53ec1a54606b84657f41007ea9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8eca531ca42c2147fd8478d4ba8c39502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c3d07d810b75dfa1b4fe558c3d595503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dddf78a974f8970f9489a6b7d8caa0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e0b256f9576f6c9d72fc04cfcbd22505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76213ecbea17b5ca99854ed1a893b30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7565d0b4a7c7b20a0bf0d956acabfc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db264f48342afe9436f8357914597b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133f5e6ed258d291502adbe59196d9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f665278c8bc2538d1df0d4e0836d82510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a10fbec67fc27a7796f54067139e25511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47166715fc0af269eb001a4c0bf8ab6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42ae977e57b0ef0f141e4f3e156741513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b071d888883f7f03537edda501802c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a7c5f41a65e8d594821d2d76d653c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8af34a023e080f09feb67e6655070e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9e4ae5a6e7173d1d685caeaa1a2f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332e2fb0785c7fc694d725d71f6d060518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170cca1414de4cf95240e1930331dc5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4013a552ee7324e88db8f17f1b498520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b11a308c1ca68cd254e64c3b2d815521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787f72b5dc3832ca55bc976b5df09ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f8b3060494eb5893069b384f830ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7812b1460a2bbac52f618361ea685d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b48319afc36ff57a4a30da924febd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf50f5527bcf3e57a326427e7a6537b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb87412c5ba5044fa27ae81e0ee19fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd79a730535c787c43b0420eb9f3413528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a431a6ffab0e7fe039318ac11308d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea17218bb3208323a005f4f6276181d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1822dae057848797ae5757e9aeef0ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb50f4bab5a16fe46534ed552e80128532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23466e0d9c2d8308c705f3418df260c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf6181f38430f30a6dfa211bffd06d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcf85d3a5552513d6790b848244d31535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468745a21a439a3c29fb310a273582f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf24de9a647f9dfae8f4e6b6c3a2c9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f1ada3226729a107ca4169659197b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f868dfee0c9cf0a0f9c24a69a13b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7f3e38da18824e245bc1192653e03540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f721ea649f590dbb01f6e5389e57a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f8272963387f383fc311bae46793e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574ce8abff5a5efab8bb7dc87203af8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ee8e1024f55e7a00e9ccb975fd467544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fd585474a99dfdd59c82ac86da315545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723a38ca2ebd6e3b21bf40de8ffa8da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf504953bf876440f4a42104b9c54ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c8df5daa093ac6e0dd9577a6197a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cc4ad4898f6da9358c9289c413b6f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1016073fffd364b251adf409ac62fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ff6b3081cffb58c9fc70560b9fd62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868db68bb8940e0f0f275f4a5d88ca8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf721898abec4bf6d19b57708e9d469553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b727079de5593830f6e712a39efde2a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dfa52acb2e9b7aabd620b44617727555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f8cb64473a88c270e93371520de1a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9cb12e805bfda885203e2b7da1c72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdd8a4b6b63ae27eca0962777e403a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b362d9bf781894dc7f9aa3385aa4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77aa163765c801d2597c73c3d8d1d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb56548876d3b53bc9f2538c7ff735561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a33af37434f2550f57b63cd2c9cdaf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c196f8e2635a5f0a1e1ac08d2701f59563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69894d6cb94359631055e032975a67fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6862d3d3cbe95f41a67b44003aee16f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaa15fc28958d42a983a2c45da91b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78683bec4b93ce101b6518d2f95813f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b88e19c847b4187ad893ce968194a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8c3ea4f00a48f0d093d17a0e5445a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c123c7ca997d20801b517209a8bd78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6303e4aae6bb91a8846df667c9645571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5ada18414c3a063aff2f40f08c70c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acbf58dd7c40cdaa3609cad9719aa5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50627706046ac3a5faeed22de37b249d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab74dfd93d204f671cef6cf2cc0f302575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74328b792d7c73f020a94dbd6436ff8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41d0cb02f4bbd8f846abe8c60cf3d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90fbaec4ddacc5a134fbb2b1deebd1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74285a8c144d34d5bbfee75601b2028579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941c15a298f0626eff0ec1b9455373a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08de142208bf36c0f4a17a98ac67c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fd75b5b81f8d1935b4514671fc290582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574ce93fcb02ea9acd753c4b4e0dc77583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125e1d2273031324120e48510169e1e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9b1c5e80bdfed61a915204afbe699585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00552d521b83f47c35be1b0d3e3638586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffcea56d48464f0cc77a321e86059a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f758b1d7de7d9e32ab6799b2a9c1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32106d644aa90f644516e26a9e915013589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bff752c4be96519cdd7cd013958fc1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a29d3546a51f2a64042ec7afb4fa9b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa19c30636a3dacf9117d217b589e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530be8f47f67e8578d573d5ee67a5f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cd7bf38f8cd9b4970f9d9b6ebd8ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da74446f9290bfd9ab677319948f0b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6203c6ee01a35f000ec6c6afe0cb487596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14877e9450d831ed5f3e27d1db41f21c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722aaff1628937996d8a94d278f1ebd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f54e44bb692fafa6e87ef44b539290599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356fa2de2494014fb122736bbee6838600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd0d0835b9b84b2fe02e1794394471601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034247c4f6e35c6fa38403ce1ebcd9f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b87c398adbb0fca60f7ce814e5afc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2175f6f5ce7be181942e00433544ae5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ba4e9dcb672387c9a350be7e88daa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afa4da89859315cf723b9a45cdd8b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d116d049fdf5c074c9a90ce75f05b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae11add66c3a7bfd79eb9c4e88a1e9b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6208773909188f1ebf0faaa02ec27f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1916240e0943b1b052922e783d4b3ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901032efd176e86bfe4f678077141616611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa427484e205467f59c427a62273689612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6affe941b784cfc04d8115dc54160e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090a72e2ba5324ae7148aa8d5e6d6a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8a34dc8cb24efbe26295191e20cb7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ae068d0ef5d8dc4224689e481e0ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7f2cd4ad4b619218e4240f8c07456617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee290b262620e284298c0f68347302f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b62ca2cc4f5339b615867098f5911619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b7401233abd1def89a7b8cb6ff5fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a967d29a6098a9d0b86fef7675d96621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbd29622b7aa6a85ce5e64344d1d21622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde75e0a90a2bcfe3e0119414cdc484b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871186a6b8bbd8f8751a5388b8d6d517624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bb1b440ffcb9d70d6b74d5a5d60f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf4bff732855a22f2b2590076fe7bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0497b6854d8bf822a9ad8d037779d05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a89acf8a2f623fa5f2269f1ace32c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d156d8908b9735712d91aa9a3b0aea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895711896d4ffe47dc5ff62c70d325f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15930ffc3e0c98ef360c5b75a04adb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b59e91723bbb97c749f121b3f7b9c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cf690345ccd956849dd21e95b9b8a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46da4a6bba07147a2c7c98466970760634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cc1f930c984ed484f7d2453ef5ea2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe08dbb35f5bca7631f09f6dff3b31636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4b4eeb359718ab8b9c69e8f716733637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fb09dd1e88b7440d1e0ff0b2b97c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f94753b3b7bc9efc55aa52c125a435639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c938fc5b31cc656ad3d6e7e666a010640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09efb36582f1709053dbe5e1f3575ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df872097dfd5a403cdf622f4671a7ddc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4146fc9b6bfb1becc43976d558eccc1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d47b0c84f936099c0aaa5646c21317644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74a0f522267b14aae35fec96258c3c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb1062c9bab015108c3cb1947a2724646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc778e0d40357a7d214477ffdb6bf7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c382ac4f72b308afb112e2d44679d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6cf40b588072ca73737a8f95c7069649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0f5965a3fa3073e93e5d8665ee177650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86872ec6db0e7cea344ef955210b6816651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e20086bf050a9f37938f2e4db344d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b447c4e6687a7b0fc519b40c12c2c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aae1c22449f310c604fa955ef6df57654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9571aa105e0e76eb3d24f5577ac7706655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6863979263877a825a0306d3c7508656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017001fcaafc3a7a64af2d08447198fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c159f844b5aa5c429354822de3255fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27753586da0815e3a0680ed227c720b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc212c143aad0f45ab7242ac6e40d65660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b3f8e243b6c8298a67808ab1122ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb59ca1795ee79b3ef5f94a9cca596662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc158c53f7f0de1449382be4e134bf0a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13182d3a684fd8f3f860fc5ddba7963664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cf481262627efaf7fcce555df3069665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c140a1ab569b9519ce6dbb3b80c8368666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae21ee9e08b7158201bfb291c2de89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18cfcb6460f0c1bfe5cd40864bfe21668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bad7af6a2f033a77fec3884f84e1a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff12d87c24c87075076bf8c57a81c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e065ca5b575f689ea715a32c70b194671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db3336645ae0deb82ac6b6cda0c2d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dde9fbc9a96d3dae6d5c1459f24c7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d4a047b14c529525d332f8106b707674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc7cebe85ba09f7cbbe487c261d8af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc826907e1ee10445b95b9b5d7e299676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8570815762682636a2bdc7d606f0c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411a7bb512f342f69e01cf0b350d376678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80ced3c37d01782035e73d896e5696679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c37a849a631596b032eaea4e5e243680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87903eef596fcd3a4501f86ea8033cb3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3f0eaefbf606b11abca5c95407c47682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c25c37f6f4ec805c575c30cdef175683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0813feedba806e513993196be71d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8452e0ad086669734dfd7154bf746685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73061d519271dc97b23b31a06c2eb476686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6f3b217e72de10269f6cb6ac61a2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c39f71d6540cf11d95374e0d0860bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ddc7066afa88bf11e2f2749b406d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ef0c4e01b67e16eb8e19d601823f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4f8f1c38b5d667afca5bd220a7d04691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc45467b2f18ff5bd04a2d560077610692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641afa0530a50d5951c77d7fe6e081fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d33bcfa21a502b6bbe9169bd267396694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9042f486b6d986d62b114bd538abe96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87ae9518fb1e6f2082870941c642c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e3e5aed021163847c0449606b3693697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff2fc2383f66315812dfe70f22cfd9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe968101adb282631d2f4ded6bee7b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4ba6805dffcb1e84bd944cb29eb3d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3a8e78a87dbc176a3953be56a6887701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c34361199073ab1bc6be21954477e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13258fc4a85799078fef380df08bc1cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47c3b6e7ff8364464e36ea59298395704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96126cae88bf1492a314f66c9e84f2a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c3c173dcb1d2113f2b153f025bd4c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6570bbfd6a37aa317364577162b2a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46b5ddd8301451e27b41cd0320d23a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71534a24b8065367741bc66df11e9644709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd6844c4a3718c9a537a9b71ec531f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bbe4b8b39352d4b6009850f0abf30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c3c59d0a2cf0fc0aed7d068519f56712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320c194476229ff3d2ed785c2c593ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce9e66f04ed571f741cd2dcf489e1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea5a37a9a7bc32ff7a030334775982715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53481d13523b6456574eb3a3096f79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fda0555099de4a5de82f0b6463790c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109827b765d9495b67be0bb34ff570b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750d2929fd52bce8497866528fb1181719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340436f43fd9eb4997c0ada08a83f1c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73d211bd6b02ddf1f016d935256656721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ca55f5f70902dcd13fbfb0bf74eef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90494162fed38db52654e2b5abe71c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4865c9977baf58379ebf976a24cf1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542483025e5be0784971d2e58327b3a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634120b3a1ff261d7ecf0d6331fc304726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269839bf8be85beff6414f8f118ecdd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c1c0002f126b393c7f6ecd55d4f4d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85872c7bd71fed8775a2119a8a5f16729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d41e490c179771c58185666a02c656730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e77286a1a875192740ca8258a1510731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce57dde98607d9b61696ffd553853dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54587aca3f0c8bc0c45679c349cfbd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f1f0b80cf3fb39c7042e3d8410711734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071018f78069285f44297b7571290e27735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b09f1a27d1f3c18903a0125332270c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef2a2762f8a463f430148463610587737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e67e9f7a8c89af7cce65f152edb5f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3937bf5802fc5b0bd54e91828eab8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4b5428dc99acd1f61cc341d2b1bc4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66183629f06b5bbbf4b318faa63001e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f12e012e9d6c8325a9be6449c0829f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865d3bf70e5acfedcb1c3bfbaff5ff0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e1a36928b55227fa1d9dd7298ec26744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702058e436b550b131ed22bd1dfc9fd6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bc4601e69923801a75f962b39bed8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0284b82fef09460a6f76f05c4ba06747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c7bae6eb34f4ccba13b711bde696e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc708f0108174233a73a4af6a0f18a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a6a0cc66961a00f31ad51a3423cbf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba01cfe914026c20616ccb33bdb186751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023bbb82426d21d9b99983589b8d944752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c0fdbff431433f48a5e7eecbe6896753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbdba13aeafd43423f87fac00266331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa11fea02298d6cf77237e259ae4f122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffcb3325b71ba8583571578e888a5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5727a84968be4c4733725ba0b13ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba715888e478d7d7c5b794e7ecedfd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044203794fb52fc22063c270f3df8686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15abd5bc1251eb137b1c850d28bacde7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a5d13ccda130b7441db52607f155a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d51285da73167057f7cf037b21f789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1290350b6e6bdddd0fb1accbc9726b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eae2754311ce2de848ab9d6727a83c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad0f4b7b40d7e1a9219629c6ebec9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd13aea30eef390239c22ff0edc28513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f290df3cd55f8bc87049e29bc4a80414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16122e4cbdc176d944b8abbee515d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c69b8c0b951ca36a13f903bd52387e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935e18daf574b325f3fee45816a577d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9f52ef5290d3080fec1612e99c04018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d484cc39918d2ebf284c61190dc6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13859dd4a7d6bdae82e98abaa286299320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512bfa33191de11b061869f9ff107ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe9ddad26c77c28ca6d8e804e35f1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e727d791dfbf1eb4dc4a6d7234f00f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d468e9b5a65d3bb026a9462942db3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b58f79e24f5c5f833fb0bc89ff42625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae53a461c426b53cf126445bd1f07e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce6c47b4a5a0c56ae34075ac4d802a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffae68390b5b96a4bd1c442273e0ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fd96585a25a3f78de12bff06efb1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965a8dbf59d3a9769038d07a52d7e1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1cde7cc5633c29d6a53abc48b53ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb525dad8a80b4ac35ecd2eadd8e9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eef9c661bfa878be56a3aa83c85a5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844802f4d94924d4e587f3f468c8996734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9841a76339bb89a418e79204a00a6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05705ba69a0ff19813115c984800bc5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc66c21668b1f24cd35b98e8c5a19537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ac0f1efc006c4332a452f0e1571b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91b6b8bd5b5ff18f9f197af9faefd839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7612bfb635c7e9a9d05fb5efa85c1840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d9f533840d7e8025d2a52e168bc9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d405ad0b9071f22d5bb987119113542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09797efc131460956a0bdf5384cef4e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a609341b77aeadabcda14c02f1b62b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be92f4305a4928ce7a4806650cc71545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddd6246070b0bd79edf54479f09e3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e019918c03555dfaaf3d9290c34f7e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a3b1bbfcbf2b0d3ed61d4c4f4c2b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57b4ab8b4172cb35e00f1c427f266f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf368d477424c3e67e340fb9c65f1aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaf43c6f00a9acddd4a107b916773f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0637b37eb358af8a11b7ebe04f8552e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011996f2aa707a4293be860e56abcf253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679f547e848164726f6b840bfb19f3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca91ae32920455a1dcfe1fbeeaa383055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869337aebb92cd1bb9667de6b8c9952e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c69d0889411a40f2db90a5a8b84f5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02cb5694e5ec15ceb2a7a69e565f8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630798a24df4ef364561e47a671001559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe41a4b05573f3acc63685be42bffc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d917b3c3140b220f5a9d92e030dd0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8ef5476f339f7478869b768231c4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc3b011a51848b03e343bc42e5ee7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218489bbf6b28f649bfb41b0eb8f2b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a9808fcc33a5d18a743271b188c5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8d9a6a651c2122e2369cef22016a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc544db3611c8d47880b6359e390c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447f39f4a2ee01357030579011a823f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca97583a9f4399b29051c902595c3169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40127cbb948252f35ac754522bced26070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee61e9ebde0a7394349af74815499771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16af9131228e295c11f173965495b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b369c60a50630daf189a33f3e4211d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441219fefc5c5ce28cb3afaf0edb0e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b21073de3d445036c8fbf5c78692b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af96688a01758fc06475aa9869701876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fd2c144dc82efaad0bdd864f5db7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b294095dcffbcbb354fdffb1db80978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672406b92583b960572ece5fab25c6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0344acb436421f6068eca6f2eba3eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5d83ae243bbc3fa5bae174ba4f7bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f805861bf0303c6226ad9bb15dd2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e727ee5b8f9014ed206388b310939cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192958b44f656beeb9dc920cfb6818ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5ef028eca5b889f9c677dce73272485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3b66b836d28c57ddd38ff276ed11f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6e1538a1cb891abb1431a7d86df7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398088653a527a33e7a978436770f9fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcf3e61c84241eca2d41a11a3252df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39751453677bd48000ab450a4da694d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701cbddeec818c4262af2270712dc7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2478f4bb70a0ed9c4046e0f7f0fa0ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f576833b7be57b1d9a119ffeb9925193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66761b9c17b5b1d176c5f10fbfe035094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ebd77b34b028340001e3254cbed0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d504f95de1fd18df6bdd7b843b2a6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899457644d7ccdd441e70722e956c0da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ec30594b52afea72a0e68141668be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c969c069f285c9ed42018736550b4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f92c41b1a19933fe68b5e10df8c86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531678391c0ef715d51403a725ce144c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10017bd8fd228ffcea58e1cea2b3d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c682d0ef48f242b0c6619e56c59fabf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ce50aef159cfd0d8c168e857f9cfe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51471b83c4d831f9b0aef8d5bb2d24c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440e61112727590a5abeeda86ee74c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383e009d35afe50185730b4da5461fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389e06ba646c0178aa8abf70caf87e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922004f16a0effcbc6a34966b0d44236109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11cbada76b1e46ece88a66689ac062110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0ea4b7d93811f66c4826ce7e28349111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e11d9262364d9940aa06b4c37c6b0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d9c0869c1d7f21bf3be3f34407215113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971e7e9e1b59215ac9b2d274cbfd1f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ff135d659468e7c976603225d7d4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018c5af765cc730782bd6c33391db45116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59734bf7352e0f8f42438056dc0d07c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592522c465f5f882ad3984fec0d73bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62598536cacae650dc6c4096bd74dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae3f445832bdabd583ef5a68974ae2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f519c78598412da24c03073d8ae16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5ddc2c803db1ec2ef2a90bae51c2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16d0a0d88d4259e8406fdf4247e7c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc956aacefc543df979f15e85ec7a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344abb04a5642223ed9b6efbc7201aec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177aff22623211f45b6e73f1c6a8dde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ca4b313527fb61b56e6f2c8beb8c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae04535a19e537054d61cc5c7bdabe1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789b3ea13635ed6ae865a2952eab901129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b2e39c12c80010ab63a8fb8b9ea5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c263071e04cef552ef5aab3ffb1f3a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fb335fafbc8159afaa19d3e618871132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513fb9f80af763ed3750d8b51138007133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f230eccbd0dbff2a78033d18024b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d3b8ce7962ea06fbc32bc8468f4a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95872abdd376f97b9b37d24f936533f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba52e8b4a5155c2cd5e7306b0704a6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c08444c2dd3a2dfe6af32528bd4c54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96780c16a047b3dad007fbd9e1f18844139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432377721482ec99fc7525862574cd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367088fe9121673f47527cfc31998692141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd84c444b64e4b78af0f4711fda57e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4b74dfe70cf7fd44393c7e508d4c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200f601a056f76d6c12682307b57ab6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b233a5723858c114a6f0b72252c3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad2367d6b8cb771fed6e1bffd81f4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589765f78842f384eb3161026b6912e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704559397266f827a49237f95d06509a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2a1c5a033dedf40c56f17e030dcf1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2909f0400d900934eaba6f2df312fbf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb5910bc2e9a190a8c0616fe47d015151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ff3d178e3126b1bff3b2dd0eece20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445c8a75e3277bb026e1a4849addac4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29482dd50dbd3f7f1383ee537b0e3a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6491a7f62474d24e523a1533d5c59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46716f74636adfb919ba1d0fc9d48bbb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e1ce21a6f4947fbad4e6a592a443b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6d1c634c246651030d9b233011dfa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55e24daddb7852a939e0aeabf66a3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210f3c899c79464ba69a90b1c8216b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210fe4e881268066294e22761b08c2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772741c67c2af2dc733648e1f0fb3d95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0af7a44578b4ffbed5171f5c0f3d9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ceff808559393c88858dc359ef9b8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b9b27c1bf2d86d18406829391d194165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23695e428c3b4913ae70d34f3f33b18f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005a649d3dbccc5f2f515aba2cc0996167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f2b334824d2714d76e4abe4a2e721168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbe86d026f3a656f566131feba1500169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c08dccf267230046f4bc031a80916170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97e222be7be6e56b93ff9b484b3db5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3611b092fbf7d7384cb9ac2bcd8a51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfee8df0b738bd234104c8c076bd318173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98202880b67593a90a464d6dbabddf08174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2169e71d73d52bfcf3fbeb04b0333c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc525618a0d2d8712886135e183ce2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad8ebb658a625822d81d99a0b34cb7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453fc23acc0d8fd5fc1272b46af17aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514486266f66c8c6ebb75bd6426c8b77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7582eb71a3adafa9e37b547a61b932180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce382398138dd8c9765d314bed84a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17c1d9e5b7e7330ef719620cd7894f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb919076ac3e39904a82ec18ee17912183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e85b1133219e64ba422d6fd5aaa99b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0bc0b070cf3485b19c54d8d7f2c26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e178bbc95db822cf2d38d1b8f2367186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698e8ebb030f0cf2b7cb31edaf59b76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef4288889ae34cdab9ec1bb2b5dcf9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942249c3d601bf341e3531b989ad022f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fabe8a4fad06d0065e6e2ac5b21f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6b5c7c69ec451f1dc1dc487a79952191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50d2ed3c436451d73ba920e1cfb8fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a245ec11abde537eb9f2f8ca3c5a00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2181a1fc85571f933a88f2db279f8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66285190d50ca6c21aa927001ef5dc5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f56cf6606056bec31130174d779b0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06307fabdca3a3b9be3343bb3d992f7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4346b1a00359ac61ee4f0bc2c1bb640198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47f64d1cb1e9ff4373e2415c877e91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c1df81ca97d0ef472a2fbdd16cd97200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00a0e6295c00be5e4b08579a166f42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10de4746c3766739b246b52458a005202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010119a2a225bcd756fa159c55c2ca64203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503ca51c45646ca7d5fbe1de85f1ab2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ac691961f66a88f3d7a98cf49eb24205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890caf56f82e0018fb7f46777ee7b56206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd68ffb3611d31a73a3c44c98c27ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f290dac2b37165175a1510985bad5c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe01af9222c25ff6d27c3db894dfdb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cea95182325166f821e08dc048ad7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8783eb96acab1967383616c00db22b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12867789901ded45bc9d15bc725d6a12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaae43f295803aa159fa984a50da53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f876e9ea70f4e46f42ac7cd5fcaeb1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba3bc6cf932fcd04b7a7d8a553a6c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fe4e1a947945875ece9a9dfa10888216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c97b150d7cbf7af25812c49149fe9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7928a334fef041d5c11c901e1ac4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f79e63fba2b94933c75cdb1d33fc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637e1402874a6c9662c1984630e10f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06cc425cb67ac001469b1ead5bff9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a7850624a88e48bfa8d131eb05e66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d50394088e0e1cd49bbdf6da264be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcc7ed34f9b3b60554745e3e664844224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd8e66ce3bc545f1d2f636af35171f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961f66d70c310ca8d31c12a69f59b0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb140af08637e711ab62408da65b0add227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c08bb6dd4769f827d03123d31b3542228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daeb033146e815636b8dfe08fd0cc2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a3b7dfb961bbfb42372f10598081f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1a997806212e30c936d3243b4c348231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ca0bc0c272a8e2e8b0ef6a2325d01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25908f689b7a346da9faa492deb72931233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc9ca9c1619eb8330e36032f9eb1d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8740d5a911f4a5d09dff03b6d5709235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d632e8660c59d9100e46bb0d411fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682884ef1ae4542ae54b76470375101237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a173b4164e7c0b94e40f6b32aac453238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d66d7a4a8b9dc99daa49f8e276ff5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b793fc770f1b6879207d1d37260231d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8dfa3d2901879112b1079c1f81ce7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd19083acd6929b414331c08434135242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af391aab8678c9511e8d4baee8125a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ffc86659a9bf877cb427815850afc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12ce7dac2728cfd93f0ea733f3408e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6119394f08cc94c328ba25c7722a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e6399f65ee87c3b1a20db575b8397247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadbbada531f9c80f0aa88db0f69dc2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b0624fe3517c47cb38d46480d9626249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40415a92f53d59d6eb4414ecc9020d95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed350fbac49dee915c8f067989cb47251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fee86c4a6c688a046346b50baef207252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665969b399af502b8cecb7d904f102c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ef648584d0ffbf6d79a03dff659a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93732812ae63e629d6223fff0eafadef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaac125bed1153653b9fc6c4534b40f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47984a1e704c775531569790ad70a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72535b68a3d8a4f586d8a5662da2a1be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d7482fe33af83e6964ec5b41e7b33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42446c0018ae19901f530a1a8a4fc69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61be64c9bf9953d92968119e667824261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcade8bc621e8ec68ab7570120158b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949d6b6ad79b9851e88888b23f2edf5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9a20c1ebf65d9d369d6fdb8012c89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d16074a9a2565f7609500923e68844265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84494a81fe1ff58268feb63578bc03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd401604898e95c999af658e7ce63aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d582e3ef823419fc11b3d4c13fa0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f521c1f0b327737fac2d67752b06ea8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092ad753b2a5889f94a365ed9bf3832270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ba9a0ed4b324b2601b1e5ae9d032d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335247d40277e2bebc3f27f701e4cd7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ec12f395349e3bff30cdeba99ec73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7fae7f0b61d88bb4873e30bbe0535274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8fc2670d284eb06714454e970fe6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8764fa00c97a7560df7b516bd84c12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745e325897acc2dc08fcb26265eb237277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5333fb65df002f78bd7f73711c5b65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690a288ec4ca4b21330b447c89eecf6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d5e72ba80ef5f6247ea6169ba9fef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cce4eedcd1ca44dd93abaccd52a28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6876bc5736a5bbd9258f62e0e7678282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df141a67b80015f61945db66c6bd91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce7a65a3989e3570c984d68a8f2564284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11406692033a4feb0c346227681eb4b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d0a257e3853042d0cea11262e5e24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8af72c2247840d3a7d65e290684e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30dead9d216117d8b5b885457027ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a63bcb17e6dca6333c24891d994551289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133575a3c39765072836bad1909c007290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952970b9841758433b02e044c34946c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965c9f2e43c178283160ce6c7effe35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7634ce8ad82b556a048dce473d095e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33b268084373821da2602ee39a3632294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07cd7656b4f0809eb7388863e1ccb1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f87aa7931fe6e5deb517672539641296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b141f4df79708c14d470ee544d0bd4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ad1b8af619155648c9dc2dd297c3c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02039bd81e87372856ba91f5cadaef5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f105808ad658b92064f49898f0cd9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487a3c403a5e1ab21de86449d93a3e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c657c4b242269a4710ab1ef6e4759b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507e3f0b3ab3b3ebf33a0e3e9de2806303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d78634944a6fb53a817f90c714f5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e3a8f82a4d48679c4c9f99fd4c22e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fad70d7a42fff6522ab509b00d6df2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836a3c746777cc6436234c9e33d455f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f968ccfd3e2101285d5068aa7767999308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf22173b409ad4fbcd532d6b4c92d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2f13a978006995cb70060d006b592310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c1f9b0317f30274a54427743d1946311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bed47ae52f6f66967da3478ab2674b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7633c94f06a7fc026dbe795d2bbfae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b174818a67d56e6497ecd00e7c1b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25943a5d253c7b5c8fde97c3238cfefd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9a3c50d0d9dcb70202f621c9dea8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93fe8b0a65fd41da0f050bde2b2f7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a27eba7377a9e16ceb2b12d47f823318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0306ec2f81c714242678ad07fe77c1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a253f85249469196987bc668958fc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d77cde8647d22294a5083d0519d0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8dd676a5a1cc9d7fd322dbc488ae8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a7c38a69904b5d71c704cc46f0c0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74085cef681a786d22af1b4c70eac9d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c09d905d3760d389fe077826d36cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269327e52763bb1a9f954edf4f9ce2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ae06514b94289c4102f962eb0e2e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d4f056af03839e85a8c02ee00321c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9eab820eb70018c80dfe684673610329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679b2bf02046c5c130e2b2a8ae741bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4679e6347e5fd065d92e5d9058285331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e357fe5c0d7f640b6815e519ba318a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574fcbc6b7962fb17d1c998c15782b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7bc8444d102aebcff3f18670793dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce8910f093ebe15fda654fb8f2c7f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866f4ed481ae3a9a35a343a28971ffc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e61a1761d1bf36dacab9598ab80622337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184604f178ee5722ab66b81305edccc0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbae72826bc75a680c161926d6ce053339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3684504fd9e314f44899a016eb3c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d620924e5dc9fe5626471624fc329a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3da670a8506b830bcc450ab9cce28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fe4b3fbcfb5cde60d79746c043903343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8794ab0c60003824af63cbceae605344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79972f9d1d357324eb48f44d8b43a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5cd4540c6d2d952511eac4819c006346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c25428f3520179a69636461849d93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96869a73c3a68e024935a6e525f62707348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4f8add40d8f56d1462d2afca78b2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fe1a3ba5eabbbaf069cc2e6b62028350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ab9992c7e2a835a3a84861905fb39351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd1cf11d174e5ba027e6647c83eb71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1ede197642d909655a8129d9d9abc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8083fa62a4011aa98487c7fa4fbc886354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1adf947c2d42ecc7c2555a0be8019355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b26515140452d15a02fc7705edd4be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ebaea63ae04b99103d7aef158a908357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418691174da44e45063fafc03f57471358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc946311e7158caeeda6349199e5151359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b2775517a05b6b94724976bb405b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273eeee619fb8cc419741d0ff47338e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1a953dd838a248e021c4446da1695362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cd50677c8c4b2f7e7237ab68ace20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0000ca87bcf75cc15544a1b39639eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f9b12b8a4ece42c4b18e9c9a3aea6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede54dd8cca3f0fbec4f50c55a99e522366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7049024803627e413a0c2b2b49686be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0e5682ca43178248ba0ed980e4a56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2fef4ed777d87198cfd59ce97ebce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d2c1e7ab316e1bb621201d193027e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4008808e0fce51669d1d2a08e84d15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec48e9847c65d4113845d3429fc278372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dfb86a0f78b712b2391f96a5b1894373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa080fa6cbb4121a873b207c4aace556374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23295dd896f3425911ac5e66a5849f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bb91b227f8d1ae53d309d3b4c8b17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333f4c9d4ca2d15fb6c4c21af72247e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08776c40261b1496436c3c59b8c075bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5634aa9826821cc5ae7253661144372379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d207aa41a2c046b733285bbd8a2c171380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ed4c71ea51ab9483045d87efc8ac8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdded64de1245de968d90053c1d0611382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd545d36e3319e17cca7cd3cb1da18db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a63dda0ff4515574a5ee860e1f8be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe951788cee2b6b148b7b745b4fb23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d73fcea8f29a23043616ca69ce2a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684862c76dbf23b506ba91958808b3f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1cea54793f36c364939cbbd68385a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1b7edfc50050ebf0d520e9a409f27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7d138a15080b9f692919a483f1ee5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6cc8d419a0b533685621eaa9d106c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2ac6dc9a844a2838dc792f2ca7fef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bb75d60722007c9e9460ce96befd9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d3d97a4dfadba63888500cb658d45394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386157c809f62aff6faca119e05413b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650f5a6da664f5493fa3c7c793d7f30396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9a1a22f361f39b851f715639527b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b6147a4947df48b293bb29223d01f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4f9ff4a7e3702ed4d0491ac3b5a3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2789641c72d65bed6d108b673a54d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdea049bac2bbf400246e2950f123e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5fdc9e446d2e99cab9cc949972adc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b5956e9546c193bde4c2ea386c9dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe13bc7a1f428a15fd47cb97a450bbc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc5a882f371640c5c220efd9d5c920405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b046d29664513d8848750ccf608d880406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070897f4d2b6cbcdbbf10a4223143919407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fe5f67461cb5b92d9ac324ccbc2a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2840227577cb82466bfb0aa964c1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5257458d3b623b51e00bcf3679139e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32499995809b263f8ef617e4d69ceecf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71810c39e1508d3b24d3ca97fc837933412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e171770d154053fd18a5bfe91af8672413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502398d223072f1cdb907a8d327cfa01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d321a19f26ddb36780c10e684bfa074415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79217c7cc13f4445c2baf810eef4db73416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0ec0aca3030779a81f32e17f7dbf0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817347ef8c62f8411fc8971ce2e6c29418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e74ddbadfc0edbdb0390c2b5f7cf9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7bc28cbaae19978fb445bcc0a1819420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ef791739c43c3edf3d07f9bd8d784421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a048ef298ccea51adfd62cdcff6f21422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3b5723c76147f717e6eaf94d4508d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac357584fed9216a3c17455f70147fa7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285984e344946e8ffce1102036a39aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c015d458a4ec5fe5518945f2dab1cf1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb453fd0eec178e172613acf7f7a60b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a775a51467233caa3021e0c8ce965428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e8bf8fdd4bc4f0e4edc7b02a1c061429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97e4102b05b08449767a83c04b79b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eea0cf25851f9b67f259d2e4eb518a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fbc086c3a80871d1a7557977b21ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526de8918385da8b96bfb4c56bb5c20433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff382f87771d9cea648f92e6662016434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b1241c7612f97b344290d30e835d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6f08674f0a37693646c60a4bd3de5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c43fbc360cd8d471cea2a888d30fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d553fb04b096a28785877f68dc9f92438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e40240b8bcd919898e130781f4d11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfb2f967d00ba207335fc02ade1f4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642242693b94fe343b739893e9bc7c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6118e4c3550d8a620fbab4f5dcabd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c3c85593c471c28227459a4e7d0b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118c9d6d6948d64b7c627e0de0ebde4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af993e4863208c4533cdc1ab571ecc53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d9dfb36f4d3a69f068978eb10ddb0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624aabbcd5d093ccad4d41be0ce90da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bfa558d26396c7448325fc8d30fab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f6b55192d7335f16cfbec69bf8b47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670f2da18350b14fdb51eaf7755238b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6c4dff6b3a0fb6dad329205688015451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04095817c077041ed3ef07563de5aecd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214ef125e43942fea68e8c023d7f8c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b6c8ece1a72aad50f71f1c9376b35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72893ae3f1291f181ae6769eed7cdd7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40e0db68d0e8eeb51379826acbedef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ce42c7ade2b2acbbdac75163f24b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66382a9d5243f4584cb463df9668ac79458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024709ec6b52e5fae1f3dea7f91a7219459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0e336645a9e20e13c32ac875d9cd3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19425d1c3eca70657388f3f51426e732461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec52128b40e48888a431ae1a999e227462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286965c15dd9d1a936c07e0be0863fb8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09e063d1eccfece02731ac4fc8be5a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb85bed9a804ba32ebc716c5ec42f7a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0256865856b0e48db1a9d259cc9638466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9d0400dfc51e7f3effce59f4c4fc0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ced883a48460e40958f6cadf888ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b4a1ef0fab8114edede5034a4aa79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84f612c7d5317b9f0ea491239f043d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175f09e67bf13413214c9ce0de5c36c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c6b59d75e928118974530522e29a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418340b9489ab2e36a7a7de22e12cb7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d3135bf0b822f0fbe5ff397de57c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55b4a7336029961b501e76641512bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1f98147d7f709104a3eb70d6b8cae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0ea5ff131c9ea827feadcd1c1ac1c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a72c3de29d19d3275aac45a80ebeb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a88753f75c9bbf7218de517a28059b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86af0784a85f02915612256fa4046b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700669efed666d70170a1f55f5ab66b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4214904f56d12b1a031c05f2a5b223482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3eab0e36ea3354d632b820c8145823483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d6d8383fc46c6943f3ea29fe2c965484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936fcd4f2e4ea5945f02e5108bca5af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46408e8b174f5ac3221fdbb8551ce79486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f16f9409623be3e57004029dfb641487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e735da2ad048e652506f45d24cddbf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5dc689992578dcf559186ae17a378489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8534eb633c8ba9b51201a133f2c953490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d615b812a1e5561433803cb9eefe0f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127199dbed908c2a71b8c1f711cd101492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9909a6d5408bca942205336b2b102e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a3f97c08ee755bd1cae8512dbf5a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91196ba9110f4d487305d38a33683cc4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2552ec9bb7aa6b46dc15bc252c7374496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19d8afab6c13e66403b0118208d3fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df6f83c77846349a6a06fc561270c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6f4805634906e2e37b359eb8419c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8740faa307b86c5c966b35c409e5db7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d184924b5200933f934a565a8e4a3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf350e9a9f44e3f0dbb57d736259be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58887025a7f910329d6a1f49bb215b55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3821cef95b69eb2d1dd100e66396b83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30862621892756c4256959b5919b50d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a677bbb6ca74bea311e625c95312a20506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9df6a7f225e8e036a4c784b98e4781507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760969e0ab455e01103e5d0dd70aea8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e110db000b1c1b6b30edfbb757d28fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8a8df943a7837f00f9201ea1d5358510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ee522f00237f92b8634efeb7e8a1c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b787b346f6c00553cd7807c1859e10512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb3567ee0d859028b2854a59aedf8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c5a5482fa1cdacf60042d4d76479c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393144cf13d8cb13423f926761301359515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e38504509379fa88f6e029b7174efd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9ffbb799649bce0c35b84e257784c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b85b1a39aa0a59239e67660d7ecf3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec28301acb53942ecde01bb42921a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fff08c27d990c4bc30b463685531b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ac2f38790991f22c01a0b208ed4b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75ce71358ef252e2a070482ff46561522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ee0ad913bddfff04b31ae9b2f64d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ab36b37c3804ca224551b9ac60ae1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb8887406b8c7e5d1caa4b163d7c94525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15081cdf8eef8426e7186f3ec55ac5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f642cc451fd3c38d4505d8fc0d1413527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b70896a14e9c58a19d51e7d9e95991528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e346667e7c088a565338981274543e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2d735b8048bb02e7d4e687f67de29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6e1b67e825bc1cece01575f66239a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a416c4201f0851d3d4102d7a560a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b74796a7763f9d034f6b149f4a523b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d10570767bdd01d718376f410276e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72be334f8c996c33054947703a05c62535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef0e3558a7304c40869c9d8e2e6432536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d0cdbc778e0bba90b64122fed1c17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1be0faed7f32423835716aad59468538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564e4f6a983076ead54d62094cead57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e8d29fa20c3978834b9935ac2e80d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbc261b1aef6d02b6148817214414d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b0eb4b269f00d1199866ac095201c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a898e0a8cd779f514f3ba054e7cff9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f90a79fbb6c89eeb1e8819b47a1d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034aa14422a0199c0dabb0e9b1768595545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccfd78f4b7375b41993fa559a9befa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cf41ab6eafcc517dc7b5c523582a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5786a8ad480b8da1f870e817f93e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacefa1de8ef15c7686d5ce2a6383062549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72dd2c2d69c08c22e6d5725e3cf982550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587aa9b0be1caafec60bad52b7a917b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fec93d8c1f2295a55d635e3f3bbe6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad186f21276be3976a672382c55613b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431e9e69a615f9dbc2ca362ecdadabb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858113442c5425d16cfb523546192fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db886ab1ecf2dc78bc185ca704fcd21f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107f9d09a24a010da0b8f0fff77f75d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9747e66fc5edc36c5fc1625bd2cabf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23776fd9e44cfd7450ae6fa761fee72559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c8307a0904d70956ad9084aca80ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026735c33c33487b379afd4e316d6309561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3ed04568baf30be0cc7651687a33a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec318d1e6390c859d58620659850ef6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83d601ca9d2426305f90ee40640d6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16923427b852914b0605f338e40848565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fff462b5a6cd71df572fca09489b23566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bc6c70b00d0a1f7dfa36a59c66666567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a460351ab3f87bfe84a3b6c51862aec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d366246d0839d9ec4ca147b88b9f964569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f54a3dce0d654009f667b0a968373d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df6afa38b9c75e85494522bd35e676571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4a7d16ad9e26e7cfad8b451cae4eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33f1f6cc6de76d9a2a8d3c653d0de6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974aa52315b9ca790c3d2abbfb831214574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cba1030a1b80861917f1bdad0e7d11575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb77f3e8db910c68e467b66629934d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8907f69c8b9abec4dd58f53835d1575577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aec9d938132f6df5f8c599e0fbb50f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17a9b5555099e545568cb599606c0b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01145b17d52e8b81cecdaae410c8b49c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7c9b6a3ee165e43775661769824bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b86f9f220ffe53c4b8df1b4938959582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3d242f45bf659e5a68fcc2677016e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b7d751f3ede97736e337931139ca1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccee37f85456d32ac59077aca30ba1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73a162331707f68a6ae216c644473d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a05384ca228af5dac8ea8e52f72707587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588db5b61972ea46f87b1b53ad38f763588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ece3f21aeaa07bdc86a1e3a019049589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253d6c8e5a704b9ab3567e1fef60a20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea25f4801f4e85fd26a20ce70a510ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661e646ce1a984fd540b6d877659339592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37196158ab6167472477c24a5c6c25fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c67ec90e749da66b633218d53a49a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75351069cc61e192f62b158d6a017456595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cab25474d6d5cadf5cca715b3ebe86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349da4acbe7d9f49978a633fd87429c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80301e9372aa439f7b90a8a53728159598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cb7bff730367e3de7da73409a1607599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ae2ae40c875d416dc2b5d178559d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059aa222bda8c34e57005e78ac4428c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b25be74a16c35bbebc1ff8dd3da45602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a005d07a88005678dda871134e547603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab4b3cdffc6fbdfc97fa002b319b6f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197e279ede618a64b796e19e488d575605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6cbc674d0758a56c149b4505057ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a47eec6d5f82ae807fc73f747545b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf00cf6bca6d87793066092470fbab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31871db6a4c0514f8aca0a1e8c14882609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc783a94d5909173c1233aaacbe75b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47290124cadbf62a632830cf760ce4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46520c55184b600e316fae51d8f671d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe32b680a07faf959dc8ea2a2cf19a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd13e9b2a3a08b06ef1fa65cf1f05d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2188b7baf838361625621b428e9b0b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598bf5d3d5c15501b5de175c5a23045616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83cc4ba972cb4e0b0cab37b377928c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a8b67151b2b192eaaa1b8c7b38ccb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8621c91dc72111b75cd646bc341bc8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383d15b147e1c8b98d31466cdbfb6dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89d58e9b7e70da4e88f5a21133e59a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497150319d044dafe01f10ca04a4e204622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda234832ddba1797873f4f393cb2865623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c535a2187ec8518cc79a643824e16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64b80ba986b04e4145b108f3391a5b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432924fed204d84f01430c41a54e821626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2045346224f018001871eac747d722627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3b2850fdafe49ef3007bacf46273d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0ea35d5a4cfdeec5f29eabe7e6e74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e27a31fdcde6bd41d1fc8b7422673f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241d37787f6744bf83c3e942022fd4e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae55d8df95a0a034c64f76517c1cad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b9b4348fa1d85d62711cee511747a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1381c9be829f957292fdd9cb8313662634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d7a60da751a8349d3e311b8a00d2b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbae74a005e48ee90d2711b06cb3fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49c9591f116439bdaffd7337591e90637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9a031795bc76193a53ff1120553b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e530af119b651970b53bf63148c415639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29de84d0fe7e706141cc8a44ccf3d93640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd25ebf67d05120c364fb298e15708a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d10d216cbb8a289dfd25c6ade23b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c176eaec0d6628ed9b23a53c687a727643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838c3e50d405c58b411dd24e7a48bb0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cddf0001f2630b7033bd512641283645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafa1839611f73c6865dacc4dbf505f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e89bc993644c04ff88c0f012ef1cc2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffec3886fee693280529291693d775f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4185bf274399a266ccba604ceef49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b09d6c6c467dc31b3e682f334ff67650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e453e4408faa9a7f88056f9ca2423ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e5e8324008a00ad6bd8bcaa6a9809652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c924bc9648df018eb77184c4af1351653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df32036d9f3632b1858b6094c6e52b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd359ff8ca68125388942e298998620655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121d4899ddbdc80dd20fdbc804b1454656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4ab23e42ed1a68676fb5b4b24bfc2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a470830b47743d9e28949954c4af65c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ef281c9a030e472642a4bd4b8871a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c41b269ceacaaeeeb1cde724722ac9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5ff3c795eff281f6e8e5511b3cf58661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723478d788b44c2375d2e07603a3a9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82febd30c566c89197f69c4a681f0985663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29e2179dc0d3418d2b94e9ed449626664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcaebaa2edbd0732332dc42528e95d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4ebe5a5ec0083d2efab05faf0e30b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429da105d4e178bea7480cf6635b3bf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc50960fe4c3228d2b7de413bf8281668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3ec586c393386cafa3772c2b9f87d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f859010ba5576c5c9ee9edf0fa63d28670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a69137812e0ae70bf2f3788bb41ebe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd71e4c8f5eb8e7999611dd9c622766672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3900fec101cd9ef32b6f62ebd286ad6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5cb9493c4d8585c59bdc5652297eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1dfc83e432c563571515eab7ab036675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7a517803ef52b2c6c18c52d329039676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699226ca4817c64280a6a072da5283f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d18e4c16f5e443ab0b09d502c8c624678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba923ba9ace0cead216da3eaf2639b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf00a8b3c89f8a42a263b1eaf14554680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26010c5f16217406d00b97ecc6c5866681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d4a1c1e17debf18543deb0b2b7c5d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e3c7a1bf7e7a94b56fc3e18ac642a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df1e17033bf60b87d4e2ccfe439055684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5df482a11a106679ff5db13cc9c1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb50a622d3abee2f265b6ce2dd1ab0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45016974bfdff005acb9ab9e8c8668b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf78bcf8db00949709e5a4007fff5f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9bc5f015ea91cb1a0f0cd36736d3d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc0a60bd2916266938dec5d235a36c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3e35d1c151bc67a8dfd76c12b2ff3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da200bc144438715b529dba076bb279692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4eed2a2edd85e587c1e59793cc2e56693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33da314ff516ddd26aabb511f32b82d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac07ee1a5dabdbc9d3a4be01c8da1a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d010e3f1093dd846f5a22be30ef091696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e71117d867a0225bb7e592bafa4749697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ca1cfa8d6c715a0b67903f086ebb9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acf2e7e5b8cce46e8c5914971b534d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c74584a673f4fc66e84ae661a80c2d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a89b8729475d4f33295bdbbf86ee9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38271806d8ddfdbedaae78a9226120702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e91c23fdcb0023e72a62d0bb3fb0d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be741ad5d5a56537c9c776f1e034720d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30f1390625a3c0d7dbaf9ef8303b4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8b40dfd6e7a7f21d8d830c707f8c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a46a37748b3432f238fbf26498b07707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ecba9c6700ba038fce9c233d44b25708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689604d2c1b417d08ca496daa10e520709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299ea92a81773488dbeb0b814262331710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592bc80937547f99865351c993f677d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435d84274dd727ceb80cfa14f29ded9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a800253bc016e388714257d8dab40e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f72d082a31dc3cd8b78a1bb311321714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0aa9859c218057576786bee654bb47715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be8e4e4f972a11720002cbd1283b6e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0741c82fd72e09552da87bce0471fe2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a8b11ddaa08c14c5ecc4713ffaaa9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7298635be261c3f3c880b6f5b317b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7506960c4609a44ec62f26482d0c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2213413508647ade207e2d7ff594c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae4de2c072471b4f7501955b8cd54e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fe7a30ebf7a24506c9f3010ab6a71723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6b1db1559cf8c89da5e445855ca2d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fa77af3258ab794d39cd30e3d5bee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048317199d1f2bc835f0faeb9538ee8b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583bcdd0a1fefb47d7f0e73c8fd8a03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cce2b97c55418960d449c693a4bbc0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3796e5b91442248502ebcc1f2c535729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c53c137f83deb5d2313e5a6fe2156730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acdee4dcdae63921513f1a89ee3701731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaa80a2f6e54c3efd23f08cd8f2ad9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fd59c9ec8e3663e841a504325488e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9107353c0fa8e5cd26b7116be5bf04734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed527232c9fe9fdb72473355e08d8b32735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb8cce4b3711a9303366f39c8dcfb6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f644f3137947719c7397c99044c0e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc76c102aa31dae57c9da49c2b3f3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080212ecd3817f84d7692320f172a5ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d0d2150a54e9bdab45b08715c13ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512923afa9e7d431dfc24889a1581f04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d13313e4aa11e97b49636efdac78c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561ab28fcd69252a73a63fc4223851a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a967009ba0a57cec11d921b40a76d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01538d1c265abf929a4fb7ae1644b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805a42c32573eee0c4acf1111654ecb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649d3404663d7b1f8afe1d9e1def460747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb96f582f66b491c2d1b2287c7bef6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a3ffbff4ab1372c456e41697e0258749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725e2a8990452b8e0b3b8f0f479328b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c958bd3b30967251023d75914fd13751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30f7cbd643fdb220bc9899119ce772752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551009eceb780a38737b8e9c4c92035753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>