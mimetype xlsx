--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ce0b6231211dd1e521b10fb8827cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd844ffa977d4ce28dfa80ac6dd93832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d71ee761cc823a373b31e74aa425c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86c84ca1ffaa78c4e6aea2e5446dd34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6702001cf55f9e120d0d6c536b1d7cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ba35675f41e1a5e3967bef821f97e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ae7dce65bd6095e1bc6685b3d83467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbab511f13650b9882ff56b0239a48e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2f7098d551a8a303468e5d1bb45879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588482572d049dde63fd970b3b9d262010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7990fa0b1fc92ae64e6b89d646b250611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53597d07de0e6c1320f679b0b5ca41212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bacce5c67d30fac0592e14dd23c53f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8baa40f307fbe37b9c45a35011b56db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9ab3eb529d671f9730b55e9ad306a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bead874f6ffd60297030f5cdc15cf616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586943764edc5985a47d6039d8511cfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24934e490fdc49da043a195a2f7b79b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b545160c2d8ea98d05c5a16b12af119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db01d34f949fe8c4152e2fb1f666c7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a67a9e95bde2c4491435b14ba52cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b763992cedf6afc83229ed898f32a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ec116811ddfe5a5ad7d8f0b28ac8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3363614f5529ab88dbdb83841bc07224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dd0f63fcd3cc310582522e40a3a4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127e1b625c920a8f27b88f3079821c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d718a4626101188ca2a4f6ed30f62727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63d20c1243d98cacca31bdc3a3fc3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb20042f3e54a42c95ca3e66a758d5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179d8dcb5533cdd27d2ffe5b0eed98a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c643cbbe56d31e7b12600f85e9e4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ed0091ee0259a1a0047edd1f54b3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef42b4249460604f5aa210e45f0388633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db57ef5b7e29d3c6d1cf0eefdfeab6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d60ad3e63fd535807452b420a409635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb71eb78ca2995cb69bcd1b5f83100d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f26db34b3c11b53d7407f127263fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d94d626eb6da9e9899c445aaaed68038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b962f04454fd38b4f12edb2640b4fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e39bc973b30d00d1631a32cebffddd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd532512831904f9fb4a3e84285e26f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50653830db058c98e812dda31e0693fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1b582c18d509491900a45c3e33cdd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2a72fb25c5a909bfca76cdd97ad6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49bd474cffc94774a6cef41a777d0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240b658377d7c7dbb23f993b6d2344b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf047bc826d4eb58c34fb9fef98e9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f652d84bb96fc6ce900ac5009a447f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6824f3edf51c6679e4ebb7959c8dfe349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb4a7c75a603b0e89de428e827db2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa54e3e4ef7f6d314afd21673a188b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14bb8be4792a88ccd923d51c71902252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c70f97212548f640ad7590d50eb8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82644648824dc6b92acfd2d13e352454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2f9f25e9f5097123d428aadc8e8b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed8ce1d468c8d1a92bf9ac038166da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623805e8e1f958f7f74e6e19310eee857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee9c24d1fd968322d25fe9a2c4732d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddbe9460d5951f08b5b94cdbe1ce1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c99f5ea1b8cc6de8f71e4db6734c1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede7ae834a027f8ad7624a08b3d2a9961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0e86ee36023e50039220c4696732b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc399678ffc61115347049f3ab9749e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf47725eb2125bc46d093cef4427eeb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a5fe64fc8976a039f19e46ad477e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac809bd1e731c5ced81289890e0d6ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb033c2e6a670a0632c558ffba9e201367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a515cab923e1cd875189e3828fa75668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dc284e271eb2935b7f72a7adeae4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cef6957d04fc67f62572c545fcfb670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7668687acf3b80d6af0be94076c5e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b57f728ad7ccba08fb2231577b5dad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595069d3809b421288cf26c76c7c554773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193552717024986d7b67cc2c68cc55af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009cb32c174e526fb3f271009b6c3c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d238e5da7bef1b034599fac00c1b2cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e1c4c198473ce0f0350e675aab06677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697e7c4cfde03aa5a9b596506d6a2bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d313017ec7caa10f2dc05605c9a690c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11287ea793dfe0e9428966a3280cadfe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40158cf48942ea90c95a99e904a8c05781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d144975c6e56dc57d4fea766cf26582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220cfaa0ea7d1c9ab05a4acdab08c7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affc52c16862878ef9f1fcb8042345784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f507f2d19e997938bf19ac862870785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acc9cb2c863513e826c7022c82481b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cac33597f9a5dc6278533cfcbbec3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417767dffe68109f942a2eb8b3e5ba688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857b5022f1d62b27d27411c122aaafb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98274bc671acde6672f17d775e688f9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b12dd2503c207524d87c29e31f6a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bb4d147723604799b0c4205a4cad192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5e1e29174ac06965ef2ac4709d95b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac49328ea75c216af3423f8229dc2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5140c40917448a9d8ce51de00d827095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dab70fadddeafe89167b0fe0cc7bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ca8d61ca8399981212eebd80c0be397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b2543802ccdb42fc279eb10cafa4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1d8c574911a59005caa7ad58357ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c77d2bd39f90715fcff22a1d3eeb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af90a82f4aaf8a7b51d324f89bc67fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146a154b2caccee205cab26ba2007c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cc7c4afdec1d4a2658fffd6a7fbe4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91924017412e872a7bba0fdd9d02c51e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9948bae29e98f506e833dda9f2fbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a05b617bc2d008f66fb97b8cd8ebd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb81486c4bc67a0aded5d3f37f1aaad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a01ce214d1d7ce3abef519a3edb19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d529150d54fb3b13a3760c1470c17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9714e79885ad34fb20406108fd98c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d569019faa26b898977346ed5ccd2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755a37e7d87c6027e57091bf4535488112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dfccf8e5eb6599deb97734ec283f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eedaa3d790a80b9d5a32491f7ee5ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bde8a543ee9f90f67a74d2cfd58fdf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9e29d93574d84770a766b341ef481116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3d3fa68699bf35252451fc986f373117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e498150ee6ba9dfa99f302a4e06f6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cfd73ba692e8d818a87692f034414119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6b480c75986a8bdc797c8624a0633120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0e7749fce548dccccd8c1509c3035121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdafdb16f62ba47f6288ec1030f1c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc798aae444f59b1567539778fd776d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c070d428c3e6423b386269ad6c051d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba8897ee02deb83e110350afd4592e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d77b33674aab838138607dbc9130a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d7536e8a3bf06923a41e66aecf6ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ce8fd686ecdde29afb81319e89b44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642197eea72335d6a6250c20fdd761d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32410ec8dbb2d44fb8e9cc9144923566130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edccb644e0be3b626df85645c14363131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa29b181fe1291f0879d54d8c7f008132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a4d5ee06d1dc82778d93a13d3fef4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe90f45f2f47b1887bbc82decd3c4ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81484a5d424d4483fdd4bdb17cb855135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404a9db585b4644ca87017115e47249136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b703139154473468e56ac6530c03a8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4e2f3bfa54aed2757121fc282d104138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ebd7f2db8785f1a396b69392e267d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bb62dad947f5fdd0999704845d839140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29787d23aba14f68e607a74c81533ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6a7fc7bdc716fd2819d3ba781b090142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc852ae4fc4e957017514dab6718d9ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6147ba5d76910553ab023545347cf5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dc9d129f2d42945777122302c70ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d39d05555bfdbf8233c62d7e55db5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8a716b1b876091ea7d797c4ad1871147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea407d088da64c7b1693f788c1bc28c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36612d95ae57bf149898dd5f2148876149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e43e176f2dcfce293b2c3097434a58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9d49d22f66daaa2d2d7215f8a7cfa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf56128186c69e092aef01cd788b1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f0f920feaf69714b9cf7c11df164a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c379671376d3e215ecc3adea249b74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d98faf5a82232a85cce9742bc2eb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6586579efca1d4cb1f796a734a23f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bccad17ec153262a75f97793e2ddb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b86ac3c87ce43baec2c61e1b560ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d8b5f396b6bf3f7dd7a5a3b5da5b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87ff9275778de0f16dd30cdccb1917160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b9040f77abe46aad4c5153c4ba460161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a89238333fd82276b9a80d15a2b731162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c638ddd98e4eb72e09b071d587884f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f441ae4af54c0b85148b01560e52f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a907861f0799591d45593dedc98015165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b40877fa5d9143f498b032fa2342a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae59231f29e1492f481b807f7082ed7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40677574b2e32d24d36279b2b8e1e699168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ca50a971a7355dae20369b65f25a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3193baa63819829ae6e3af7fa3453a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583e5a4b99174916c8634d66d82ac72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda8512e7e60c78613f427e362397f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d12131d0d452f5f796383edf3ed723173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe5ee8563106699da45b01067d52db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178695260e39b85477b3905afcb7af68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ef3a1fbb3aec32d595e99945f22e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0cd971e28faa495d32942e81bac0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ed64f463048673de6f10923175a22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179b6b8dac367296a51fd2b29ec3dbd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba0b79c8f96cee105ee618011f6f36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f35336096c4d6b1d77ec683637b93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c90a438ad14a1eed7cd79ae39088e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19fb6d81211e1bf0378692e6842465183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c04f88a9f06880684d6eabac70187184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903be391397a477d7488a8492e97d8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b3984908f68f49bf95278956b6fa1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29773cb72a4011efd4990737cbb428d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35096ccb5e96b3914b35e73b197a8b07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb554ca94ad5b3e68945c9c6f7a73b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63f4769a4e14e2d6be73cfd18c3d90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435572367e1c9f40cc232f3bbbf0d09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86e9ed8c811924f14d4dec7761a73d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126673eca6399739b9486420cd59c488193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7851e998b141bd87dd32c5b7a6787194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16329a815f463cb349333197568cc41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14c8c86348f02edd377594ea88d936196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a194dec5807b2e8488d041c9acf03ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2661d3255e6b6f34e046f8b32c33108198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803066e5793dfa7f6664d6582fd050e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41617fceee1f22fb63fe89e8ea2c19d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15bc3d2c05aae51ec41c7b63896a2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13680c64df536ad8511dde7b8630af9b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412482344c0dc124af088f01b8e3ff47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9925d15c36499ca471736821ea1434204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10b6ca38772b9be5c6c485ac797ea8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be17fc327c63e0e7d487e653f1bd8a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b2729fad414dc80b9868195283682207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8aa4fd780e68a6ae36aea1e74adba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384209ce078b98a9083f842d783206d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520be0d7c3f850828844bc82b0668320210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2facc15a5865c1477bf8ce99cabf042211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12542e6b948345e8a73a0e906ba83dea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20af1561e547980472292f155e9f4b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7be0caa081ac0aae356bc17408475214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7c7aaa14df5fab69bff69a0035606215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bdd19436615b29cc6d89c392fa128216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c440f342c34a303146a0e6861e1ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f6d298b48e9a37ed15ecafd18537b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157b1c3af22796eeeecc1b4bb7ba29b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e88b56125d45660ce9610b7db9da1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36467ff761f6eb0dd946fbbd678cca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540550455a001825dbcd8413a3df9945222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae4da9a61fd6fe0b169ed7666ba576223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e9fe836b2d35ab4c6baaf5beab75e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6292afe5ee47591d7ffa2197eff76225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c42f2d59a6ed094e850cd691f705c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a37e4275df2aec84e13d0b3e21ba98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737f7d1142ee9d91d4ac1b96c4436fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441352b6dbc477915e1ce1ed90a01b89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675bd956d0aca45fbf60004915bdf2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50898cd8a1bfb40eec33c6b021ab3877231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e2188a28b1352738356d9835f8cce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54584848414bd42fd8057028a5b52c84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96ad652ae8c5c44aceb82fe738e8bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d3109f89020424922652d50a69f50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3bb492989e6ee6355fe03842acae8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0be24761da7ed7571af16e561f8d78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426958960da986eed7047441f553886238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baf7d7d215038a487c6ec439824d70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7a06d5900a9413b4a67a6d7d5222a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caa47096f4fb93edebc5e7103e3aa3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fede2c8a01ffba163b06d5f6c41b552242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad379a5949e35cb540f161ae0403f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefb3f4bb17ef3b5764d11f9e21538c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f601a2a79138fa259d8c97372615849245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea53d5494bcc2510e03afc6a9e3cf3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7b4161d214c9134d880dd108ee248247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e459299faea82b019a65a0d1f5b92248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ea9dd6ef784a15bcb445111f9b70a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c2d3d08a72da237da940de7f25df6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b992709a16792e18bbfe3c979023c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c1bba7bc14a2026c8b9e3bb06a52b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1303d84720805f2f1940338a5b6c38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51f9d6b0f9ccaa827b80eb640572e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2687141df46f7baaa93fcf6a41ece255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d268d8c31be02a054ca0ce7f06d772256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c50cc601f4cff5757ade7812f06ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859d438976302eba90798d8c130b15f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda9aa625772e2586d85004dbaa6a0e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bdb823e0ad869b7379bd8f4769852260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f0f926f4e322deac7505befd89f7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8a8c4d26e77bab9d7e8806f535c79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8f032bc45362074aed17058686d74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb487bea7f6750061bce81149e9260264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06414d1812954e2b06d8552666dfa679265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca81bedac73ff7644e0d7f6ce71f0d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dde58bba09b9f5d45af6939714c1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43717269d03d86f202685c61ba1c09268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf6324448ae687d29751463c365f15269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16ed46a40508644086e4e7fa3edc9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fd2aae86e4f4fa0b4eb249fd20479271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c222bb2e974bcd556c39e6172fc13b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422232d7bcebd5084c712fcbd0f09667273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce6bbe3e8cd19f12439153a32bb29d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b49b4fa0e96d02ebc661d50afe5da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1525d7085d913b780552da5cb921a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4db500c2389e05ea469610f0849293277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1a81e7933a4c72a3216b06c908bd5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b1277ed728c94dcb828234154db51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc02900ef20ee79b64acada7278ae1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb606ad1a695ee3379606aa54de7289281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474c4bdd1b02e9429bc06b8536b1714282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af8488cee73903433c4517980ed382283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae16628fadb3f01e584ad33de26cd1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41256e0cc4e27eb9cd82f97e9b3182285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552fd2c21b1c3b425b937a1dbf2fdb6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55339229ab9f5c838ed37695c45a0a35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae1c79750ee9290e6f995af534b452288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce8d8380a2e026cad546e328c05b10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014c80fd8df54af4c5c7f80e5df9ef7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddd0772de78363a340104fd1f52773291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae990a17a3e11ae3d24868e59231cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa98166f832799fa8518c14ea5f2b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd09bdd0d2531c3b95be3e954ccc2b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaa44fa01146ef9dbb572570ef60c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee88b6740ca4578d87fa2cf4d4327e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc9ab06022b7e77e9e4d12bc1db31b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1f92b8c07226ef35e3f4a2fb2cf18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe6a5ce3ea525ba52ab728d92c8f5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd91d91392eaa9c0b6f92a2a2e2455f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241fc918809d83536361ab5f97bd159301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98400e776ebaa6fe59883fcea9d70ef6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eba375aacfdd3f73eeb4e1b9841135303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f7647d4a38d7e168a192f77c1023e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b245c68aba5cc758fcfce50f77a072305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3e6b9b1b5394f59a8418e24956730306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb90a05835c2e6a0771a54715f996e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01926cfd1de5ddc3222be5686d0d4d16308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f12dd14a03617d3d0110ae19d9aa5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdf04080e8d07acccbba770dcf8fff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127a223eaf158db143af6be67aa46f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcdcafc9281683eab7c3e7821ee68c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932f3799cd4adb8b4d555d3fc90d554313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e349aa0727ff213ee7b23ad623bd8af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfa2cd8c65650827439df20a49fead315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9d2499c35ed84d6d0e1f774b784c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3fd1426df7a02cd811a5c07ed0c34317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49e98f376e0871dc421ae7257f80f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca098bf45415577d4737849dda0f29da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da623d321e32dfb601a87674c47dcba3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72d11cd7ebe7364b37792786af11f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17b8fca07dc79d2e81a83139740b64322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b28b04cb449a92f8df669d9f18baf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60cf055c63b8913565a80bbff7ada3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02e44025089feb7a9713959a9c0780325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01309d5730a8506c370a1d2b077958326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b8e207a977fb4c15435c6701071a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190ce31bdc58ced420b8381fe3bf1f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad83f895275df38dbd40be9671e11e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9b211bc2eac5cbbdc1e0b44de86d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc578894e8bea985cd9793f5082de11331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbdb2ef7b0287ae82c566625097a5a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfc4e8173e3ba3122fbccb023e4ed9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539013e09319253ef9183d0bdd12880334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aac69f61216c835308a4ba1461fca7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c77ce480afe85913d5cd0c39cbaad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa8adf9750ae415697c9a12cbcd405337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527f1070374544f29f0b32962251440338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b535c8dd933b3c53a33bebe9edc920339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ca7f2f6e723125642439fb800a477340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97768d5ea49ace543fd3562c9e96119341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f91cb4f1a73853f2726e8592ff386342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf881867f39ce1b98c7bff457300fe23343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860acc7f43239015ed1efb3174f5580344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59a721da8789ec36deafdec393edec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8931e3c863ce7648b7019571997631b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f5f052be435f88f2ca0ad932c055a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb796fd2caeaf39e0ba155f05a75b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ffcffaa02160fb9bfa35291e7bb27349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7a7ad86c64c35fa73782fa1f07e57350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c322750a7deb9074e3cbd0e9a48c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035b9a57606e212eb10e2fc4f97f53d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d307469959bb76a5509aa8a84d1a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b051a2e17b9cfe14ef81e6715861dac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272ac91e62ef25ebd06cfc5d5b6bc12355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418f02eede429e0b176fbde21dd49ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc15c52d620999257fb97dd110dea6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedf9f9c352674e83177c7a1553989d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadd78c7a9717894162374b1b1f3369359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e236fde5e2c30907cd8dc85aee5abe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eeb976a032ae353f8b5f7432976e85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95194080992ac8459752ddb3d67b99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573059abe66b7babe89a0a0969121cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11506e721ccae1717eb582cf0a6473364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc247690d23a1cb0b78176acadd533365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645645f7097af25fbd741a3709d2631366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060361c68084e75028b3e854ea04d94367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef91559093c55cfa99b727dc397ec1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98027c4bc6ee3ac43802c99426b168369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43264984853cbf1c2a3fb8f19898b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7221cc05fe2a7f28429121918eea64d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592b37c53e9a491a41cee852378cc0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a31103dba5f208641eba62d7236000373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa450365c7a0411bb274d5c41e36868374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27539f329c9e8c5167412e4d44d88525375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550b3fb6c152fe8eb05b8074845f8fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f57c7348ab4e38dc0b9864fee68818377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc11d1779f505781bdf3a604d77b64378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74266b7f54e49ce3566974506b3deb30379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e241193cfe31498adc0f08218563d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04237baff20b9c6948205c983765dbbf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9194a3ce0f07a7662e5e375ba4c65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f788a5d9cc59fcbd9c0edfe1405d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e74e87880e5b6f8135d9a8c67f5ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2003480620e6fc941d9afb3b6afc47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae13eaa842cfc5ba16156b14a42ca90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3695c770012455b8bb218d8a4a4195387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac53097fd844311eea64690d1c76f83388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88d7fac0e3fc51a9acc6631c4ef162389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd12e52c5aadc96398a57ea627361d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d1b495c8873fb238fd613ef5ca670391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a26f75bfbbdf127e23d5cefafe0e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edbcf6bf0ade42998f9640e7f3dc6f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b726c7ff803ca969286b407ee787c31394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b798fcdfcb222afa3253afa2d1ef69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d1a5c753555fe5e8bbe912fb08a52396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4336e81be24e04447163cbbd8bbbd21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a49077147b47d54e65de861fe3918e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22300e80cb8eddb7ca357da4165e27e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50df860d6f05956eca64aacef11cf7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ac25d589f32ff4797982f6b842b21401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bfb37406cdd93b66caa21832abaf3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7216615772c45938cb664d852a86bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149364bef4be022d506744aead03e9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db615187eb9af4a874de057612a17d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de9be6d2371b44ac78567b5021d320406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3bb2d1c2c90d8c6edd03afa4cfd30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68308592dc4a1a0d39fc19314e26532b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d4ef90ed60cc5622855debdf8abbd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509e9f032b420a216a61a642369418f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cf4f196b54422e4379ac3ca200a6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78dda72fca373bdfca34f37ebc91b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689150d05ccbe59394968be34ac52e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c97c81b5c4899d4ea2c93472cb4c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6ec4efaccd0712615ae237c2122b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d621264ec78a0ef62af94a3b5c2a37416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ee6d33cb5437e1144c8e4244d8bce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37d939fe90424a408caa266027c291418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c66f03baed0640d1c204cee84f0438419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757cc7f27b81ec286e766491ab2daf5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46424de6b797081a76c916f6a19c132c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abce0d21b1cb58755b72091373ad6e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5bae67e223f9de04dfec6458721bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fea7b1fa0ccf42cc2f17e3a20b9a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0acac216961bbf3d82f9c6d96e060425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cea8527e2bc431355d492eed70eedc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6815b0b8a1d61b64941adb92d063b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f068e3d63912ba5c5f27c9b426ee0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7dc1d7deb8e738b6e4d821babb106429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f5641042860565ea64f693c791ce5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50335cc964cb66b821b161e9b43be9ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79fe17bdfc1907dd8b3cf649819d38432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b416e31a1033a6fdbfd91de20070c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed0a5d25fa4de9932bb2933a6530dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84138ebce7a4cd0796aa78a560a5cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691ef36319017c71c1f7fe8764cccb3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177b9e74e56c6b17a61c7b0f2ecf7af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fcea7ec661a1d7796a2d5c710ee9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f571c6057fcd4aadb3943059261aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db83f37167ec2af4748088ba0495dab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58e6e9a1840b139e1f2c1deaf5c14a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c6faa4cdd0045d2df00748f74102d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af4948fd5f10f75fbbb737e58a461a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf61f29a3b87eb21c2b95e3691065d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdff324fc80e3a2ae9d192e0f46a7c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1820a3a4dda3728e504d809fb1148e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbc3380975e24eab764cb0ad186200447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577c41a13d8f723cb67ce2aa259d1d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad721b8fcfa986db24c742342d4119449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df20212b0d0fb93014815d1b72209e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357be53a1e247168775400882ef4900451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02ddebfcfb5c909d2ac8bce05bcbe0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160fef271347b5045db185096a8906c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188030726c66c36edaac837b53a0772454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7b3bccedca2beca3f48512e62dcc2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf84fecbbd37c9873f88b964ee860a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54a395a428c77021e86b95594e0e29457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e087033e040103665b3449e5159a1f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d3dd5d624553678f6057737418b09459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a5e59727c5d1f9f048e7a7e92070c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35109bea19b299a24b56c26f8c68d922461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57f3accfae0a1a5261155acc7b00fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ca524bb7340a843b2c71adc96a00c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bd5c4985e6ba2b99d5049b963d22b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ed60e40b7d5d7dc73dd14464a2b88465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695740f4c33d60b359d96cf22981bf3b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712373cf9d6d702b16c797650686d10d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491236e167d88a92556bb59d0f2e35ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971d7cfbefaeab7fd79ce9ebf5a4f1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129b4c0e131bbdafc02f5980c479ddc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f165e48f78a21acbb4681c01e191b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcd8ed9a1d3411b733502959301f02472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e01472f2dd6b3881f2ef29e35479f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eb9c27379b572c0e5f569a89a5eed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1af3166ad97f5fd91e892e8b9f502e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d844c32c7ae787c973201391c3559476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d36acf2a2a414cc5aa074a17e7c9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d03c05818848ef78ccb83c9bf4210478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a0af8f6210d12f4aef211c4cd4aad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4040ffae95a8e00e2142d386451810480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeffc6bf52e108742222ca0584eaee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faff915f915f36b4ffe899681975f2a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fefcce990e4c6350e90bd492ccfe79483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3354fa85e79458534eb19c8d184d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3d91d0c10102f61b193b4157c5dda485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabc0a435ee8a6d700de97faa346631486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89debec1f225dd0b02eebf3f6b1ef7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404b1f1912ecde85801669557427ccb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed768b06c7b1ffd851b2d6a9613228489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eddb12316449590c9fca0d031b854c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d3737060331af1f74519c5861f6c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5874c353b07af1f732b3bd3e772ba72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277d08517d471dfce1016b0dbcdd32e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cadce2f4c2277129bb111e81df3c3c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e569f55f21a3a1f50aa5b38ad2d4ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d27a8a982af787cc5f23e1b469582496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca288a4f3777123fe9aa399e65d9cb8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc92ca079a2d5f27dd90357284f46b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad1dc1ab4dacead7a19896c91f6674499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123cdd3b42311527290ccf2a0668735500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fc986319640c13d3dd3f048ae31cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d2fccb09631cd7a966d7bdd9004e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f165f0b26981b359ffdef73e68528a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68f05e401bdc7f8488f3c8d83e796d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202047fcd8f43fdcc164bd27ad20a35505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f767e72b550e20d105deaf9d0d9928506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0848e4ece6d2cef1322075a3e53935507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c612c9c7f291011fb3eebb3cb58a29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6700d5dfbab7c2e3c22a666d7288b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f079eca039458502e7e33b5cbe5b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f543402ac3a976415d12143dde92474511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c40c7d39ca7e62b60ecaac2f8cf719512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bb20e0d8e607e6757f0c4144d49c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e0c886afc35851cf7789a93b6dd1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d7f7acf325832a2c7f1c7832f8dce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa62a9aecc3a0230daa6ea72af91ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd285c2c2af2dfefc5b412e7c9c9d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75206877c2a4294aa38dce62379348f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e4e9f64953d9ae3f00eb8f3600ad4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4d224e0273c94f01479c0c9e0e926520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0732f48cdda7b53cfcb036d4e111dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a4ae4f12bd1648782ba4f292c1700522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432f5ba0c5cd951b32b13bb72699d86523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e4f83046ee99030d73578020a8ed5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dc848252af3f83832007d14ed13c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42fbb2bc317ba257c32ba89dacfdf9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbe6ee54471ca995a65fcfb4d1cb08527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370dbc15e9a13d11d1b4227d9a8cee7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403933f440d26e5c77f79ba92999c5b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc1a48f45a9832ee3f900dd4e024f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d4286fb86bf0ded4804ef8b0461ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a9accdef3b22c22a76314f930d195532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19eb405ab714f7c03ace04cee22e71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c140a1af0f978809cf789b27b472a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b65daeb4c48a3c3fee7c99516bf1cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a460f8fb658dfafe7b6d7cad5f8b5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fd0ed9c9b823996180c58b83730aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121f38480e3b12fd128392d578e0f30538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ab5bb7f1839cf5d2de450c2e5ba64539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9856ca85c4f68a7255e57b5476d8d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b075f508dff4018ee128c8f2cea95541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4041329e2f66a662cd3d3b83342a19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a59e12a9aebe8cda188f8a8c1e07a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f19fcaaf6251f798e1e9856c612b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de62d51f08ed4a45130504ae0d45a9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765b8a9b4c6a5cb3a17df43b26db8fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07414173b85fbbe2664fe1dc96a19ef1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359f4a336385a4a747e056bf6a9dcb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2e7ad7fa03b0009d27c520a127bba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f9fdc6625ece220eeb9adf7c59c84550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938cc1fc2c82532cd16db25d8b2f34a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37810f93d1f7ae2ac214fcdb09a92ef2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaad259ffe320e6903cf1340f52e7c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705396efe76ac28e29f0f9f2a870644554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be59b073c4a72ae118935b7b0e3bc8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518c4e7004e8b8990ff503b7a2bfd6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c02310bc58258b8f08c5417e175ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d1866e46963b3d76eeda00118ec3e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac7472382428f942bc1298e2e6d399559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49976bac401b0f997a646fdfbb722804560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc52b2c1a5030c619d588b593f6f6b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7cf601e92991e13e051cc624f6f1b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1de4357b2492dcd44fc3fe2dcc0e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115d8f4b0203a56ba50dd2ec8b501c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0a21cb7c07f9e34931b3c6d647dad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5727f8a9e3dba28f8e5e99ad08d524566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410e6a33886e7862cb112c3744407c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141f87b2a2050878818def2701af076568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec551904339c79950b189beecdc819569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe06eface2e4c7bcb399da65c6d217f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd715f6babeb87e40b51f4ba11dc15571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6e837c52f0bb61bdceb23ad5a394e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dba53672b58446751250a943a7db21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574d4a7375cefb5ec12b93329407b0a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897c68bdbd7ff0eed9db714948c3ba8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2664ddafda492d05ac93007a286b1b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3055b79af73e180337f6aae3815451577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11de8f6729e24212489de596700b26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bec1dfa563ed3d8ca11c8f37a88fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971cdf839521e1d063c8aba67a758fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cabfc6d7519b0e93c48657871f845581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf39f793504966ca71fa85ef8571df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f83aa5557850e1735fda629130d1bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a612c0138e72a25e1684ebce8f1789f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91534574a04317b751f1f3387296e384585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b044e0d480868c23631f0211d9b48586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e9d81f30bcd5a98c003ec90ffc739587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352418319de96732851cd8ae92b69ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc218186d857d1cf44fabcc6e70c4b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054adf415abce9cc01d615c3731010ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccb7295a92e691f95374c1c53aae38591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0563dc9ee40e218cdda19be25448c54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fbf4b5009d344794e3fcabf9b28cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10b7a8d9b48e916deb6e0396ee941f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647fd546dc26dae223acd8202f4a57f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84063324828ebbc06d665c401a042ba0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069aa9d3e5d8b016d7b212234cddafe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e392d905f41a1335b3ea1f4a71be0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e7b98c352132d8b1d4f8d7c96efdc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c1472cb642c6525647a8734429528600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144dfb38e198073201dba3fa8cc3369601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44262b47a12611f00707d69a129288602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6497db546c696ee62d2e646de8315603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c97edf0e21f52cad6240cc48d3329604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dd381863334147d8d5f0890354b6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822af2aeb8ee3453d6cfd8e87e82045606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae40c7a1e0ed9bd4b220068707ab241607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba03cf43fc214490cd1690b3fc56cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6102903c2b082076fbe38d3e1e620609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42028bf096504bbef331ed210a74f494610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb6fce5083dd83efd0e391f75b853d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521c6e6e73bd1126c2c1fb3b4144b03612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14b1adb40854555eb035adfbc8d5d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab12e3f21d787d6d4e6d70d70226e92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23170cf83b0870dcad4d3039f2fa1f3d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985d20ca2fb864731cadeaec07b7d4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b38e01bfe273d81de8063c164bc83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73a1d443fb378631c28e815423788b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532183b3744469cddfaa979a6a22610619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a7b94a8f7fa8903c36b6c263ed48b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b8a2a03bc8871ed4693c156cf913d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9e574f5d2da0ca7a54f1c734144c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3f045d5d093a9c518a9a0257ff3cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af875ae1da8c79606e4e93559e6274e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658f1f1843cc13d53342d4bf8397df5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6660be3c8517600ee3f806f8aabab3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75a89cfb3b876d4c36dd54ead4b744627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef452a1f225c95e030c2231c4e0a3d92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16844fe6afe5bb42b30c6778e617c80d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62917c5075c03c812fc65a0c903f03630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c42cf4e5e03dbcd2077394f895f7a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa9fdf009bfa9e7565dd1b7123dc66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a73c55fd926290740e8acfb395d363633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f743ae1ff27256ac68c09793dc4b89e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937a0f67c15736235f72701ba3e8168635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc557b21b6acb78fd0f148e227e4b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368e46c823b15597aee4cffd65d81e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb53dfa3db770c9b5cb6d40a125429f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36f7afdb54db11ef6abeb51dc2dc7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60988ee3120dc5afc82f1e15e39ee1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5cdfe46c750f804e197c0f2f2a760641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b64603dceedd4f37757839879dd677642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d76080fecc0b5af98766fe59a3ed95643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64be819569343fcaa8793a153720d8b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f0a4483dce0bbcf3095177b4b47e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67380558a3557928247b451663cf7d45646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc70db99afe1b4c112d24fad227671d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484de752a8b8dba86c541a27921339e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f2272aeec3941d8c7908e5ff08c98649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b158b298d899b8d7e69d4d2c98333d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707704114e98e865891a9994bfde05f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce4e4702c5e17570907e12c274ce7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64c10e380c8bbdcbf6c284f25df152653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb73474369f5ac56d9ad8a12fc7bb5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65f3cb70a60fbfd573134666f2d0f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0633863c515d0e13af26757188b8f19656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae69f5e76444f1650a79e49a18ed3f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca9601a93fbeba8761332bdbc69b20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77fe1be1dc60d4da4c063d90552736659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a91eb51a817e9f36120cf6a8a969d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e49c8b17d4d4269d36e6b0a02d4e04661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c1cf29ff907742bf0cb36d6192062662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a0f73a1fcdd3f4ee1a3d261844b60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39822dae9d731f427b93b9e96452abc1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024fc1a82a56a14e19cd8628e1fc806665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335a57507f2a28ca4fff87e161870a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4f53593606713d69786c36913ab9c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b18170ee41d299700fc97bbb1a898668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e589ae200dabe0308788325417589f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6c3f7ca13fa1e54ac25befbd036ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bd0f33e26bcaabacbc11eeb7196f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e026ef07e6983987139da4f73a6b5ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9db14dc74228dc200a0d3debdb90aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3e0df199ba427a4845448e34dc25e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca397172317cf203236b25de0f11854675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5db1876b1e992f9089616ace75346676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212e6b3af3e339ad248a0e556096678677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b627a345107a87ab235823465f9d973678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea84592ef7e7f9cfabdc45da34961b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec240f720eaacb84a2aa4ad82333bddf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f76d4a719299ff0340304c20cb326681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1858ba7f708c6f61859d2065c1fcd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a2bb251d2c9195d6cb755939e8b4f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b0dd494cb01ae1436571446300bdb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6c170fdbc6e1061be370251e20b64685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e4e80f289e6584f415395c5b29d86686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fce4adb675414ba5f44b6fc7c5113c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27afc148559ed051681b76e379c8ca0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aca7e1fa83b91b4af369a91b2947de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dee21401c31c2cba685e3f50df2ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3b59dfaaa0f2d6d6dc4a33fce72f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228fa5b1fe784995c7710722ef2bc2b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e468cca99d99c2aa11aa8c32481fb3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3b6c19e2540b0e5f44f4ff9d2c118694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6840e37cc8059fb556b4d910c8f08695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3421f4b1620054e4239753650f809c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74ca46bf6ddf32119d1be054e41157697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ec81494cd3b2827728299efd13036698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc30e38cac1b90a4e5d02116a87aff4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4619cac74b4efe155b687c522fc594700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b0769d7419744e90cb76cde113d2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee840d3b47b4185ca746089a32bcef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048637272bf4bea2ba7f42e48575229703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538636038ef3ba6c12b5c6bc5b8bf69704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af072e1b882fee978c8304401628650c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc9cb0f06a07578ef8885dcb160ef6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13ef46ce46b841d0787b31b7e17ca7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9070fa188ff2b91b81de98b41e9749708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18b2ddcf0c89aa4bd018988432b194709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc5a661b3da817c7bc6c600913521e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9f232d2050efd93cd6ce8ffb1b2dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c57d1a57226728014d4a65ec4799f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e76d4ef9ab7f257d6927b8ac80c974713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fe8369f68a81c3f78efb10b813434714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22290cb28e451ea8ea51aff20f2cfb5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f3ae8f6e5781e8d788d1ae89beb41716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee34c9baf0a25873af9cfe0995271e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ee21f20a07cc39294ee325d761508718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7d5b595f97070bfda6aad3d15568a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7ad583b1e445ff23c3fedf1dfb7ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be347c7c7ff3d740baa4cd30a83efc9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ea79d423d42f3e689159d1f827e85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55805de2a4b901f40953d0936bbf1cd9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f280faa3200937530004e9532e23b3f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30456a8b61cbfdbdb71fee1ac56252c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049517537be690ce5267375b681bc4c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5ff7f47fcc310fbc602f58fe25793727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1175aa9252ee3f0eb5d7da91dcf5d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3a4f96365dcf88387d79e68d9d7fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10620be8b553463573b96fd498c2d8c3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56233fe49ab813b01483643948e2c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716537225bd391c4242d6ed595fd7c55732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae38988f5011abaec4debc835a5f28733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c08e70433ef73d4fc6b93a3c71f06734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afbfcfb6bd4b5715af6de39158336e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fc765d21bc726323b05373f77d3ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e60784467b1e139c25176d38554c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ac4fe39032650a6bd6850724c73bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81070a03088ee29319c8ad42dfdf5e20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb41ff945f57115d5e1611ea0a1efad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e64ce73f04956f43689b240836298741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a876fb7df5aa68266008cf224fd1f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e4ff964d4abc60258dfa59102e067743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0070f5b64f614d12febc35a1cd9675744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a63fdc440a67304e15c0a452114ec1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719347ca2dff3a9951a05de7183db31c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bda7066d6b1502da8a92b92fab5bfe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9d3f3bde5714d95950cae6d7c0997748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26fbcaecd514d11ea3166e5825f042749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de240c1e1d083ff17c245c58f6e55e4b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becbd9efc16674ef4ed895f9cfbb038751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168030fa4c4900d8134d202080fafa1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08863babcd909cd0bcc53a5ddc448048753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075c99a29ed49850522b8d86a5c4298754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a6404eb589e11e8ccedce571e99d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7219aaf3716ad11fafb4f19b946cd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415a939b11b1d95f5a36348b1ab9f07757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d769ea1b4734d0c397f8cc1534d8b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d8814982d5b1dbb5e03f5bf49df92759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e23b92fca9bc68792dc38944d9f6ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298cb61ea559200b1f8d3a66fdf32992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be25ba01c1707f0afc1dcac53fb98b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db226f75acd05d0424c235f3d6cd25f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7f262445f8cf681300d8e1948a39f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4c54aeb9b7d6e63e951d9a66ca3736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da26f58de657374a6c5402d6367e7d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f9dba14a14c073ca8f03f2beb72398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8baa292758f131b34c8b0a8fadb769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb93fe9d3f7a945c2e70234c35225210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc296165bc747b19675ee3f2e305068011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4918e444eba9d1f248e6582b83544c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc87ad947158f51ff84c11ce50d78213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a289bfd656f276a40446b7d391b89114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce2efb307767743a2f25dbb82c7b5e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f1d0722a402eff26fa63987f8249616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545a63820719657318771f210d93dcd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f4550705b0e7215211ee5a5ab8a1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246c92f0be526e19cc51f94f412d3f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1779e134825a4dff7b5fb858bd61e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1550aa34bee28b248b493b5b7e08db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec51afe3c8ccb87ef267689b85492122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1801c33a7281b4859a14ced0cb88e3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd709be689814e03ea1aee6b1006ebc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d16e14546d1abe323c3c620a40782f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0c2edb2dd5f1e5ba746973b8a37c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7e4b8e9ff13b8374e7330cc878d4727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e925a355c28a37d7a45c1cde7877f9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9516874dc4cb2deffc608eb34df208c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11942f930ee1ebd645a70fbbb8999bd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff335ebcbd7fc3862476b56dac67f2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b266e251d803f4a912944b540cd2c0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d961e238cb53f2e6eea1d808fb8e77433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc4ac7347ebd132c8edd95d51df52334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f98c83a71c0888ea8f81f468c8d1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c3b8791e6c42585bdc004f5766bc136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad767fa77ebca3362fe2a284924754d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2718ac4872c0d4d5fce2ad0443c37338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73262e92881222c4dc1906142bc5be839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7b5b524988021b95362d758af369140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dc98bc9dc5d6a6b2048d8109a104941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b735f9006ce8fcc5c87ac35f0ffcd9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8cb32a92b309bfed1d65d75a9a9b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d2df0b2116a050d772f0f77d81b6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebbbbb38aeaff07f8b7b4c639c2d2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5b972b2943e475ed16a662380644346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666dc6d35a5d8e90b50c9db4454f2ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95122ed5be3432aae5cb638b1a00a92248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94c850d67fa834b4ca6fe1029af49249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116bc9d90b0d9d011c6e2314626c45c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3c20bfdc8b4645636695a70257b8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e0981cc8e0a918f912a462027d70252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb977efbab604f47f8404a6492af5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a3a5eefb5e22ee2614de36eb5e3d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcc44e82db00a8a7d7407871c0f43d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43dcc7a9cd68ae2b0ade99a948658456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cf3349ea4cec951a4af508689ab1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50942580fc08d81c7e26d96f40158358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa52c684f2eacff7ed99dc5cd41c82a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c05abf76371278176598ee311601160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408446aff29757d8847da4d86457466361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1f9af90317cf4645701189c3f02e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f0bd2aa0100fe8f71edb8a2ec983e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0412cc0f9f6806d2e8041644c25b4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b668452701ff9f2701cc47d9cc4d1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e800afce71e7e22ebb1d698b656dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da91c51bc9f6691babab8abb077f5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5f052911b50a28ecb656ae6495b4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005d1397207bcd03c03008704cef4b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e77801910e0a2fcaca8f54c71e0aca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bb3d0156c2fb8adb05b0788080a5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a07902a770614bb5b7b4c8775f6fd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181106258cf73546c25af6a859b466b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c9332fa8a936dbeebe95d4ac8694574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e340afc6d844ae78d88bfc1cc1f3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34278b4b7cdf9f87c99f62112993b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ab6447d6a81458b1fb7cd6df6606c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e49deaa0424fda95ce2033eac2f28278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41925ad2e0f5dd7edb1473083a79e0ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ed40af63857db882e0733018b593280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d56287c7b9b336e3ead4fe3fe614981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa3f1282b4807f684a8727762525a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36df551b0ea5d595305c977087ca01c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa82dfe499ba4950b9c6f95f3e1ed6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56bd1aabbbd83795670918c40ca75b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc784627fb6b4f83355a72d482bc7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bb7878ca29921236857afd0e7337987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8363ebe93ac7b07678e4d9f365e81088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc7ce84fd0bd910e62221980ac2d6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600807c2141ac967b4ce92b5a04ba1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b96add6fad809b54f340ad61ffae491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58767460484c4012603ef9b3dcf30492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7132368244bb221046c4d86154152993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6642f79dfc9f082f598ebda51172a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11084bbf9db82c4ca2be9727b6c48c4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed06afe92b004f2f4680d9bd56f52696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eedd300c74a8596bd94f93410385d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8a9ecc7a72ba7da8ad77b331e8e5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9557895535a330eb6143715127e5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141e069a2417d7689856c689cee6d16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e24ee994a5eab87e9a8571958cd56f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522df104f3b31345a9cd04b3c11bff6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6b67283fef800348e031577c58068103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963127dbb8f53463d7b88b11801f30b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dedba77e55aad8b0fd031fd3db301105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa7864da92f733733c7a561132d84e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f31c60cf8e65416dec7607b6ce42c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8fa16271fc131942907dacb7cac30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dc2e601cfb8804c3767a16e525732109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafa30db621ea269f0458376e44894b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb09df5f8dd9c84c00c46477c9e4fe3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36283c689f85c8d6e62352940e27e77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca782c45cdb02fbe7282ce67c1768afc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf63f7663913bd979494fc251311aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd1db80cb2adb1ebc24e147ac00e65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29e7cb0f38a8677ff9232cbad0f793116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14869921cea40fed8f3ae11c317fac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860af44e018de6f453fe7d692192e1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622d61a3ebe000dcff7a8fffa3262e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a1f31b763bf2e9d7e37970cdd4aa7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667232b59446c8fbdf74b92729b04f60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a644228c04391a9d67c185418e87dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df618eab996eeb315f279b57833af65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0801d0e810fa696a7cd78ad0714bde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571e13c6cebeb65ecf2e660fdaf8c9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f149791fb4715ba8e3ce9dce30341126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cc597355c2e636335692093220cad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca375199287a49931e050411e21d3fe7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e104769e4fbfd224789e29a1c9e4f6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a144ca6872769b8c7128d18cfe4e7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c298ab7e35e7e63ca89cbfbf479120131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76128ff70075c6f63e67c450b1fa1e91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f35adb8af9333a423e55fa06bd04b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a489c66cba18fba109f6f44bd2a6662134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70440ee172bd95638add7164ea8614f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932ba75bbaf0ab5289623af7338b722136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19434cef809c1c14a1fe40b84ab4c36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf250695bf96a8b8dd9e7c566d53b744138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf9db13fd6ab78ac1274a66b46d7c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a561bf0ca68e3363ed54c983928f59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cfb97fb414b336b7915a813c3e82f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83677a943187e96db3b7d596a862ca77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb580cc563133a10ac65afdc6576efea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9702a9b2a9f496605de9c6e0c859479144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82572cea922ddf2a62e2ad50e17232a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22b8607c53f709eab8f2aeaabdd350146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606771d37982b0ab15c472c8bd23cbe0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e22ebb1b9e594a69b9286b0651d94148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3880a0adb308381b49c9c6db8b925b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34d845931adf55daf6b674ee4ca536150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf8645cb386397746bfdeadb0afc9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed9d138b56093d82afd9cc8a3ce01f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6eb38f926a8a17e6cc4e329a4f3a2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d885c1231242d06086885c75c5462154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba3e9d44b58f842247662ea78c735d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663c8b375f2d733f3a878912a72e51b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b70cd11ffa512371b30db200cb18e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9e567e25bf9696856c0729ffb368e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6de6369d7b3e46a7fa0389f72d49cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cd79a131f90ac42c4635796f81bb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abac0d58bde5bb81a07ba3f2c4417c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9ef6fd23ca0e44ac81f7115a10008162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee706e4b5032ab0e4f8ae3b53bf8496163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e3079eaeb14d5619a59f6a2da5410164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aef82bb8e27728e41aac7757d7becb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454790bb7c4fa37692bc0024f815972e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55fb41ca16b3c6b5b88b84a9d868f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6053d32bbf731ab8376c3d230f659168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64e02fa660547ea7066b78c1494702169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc2f3d02062782b0b7a4104fddb6f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ffdb4788dd7b9bd08361224e4f6e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d4069136703880b4ce46615bb34dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962e441244f3580848cc96f10b17fac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e57316ea10942a7969aad5ae34474b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ace794f359087ef39ee7db268e3e6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7e2065b7933971a457615230cc270176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88868f1e1068fe59f8928b90cdf4e7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd1803d54e63a1bfbbe341885df94b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e192d3b21ed2c2c2a29c83a14ed304179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cdc8669c480053bf70c7cae21a6f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918aff64f4d3fc84118988d1fcc908e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c09dabdfa81e975f33e65ca5854d05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258deb47d06a5f88667c9373842305f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40070e8a68b59ff8b23a2cad67731c4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e972362f4b3fe796598418c74dfcb1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c9bc67fe58d57059683a0229aac6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26757a956e3c10c8bd6d41591caed4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc4a3c1d36c383bf517795e16cf1e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced7ea8db132ca36e77eea01c9286e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7e58446dc9b20ac8f98167411d4c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56728983c7434c1b5b89431834349e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a261419102914ea41b9c7097e0848192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9615849ae392b4953e9bfacd77f8af1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae504eb99c748e37a51d2453fc7eb280194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc56d7ff1b43717b5ecdb6eeffbe3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed3f9f06972bf1aed30ead3abcfcd7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c0d4b864e344ff4f243ad0265893d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dd6767e30c6d0ec3d01cc7180d430198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d31b4cc2822cc8f9375f8a611749f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93759683941cb1f1a2d8bbc28d6c3a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ede4154e7249af95b72cff01901087201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddabdff104e049060283f514557f98c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46346b0742154245ea0eb71e9ef8e1d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88a39c1b9cb57e9c6770e590b2d0aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b4b8b6fcd4f996dd2cd67f3429e61205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e1f842d4336e60421a15652166c8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0419a56dad51fc046be78791fbf1e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39d9c262e9821dcd7dad563d7ff6bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd6d21af99a3b36ca31b373b099c7a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863989a99f7a8e05f6cdcb73d29eb2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5816e04975e375d9a68fe974eb404aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bbe86763006b2d8fd1446a93259de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d1f55009ee670ff5170f6e107dd10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95da34c87be61488cbc8fbe5071ec4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa44db551197cbde277cdfabd0b869215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9858768fa86ba443456b179d2cf616216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb518acbf912f4088cb2ea56b421e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71334251e955ba3e69d252feedfde1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c144d12d8f531eced884c0863e6f27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cac6c34b333661c694edcfd8acf38e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42f288928fc97d14d159779767e3d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee91e4600c02b0b97e5c1b126e5da6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f559ad87bcc904acdfb3208ba52c5b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56178978d886cc2fe29f4c04e615945b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd5e6b609faaa87247a1c6345bd90f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100fb248925b214f33ebf1524395a89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990052f5584e607560dfe4fb5a06442227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12dd658a96610a694ed77c47a6b0b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b92d6e17d59cf3a9e0b98a6ffee0a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e6b0a1971b48e2bca2a1b59f697c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aac77508ee0f54776deb8292d9f6a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0808752b46db265083e05bfcc136f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d58acf65370eefb43dcc3ff1c5167233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fb7224837eb585d164896ca648ef5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacf66d6a25c493830ececda6c5d1b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314d66cbacfda8ee56b7cbc485a75b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308a4ad9e99447006c958b9f9f4023c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9e116bb2ba190d58a0ea841f42883238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf2d54a589b318730d976e9579ccb2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27c517899199c35fb98e792ccfa43f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfd035a067e1f47ba214821f212498241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d688691a504d069fa46d42ec15831db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a953ab727279b208f8e2c71ed7388243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6985e00f1abed4396c33e726833b76244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f564cccb1faede87be34e51a8ed28d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb036dd1b665dbf27424e5f7e9ac492246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291423d0cffb4a18acc09a8483b4ce25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852902d728eb5b8cd3d69f02708b223248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea9981e02d37c7ffca42409ea4b2b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0978f24885c95e54d3776e1f1c3c0f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94701915bab6f7cf0efa674ad51b4b84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c7006c493afff83829f8036328e1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a92d2432bab9fe178702d211de7422253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31252b5a93bf76fc5d568391adcfe931254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003c760fa5798c142d0e11562c5d9ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd36286ad6acf039ef356b9ada66f07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae633f3110af4ea02d0e61d21647f3c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d4c6e5e5915852b0dd184c1fc5c53258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233852ac531bbb2ab6406574d9e29866259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b442add2492f67628e25f71d3996d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bee5d88885040399dd24823a83ee1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5e50c7a542b845713aa6147d2a80b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6204f8772b1797442f07bcf61f4c187263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da78ab131642efea5efa7d743aa85b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdadd1da762959677dd81092b2a70ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf22ef0b3407cfd3b164d7ed38474b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e224c002602440b42d01ab70e06030267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cff1086dba8d4959007fda501dd0fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870278faf525491538ec18ece2971659269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258036909d39f655749eb291b61e197270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3d2a85b4ad2e21865b05fc6d08863271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af1dbc3ab903ce1713dfde66cf1936272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0c22708a990a5d9bc0993c1e6de26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015f235963cf8cff88d3a65fe2504ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58b5adcd1e610eb6c7a3a68ed9b3dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d133cce768c7b3b1a2857e4dd8961276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815627cadf14511b613a49ecec926996277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21afd4526d7954f33c03cc139fc1f98278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9e5cc4709195e843a438197a940f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a9a02f362a4b474c0997d0b1a99c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb467af06114ab6525ae7fc47bc9c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520b99b7a2e673001cb71efd7663bf4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf0a1e3bcd8e3091d804693b8a939c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029eb017f1ef2c71eeeb2f8820409450284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ca8860badc5e0b6b8ef6fdfb4001a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cf8c142be82ac7f406ca002e9fd2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de05fa35dee85bc7f0ff6a73045ebe8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f839937d9164359bf811ed5472f4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a6e06bee06a94c189fd95da008ed1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97bbd28378e6608e10e13a03557202290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da26c07d92b76bac0bce2ececc3688291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36571be1be400149908b3272f884a7fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42591657a589f9509df45df917ad0f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8118178849fb23ebc41887bc9c3e3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1a6963d499c6fa7630ead2bf10cc2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4f59380df1c770977c2161e008bdb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac16d0ba892e4b963dad0b4ff212490297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2b00f359d34937342963f6422fcec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657b1f6abcd0fa8db45ec50d0f968b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524cf73420250a41d9fc31f5c1e5876300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb51a99947b0056018439d8d39b0481301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea16e767e76410d81fe60bec8af166302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff4d4d821f3cd07293919dbd884e41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce865a6c449ec145237f3eb772d40b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983c27d95516a4d255bcc4e854a5668305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283860119ab7c18db71b4d8a248370b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4192f3de423e2de7de408419dd72e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb9c90c64f7decd22461aa6e033c07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95829468b1c453d48b8663e52ecf6967309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44b19b5c49257583516041bab179d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96605cf5ed27394ce9317fc2dcc6529a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b93570a4906ba01fe59191d853b195312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0600c4a5e34ae6ce37e90def637c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0370b958ad5f23e075eef9bcc49bf0a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bf1260770c0bb954aadbece71b726315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7c25c4894464b2aa22dbfe1470aa1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636eb5409066b0d17b0a5744090ab8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7546de1e3b6f9e9cdf64c49af90ff36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcf8f1c684ad7630eef1a77121f9b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b378244b34abf47ba05a7218a61879320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a44a7543ba9f0896e873f27bd82423321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7847556c8cf5314174263fcfcecd695322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbcfbf386e2e0e58b5f051b4db81ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c36a558ccceb5ecc02637648c29f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e7e9731766f82efd4297b1c267740325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb3e093c79b66399a364475f7300de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560d363e6805d7f34420dd5824f249b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b15702ba85f199a3c5f80030feb51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af656211271bcbce0765df8eac7e85329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a87ca3958815f21196b9f96f5d7be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61cce90741a996a133194ab283ac77331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d2c8500ca178d0ca274f842e1965c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bcbf63e5f7347680b7d5667bedabe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81546269381666dcab193a963aae432f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a82070f4f65aecaf043635e280b38335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5348608ed49556fb6df5f92089038336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6ac6029214ca360a61c1e742b8f13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d1a0d1c6c2479d8902bb5326f72aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3da688fa08bc48f4009ffe6cb4877339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c8361ebea9c01176f5d422df95964340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3065ec0dd2835e770a31d90b0f56f5d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e20fda917eb1847bbc68dc1c2debd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f0e0438bff4ac26cd7e91a482e59e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f778904d6816dcb745523fcfd385d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6284d5888fe747c5872e4125744493b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5350fccac5887296ddeea185f96601b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae576b923f4f345dafead5acd72871347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643a6ce00b97298f93e913a27d0f3f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586f525b2bddc18b2bc4565c344e610349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eba4204eae9a1bb7ef7f04da2b1b4e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66f2d3ccee15d346a4e5198146ca05351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baa4705be3d74de2fddd33f0f7fff5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76289fdb85a5e0613c9828230bb3973a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ac6e68e0470bc3d7cadee518c992e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1f52fbcaf5fb4b447441f36ac580f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6453eda24203050764a6ffa1e2bb3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5d3e715f44b29368194654c941938357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24957656bc2e6bc0432ce691eb45ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591213b857bc6af75f949a9a5aa59f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd583dda1ce69fa03ea6a09d6de05c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ddff14a607540fe8e7c1bc9b8f4ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4398de3d974ec418f4155c30faf70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c904bd6cb4b925cb5f68e20d231a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e3bf59abcae45d205b81161073e15364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5797da10ea427bcdd39c4d50a65b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a6d02cfc09667b23e9555aaad1b83366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40122279629fc58924834d8a9683ff4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718af38117010e995997439be855ffc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c789675eb2a94c745d25a4ff3fa84369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24060ffc886269bcfcb90d60637a48cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834b41dd0bb114d31812d6ce17de7a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ead242a35eff15c3fc05ced039a17372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504708cd1cb70d3ae60062520c995c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9607b989be74b568c6986c5e3c1e4fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6442aa105e29027783708283c7a15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6567f01770dd58c4a6052ecf57439376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157362d3923e9486fad3e127186ef331377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f129aa5cc14a88973157c81e2bbe2f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059aab3413aeaef832c756f5abcaf381379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe40bd7191761a6cb5b3eb874af382380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8058ea4e7a2c7bcc532a5f09ab15c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73644ca8d4baa0561a8d1c639611a140382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775540a53ff50730ad0563d18b0f4ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b464ccbab7d3757cb2ea963bab5d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ccbbffead1619453df4607798f148385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef7024acf2e524c504dc93db84ac2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41e1fe61e78fde181a677e42dd87d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b3ca0a2bdf9293c01ea97a402224d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308a061d5a134bf341ed1bc4d17b0de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7175d5faf090b3546f894f0465c62c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb777f1114fc1ff10c6585b505fd04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4098e98515a1bccf85a1495d351e0f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e6fd8749b2dda7a5f5913262d5843393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20830b2715cad1c87f8902a3eb759238394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19d5d3926e6fe52da2f01f7957c1a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4cc0b38f0998f4791dd834d8364f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc69fc6cf729f0eef48df61809d3f17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c83693f60e080f94c2c6acd9a00b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e31055f5ff8d5b1c25bbc6d57e0ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d6a8f6943a9495073bb0aa661e0d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd328daa7d8d4e62aa2e0cba33d331b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb554bd3ae8244d56adeeeb1821ca5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36665b88694cc07893f309569225d8c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf17f53232f86cd27c0c02ec72ab09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfca950c820f9293667573cd0a8d8c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984196aecdc359727d40f8eceb83d7bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1945fa923d2f16cd164130846438a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5dc875053afeb6383cb4505819d39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f6f7d82c855a205222ce28d27ed18409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b119b6ac9fdd6a3d72c37b01235ec8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbd53d592c465d09748dbff6e30242411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c43095a64eb8c0a1b01488ae94aa2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccd6f24107eac2c1dfd8ae52dad71a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238ca32bff5d531a2c7fc39240572be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a5c6e457b4fe60f97c9b23981db88415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6afef96169d9cba7a8b6464abee0c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf3e02cff14af572fd9525b62b3d59417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df0c4548bdebf335243d7bd2189338418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6c039f30873d66566f61c1865f083419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e52ebf157d82b591626fde54cacb2d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec7d6f9066c869b40fcea6f94f4eb2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75707cf53454e14d33df14071ee738422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac394dac8bf62d094f876435c35bf918423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6536a4423fef5f04b9c642488dd348424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0bd02bd5e25c4a7db706640b3d310425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe68f416a16b310b91fe8fdab65c3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5524058cc64b21566e6c92dd82c5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354ae509c5a064da49fe94d5456594c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fbad2e22ac4d237ed16a59dc45fcd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12462deb8712f75b0118d547444da1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb2e01d29dd8d42850456a1f149f54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2436609212d1def0bd99d2b972749432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1267aa6fa9ed07cb42473b2e694b7b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdae72958aba65c400c1fdf58147b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d940416705382a64cbb2190bd23ee7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c10b7f07c35656252c0afad736eca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed00917c059fdbe374be02d1305222437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6ef488de18d89498cba9269db9ee3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142d09ed8dabac43da4237c3dec3a6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e2349f4159c30c2bc2fc4f3c9c508440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf15a0c9946bbf0188829e90ce20305441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81018cc3b60741ca585d87a019b891442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f7999743cce7abeba481e98061322443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9c8c191c42e9a3d7442e4eb18e92b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2daf2535aedb9849250e8b97ed4fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f564339b0c386e9e4c2044f4f47bc2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a353999525fe711bcb8a7f03c9051447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a1b0afe8a90ff819c39dbedebf779448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc476530a25dee38def08d30502f889449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0650796d496e24725db2c10346e1659450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed364ae95298fa948d7c06935e67dcf9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6b82d527c98f42a4b750bca790a37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead93c88265db470b929318e32dc405a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32abc24691e01f337d1271980294841454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eba5df8b2feb14f8d161fa3bf1ac8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dc7b3a1b10be4a63d57445080e7fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2bbba305bce970972d871a86c97b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9ea792320199968a7e6220348c6f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0467119b9f18c7fb12e509229f043459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec972663eeba85e0329f2d12a3608787460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f46a18c54e44252d4453d069c272e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13bcd603628ead1012e1918fba2260462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4eff3ab293901de735bf8818f4025463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f924becb2123473341297c6761416464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800af5a87c807b90d151f6f5427de013465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a813a7befc8a05532ccb4984267aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf20d5097bb5cc5b5be8a8ab962b58d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604f78a9f088eb5e1df29ca4c71ad8a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfaad75db8ea433317ba4738718212469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee7bf631e6c03c816e5c739679d6e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8322d618ab5783189ba95cb9b1c30471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bb6c7e98a7c92a646cd1401938ac5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5067873cc56a67a0254f4b74fddd179473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bb5af6486b951debc5b868dc42e76474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e0aeb03f3e5bcf34525ab6a23d709475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77455157fff335c0178df22b1e24c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b321cb87b10422159648edbefa0664b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82cb8fd6be1f89d4a8dbb623d68a05478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75718dfcabc5c530ae75ef89179d813c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed12912ac15a896989b48775e64f8cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21408d27d56cb2caca00a90fd3b7cd91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f91b41b62dfc8d6c48d60f60730f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f7098f8d7a122eaf3e4985538f446483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9cc104dd4e6210f9c8fa4984219c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42245d702de8befcaaa02af4a39c876485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031d64296805d31009a917f1135adf2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bbaf1886bdc735f4e52e26a6e85d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c1a934c29cd8759c8232d347cb98b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548282dfeebfc6dbf783a016ade1280489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc4aca87a6a03c8337664842828221490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b3148a2f3365c0ca941067e160990491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e8a7d334b1b6242407cec25a17f69492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ce8d431ec37abc0ff0d707554fde7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3260740dc92bec97721d52009816365494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d82e722100bbd1b52250acfb6843e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe7e130225b948ec4781c2c94a2d70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cb8008ea58f5e674fa3ee986563f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0f864efaa8dc9a9752e34ae7f4e95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fd17c7aa65be8e124fa7caf4fb391499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc7fa2047e3b6d6852dcd86f7e4009500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6c753b46b9d772713f82c08ff77be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e0ff93a657955dc6737b9c3735849502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76e4b1a4c70d10d958d61d346c5cec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73def354fef49c905d831add7fd1d47504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd57b0890f17be146b4325a8c61bc4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a778600f63b396eec7971f100886659506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e3ba96640a11706460fbfb61bd7f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf477b14abeca182c368a735cb5d0c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea73eb2343900b78861ef49ededc36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e79a02ef6779bdfdf0d5cbcff91da1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4067057839c8a5e37250d4966d176511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991180ac61f3706c1238880a16c2a87b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2df051c6bfcc44b06e6f6331af6ba0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c35b9b961a9e3658c30af2cea4517514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd582eec694001d85076af8fe673ca7e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd232da985e01f1695c5b590ac2da2c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311269aa3561d6daea4b3c4fb7ee7e33517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2cb573b1e192c6768725a9d20fb90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e96f7807f4e6db6d521fae368f4e49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d415eaf9cb96093c3c0297ece30537d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8db4939c1f1bf462ed9b8e561cd17c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a57a674e7f4645b6295b621b46129522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531a88e775d852bdac391552070b845523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086052a110a3deecaca6732a57bb1ebc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0165f9069f6853f45edb4aeabe10a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db18706601fc13d5c5fd6e34739448526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46220701b54afe9dd5968b9b604f7948527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54f3477ffb35c69f555ff2c2d5d1ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6b949c7cc2a8285120b821bdc3679529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf46a4e1e12afbb401fba13f8645580530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00c2c2b81c9edfc2d0c48c9723810c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cda2c4a93f07339fcb4a66a8b9a5c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86749f36eac2cd088fa48a38b00663e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c41184ec0e32196f47c445af3b0e83534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220a597d79b4675c78e00793003b7d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f670ad13ed12e61d388036a22ba2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdfce0f3cc4c19c4fe9be4adfcffd7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188d341475a57ec3d7d5cb9a330fbcd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741d90b090b5608ed73d19869271b5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9410ca22e5b1b28c549640f7ac269540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d49751e3c36a1f2f46d3b2a471b3a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ad0cef63ecaf55ce73179eeee1dee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c9f92a3a88763abc4c4f35c8d3fec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb41fa5a002f973620cc363450d46e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c0169c5b76ccd4b8485c38723ffd1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853f20254ded70e5582cf1add709f41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030eb66cc8932fd2b3ff17b2d03e148547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f09f3e69b3c9783b105e07b3fd17d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36440651c39ce532b5e9e55784bd036e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f97977f58f201f8af7c97ab1786fc7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e90f264850a2883f081e551823a7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d44ef6fa9d58fd96fee4fdadc0f831552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacee6cc6d7773618e3191a7383ea538553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5052522cdb6fee7c3efa1bccde3477554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e1793a7f4b655e0c81edc49ffd305555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95aba37050ad42550211f8dd51306ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab76059b21042846f956c16a7cfec32557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd14d6f46e60b001c934609fe84f97558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca721cb14661af7faf40b500bfae44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e2e670ae2c03ecdb498fefe6c9df5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5b3aea38c0a9f3cc7ea318081032e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563479894573a61409516fa0c3b7792b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67045a81e014e1b2dd3477d7a932bc0b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fded2c056fa971dc452eea437859ea3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cae39be0d02b2490076b7b497ce84c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa814c94f22c006840c0dea7141b2a17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee4f2a46122a3d2279b0946827f0fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23adfc2c5210353077472d8f601935568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc4e9f2e48d8de700a6810dddd7116569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347f8012016f3d39b8970508fb19e44570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888ce62edaa3a53a2876bab93cb543c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bef4e4a1a401117bb65a65a7788bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc585a8ad93c298b0368da14a150656573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a81a2fa7936ad9d804b996187d2363574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a022641f2b5ef1506c9504afea4ab06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd81489c7647a95fbee326620cf04f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db96098122c00ea0dd6ab0bdcf53cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840c2045de944f63b211cf2be396031578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1141799537a88fe36e1d6e5ae3571579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f139e70515d5f0dfa3d2a069954943580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f141794eb344145448131e111525e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fe69c9322185aadd4de29438e2a10582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e5d6a8743df967cba17de628f0ea3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b6f430b2509aac9ab42d7f3eab149584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cde2da40b256c465853157bbef44d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bd39df859ddae8736ae36ea780f84586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b60acf19ebec50fe5f5e0f2cf3c05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448f4ec224efa38e51b0f917d4c5477588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41c9a110e2dab9685ebae6e9161870589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235ecd71189355e6e2f38d084b5dbcf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b277e681f921b0936182e8abc9a7033591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb5c21803c5b703eb63444728d78a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f596d06c83b0f851c2d015fb0d1ec83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695334ba097cfb867f73c8076109d83594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05eef37f5bb8d9916b21fae9caf8dd4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75104a49935ff6d89756361a2d6e4704596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddebbeadc13a75cf452958c44b6ac51597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6bdfb0eea0f79f39f302311a72bb8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02e3b335f9dea5d356a5d2b2a84cd5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9689754aa8c044b3e240827f4615624600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd3c102ccc76c01e8949f8745450c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ebb60b24b43087a71464b91b5269f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590d0697f27a14f761685530f211988603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319f900ec6cfdf3372ed483da547093604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631017943bcff9465feec346d7b4b053605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7aa3cc9397d2093a8d54334e8ecb49606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc260b10a3ac8c700c1dcae1f4643d3c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efbf34577b3c2f70262b101d66762a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357a0d032e6d053b2bb14cbdcbf8adc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808be36b7f16b8e8685d6081dc74340e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531cbbccc65759ae0dc54eafe4c9bb0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2569e3b81dc5146d7d177370be69cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e087aa73fc3016998d687101bd246f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378d13e12092f0859bdc779ec19c407614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c75a97dfeae5fab4c460e2990d1e6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac170e2eb09deb31226625340565cea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f98d0781370adf3459150a8fc1987617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc0e944ae8a09c93711dc341c120db618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ea23012d74231a54ec7139536236a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b830187195d2c45c1c84df6bf32a2cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fba8a3e367ba46d06b107f0659600f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e57bb38eddd4019726503b608a6e85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbd92d97fac82d8b53238fab354fb5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6cf76d09fe5697bfde5f6dc053ccb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85459beff160b4f53d8fac02828415ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615de30dcde429462bbefa8b88d1bfad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9d7a64e49cdfd23d48e0835c0ea35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baaedf37697ddb732480226b2ba09b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005a341483d882f664ad1882b903eca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c83700fe85dd45db06cc6f6b562f6b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2ba6376f2fc7dc870835a5cc50a63631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5e48cdb62ad6237590f35aac51bbc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bef6bf4789c9f912d6e3bbba12447633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff281a94b47032fb60232dc6ad69f75634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8ef39bec488d37759d668f7cca398635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c355edd4c118fc5698ca317eda03b24636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66805c7114f406c79d4d55d15e9182637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5ff6bbba71f53bef581d729861dbe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62842ded2f9d471222fb64cc71f9b258639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4767091ff1683b4d0351d7aa365c164640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103f895a6d6aeda443314ceff99512c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4227b3a6995800726c665068e6a034d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419e2a8dbd2045120f3f4435839dc75643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78083e74f30a6decf44446aaba8780b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4e92ef7a7cff528836f8b4618e50a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789506ec991a60a28b49b55843b13245646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b275b0eaa2ae00901083ce52d720525647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb457a6ea40534d8c2a8063252c58ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c52ba2f37fd597e2381448f1ac619a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07044ceceeebb23b77804a1bcf213fbe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90c6936f2ee86d88c9ce172a79073c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146edc17f1f38185699630545b37b5c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d428e3d2d75e6b87ef784cc4e1b62de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772df2350b283e9458afe2868585493654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcf1ff7bcb57ef40853e43b245c8a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9124bf69fd34218cc5ae75ebbd67b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07efe0fcfbb5086574f9ac2a308dbd6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb31853172cc173e5e0d814a8979df0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad73786e45bf86800c4e8f2929353b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfccf07496aca1e23337a864b0e428c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd0905378cebcc32762bfb328b1bd1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7389c4c3bd4830cea13708bad398698662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356057883f777d4c08bc6e0ba46d245e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0961b0205ade09e1dcc7f75370f04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04012e02996d2b31c56396caddd690665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216d7b75bf4feb3120ff1c32f69ea47666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8544375c64c354bd1e886f3397cc073667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa3482551ac3872ea119de35e4e15f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2b89b9160aa594ab64f8626b1e8bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db561453a8ebd4db78d8a39fa56ead670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da07a62e635bf7eb7e1c79255f05b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f93f20b864d6614926bc00c3303c0f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d727402c9af8b6200392b7ba396c8d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a473cc99cdce2df191abfb9bbde1f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b869692af79ffc3fc7fd8e9163456675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184525c2a99d7cafa8c71e0df7c396c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79272aa757b12074881b7426ced121d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56e2812181347bc99e715b6682be69678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e580d904d318ba4abaaceba15315169679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee7e76b383671c1f3783c2a8747261680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4cf8b60ea4ffc5f0a4620e70012f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a60e85aeb14dfb4700a86a2b9001ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936008d080dec3bc6bcb205430967866683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0927fd052a61610d6501a99023bcf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60479edc89bb770a406a69fa2d19e67685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20997881b48a4df830ab92903b3041686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016e72f06c9221f18b011523c17d47e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7168fb6fc58351aaba287f5754a7ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841922cef38cf97c348372878f95207689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421555b5eb84c66f91030ea5e151ec0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc404b782917796af457ab97a0bbb389691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d8d4bc84b6bbb34decacf71c3511b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2574c1c0ac22b2de8564265e8c907df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1f04181f4392fc1d83d828654848a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211683b1c73592b63fa6bdb63ead9e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982ad1e4ebd8e823fef97643044832f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd98daf081504067edabce54050465697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720e7670ce6283a02266503c6eb3c9c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757ece9bf3b4c37cad74da12772180b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014be542c2c8db30cbbd4583de42986f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b71eb035244a0d93052ea6bf576fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1415c60fe574d74b683e3c18b0c2e19702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177f85de4fbb7520d8f20094d50b1d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32981bcbbd65a7116cec55b6e8041a7b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb630796ef44e51ddf8a288c22431ef4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854bf6706508594ce6ef877e300190a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762b1eda4ef373586d30daadfe6976c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae33328b28c4ccfbecff1b056740294708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80eb91439bc08558c814b151b1f1558709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb19c180a7e3f1f461ab4616ed023d4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525423b74f1f67a0c1df85ce7cb75089711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3bff94a67432bb09c54efcb72feb9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29d9dce191afdfd3835e90fb3d4e4a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b048880a762f91f5960ef55180121714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cd4fea791a6e6a2fbdeabcee5d627715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f2de86de8c1947c9d3729550fb1fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c6a74d66e1ca29a9c9602194c04b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26ca7cc911957108062f506035dd96718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90ffb559f4a92a25cfc391c051936f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcd3596b0eeeb2594ca69e6e20c813720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd467ccd5fda1be44e92898bbdcf63f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997ca01489ddbe72d9fc6053a555453722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dff8e268b458d5ca8ea87ca07cdae9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc29b9490e726f733d489892d2e3c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773a50b987cd6c19c1fba56d3111dfb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d48220b3d818bc68e5c7ab7fc6034c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72aee3b9376b4d3df5e154c4093fd0c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd5d4e2bdbe6710a3da76290f720a1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7a874b2f5e9df2777c5cfd3ca5f93729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e25e9dd24c58a6c702de0c8eeff7fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16695f05d97879c68ae109026d3cd5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02a05c2983639d26bcab49b5e4bae8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6540769b64d08191cb52b599dfd654733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f67be0f06f87f4ed98c98354ba2694734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66cb18872cfca5ffb8b610fca1ead8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5863429497c40852853e343e6fd18a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73fb6341922c96e81378551f97b6d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cd7777e739dd5b993f41de964d320738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231de8c98c20fe3bba3f9a1dff7cc65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8d59dfaedb0a4384777a018b65ff7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed82341664637dcf13ae1d62c27ba3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5699b471f5a40aa84b3b402ddd8499742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946c4fdfd91f6a5a2651b614be87e09743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e82b2ca54423da565009593d36125744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e41f407a78921e19ae59fbbd02f92745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31dc37b80d9c8986407d721d7dade2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c733e992d6b549718649d248837c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752b33a9cc765319aeff02e45011e82748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5d14449d193c633f884b48d9ed19c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1957d6cac4ec6057d1057e44158ee8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1b127b9a3784fedfc989027eb24e6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d9e3d153908e1749c7ab49712f46c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426468eeb289bed29cfcf23b954e2ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7c2ed31ed09997e906d94ea005f04754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a257a77bb7b17a7a39b03cf63a8e4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc4f964a5935c48a3ff8aa2d8df756756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58020307e2872e759eca2b1c03821d55757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e363ad08ac3c1ea453a303a997d2fab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279519d4e5a04494e00dcb865f73e67d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>