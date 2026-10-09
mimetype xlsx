--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159c0453966d8686199f3fbb6427eb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07210c3da72017ae861063b2e1ac8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab43d4c34d0518a37b29cddc3a284b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283937490532af635bf928941bdc56a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75066a44cd64fbef2a2f705a5039895d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff132eef35ef123cb583bc653b2bcc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82300afdd3f51ccfc8d9fd998b48a9547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955707e235f5b72f4cc8335fcf952978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5e9e5338e669fdbabae5c269e11c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280d38a8d26a7ff9fa5cea790f22a6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec70f56f255dd0c6d544773c494908311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1362b752c88731bce2146c0edfa8efa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02410fd73bf0202cf7afd7c65472aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85333ed8aaf2e134491d20c406855f5114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15f8eda1a29ac7e694fd486773593615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47209a8ee24f61dc52eb208ae0ab0ed216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85423d497e0f6333cfd8bbecda47446317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3551dcf93ab321c2284af3916d85b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473dc9407fe3745f8f76f960f5435c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615825e10d57706dd1caf63a05bf15e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdc83f0e3c8b6690033141054e649921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c672a4e527b07597f9ad4c14fa361a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936be5578c830c8d4be7404478e06e3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01615e2658076c3f94e91af327bb59124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56e7a9fde5e4d98fde7d7b2f6e0b6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4565d5b4632a0f8a050ffd67e30f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a385094d120ee14aecc9e3f141fb0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b0735bfbb5bd208d332c378927f9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb362e200ed935eeedb5b58754f04b7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59aa7bd451ec585382d633b2fff9d2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2b74bfa6e2ff7c6fff556f30b1c7b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a6bed27fee0e5134b05f7fb63c21032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261b7c547e590fd4093c96c8e24e12133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a27fe6554f0c1c6973ca67d2af45b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d3ff72864e924448ae6f33cda331235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7c9e65085f43a1ef4644fe60b048d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d708bcc2268e5646826e70166bd8b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7028c76cb04cd38f4ff509caa7bcca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411bd48ab392d361f1ae7efeeb7b99d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66248d31e194639bc3261f9b6fc74ed740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d50171b784eaa6fc47711f0681b6a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda11d3a9d916357cbc697b636adc0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8080591becb42b67c9ec1b314630c7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc2751aa36368495dac371a0151f5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35db01293eb53c03e64601c892000645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f7d6be1f7a771287ce2f696a2f10646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad80fb034d8b218347bb6c53c9dcc547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477e134655343aa8d685b4705bafea048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9597be6d21182e2f5c233e41fe47f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f7d48a8310ce13d68b942b0f4dddb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767df78433ad6a01c97ebaf9a42e544651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa0a6c60d8df6a01b21d65b914b69252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396bff2ce4447c2006849ee068d56db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808a2752fd9f9cb24c38455120a67f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd793ef499535b0929d706c5c6db1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9d5a7c4eb2e39750ddb3b88cd5e0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209c7ec46f119d3111c6eedd0b434ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1775fbfdb5dcb31786a11731988e1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37e38414f762aa98180397846dfdfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9651424a14c14995d46530595686960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b112a09882d9da36919701a3c84b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acbebd7663fd632ad497c7a538c7df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2d0f17bc9a16f709150cedb1ffc6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3841a4facdc2b3415dc87fdee495d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaad79bcc71238504e1a25e61e842ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e506ea5838295d869e12f5c039a6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881f367184e3d7710e6e3a5a3035bc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9665e89eb8e202ab115fd60df418468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ed4a19c1c73cbff8cd85becfd2a8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb219eab15082d6bb2bd761756289af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987a90980d3e3193ff9f95e46fd6dfa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf363b4d7778f7eb32f387e91ff82ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849624e0598687ee4c35499ff97344d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab009e1c3a75f4c2596ec41bb9077074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6aa343e316f1b9c8df486b1108dc0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48362b169a355193531fc9acf17fd5a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32b606062e2547c81e0bcca9e6def477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36409eadea361e33e2ec266faf12e67178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ba54c9ad14b0f072a224f2985bed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad01ca08e3f4f4c87237574055662b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd30bba8136b0fa4ce076ff3401f0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf5d1320a091023abfbce0d578776a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996b53cb35f9aaa47ae4839990d367183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ba94786cb1de44bbd4ac08ffdcb2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748be8029237fd09358e7081ea8ff73085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7141fb9d6b8df852e007d4936d2e0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12b2a06f447e8d5ca4f5c5243bbbee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc2a3b3025ad3ef55c95fd49ef147188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25814f3f9a87fc288d8e1ef0f792a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323850eedf76c0be89960e6f380524690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02bded0bc720399fec668391125d4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5aaecc180a0191bb3e256980b3d39192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27b4e77bebd0aa7fee0fab8b4602f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7fd8b1e13cd513de150c3278c3c9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8391a1303e4ee4636919d32dbe7c5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bdbf972fbe8bc66a419f1258ce66e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6124058fd01646dca0600aa7723075897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a4dcd4af34ac2054df27d9304c36598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b693ec1803a139dbb6ecb103d0b569399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680091447b02f9d8c0e58590a0aac05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b38469f95beaa5569859393b7dd70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fa22f0e43893e97bc46db48e46e27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52853dcaca246118a74fc3f2c9a3fe41103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010801a13ccdc5d3a623c3415aa9b35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbb710e1763732905bb3c236e3ab5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f1f5253f87e1eeb21a9878b60eacc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae0c80d8d6664be874dcd10d241326107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0de41109e69e3d99b221a3224cb1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639bac71d0e9e5903b17e00c1937ad0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36168005ebb19f36e4e44c4394c9c696110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96af0e03cb958653859d47bfc348114111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1deed03d94a350e88357beeb471d47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072503b6505010abaa5445efcd25727113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0464b149ba0fe7b24c314cbbd7c79b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6d72dd11a0791e03815dc0889c273115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d02cd3ca0b07d8fe9019f95087fb02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4675fb86b5bf2722b8886483bf026117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcf5a01029057c257b145557394a6c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aada1b5d51bc5c47b8f406bb8d26f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b97f5194c4fc0e6f86efe4abddfda7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3734cf92947f11818bbf9fde018f9b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da1c7803e98c614535bcf7fcf71c27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fb86e29cdfb4532be6bd4418a739e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0f8438443ea32b8a349ec372b86a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f0a27dd0ad95586e4b1b23b32d222125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bfcac5c6547ebfff4a4c5ff9b44b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111f5e1ceb74bb326c901aa3f8eb687127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1770607a568ae6652afa328c0a531a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c62b0bf96f5afb360569369230f09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175718ad0831447219a3b23f0b6c8889130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3499983690a06f839b645cb4bd93089131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3403bdce62c8ac56f5435927b4de129132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edc88bfdb02f807a6050ff804b8b4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9d226823f7a58bc7b17f28254fc24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106af0615db5bca887185335206da13c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf1d363f8d61337ad62db14d5466a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b3e26f24783f7cbbbff0c25cac523137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3742e3b7762e4ad1ac72f341cde2fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6cd2f5bc0fd7adb5bf7eef2dfa016139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2929a902880dfa5e69bd820efb43a2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7915f7ea671a972213d3ea0be70a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a454cdcf2dc3798feff12ebdad7a7c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa76caa1d1d7f84f2efafdb0a329e8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d099643decc8d291d23b091f2c0e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6bd8a1b4c1aea00a6ff60991f1204145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494f31bbafff9e330d715b563c91cf4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d7de7138dfc61c358a1131adb1697147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32350509cddf30543f753b3a4e913ee5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d00de146b989d01b57bf89282b27b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6896290fa0d78cf6cfe73cd1e1d06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c977d3fb43ff6e5bb5b8fe89eb739151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd419970cd65330b6cc04c62276bd8f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160e437e60d19a5c087760b79f4f0c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb191ed3389dc60013c9eb973a001098154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81af5d3fa1745f6cdcd029dd82c16a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d26022da4a5ba25ca3479ad7d2661156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2ac6c54cad4b18c983b78d3cd7133157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51212def4b09ad97b10b1c904b004a49158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4f74f33ca0a3bdffc6e7c9540da54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa096d18b3b918ad16d3c67cf8c8d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d740454b0b9fd733f4e26cf11f5402a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d02e0030fa2ad34162d5cc3c27b315162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574caf5b1ff92182c853abb1e08cca6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f54a7abdae9ebdafbb0c908472dc27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0d929ca29814845b52af1554e9849165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52245090dc4f51a619ac475b2fd2948b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16c713ecabba512094f05fd40bac8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47233ccb1b4a088782268bc6f22645b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515213ab76ac371c0f422aac4568de3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ec1ba8bfa83d4d369422cb31f627d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f2c3bee6928bb6647d121dd3a6bf4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af186e5fa1b7e8586eecadd653de26ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a234f2429e4ea5bbfbf99c4fe3d95e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7153ed69a58feb4b5dbaa257333b84e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7d6beccca29275ef2d64b8ac9790f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebefdee8460d62141e6458d7630ab86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292667b95cda1c5ae1de177ac7995f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de49e7e34b75eab10e93359d345648178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83705ea400db6454c74ccb4cd402832d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5d81104364162ee4e6540614bb5df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50ba4b94d80889f4a56867485d5029181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a53ac7393f635eeb67e3777a539307182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9919b34e79af0252378732bc89565c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0d4234ee93f1534acdc4c9f6f7fa2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cfd4b68ccfba755e04d8621991b3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db796f0269f8b9b33a5f19d6cdad01a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13673bce26da0e4925c07fb81f9c49e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d228badbdf01faa3ada1afd87495e00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ab296ced20c751ecd628f2fefde1c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc9b6a87aa4921b63678b7178c85fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083632955c4700aa26b45e4d60918d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb2d8aa83d2c6e4bd476b46c77d5e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e5a68b0494f0ef61b79366377d974193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9347d8a57574efcb26f0fb6edb3ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516071a1ad081e066db56003eeb9f53195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaa19b2a517946e1075e7c82ddd86d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ef6d7b932de70d616fee28c7c5843197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a050394831aa6e1d9869bc865f386198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b591d70b1459c433af708e31b0eb0ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a92a7e36d080911983e20e88df814200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34f8825de9221ceea2fee6ba252f4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9ca5aff23446be0cd7804f7fc21ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe012e514447f68f120380ba16cd44d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77895ed7520ac49a0bbd55d722f9cad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2221170795ed35602ffb0e754dff20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115cd16e893db69f516b8e830bcbc23206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3eb58e0248a43e94efc35996421b73207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37234d78edd27f29f709eb414f2303208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac428821b5f7643a3c1705e23fe2e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032bbb15018964443d4936fc01b6ae9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606582c80b6eb7a27514b7067a794bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dcb936974d2a0355f3c017112f28a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b15db99ef43c8d7d4b8d5f44fd8d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d4abba8aec8aa0edac66f54fafba2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88cc267c8d8dadc343d54828ff7da7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1669bc1d8c5b6db26dc51129d51b41a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c87d27d5ce584380b46f1a9473765217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370eba714b87a98414433917a04cffa6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e1551afd15464c1d676f46ac0ab3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbcd3202fcd3d278af7129406d1649220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc941b951cc6ff9333b742e1f3d915221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd984a1f2b53aa9fe70f5e8b95edfc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd6b3a5b146cf0a5f75d11abfb3b5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb4735b7c56bfd12e46311a5f7d4a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cdd6540cfc28e475dbb954e9ea3ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef0bc627120c0d0ad1d9a3604add60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b40009785b502cab1b8a90f7ec1cbb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83a6fc06881d754e5f08875eb2d31b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca825e79a8452cdaa771f3a9e2ad7aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343606d0fe4ce105c02eb5c9934113ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10e8f069f68656250bc981521031db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fe4216a50128cd03c1517b78820fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66439ec765ef887d93f90ec915e384233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8762b53a81c7c763847199d0f18a1ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4f041548c0eed8dcba50573756b43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b424b4afae59c38afb199913ce14300236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf16eca4ec36161ecd017c2769f093237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75d4e3648019df8a1d3a7efadcd934238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466d254866e327b82cbb5d7498e9826239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78005a3fb9e9835dcce98b969c4be4e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbc977b614e622dc2737dabdc3d1a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455631ff8acde36b8666ad1b95d65ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6151ae88bc7a2b8b6605e31705153243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adffd261f326a80d678ded04d08eef9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f026aa9937eb31e37224785bbc4516245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a3bfd05bf823637feac572b30c9e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58331af2fc945d34aeaca8858ecf37247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbc040f3b516a7544a0aab8d13462e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d86257205a447c07bf4020e0b69f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc645ea6285a200fa02c81693638eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688af4272a5b753f84c52b8a38982cb9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36312188693b52133bfd774ef8c2df4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73edcb88919ab5dacba828f7891dde8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cc30c662fae91e7d032fda61244c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff072e016078e3eac0b206b1ec3a62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eae153609bc3c66d686401258ec23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f949ec9120b4a827256fd8ad5f8f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788c7045a901147090fb48a63c5642c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777928305ccc6bfe49c937bf7b0d6773259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a635eeacc603e5e20ed950e8af1c9b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9b7ea90e88ee08bc0c29aeb4cb278261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed99dfa21b3b72660cd58ceec14c3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e2d4f2f1ef96e351b4b7f7a3e77df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9a418aec41df3c7a4732629eaf338264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e181c46d1568836bb98f2e67a3f2f50265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0a2f8ddcc3b4b234ae12eb4370ea7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5e4e2976185e24b501609cc134884267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c050e44ce8b61c1052e9dde83781f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118f064cf033f11df35929b44135d4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02870642605852a42f0fb62dbe5e4bf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceb9021a5bb78e7a850f56110475d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ae515511cceb4417d8bc666ee19e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945fa11ac1f06ac60a3393b3a56fac4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5004e2543ba6afd3939f21ac9e00c13274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f574b8ae3eb3303edee8f0ddba6d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007956aa6f7bb8930ef1c20638bc3b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74062aaa1e387abb4944bd6e13ffa32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120744522856cca72ffbb1e60fc0d42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaadcde5103336db9858b0af91a668279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17e233f7bbe06f49de24eb9106f945280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893de2fa69d4ed23a505101ad16d76cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e24fa8c051e5243c8a144d49ab4f2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278eea31328ddacff92b330f001bff0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b2df04a14db9f0433ee1c9e67d6b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd5e58e59361dd0015738b54e79b84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5d84e689a6309274dd15990c3fbc2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667932b51167fe50ea5f3af7ba591d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10e2b7715f6ba1f58d5668dcdaace9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f879f5e06237cb5e06575e8acbd49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d0e529b225e91f717171dcaa233e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284b9f90220496715b071105bab3a82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33893f31fd377b7be69c3df628ac9ac0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d182cb02fc604ff95ed6d7c508cf2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4e349cd23c0e9c355c15a1f4f89ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7eb3486cd00c2e814fd3bdb9dc2f6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00459abf864287603bc8e0d505ba26fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43fea642feadbdede4ac14178c70d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0298430b7e11393a8d23229d965d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbede6e1eac3fefb4f6790e5cd303e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ffaae6aaa37e000d12fc38778450d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ab7d061baf39b4bb281b192cd2760301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af211b46a352e0222dfa3e3d8ac451302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9e10ae44d076b077635d4220b1603303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04573f00af3329b95dd2dd8edbe5bdc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fab1d510decafc9ce2ef2b97b485b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f84e78e62098e81d835022e9488be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7180fdabe431065bce070b9b534012f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7081639eb0b16d8725c434963f16710308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa787681ffb4d483c93aaecac27d1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f797e2f213138a94392c3f9008e58d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a1a7345affe44191daa519fbb9283311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe455edc8e587b3e5c235b13e1f298a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ceced2fd69c3e1a46e46abcf5cc01a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228ec5015da5ac1a5d179752d1e2ff6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb358082cf1a33b3041980e215d221cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350685ff44ecac32cc287d1f36b47854316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaa78fa767365877a2f929ebd9e754317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f9cd5ecafc564f85a0ce8c3675d35318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215377bb7d39af1940ff5720b7ed271319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc50858bdd3ffeaa9b9805a0ab49c66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a880f0818eabddbdb9c972f108704d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d7d09bd0cffb8974f604645e47b34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96181f7bcc6a359e78f181afb2d9d4bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46f0445f70a012fb3107b06af41464324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3724e06abb47ca6ff191a213e0c8af6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f075c813266eaa14e2c64843307d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1266f157c59f0c76012aa928c6d2820327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ba340d0d92975c0144ba02fccfbdf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cd4bc2b91e3c722724a9afd2b2c58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078adc75bd61141e54417a747b7a7823330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92589f3b563eb9e0da326569ca399f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a08a782f1c8c4c9ff4fe15582136e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057314c56bb5812f647d4a50df6cf22333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bc0d8c9a58e1703a95034b8a4fb46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c5870645bf2893d06fb18306849ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2d267cac8ac889b45dc0518b6952e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf0bf354d002f848c32f15039c9f0a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67689c5f04003b86e2c31800f507c870338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd8b744bbdb04a12f68d8f93eb1426339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0926f2bdf55b08e199bfb88bd75a50a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1aacb0de1ccf39735dd74959ca178341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c46cbda162113e46061a4bc9e4324342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533af3650e86f1bf683ca5f22ead67ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c30dbf5c122f086633288a70ef6d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a913c25ca4cf6f816f0c0665f97faa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe940f5b7ba7111b5e03098c07116f81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f8fa151aaaa31ae25dcccdb899074347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb49d3d3a2b5b97f338eb1396249b0c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5b45958355afc991599ac90e5fd0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eb6acd5a84b83f24581c664be3589350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794138d79b2155d2adfe25210d87d6e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c745616be61fceee28c869f3cdf52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35e5d432ba67a5574e2e4f5bf7eb10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847d802c3c140afa670531ea7094d7d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fde2a066d45bb1b38deb2f2a960e79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b94efa14e1085f93ad9e79ea8fb7c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466114e33327c1293fde08a79b4e1a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac85a6b9add9b07d60c1cce3008711358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70a99e88e6bd76816f4a5181d25bcd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da43cf47561e8ce99a9d7457cd742b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dfbefbe3a59242b86c43c9ac36ec0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aed05e4471f96b05a48f91154589bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42312a1d8d9a00475baab088e743d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2fac4d288e36eca8ccabd63497502364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe82672effc3e0a66d6af48773105f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc637219291c422570b907eb51b77c38366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e210793c22277c129cb6f0da2f28bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5ff07d7f366ac486808b07261c138368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b27730d25e37cef690fa59aad3b05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dd6aa7d6589ce083de67811cde7ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c071f420fd14541db5da5209665d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564d25f24456e3984d53a450069b521372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ef3eac5acc81c22daf20cadc1880c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ae2ea269cd1ca19d0ea5bb9539914374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42f3da8252fe9732488e75f397e2f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480868cd78f9572544bba23b10ec20b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a7e608093bdc73b7e3f41f8570c5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdeeeb2dd468020e44d7a9cbaef9ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392de5598305557118c6d6db2ffb305379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c6c18a705a9e50c7f008cb1e67542380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1542801d3d60dae23fc9096ad23e28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f905663e4630fefbe41d3252a6fe4a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e37a0eecab8936f95131ff8b3d519383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466af6249f1a18bbf9a05b76e9aea873384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf286cdda91e035ee70fee21ba934435385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aad736c098572dea62977dfcec86cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33087bfc688c6603aa38e17a70c15bb3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea4844469fd43cf21dc5d6481aeb6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7f56d4a8e9030fa97af8940664dcb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393f19ce7248944691d60e36a582eac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097bcc379173d8ce8ab671a10831413391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a095e2a23b3db8891c09734ddbdd50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a14120822b21be86eda775ac581534393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fa7bbff6fb8ae2bad2af17fb0cbbe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff156117859f6f2bdbbdff576bd7f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f3210737d53a43d7e6b90a54a71f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183f020bd18d3e738e185f4a44a7914397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda14508a3bb9b3b0210964e14fa4d92398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff500047ca224d34d53849accea776399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4e6cc2df76caa422edcaff4b4f526400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d6452dd2687c72c18d23ac7275420401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d52fd545518be5e8f82e5350165c05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30b1e7e2ff7c00e1f5854cf29ce727403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdffb4f15793522abe001e85b99af0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f13f5c2a2e50578aeb3d9affacfd4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d90d18c9eef8bea24d8af090b954f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b429a2fcee197c921b761c6171fd52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0291ad5fe9c218af1835f6dca518ba5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d812adf25473cc721c15451ceca5776409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e94f52737d0bd1da5ac97c8dda3a8b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b8f0ffac7280977ee4d8cc197b85c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc076ef06a00ef3cee5df0fe340df5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c9d0dd1874174adca5ed4c2021984413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95730ffa69ed5a7c8f2e3fbe6f0b9913414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ff5b0b927340045a10fb58d56870e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bb3518c8ad8a4fc97f4b64c6d14da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f1275155730e984e94094aedd6548417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bfc2ed8e8ccc1dfd34a7fcc6d7a25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ec98f60e30be985ef9e21f694ba59419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c5cda348d1c9dcbc6a1d689e8584e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d000b6b0b75169be1a9128ef7cc54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa01624a9f290dd091b22a9518ed61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e0066fee172a5d6e21296e152fb89423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d271be44e1a06384b0ad160cb2aed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41374cf654114cadf382c576dbc6b740425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348b83bab4a3dd6002fc281667d5276426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3feb293810b5ba0ca053ceb89960ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be246f4df6838e39b4783be5c72fdd50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abe612c5590c730b3c65a631de262f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c001e5434157f10485e087bb48b26d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56559170b63367f0e18d442f231ec7bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8a4c1ac7221de837eca1ab93176c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7ff879a16310e22949302d612374f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb77ff027cf9d57f87592745f153da6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cafa5171749cbbe7cca9e024326c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd721028e16a51e06cad7d1564ccb0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcc8c1ff31dcee1b0876e788ac473a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b540b45bfbe2ac8c966ad0a03233e78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9d11875aac265a7ee252e4050a7e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0bd454e886d31e4463f403a30ff64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d4f290115e90081fac4406c8b0f16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c3ce49e8a7a92ffb51e10add918e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46d31187913b881eaa787940b4601b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fefdd58875adda622dc1b40c41fbf0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c8c7ad7754851cb21cb8e38597112445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f041a3c1f6e95ad591fe203b085503446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f4b5af8c0f2c1ae445a3573f12ee1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609d31c01c7835864f46fbfb547c62a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d295f3b23d70509c0f9415a6b50a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4db7c7c7243739e822056e5ce97e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825905bf0b782d8fc176b1843c3d10c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20fd190e47777acff1432edf769b01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5c25a9a73ddfe01f2eb0f76ea4cf0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84973afcbb42980d7bf4aa6a805480454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfdc262d2a2e1d977df8598abfe5cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ab4805ae62ab531c8d74eb9207e1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dd0d6ceb4ebfb73c080f55786b862457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd235888d0e34804d8d34f1fc7cc6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4570e8291b27785dbfb2dd466f2f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab8c133ac5115117506d446c9cb0e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3b0cffefdc5076dcd4620804b3a6d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c5c35adcf50b255bf651dd89567bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a756a1b282e58f04516f0a38ac6200463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dce83308489b0281cf743cd19d8069464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12a763bf80d6f1b884f296f1a2de93465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ce54881ebeb7e0f742392238539fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48946de7b5b3ea3581205f2992f50bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec66617647b120118fc4da0cb8f0b0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e90626111328595198095cf728db3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b7411c8f11592fcb1ffcef9d20bf6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc8c9ab2cfd0923bdcef1043cfbb3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9dbc4043be69813b984f3a5089cf1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00cede30947a1b3711ff0ac77b4273473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f5f3143d28356064217cff0d0f96b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ff327db655e33a12c5aa62334a4a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b3a282b36cb1c376b7c7a695a5e2b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebe11f87c5db63f2905458cd7dcf9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094a49c92ca4a29c1fddda424f151fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9477cabd9986dbf72b1835f0ae0c079479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6ed0749dac4af4d79295d3f114c69480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7728b8ee17c6346e0931256a83ec79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb190249deb69d40d7d98fb11f720d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43759c21a8b35dbe8fa631ce7149f5b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc8f9dfb43ff144207c65ca3176d10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37e72d6d4b0c7a592d4374cf1fb56f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e195fb799d886d73a6fb91af1b755486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b272fcf61596ebb2772fa26befde1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec9f7fce36f72cb378687f8627ba22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e365cc17b66b3af75aba264f36fbf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaf1a716222a66b8868bc2e4264988490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16921db0de30c696ce2ff17c8ead2408491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac33c9a913d6cdf92c0d6793048b8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ca007d7a48d7f7e6a2829f9151734493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5560d5f010d9fabff0db05c22b3252494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97572c2e500f75c7909dded00c78c9c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a762c0fd09ab3ce2aa44eb5c54a9bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fdeec84917a681d8653a0f0c80903497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c89e1d42d2453119bb9e883dbc399498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088685c45cc7f1eadfc131472ffd162499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fd46afba33025cfbf02187a9e8a78500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e450d7e51eb0ca0e426f3a14745b1e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119156dac39682da3f2c0143a14ef5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d774140e22377f44ce60fa5c8d9ed31503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f530e06623e415bed874387cbddb9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ae73a3e542fb66bcf5015336d4e50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9e055e6cf2e4f3c5bb3a5ec9c0000506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86e69bc6345f29714a664bf35ed66b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167d1e080c677e1ffe92aac7b8fbd6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10536de4ef8acf2d52a0910636107078509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4d8a66190e6a5c2521af9165fefa3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372e952f7a18aab955ec2ce88cfbcd8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff7971474a7c8416b2ffb86b0149be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92962145874487bc29715f11c2065df4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d23cabd251df5e61de3fd9ac07a7b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506806df58035799d3ebf079178d683b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe23ee15bd47b4eee382abbcefe2bc1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57556e70c90cf6fbcff4524ec97016b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced65e62efe87bcdaff6162665c4b41f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9524e28b9ff8563bbda149a8e9869b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c26e697460ef184b6bf581f5da64c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede7bcdff2a08be5b03ccdef05742aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb9416e4f9d8e19d82613450ec6e63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a6f23f8561a09968d8e2cd87eb92f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c702a00f53daa3413c3963e617f95a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a64d475d6a8bf5c4492871909140f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f622d9b99960c253657326e257597ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75444f47b43cb89e1f6c60c42f675f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346ccaf748d4a604cbae4eb1a6f6be1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99b0b01dedf6af733b28fdee1238bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de9f598d3afdfb27d63422c7b5b86b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e72de3398fadf3d07c3989f23eb38531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f203e007232605c71683ab6ae8906532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7e7ebbf0ece8846997bb7fc957e97533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038b3d972d4dc124514ab4f35f87300534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cf1a3a55954270bdda7bf87d99be6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75ebed6f6907a856fb6b27c5f62d56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1cbcf7840102c161c8a726bad2521537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123b13629f4d31c379e876cc5802e75538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de39af98a9a66b928d1bb68e33383a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b839bf7e1cdab196fad5f742bbca7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe9d6021e156ad3ea24248307f42bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6c4d1292e1ad4f6e6b4c8a613cc8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523b9c5f318745292466ee0b6d55726543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288aa2574818a82f53f7e3dbf3e5667544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a4c19e551cc0651af10bf30ac3b6a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36230fd9c11d38f50bfe980773f0ab5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83dd0502f7965b10ddbd861c64c5ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6a4cc27973249b08bb7ae2be91e4a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5fbf308ecc84eec0df751e698c3ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2786206d9a32928dc37174c4f352f80550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645f127f768e55a6b86ba2e9b2fb2e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679515c368000415bcc513d69414109b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670d2023e2ed3457842e287c20eb01c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb67ce38c120e42efde6d3594687fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba2a246528e8d082037eb1248f2f3e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ef5a1e00c9ec0271f36d922c6dbae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff18291e5bae4a695df0105eb986c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81252769f7c2e228a53e535f0f94b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356911882f38b6d6ab7ef725ec2c379559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3e2b5a356b240b2bf261ef2b2203f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93b3325e74bd56b72c728f885b2209561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba0c8480c3bec35698c077cdbc8821562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003c0de3622e5a41f9f61a2aa315801563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f078faf3e1a5f14d2db38bf07625f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a314f338c50ff202d094ebf2251141c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbea13e4f186049e2405091661ec5bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a7b35082fc048bf3de4f9a10fe28e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4203dff154b5b369d0a5abb89b1ee1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a82355823a132a7d1356550f73c342569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd52278d66bf025dab4d96137de189570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f85bc02ec2c55c8d79a45f5843665b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fac6e9cda028b0bc4bca8320a8c4e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800042f46c92bfe04c0985c7ffda4d66573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381679e8e2d0e0446deb44a3a64b251574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea75d68b06918f9b639a88ff96ba71575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985cce778d21ac4013cab1d6c14c108576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82481b3d51d4a6177892c06b1229532f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c05ffbf1ba9773b621025743ff0ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f364d98bd9830bbd76b0329cdb414579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb583b5e82da27a1ed9e22c9947280580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fa97265861c005fd6592d6d6edfbe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26951fc121ce5fc479fbb6463d526df9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b864f4757424d11f4e2350aed42549583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52b795cd38d13ba6f52c3b3aa52302584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e91302e9b3823e4cd2064656d7c0e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4f3fe40b69cfe4f92967a21e7763c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa091e2cc43229a586c7c47b46953159587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e9456c3e50aa9615c43897f44143a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d170b44e8d15d3079328f1938e40250589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb58b200500caeae207a23621e5d17b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27bd087f900c55cde622108bdbc702591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517d44fd39c834264ccfb4cce43a131592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dca3b3efd66ef6a616131b008c343593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead60178d23093ac62d20f905a8f85f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b3dfbe449750a1885de193e585b27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb8d2e3049a80ad03ac440758f5baa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6e5476073905388fd9bcac90076df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618bf973b21ceaa3604cd9ef6254108598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d083697f65866cfd8021a3c3596dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad37a7602ad31962267b2c5e0f831c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63407e198edc32d6fa4ebf3bc40c540601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251cd3b66952dab2fa9c145bf277962602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81952de53053470c07b0153e3bbbb9f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fcd0bf51353f100b9961e05e8528d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ef532765be28abede32c87fa3f4df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a402b86400a451c2be07fa053b6d86606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc818894306d9d19a3a7842ba880f03d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423112b37e1ae4fbdeb790785362a75608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe3b78020abde9990d1f03b2bd033a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afcd411f1095e3f12f36909ba78e8a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a81f98e0b56e9f5f0da7a0c4cbf657611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785824dafa74a4e55a9d4c4e26a7200d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433afdee49f7e5c3f89e3329648b68c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c890e10bbc28c4a4a57ee5793777b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a3616ccbf34dafff39ace8fe81cc6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346b83e7b2725c479c8a7953428654e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd947661103e4e1fd5a6ec8e67c1370a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480a9d804431a2653f293b29b8e9659618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5863acb95675f73c6282dcb3d84d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f156e3e45f4055356c4628581441c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304c0af49828a80e871371629da8ddd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54d698bb69734499b9e76784b78ff2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a20de241d3d0c946439333dd08dda623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6e616fc7e4d3cdb81e2b54f4aa446624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36bf31b42970aa7e7fbd59e3d54c5e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808a6de63f632c524de6240b4de9e74626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82249b0b7ab0f730485885657edb5007627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94297a00e00859552d18f85c2f90f0bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13776d52ae992377fc8dfff0b8e2251629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418a0576b75fa0f7e5f7b6d466b7b35630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649526333b1907371252aca0f04bfbcb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f9b0c99b5a58f0398e2e630e95bc2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333189440f30206a8c3997d3971fb92f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294c0c391f16abee6fd540d8b67f1c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9efbf460df30b877c73ef8d49cec2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030f86f3c0c18db05a20369b8bcea31636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c635660fc20e655a4bbefbc8c5240637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef0370c04d4aadd52df03d56eb0f0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b279bbc231d518f2eb1f36a71f9ce2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f162d824b782b4f984a9279e8c64aad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0225042f9c5b46f2c1b7778aecbba05641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7853f2648198978efc70443959bc590642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4590ad6ba1514609ef379c3e76d8b41643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130e57c4e9ffbcc2b674fc41b680174644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505847cd2fbd283e0264c1593fd5b7ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf30bd437b07c6510e44ec3261fa227646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358b6df00818a51a90292808cd21cfc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ec141acdeee2d5dc408b37acdf91b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06813154759a145d68da24e85f448b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169d2364f68d1423dd2723e81c2c072650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a93210fbecbfc7bb34dee19dfcd974651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78db33a8665e1ba1ec2f445cbf224ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b9d8eed144f566d17eec7406d251e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6309411179063ec22c770c5493b9995654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b69106bf3ea35b9a6d6c393fb6084f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ac7fbd4724140aec9c6dd5d01bc7b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97194be8f96a11cb3de46a0067a397657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bc7b7ac11d3b31fee12f21f1d69c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea2b8b07c8dc355b81d260c4dc7376659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17651aa8b8000d889832524457a79549660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca943090dfaef9cdbbed6efc2e635d34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625eccc853a4b355e346f5e80b68fdf8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1082ba36f8dfa56ba9c2a19e77481663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc5e7d05b6d7a2c993309d81376be6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e0b1670773c812e01a3730391ec6e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5dae9e5b41fb2b4d3a5d38d292c60666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4cb0ec84e9f10e9b87b1d638bef3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b816aa4fb9e59a0b1130cd7859ddebc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2605f6c6dd7227e704e332cca8bc18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312dd2e9ddbec97fa48c502c8c809c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b943383b5121dd20e258435b71cc13f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345df55fa3ef1ccff28dcc847cb18f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0870dbfe2a323474c927616af4a062673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6b8d228f270c578848892d9f4baff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4db96369238335db5eceaba091a397675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809ec485e455da790c0a5de8be28bd1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e677ac38d132d833c76d23586d8e3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bb2501b48b328189778ad37cc3af0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a64e842bfff88d7f700609e51599e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0b9feb29d12ede68d5a3df697be16680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05ff0db72e587b2936d40046f4f75b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd21f514ef4e0cfe1f7fc1b1723f0d2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c329cfb7860b5d6632eb163c9f4a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c34af5ee90dbebafbe78c9dc32d54684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dca4fc9d21f2712cc6df2bff014eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2545e062587c3605684810f9cd498ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8000c92fe8ca83363b46cfce39294687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab74010568860d53576e0ae8a83be54688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a517641bed670c8129bbe2a0b5b4f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082fd92cd68d7c5ec5d001afdefddba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8366e763241273643ed33058a467a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d555a4c1648ba0953a0e54788d464692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c327c3f59c6e969c9d940ed4f40552c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2813ad8bb146d1ffdd13d44ef00be16694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76362b96580eab94ac663bfcfbf53d64695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617ff240776349068d7151cc1b7d8b2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f949b015912426eb2a0c664a116448697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166b4aad2845eb246185509a4d84d48698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac280dc4c845f8536a13fd80f55e62699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ff8c8e2a02d5632b66b6b190baae1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701f3e52f0ebd1427cc334e4ba5fe5e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b71568ee81c12d9c6d34e44eff34c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de0b79a03d47b6ffa6646ceb145e19703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405367d326369e28ac6998e121c0954e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3673d893e075c923ef40c53d30f07c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f451ed781d2a4b79bdc53fd59326fb9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610df3eca691bb3be6391f3bab5c890707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d47445d3af1dd2de13eff77c82a446708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676275c2068118ac390f95ef7f650005709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e3b7cde96b3145e290f9a9df72f3c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546bb55d399a7b96fa303530b6ec8aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b851d5eeaed81ead36c9d93664cbea2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47040dd4d281e620c419ac7ecb11f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7895fd8d44d928f62570c876230585714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e963bab08db5db4e4db611c7c7dd011715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acb2e7d6e9ce2a417b4e4b85235c35716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1cffb05cb8be4aa35bee5ab4e8c33717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb310b7fc026a2fe4d4d2a29fcfc962718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f67c71cbdbe933120082127d86fa4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fcdfc4a02cb3e6b091745ab5f5aac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751cf6853b9f08d64ce6032998d36b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21a27135ec0dd71d1b32cef060d11c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2a101b2796afbdc6bcdd545fb9926723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e31f94acee59c920ec0f08e94a122724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140705233865dc0e3b91e804d56e0fb7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40926fde8956ba15e49c7f040be645726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7ef8864f4bc08ff01e8bd0a615463727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b7c92a7f159c33cc3ef8578df940c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e116dd07470562b5437ec5be79dfff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2588bfa880991a74f56c2560d239f37730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d169f28effc117f881b6692cc2983b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d74d5b3e5cab6879c8bdc72480d168732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb865cb9464c569861ca4a779f95d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593aede632076d93285c999f5f667e1c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8229e0a0bce7504fb8602addf942b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338be8a4c5b09ce6ba89d8bc68e65745736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b581695df3da14a9c3c0fee3c10480737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2d254a87c964e637f477fbbbe4a51738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bba0aab43705187179d101e871d77b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae2281ceae864c6a406c774e26ab61740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf0cf16cab99f8cb82c028a0011392741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0ff81814348622411213f1ead1f87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ecac855f884a34419937080f21add743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51a9f6d199828ed930e46b3ee08552744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035c959e0c1051cf6a5bb791adb2c2e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135c0f7171cef66c6dae2eff1cc9ae7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eae6cb2a58414ba12abeac549c1f23747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423a1aaa23e4a5bf90a5963af6c1f7d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40e25f742739c198ff9255f04d498b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782723caaa864d463e106ad796c144b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090d244e5d7038afe2c071f4351fa3c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4ae5f0b87c74068bc8b2f8c9eb7a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b34653eefb3c132f88c2c10116da51753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23e2a9551dc136d829b9ea09bcc9bf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633d726e0927e735790f64c812b025c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419af00560c34f2c6fc4326a0fa0f29756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3892ad6055d79a76816eee9a919f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0734eadc6e55d23f4502a7e007c6f8f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3d9812f6ade9cb966cac8fe69eb10759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dcddc6a3bf3eeb48101ff0a29b7211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74e715106bcd7cff1f03b8fd2b9c732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1231f48ef59ee6d18470cd6050dc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01009d4f23b01d341891474a729b78434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c6623a1a1ba2cd68d21b0383ee6eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4587437ae108791105bc7181b669a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66b63d8a22f7b0730c2155dc65eef67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d87e5caad53ef7c4c1a2665fefdb4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba215842d27d098118ec6d45910bdcc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf2ad2709b9a2707ffc482c3c4826910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1a80c1d653eca8cc628358035f8ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd56549e80416dfb4e1d897fd72d4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff58cec0e91461bea05c42f46aa07b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ce8679849aba0e1cfaba0943edddb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bd985f3d37b7e0bc0556c161d0f2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a464ea5a6c9e606c159b0b3f3c355f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f35d9d939d874fab6ba75d82e4871717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe81cb6d241cd23e4146a8a46b011518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f882ebeea8f690e1ee166ebc73215019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b774a9d71e9a48bb401d29307f94df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812c7def00ccc5326f5571cc4fb8c9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329142cf5e52a2c64895eb078720d87822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547027b48a17d03311349be7c2df402223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22dfbcf5824bd81f2b0a2f05aa630924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51321e62742565f05512942bd665167c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc76e7e61bf01dae19f39c48d5d444526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e4ceeb8cb728d0eb24bd002da900c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256c966ff262e8b398153a26b1358cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55388139246443208fd0a53afcb7c4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb7231815c6216f0c66dd76a24cfbe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ff2181d971feccaa3aada7a464d0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b1b4e7439634417d0b0599d4dcc5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da547bb29fdbdfec10f9d0a368a077033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac942db8349577f1aa5fa5ab06199f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1a7008eb817f4c8c38559560b167a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a454179d11c2a0b238b5a20567670836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864f643014e8a24642a5fc36bde814837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b13ee194368526038411b7ab90b1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28817581e3d007832acf15a9b710533339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413eaa0df152e5f484784a88f98360940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1face47707a17a020ca3b40529f71b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b84037d6d9f871905fc7a0800592f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172577e4f66e5c0c7e2ff766b22713943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7a5e21b9adcaac66bf2379b04853544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad45b171e941dae3c5a3418bc335d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46890fec4d7699e4b86607fc743772cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a769d646bc2ecf4e0a71455dced3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82fb4cc48823edc2ac66bdf45770e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b317f60fb7656ec9fc9d321dc1a0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec52679a52b101becc3edd5859cb1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e2daf52561caac85f05d9b2627df851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107fc6635d0b63aa9e0f268fc3449ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9288373c7daac9298a59209fe5e1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd0b6126697bfc4dfa5c415221f94b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4fcb225a26fc8cd9a44034618578a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19352c622c82be336c5c6de40ba9bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100746e49b6f68898a47661c0685b0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c836ca54ec0f1bf01345a3c761ab6f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91678d8ba2afda6660af951a261b4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb5768fe5275fd40619e370c41946360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3657d4bdb6c71b6bdc7d394258b6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686efa61abb8b7e60684c6c4390961462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f5fa702da3c56157cb942cde2a4a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100133cfe6da95a8a4febb2b5ce6e0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc2954456983bf2e24b3d423498f7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6cf84e31e796c02ce0abdaa3b87e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11165acff209582911bbbd319de4fbea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6065ea2ba6a19730e8b921bdcfe93968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2822b312261e5a59af2eeb7b04b7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660dd6aa2a5b2dec4e21e7c8d266c6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a07ffb235c304f54e6d95b3e153c6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562bea2a047f4b030d04c8d89a4ab9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952f98a7563e07fe1284e3b639e612b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c6f57b9e0c513f2cc3a65e45b10f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcc46997d0299c7594ab3fcbafbdab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e8b7e1a1dec9ae0bef54312b8e3ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264c86db38b788ceb30dfc96976f3fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9a1504d19936d664dec4d4aa66e3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506d382cdf901b4509459cda7a963a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80526d75d8a7acc77443cf81f563dfc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4693755743b350aad2f7ca73709133e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f15e2fc74081889f5d247c1f81cb3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555588dcba347a593d1bdae536dc591983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441d701403d47a015edf040334d15e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b131d449f10847d6a52f4e3fa219cbb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9e317d4fc72088bf86744d9e2a5aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f28febe799094e080588c3fb0390e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b2d4ed68bcb58a8f9e93c726cd02988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82010d6be2e03854b67722e0b48158f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f156a6b9925bd055914bb9e2c5540f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434e1c06e0c8141e62e61c0e4a7093091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84450c29733ea81565e7701406cc86a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4e53dcf57201c4407973d30f4242093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8fd15c59b664c72b78ca76870bf5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531294edd5f91fa6874b70cd5eda4b6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b423129ed9e2e74be606da2228ece96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5b1874d4859f6a117c7bc264d63a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a3019f480ae7cc6452b571ba8108598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4a6f75f1f5151f3ee24fcaf5a6b9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c3cca9fafab1981f632011052386e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc28d180bff2a7380fa1ac93030c80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8ec0aa550df8b61ad55c0694e43da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d551a2b70625111e4a44ff21a1e242103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f254502dc0ef740f6bda466a7a5fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e2daee3f367fa2caf9b1d80cf8f2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a8c011335484201d941e3ee1c51c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce9a6409bee3edbd437f532c2fa209107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f19757a13ec01b7318e3c9aff50be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02b699acdd6977228a0670d51293ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d2a2d451b508b632e50e0851a32ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f281b9971f7977477182bf1c98cef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20533219cb8cd35a3e4414bd42d9bb2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7eedee91e8052888201e4bb471a673113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f647f0a869fe86797cbbdc1aae7ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26344c7b53b72b49f6e78b18c404ed3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f179177460281313228af4d05dba3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81d03a25b1dcf886fb5f5fe5242345117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ade11a3609f21b8ccdf942a6a440a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20675f39e6be9b889e1c4cb0015ce3df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff5ee8a0d8910b0689b56cf3bb1240120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cc0d57ab0e7b7fbd89e9d3cdc06ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9958524d2a986026ba90fda800ad2d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e0ac27f5b4c7701a0818a3251960a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe154ed621088e1dafde9b4425a583f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344873477863d0ee2cd6e34fc9f66d3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe66abd0f27276f974873e04fbb9c66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe788f0f93bfba126a6e21bf1933d74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbef111df5191529e6ac6ebf6712096128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5f1fe3ac1fa6f667de07361199de0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00095cc3753a6ad1a596561b7eb12f50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21c1ae35ed2204e3b5580995b19a71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e883fbbcc2e6bc4ddc8b853527c56a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef33fb49f255e8623e8b93f79e560d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033eea5dc150dd6fd3f79905caf8ed7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a4ba7b00012d581e3bdfe2b75d307135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0db7e5dbadf5d098164d00a9ce3741136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2565df3b888083e029b2773137bfbf6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a86cd273115979fc4906483b8c38b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff0dde216510d9b8972d7ef52cdc99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117ebe165eb073f8ad4d0ee3ecbeb94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72483f11a5aabd965b2ae1527380c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e906e1250b9127d0cc3dd7e0c24dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b15abed9bf98195f3608a6b9986fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f766bfa21f3b26d4316816814627a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e31cf38707a992aeb3f0cfe162ff4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ac4e0e36a065baa194e3ca038eb02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9fdf843b83ee56e3afedac737ef0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71d8d89cfd25499186c693817ad17b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc224e30ff2b71aede15a7a21d165dc4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abb19106c47ccf9c888329080e7f68150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dcf4cf6de7470607910fb0c64f826151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1c684ab6bae0e0c12b69d82b31167152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a746a5728e5840f4fa84c955a1f5869153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e084dd7493423d2bd880a69cbc1a56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a967bc6cf718e9279b59cb9e209ebe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2b20e7d5d013dc5445b775dea346a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9aac32d5ec4f6adf74984eb1900e5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85f850f5c8d6bca67371a7499ad9ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dfa61452830247170b41a6f16e033159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9150f2923fde1454c9bcd3ce74eb2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd5bea7bc495a5c6cffbf031de6a1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cec90b41ac629f24fe30f750afde07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d48b5e07b83fe1f5aa76baa557bae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cee357381ae3b9d317df754e42f01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7dc5b37e9727f6bb8050bad7e10f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b191c5f771e136e77d535e7f7201367166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff12c1b06a455bcadd4ef8b5f0e99f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8b7cbc83a4986427301c9ca60222d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2748b6600e97e329cd06a6dea43da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c69f771e75618be063cfa42fad444170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424aaf06ab783a0fed6fc45266a19f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c4fceef766e813fc90ad5d052203b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40350e0aa9dea3eefb704e9a2289e835173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303520599810326a287e34e57cdd341174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d25067d2efe015c0bc7df6540b28df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6fe529cc3e6172a5be0ae25a791c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d390ee2fbb207e5cd2c0f5b65f0fe89177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab27869b1763935234f6c221dee2034178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a164ec8336da5bda590b7c98f227d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adaf1bd30586b5af72a4181a737a54180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cee79703f5c1eecb08f176f16fd3fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7a9e255bd1b7a9a2cc9ff92d6c132182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976effc2717018a90ae1fd034ae30dd0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04463219bea267d00afaa92aa950f4cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156b758845d947d17992987a4f5b0ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6782689007b869f4de578c0c6d1f5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae2738c3c97b757ac27c2e38695967187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49115c4f76c2dee8c7efada699df568f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaf1b1bd929c40eb77302a7ce6512c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fc71fd1f6ff0f7b5dc186643145ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47d07d89d6f2ba2894c585f37a67e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3f4c8976e7fe97824a89f7e969154192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ababcd0cef633f519defb07a1d716ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec681f19973600b97b93f06512ca4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646d9a9601aa14bb167dc5359630152195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529ff39a5d8de6b4c0049ef16f60430196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2ff14ce1e61178350d93206365295197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bc651f59bc29476b6090ec16bc2a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1103208ff03eabcd0a217604de128199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba968f383b1c9e1c6365f33ce7c129cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fe18fe999e700fcaaa58f010c004b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ce14d0732ac7dd54881b33c9c9d94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6c3d2ec7b0cb695fb234747824037203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d35485a2cae79aa7641e352bb536e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fd6334b2f32c655ac09e56451b6d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c1e2769bc6a7c1f945ee185b18c69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec81c447499e4c5f19870f6af1301b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab350ed803a10cf3170ee185ab6e82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feecdc8a639c56d2bc9d87a5dce176209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88c6301399ca256a12d08fb123c0da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96da1bb7ff6bde3682cb3c7de2fe60e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33afb508a658c560380b5da4572481212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc22ac5ba929d13000a768ca6c84bef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c00cbebfa9bcbc1539c355b8bc5048214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81316636fa31d41e267051aaf1a8063e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056b192531ae320986225f5af42aa7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc632668977459370125e6a08f350ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76798d393c18f187aa49006981fddd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4b59e4bd3b2787ce9fdb5f07b281b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdf2227012b0ca6261142ec34b1e1c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beede25f02d1243974319b67f008584221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ded3d2dbc246d98ba8de22e20e3a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6911ee94fbce8bf8128d374b9dec1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55618ea0e771f616b2a7f33eba7aa4d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9916bb7d8f678c64aa3e468206645225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01566dcfca68d4a5dc22b8113d64aaeb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dabd71657ecb0c1b1a228014c1c3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62372b5cb8590b6108a6f486f95951228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e35562220592338f07d2ecf2b2147b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ca09dcf95b4fc38de5feaf8732153230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8831f6565f98b1ce5fd39547b7e59e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228bd67c658a7fe5aec4a3ae81b73c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71116fca0f5df404fca56d1c4e3e4de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b04f539dafc44440246131da6407e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c766e22cf20207ff5259a94a17303235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59a658b1f597ffaf255297bcdda99a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b16e22d49c65d7d38f99d76813ae0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30250b82c05e61774451e3a6130b7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44af24c971132355c2be3293bad4070239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b8537fd6efa34951e67511f39e40a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53c9952a11db760132c79bbb636dfe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6431c550c075f871319f15cbe84c2d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f81439f06b143ec4a82a501d10cbd0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e2e3324c9ce7a75c799d1ad11ca8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e26d99a0f1ccc04636e06fc8e00c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a18be13c2615d7cc2960bd33c6bf8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b803255ea08855936141860c9bde7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360046db864bf43ff719b4b554bb7b77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a956b6d0f3ad8f7c3f0be9cf3c508249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e18bf5e98e6e01d69fd98b0a80b9d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fee4cc1cc50159727941da7848744251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d152a10b52358223a5848b539e1fb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345bb06e140c2479bfe89b442f88302253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bd3f1ebb7bd95f68cb57120f411bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf35504c6abe05ed4576e25ee3a8056255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21238e8ad3234e1147b78290a9c9d430256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f3eccf191aa4bc2b2b01857ada59a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0ea07bdb56f8577281bf29bde73c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b141c071a276d5e8d7b8d47d3fc47a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab7d9a11df9c6c19d6e5a03bfe5435260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7383ca59ee49e4c21c1c23f72b2d3d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ce0ddca6d59ef01f59f0e59247610262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f88c1f1cccda74ba5f4786ec7db2bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a929d827bdeacfc3f7ac259d6234a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67af8aabfab778ecf7b93d47db572e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b4422f9456ae30b17fca02925bd4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967d11a37075a1f826cddfd098bf05b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3690fc2200d82a875157c1cda0518f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51827a71e416fbefb95fee2312e279269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5160a60185cb8c5e737924347ade4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2b1f4c05e4bcc6aa499d7eac53ddb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8449c9bee73a35099c89456cc23f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8306f9646749999b144137beeb2bdf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e98253d495270edc07b33466effadd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c38c64f406099bc1200716a2d62858275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480068eb718ed0f3dd7d41a146f2a66b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d4288461021cb6bc681bb7aaa5fe7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362af3129a1dfb1ea38fc546b04a281f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bf5d5107a29081ecaf3178b544ae4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f31c6704c2fa1c4268c96c026a4fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11d30dfdd8288c214d80de21186dbc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8510206fe03bc189acc1b4788841fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3eeaaf94cb5cddab4ccff9b176d40283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abf3c861d48b95189b420a992e75f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61eab151056f05d177143f1374b471285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a72647fd45e7fb54afeb21c87488c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfb5cbaaa0b5e3a959ed85fd694125287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99212c6e429f3b66283062e1fb041881288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b2026feeb45b6aa7031c8ffcf4814289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43666d42a912da32e6f2c81cd72f41e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a4fd2636057919a2c04dd0c7cd711291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f376275c3ad639198eb31725adbf8d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34f96ccdc8444575f41df3a0891800293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da8cf3f93e2781ffdd72eb3a932de3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8c1bcfbcb9d61e7b4ea551ae701d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d69f38f48bc6377d0430977882709296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25985c7f75928e95063e43a7d228ebe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4601557c89e6b64924bce5ade46c4e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977d51d1c5be707f0b79a3b1b50376d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508fdd639e97f0c2c961fde60ff44a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d414af731b83f14504280b8361268a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342269f5078d6524cfbd87bd062235e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a602c6b8b7b854d44b03456e1158f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af8b9a4fed02c6ba74855abaa06009304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeeae76a148a0bd566621f7b51d7fb8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276897c2d5b1c697433b7187363cb49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cbccd3985913192072cd524ea1f81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47022784869923188cea50df740eb947308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11eed740d5dd5c6d4537339360d9ca4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca1d53d188e5f0e9f02234c0072b43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5870ad2fc8907857939ee5579170acc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca6376ebabcaf83d9e19684fe9ab44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ba68ade45fd04885ef9e5a2e5d5ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1686699af9d2c71d853325e36afc3c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340952ce8d4c2a3f04a093b2f1873617315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ad697f687e20646f1aa6b07afa09b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4569a6fc462c3620eccb666bd7cf7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95477d8e8bea5915565b456dbf6bd15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaa5f747fc865662f35985c6f43139319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520477716345ca6b7f614003bdc63e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47bfa5dc4c31659e480d08661eaa71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa7385df67c79d238c1b83e3d16be1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f699be90ae95f465efb3f3b347d56ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ecd78699d8c78060f66b257fc65a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a49c48285f645bb389c10f4d3ada0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88092a0b0e30b9d20e43375d72e971326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34638b2b603326775fa84b2d005a97bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754271156bc229773ce83acdaa355e05328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbd8e24e22bb21a890960e8241282f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a5217cf0f5aad3ec244f90037a1af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab4ab1fb4399bb9f8790ea6c5edc62331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e788fcd887a42872444a5ca002a8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd5a97b9db22ea627da6419cd6da8f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd22f85313574d30eecba4f03da8dc2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aba66a688aa8657876e62b0e51bb45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692f8fab0ff6957550aac0df398a2d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f344ade9e58cc78c3388d219653c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0245a392bc08fb4aa2a8827a8068eb7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76232f8015d3971edb7ec127dcecc84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4abaccf2af0d95d509bec3ea912cff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c258a733e397a2a0a5f9ed17094b00341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf62626ab9312a526dd6c0948ad8533342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d7c7a5d9d6cb446a1a9ad776a56ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2a6855e19f291121d12d0a39134f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ddf1e8b96341126084da9f700a3f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc709739e9f54f72aad92fb4da27e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bfa6fc88d5eb33677a5a96475528e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670ae689571dacb3eff6a2e01c08aaf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797445e9ad7cb2bf10dbc9ffe1999bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2262809529ffd8aefeea9ae523b82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbd94f42487d489a9abeaf94f3c6f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37cc8250ff7dd894017445eaa48484352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf1fc7d719229488c08ce972808e49353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6293a4b847399c9408292cc4271f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd75df916a08ddf0f299a0c9dfe4d8a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7aaa94573f1c39aa57146c06ffc28356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859b1c42c44829c4576fbcf0027fd06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9b6c58ad5d063f29672c079e24895358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447c0260949eb4d1c94187406fe42e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96560acb0ff2953ffb38e8c4cc600af3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386415caeef6a71b5367ad8507c53c64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb003f8edcc71ae254f3f8045bd8256d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2501d77df6c97396f56f4c5d3587b31363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1dd98f1007b55d91c1467e8b6ead6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbdb1e2b665b979b7650b22cef27f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6a14b1bec20c43bb652e7643c3085366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff227fd58b7a33afe5a827869febad10367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9f32db43eccb0859a5b8462864238368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc300f774853e36c5e13f834ea06d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc74736e6a8f15b00dfe419274b2ed2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56827c4fb7d7f9c23425fe7dafc53e86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ba65ff93c11f42f41e183ddc67733372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2ea46dcdf815960341d32184e8c3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3d567ff12651218cf9c2b3ff81b96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c6adf7b5751a4b4f8ef0b5a4723b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9b94c33a77e9ba47b05739ed5cc92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17de05e1ccabd95ce2555e75ba253c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c382fb54cfd28cece3b43aa2599a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b341a54feaac61e6af219aa564f72c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ec95fd17dc29c73a889baa2353b8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974b044e4d92afd1d5946b1cbb9e483381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1739cb7d847959da8c55dff74a42b69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35678a48e3617b30b18576d303a7ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48975f8a55d774c5afb3a8a8f00a531c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce318190ac84f5ae70d4510a7e39c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470b5b2c1ade5cf25f51243260b2813386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7b3045420a2ab6c1dc15858ef6f85387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c88d3bbe05f57ede09947be7969ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236110567cab55a412bf9bb9866531d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336dc2549b87a111b61e406e3a4f990390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39807060d1e443ee356dc64c587be214391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690358adca4259638c157da5d32fb75b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6911feb96b06ffecb9475ecaee0f21a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e194829c839f16685ee74b6e4342648394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bc7c7e37938c82b696eb67d646590395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56e568e90b3cdd0382474793453954396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260f534548c473e30220e91f83c3004397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965053973e22e716f6a8a79f8468391f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f2d09cb6c171e4960a5d27d67d39e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398b92828070fe17ac1779bbfc5e4ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6f5b43c0181818a1ec6c8d1076aaa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d0821ec784e62e04a33228e7bc597402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc55ec80f21854211011f17d98c56f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac5aa86ded846aef6fd33d733cc1d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80c8778f1427eef36b21119d91fac7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79dba32ca08b635b6969e243946b1a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3c2cc24f50d448982f9b0bb6dc09c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703a043ae10b2cbb9a5bba5c3aa1cc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80a24d0ad94661fa00169bf7e0e3d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed5fc0326c33703bc77b96a1d94b4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96147d1ca0c299296f2740c875de43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20bb482ca3ce153925324ed9280f65412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d9d2189e579bde7909f3f796df35a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a305aac95b02b7ac9e043b6851cadc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d182cb7fb98be73201ee355b530b3d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb9a3700222b014f420faf4d56f515416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad3b9fdeaccfa091f7f8e10d71881c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf20ebb0f7474cbed9b17a5e6f0bf5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48778afba176905f4b6bd39e493ed8f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92653308e42dd93084aaf085bdb08996420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224cd5b21a54c88d86fc8499c06d550421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5aaac2c2ed694fdcc9f662578ae37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788147223017d5649614f64475be2bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66406b97e3c50fb8c500b3c2cd68c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3a683e83118a44c413800ccb709ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1a224bd2f29dbb6accfac0b08e686426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1942eac9c33dae5dd33e684f5b137a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eda81f69342da06f94f5af9245b83e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464af4737e0073e50b299c9e0ab88d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f287bacb6f20d93099dcd78cac5de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da813d3b33b8629a2b7f0cf902a352b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981f4f4862e62976c39e3c789616596432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e6b90542a6118dd4e1a8505ca5715433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1622f3f3edc0e701dafbaa673c1e498434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89283afbf48ba4925f437208baa754a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daea7d4b1bbbf61b5f40164476857d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c789419c6e0b5c8923e336f68818d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3effb3a014eed1f80f67b5fcb4b08ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0ce3703646b2ce9dea07053afdb05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7dee89510d031b1f4aa418b16e90b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a6155ea00a84db4f948ac3f4dabea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0df30724eaeab5abe90de7949e2ea1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8edccc9b4eeb1d4492621eb4f9027443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd018bcc5dcfe9308ae5968a4aacf7e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077f69382d849fe0e5a9b3633757e66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfd7211cb0a778b1415fa17848a07e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836630e4a54649c525c64e114d259b6b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da67683e2f6b8ce3b34cd660f20d35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9408797d30496d4965b774180e131449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cfc0c3ebe39ab4c68b087581488a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc56ed474423dbf5a92661511c3069451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f38f8e4f949a1f5e6d2917ee9e0ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c62c1fd804de6c3ca292e1f3a0a11453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548888144330def9de91e7606064c1e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d2074999bdd6470f9382e33fc3375455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527ac8de5c101d5b724153b622214ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4640e36cd8d50d32f27ac62ca793c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8010cb89f76154855d854a56b6552a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61124ab3eb42ab35f7b451678980f79b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53264093f15f381dcbd3270bfdc292e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf09587f93bf1a688da4165dc33ca0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101df0f4a78f90e8a9e2f51cfdc6e2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cf48931b6b0f6cd42840b6fefe785463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9a0af705f0033ad8189f65bc93af8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff97d49ea0c727d830591cd18480cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7db491c743ba8b2e73133f8fee4252466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cb858bef6eef4af28655a08a9b3c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873c27612b129020aa878b8b4d438a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520078667a0b659b0d5704b1d4f3eb45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b667077a54ded72462b47cee1655b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbe5416a4dfff7e0b49235e2849df4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1703aff8c2b5442cb164fb500e39b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34529bd8d82af621297a7fbb7336857473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf811573ba6a3f0b6720696c4ebf37cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07677a56e053096bd489fdbd8bbd6ed5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08485d6bfeb06ca7bbaa7ec90185c308476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138336c139494bf5f269d8b31ac8025477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c1470873369d2ae4be15be1d8847c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9fba77f3d1d93ebafc8bab4ae2cda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58effc9a209712500d3b7fde1c5fc6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae88723c5bbcc1a50529241fcc61fea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b01a18239108cfde4488f4f043cac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523ef18c2abbfa85c89e70adecec1d1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3dad3d5467b7ff172473c5682108f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b67cdf287e0fe44bdc02b93f284fdc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebfc1456bc5256c8f866aca13e60c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fee3dd293de3acd788e2cdc7bc427d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369a2fea1edde58421581a0bfaddb94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff5822b84d2e950944eabb4c0d1038489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4e51cee91e603552f2163ff7ba51c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8321cbb647018c374f08cc3c5c2497491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3d9f8f216e434065e949e84665eb8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788e1652160e42de44b0fc4bc885c2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acdeac8b13dc979954cfd301f4b07f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084c998dbd80454e0b63515502bd36f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60559c48a846ec542c9124e47a1eda48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7853f69062b93fb6bf09450885cdc6b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca55fd481e7f6594e1089fc270c22e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93824f2299b57ddbdfb0e98d5c468f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472101c27292895d5c18f581527d291500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b140efc73aa2f8c674387b8dfde365501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbaf3631aad522a3eeb60d07c17559502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb018e5f04a824006670da98bf06922503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48bdea795f102ce18ea27ac8565e34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5a7fb6e5a960e92fefd7663e33e68505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac532f5e1bc34714241614369eb946506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad760ff4d2a3380b22b9d047be0932507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b388c5a35d7ad4859cbbec451a92a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f9bfa92d19ab84dadab79817f05e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac785fac283d666f3e6fc5817ab75ce6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7db022ca4bf76256b86e3338640b75511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505a7a3e8e563e06fa1f61ce3394a75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8512149a2fabbae57e766771d637e17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986af54dbe017d2aa604acbe14eb7ad8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50743802ef8d386afca01e0b7961e503515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e964d4848763c9f89c10831ce0e64b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aedf0471b9ea7683c6c77e18109e1d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cddeef5c119be7b33e4a6188d9a7b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f52b7f975e158e24ab0eb9bf91f16e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f57801d5737ad7b6cd7302271d231520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97e2fae697a1f05b181d6a772f3722521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbda532e3578dcb156b04112643be2f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027cb1261f5e21cff6f9f311861da4a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2bcd270ec538940f9e2e8c998b66d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5da6bd1724bf3b17e6ad62032f84d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526f9ae1da2cb51a7f6973d660d03b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c5298c1b93b6aad083ab497ee7419527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e474f4a8646b46782afb46c3bac29e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78859886795c23e7fa36005c25c9f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aec1ec42f594faf43b6880bef34241530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62f0386f6faa7e7ba603a729eb8311531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1fc4a64ce380c9328928a9faa02be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2be85da030462838bfaf86c27f4e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e89bd76a3a4857845b4219e03f689c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804014316e4727576c609d88be51b7f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d94769a29f284ccda43f3e39a01b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18386436e617fe1272483efc1390a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf36097dc049837f7f28fd6ec32a5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e4179192b43997a3a4dcddec7f4f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a20b11ac5d97ce899ed6263a8c63d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0e2ff5baca1c9b59c492c8db5f694541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc05df4c8594edd8bc2eda8c2122a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c537011f7ab9d8aeafb037b2dd8bf6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9918c6b5f36da30b612d4837471a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1cf28337078af9b5272ec4dbd7807545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac420b712f863e8462979290e6fdb8e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309cd2f9ec3f5dc682d12f2854a048e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986a3a1ba0eb3b8e24feea96ec197b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64375a053ebdc87b48f1203490fe66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d914b92c019ad1d4dfd6ec37fe54d88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9271b8c70cecf70db1d96534195f3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10949bee56154ed83f05fef133646a83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a61aa0313e62d21ae3216f7f272cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2408914226ffb0ca9382c641b95d51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0394f6609401887c4315bc490d6788555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488f00985ae21632e5582cbcaf1cd91556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2d546761e34b1b94a066627876334557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e87d99f45308b9944ab86683f9148558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba3a53278c29d0565549d6a565af0a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e76a2b7987a72febaa03d037838bb3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f7442799952b14b27ac75fc688476561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc366db1f39afbfd851ffe4b09d0c89562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df9c8a092a29e9fa370b2ad16cf6e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2ef5aac56d84d7ab65277337db905564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538048e85d1d44bcbfb4102b355860d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd34cd8c55f812a13610ef31675fe93566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b076d739fe5c50b8dd9861c392ab9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c8628fd0a4773981c7d38e9947391568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ab26909eaeb15f498a3e9fffbd08f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d4b43f94d16e316ad4aaf501918c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83c042c435a45ace376d9892a5b093571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d90495eceed1e64dd98766a681b40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a882be2372b330668f9c3c190a5f48e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eaceeee189964be30e116c0e6abba5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ad47f9a85f6207ed4c5350c782be6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b06aa7066e68d27a2bce6fec78d56576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133087b0c1c84a1786ef5abbd043669577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e48e125d2321cd117e434ddb54c52b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27584f52b67810c1066cb390c232deae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7b13819f5714d24b206170163d3b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac067bd4400ec014b0ad2c311a942252581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a455f86492930915d10fc80744a57b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c9ad7035ccdead1bbe680b140a2b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cceef665c9d40107aa2445a202e7520584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4eaae8a809126220a650a3c2352c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546131440acf15cfe57099fd28769932586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac862f814538c331bada881df983169587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d8feb867f25d4a7c16245479f2a32588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7914bfeddcab4820e44afbb78a8e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470db568837d648e9ca74efbf701d0b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764f10df5ce59b7441aa6326c8a078b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8612557e58f05c0c6e22c7bccd949592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3a5392fd5e4153f9d91fdc56b97e8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ff656a400af39bcee43d41ea4ff40594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6b089b8a79852f7cb1d44e65a819c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d40426ae43d62b51d8038be1995aac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbcf3765331ae4312eb4c530544db2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb37f05a6e435a7b46c90a3747583c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371ae35542c4b7aec98ab74d8d6410c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225680b6507894dee2d8ce547da900b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5817682a05bdef932450d1d052394601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc94df559f417f1841c3bf233e6478a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1dd533af2942ffc0dde20bf7b2fd8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d168b03caf5fb5547dc687ed278b4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c13c1eed89c24a83133210fa4f9d71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39fb72778cd91d2072811db129b8e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eb0512e59b77fa7895d728ed51a03607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53342d74fa1d5af33c8b7de333c1b455608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f78f750826f61f40033e2d4d65b87609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16cb1cff9befe4fb12a480c6fcfde7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479e0db81fc086429a2c4f3dcbf4820611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e91d32040a565d60b7c1919a3971a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b8ca91d7a6c344b0188a063fd2e9d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0f226a43695ec1566d715a379fd99614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f31499031a757c6cbd7f6b16441556615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab828cbdfe6a247f92c15abe9d2efc54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8864debae995703cbf6af830347e58617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465408ecdfc26655b03464a697080aaf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1792b8ca00746ca105c160f112199a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36329b38c066c1a392d77955ef9b6ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed8de95ecd0b143e985f5ca61cb35e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c85ec51641444ab8add456a8656515622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813b163ff5dd8344ae64c3b045b9767623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89fba3c9c38f7475d3ee4fbcd31a10624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63a50cae6c6cffd26d141a279718c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce374c441f3c8c12d7ec1161bd04246e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9bdb75e059bfd11a99ff6c010403f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9bb24b4a342730924172e8cebc4ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605ddafbf17e77cab0190577792f153629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c55d782bc0f24932a6c91fcce25410630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a43e084c06b1707a6fdbee5e898b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fef7129bdee69e39ae2933adde25a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd37f76c8fa237fabaa39783b30ec7b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9851bc7a9cf22e5b2ac9e24a6fcf1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6e9f8ba07cde8182db531d9b29156635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bee2e82c1d03490a53518d8e635cab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f968cc8cd628eddadd92121104774d9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f76d465a9055b002829b002139b79638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdbf8edc63fe67197dbc016b55ee52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b341cd7418c0a8d682913d2197ee530640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd29d80311d61aa6bb430e6e38fa75641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39f558466ef0ff9a3e59d4f35f3811642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea87bfa722013ad535ac2c3ebe51a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4193760a25321213d28bb8b8a00cfa5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c502f4c94c88d08221e303b88832d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1772323282f7be40bd882012c515ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b850ca7643981d5dab425895cb694e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cd5ff53ee98894e3fb1c4122fe333648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7812fe93754bf1461b15747b4251a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fbbcfcaddbd666acbb9cd3d5faa20650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c498ba3be5739ef4dd172a9fb6564651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af099ede511f86ae65c625daf7635b84652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f03d21b584c90d9d762a0e547dcfbb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac76fe029bb519936a82a18f2068d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85fc84be8bc5d40a3e8065d1c19659655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfddcba2486402d576262b9eda89a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b190fab1f827d08dd456e04f546ca15657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181ccc696673e21436849c0a12cebab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a620f78ce89e779d128996f9f6bfc1d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabb8afcddf518d52286dbbbe4c08e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca06fe5ba9f0e9e89ec502f1da36b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddac9f7191dc806a0ea964972127a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c23844c6362317465dfe6b58a10b7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8690d34a923d5856e44cf876f3182664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb328b7e9ff63a1dd29456560631add665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eebc6c5cd08d3d3b9dd8542b21490666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6336e547f11fa37f3dbc747989a28667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7853e1a3467e4d164627cda224f3cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5d550cd5ca1a1e3241e8e96e62800669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331e3df67f671eadf55f5024cf2354b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266261b0113a57dfff93ef20e78b03b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba3f60aaaccfe5e84256636c4d5bd4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dcc8970461be803cc322477214616673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43911541849794d36a02282583488ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ae0f92956c1f68c037b125733d94e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c825406539660d0cd12fa133686a71676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e9530c380deeae64dbbb61ad1eb15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab360b7ef996b57ee658a1b0e77d2e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9aadea0b5cadf6a326b8b11dadfa0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06870e6d006b95e0185d0b4d544329680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f483a5d30eac76825e18be7079d8679681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dce6375bd85d1e834efdaeef23934682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93dc3bef45ae03daabbe36c0e429d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73525ca2a7d47d7e23676f5cfb496dae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bf4d6890762c30f8b86ff5919a220685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a541b3ec65392b428c10f90310aef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0194f829c67ba95622cafcd39772a98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9a348d68b76a8f680385651a328d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fd00f15d1501dc382cefd71eaa309689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081ce2fff4d01193f7ece9069f8fb7f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45218f249992ad222d3fc5fced30cc55691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7a77a8daa50f5a0ba29be45d87b22692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6955b3ff0b03e069641d104b0d94c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb819132ff0dde4932e20dfb1972b42d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303e7d4e99d3dfda084a7563a1cfbcf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dd7b54231b25fe74d353d0a502279696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65431336d23a9a854d4096e8073d6dc4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23057018df8c50398de3ae874e62676698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b77a9e55506fe3fe87529fe5c2d60699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7363105a925ad187d8cc3dea6dbd19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537be48ca32e0c70d1eb53512c9f1010701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972234af12764283daaaddd5a51ff37702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2ffe0dc76e12347bfd35f2b4ab023703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad48d2e016aacaac658529db1047e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1243e8a5d305d083eaf6cf3d50605705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd5196be465bf9092acd3f552b4cbf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750ca5e0876411c94ac46c81878089c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2422cdfb8ef6fc11e1c74c2c7f7a72708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f007ca60df8e248301fcf5696973ccc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac066f7776ad9f9d37d5d95d84ec49710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0424257a94aaa817645debac1bdaaea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46087b33663c4a99419007e9d6e1ef93712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843b77620c4c8d6b31fecf13d228f3e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0025d8503f07a0d83a0fec3166978714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406660e500e1d3afdca5d76880b27a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d24188df84d13aa64c68a7b5b7bd3b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba741910b1fdd281f6ac2d6a3030bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46333a988b893e7fc19aaf45cea62284718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f8bc0eaa54bbc5ac8be69f2e64a46719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97df419301cfbb371da394314f3026720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137affda99bfd6926e6b9e15047cae2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c830bb9bce467014dda63737c54dcc1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2f20520abbb51b06a9eb2ff39d03b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c87ed0c2ce9176348af2af44916f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954db504c8fc7d6ebd62a9c4e152423725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2e5caa0ae6d57f0ad08e8e243e23a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96906ccc33f6b3429f51b608b65cb7f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc827d5f9572a20a1374cbfa0823a81728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da571cf4aa58f1a738e97c80ff8e8b9c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae632a5d3bb71933527b5a8b86a1f765730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545f1e2fbd21d308472e16e6a9b170f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c69087a0f48d69b7e11850fbe86e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97b5e932e823171a33af6166171058733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f8be7df0ca767e23dc31c117855c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494c67ec2c750cb8286d4ea14521f23735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67790618ac85e09cb2e4ce5b157e41d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f013f06e00a75a4ee6c53272a69db71737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7c5b05c028f83da80c7ebf1ff2e59738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28225f5eea21da1221d7830a022bb0a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c102125df9299a5dcca86dd1918c528740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba12f467e3e219619ceb72198341514741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a572dda21aac44c6108d9a056549889742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771a9b83f9c4552aaf5bd5844ace370743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fe8e35c1ec4c3f27021704bc7f9b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9e3358d039e391bdec910c5316b84745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cebd24a701ad50150c2f9828b64088746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee216facffca36036c0f01a6345b16747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602ce47371d8bc95ba0e1d0cf0eb6d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd93b24c47251ce98e6838cd4cfaab8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5611e72ec15a97b0c77e56e7c8ecef4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12113b6eaf0399038e989c6d86655909751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7236503595f0169376a607373b8f9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0048157d908f541db4ef01406c70d08753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c9db9c6907f89abf7ebf5084dc208754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3fa8e149c3dbfbe4c15f73ecc8ae5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a607b2bb5c033c4e280b30b190f7d0c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef876b327db12cb38a941cfafcedecdb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325a54b4583ed9382a1d5f7a90044e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc6ddd4e0979e6333d3b6538857f89759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>