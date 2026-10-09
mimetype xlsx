--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67873645e9e4f50a78e6e982fea660d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36f572442fa4c5366234e375f300482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2c06f619b486c25578f9af21a324d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c267404643d089d4b03955a4412d2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44214bc2d6a093f4cf93b7c9cea899355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575df41e8c4e89976e19400be76932a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b58a65bc18ee9335015fc1aad682f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b34f61d817b17a5e92da10b7f86c898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b042606711eeee4be9d0346f0276be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8b59095f5c60ff3addb64f4adcf2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedd59659fc0dc2b020023411162e4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2475a1ce314ffe2d96bb0320dc557a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1963dccaadb3378e57c52b6808214ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed823d4c56f515981766d54f1f652114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f15bac6379c3503ff37ea82cfa7fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d6e2de252c4d60411c589e072101116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5127063d5327d7b585705459410bea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14b506c35662a431bcd86d594ce03218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200caa544ebed665b606dda967aa3b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0df1f0103c6d9db3777d786ae086e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fd539edebba7c752b1260618c15b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75924400bbce9101e87318131c42602622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaab7bd3c402b2f945fe80eb70423523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3027fa321a875e3b2b4ad0e3835f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959282702f19fb7de5e33afdf81a8d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0365749e252af97a48cd12dbd370326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f8c3814745110abdd65a90730564627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032f8a8b2af49972b52d8a202c6baf228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade342d4dcb007166875dac71582a9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae207490fa6200850c00055176652b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753e2b2685391e4b05eb0701dbaa62231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2a1a5595e9cb3a29309b42dfdc0d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bf62df38617faf0f0771f74906daa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007f912d318fb129b9a831d664471a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048e735b80bd1aa2a26c52289d990b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bb0b34a4fb0ffb7e00914ebb3587e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211af2ac03952bca5e38cad8374d94a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc860e875484f8640d44f923afa54d6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f28356fa7284e42b7f66d6437a7e2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638e1245c86b1ee82661c769392dc3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b7af99d8f8e4b3f7c4099450e0e5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a890bb3f79b9ee1bb5cdbd8f996926242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cef4eb9761b1d4fd3ad6854bd84c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041381df90efb3071503ac108d31aca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647b79887d811f9cad3e4327a481d4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e7516ee26630e2be967f93565a1c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbd4f1dff6dee2cc5740587e003fbc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec41c4c32b391fcb453f141ec3ce43c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152674a95ea1e77ef6959410a13e64049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efe8d2f77613370767e99adb8d990d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8892269253cba163dd50968fb2fe151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9dd8e0ee462e1a3caecc758842da352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe60497121ff4620924b5c2481e9aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae11ba74caa2c9b53a4b5021687dd4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec9ab6cdb8387b02a45bbf2da8ca9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48d040ebe57fa9cfca105559b077c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34e0b35b8377616ee8d928a500458c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dc7d6dee605d0b46fa667888e11ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61e42dc9b0315c51b4a26d17495ab059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53856774564f560964ba940f88fedb660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93b001377850aecd9a730a5e7756c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5f9718f4ca733392f232aa8a3e7dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb6008827dd62ed12ae12ff9e3671163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0942c3468fed6765a12881ec350f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f2e9dd564ff24ede1369fdc50573765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239c41b0ff0f5980dc6e2baa5f395b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26512c0dc0cd403021091693c7393d5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cac83f3ad2afd21284aa5c77254e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd26db484ea80bb8bb76a62b94071f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e90a600de7d467f14750de13519e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed9eb1ba33b68c4f68bdb7736df9df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc20dd2ae98037b61e7588bfe0d59672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458bcf97f98be9ca02742e516f8811073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27503a99ac1c0d03ce58f20cbcdef5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c48378192e727b708cbbd7c549a9df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660f6891890c524ee21deea9f6eb9ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d539ef2bba56827ec45108837c9ac0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b7a7690f0a2d353d24f5caf5f54b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359a7416218b5a8f2e99bdf3aa6b3b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b400f0d0f96c2d96505d25e5487f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68753329c2ab90149ee260861639239181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697e6e15b1e35ea517c9321f538699382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdfde91a71f25aa8810fd5c630a18583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196d0aca6e647889da7383d85e7565f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf222acae70512c6572acb0cbdc75c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc37e2b2135f13a8119ecfb560de9fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b26a9baa501b4b741863d9d49fb0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841745d49a2259a54f15a76e3653e36488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fb9c6feb07cf6a17b9fa6938f6bc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca32957349848a9bc8d7509e87237890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eead830064ce9b4a6676c8bde1782591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4a9e6dae68007e45c9c267d67614d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba073c2d75094acd2ff3208db4de4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed5b59fcaffd6d795a1ea997841e5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e998dfb66bf261ce7f72dfe07c574495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2930a333b9ee1d65f5d136bc96b4f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750eda624dc4d06aabfece0fc32b6b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceaa1b0e23e902526e7a10bf9a976a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd961746ded19f2c2ebe561aedcaea6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdffbfea3d9078525e2c666453d72b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef15d99cba14cb71e370c9f4b0f5d12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d3bd376df4e11869a5bfd75682773102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7ceb51c5e1aadb64f6820c5a66ec4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48df4dde1262a9e70525bce9ed0b89d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac40c54ee1be31834310e180fe7bc6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b95a69d3329f1bb3cc37368174f79f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e57629f0ff6746e913ddf9ed94ae16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a3fceed398479a5c8a13761425188108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcaa409c5e089956ee15c6680b2945109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132d34004ff3be757ac1a90bdf5b709110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a57945f5af8d14840ec9e37d994b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c08c32e4ddbc8d5cece673f5998a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27a9e63f0d9f75a8236e723c81f1c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b5e197c051e9d07d7be3ee6601896114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52760e76a6aef23c6a793226f6e18826115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b6fa1c4a450b4b3cf2e27a7dfc9ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c392d5d157514a4e558b63fc369b78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78419a9f711635936122136dafc039f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cd237ff2e705047764d8e24c79822119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d25c7cf75aefc3d06e89fd38369501120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17764510c9927bc7dc8fb17ff61ad9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a6cc108368be116c89231f04d950c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499af3e810e016d799f53b985e03165123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588dbb9dc86f58a6021dc1a8e7e1c85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151eaf281f70aed49929f173a908181125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34bf85de3e3f9e4bbd16b6de7a318b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1883dfedd3feba76804d4b6ca6504127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f3437eea4431c5a629119a9cfb44f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebba4f13227dbd3efefdf7197dd02c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a35bddc9410efcb42c29407937d24c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398fe3c22b762134b987fb85c20aac7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14bb16b6bd989e780cee795407e974132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e556367edc7ac9a234f06c6a7727a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e41c8d432895e81b9a8e4198a88439134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56388b7173f1686fd02f31f0f96bcfe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cabb2766294060306ad88ba90312c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450304f2f339e5c2575ac67bcc32c2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2351dff5a563dd7109f24c2c45c192138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f5adba506810b3cdc110032fb8253139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6a690c5d0f3c71c50b95370f5f655140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382c79f430b33557632ff9441addf02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83681f930263c9fa4f562955c502cef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae544c7b15a53451f032cfefd18d233143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2411dc9780ce921e270a67880aa9cf6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b64d77861c30f1fdd26f448131b96d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2a06fdaf115e13d98a3cf6d5a663b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d536b3ddbfafb9747650e803f73ce8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd83b37ad9bde51c3ed44a3c6bc30aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d48a27e1dfbeec5aee432688023e64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33511e70391bfd3a55407a558ba0fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600520fee4372f666bc7b933dd31b41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959c64938140dccdddf021699b8f430152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739f338d7207a9054c299f7ec0e01b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d055475c98e615c105bde2a1cdb96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72203e04dac57fa3f43b8904f53005155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fda1ed8a9ac86d0d3f693664553c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42c96ddbecbf174b35144232653c58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9cea72cc2dff5f8c90dc28f60f454158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372e66ca11b2787279ae1a277f8d24c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa47e68430b959669848b0d6d0db3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8701057d1e38add877c9153115753c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e179d47b0eb8e8c3261e56346f939162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7ae17d91cb4d971c301c089580638163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b62541d4b5d04431a2aa8772e32202164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871c1bd6a72a7473d19011f159b157c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdcc54c1f6b985aa421878b715522a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cc57cb26c4af5de7de0117f9a5353167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f1e942afae8ee5d913d6b4c5367ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199958df3d0d20ab87cb52782543399c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64077648918e6339c04cf34935900e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ba0b797853becce97902890233b8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7052ce58677cd8c9a1ace5a82185a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72522bbac7f6f23de5e2290f978c0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3a299de31de1d87a7ab6ed5b2af54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939515910ef68feb2d49c4be520059b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08876d38ca31894a04bdbd9147910658176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c99c8dbad7d1c8a7fd9b1ca0372a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fa2342f57fb5146a4264a241e5fa4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c62ea6805cf1ab57f3e0145b987b38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cae55238ee217681c5a4d85418b86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f9af5f03e995475168ea0f6fd13d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655dba32f926aaccd2f4df17975bb14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a106295c1b93bb6105943eba9bbbf6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6364c3d8fd592a5d108764b85f0d1d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b578c259a476a270270fd50f1996b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e4ed64ae8df44d5037d5a07faa650186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5401bbd5219936345e4ac16772f773187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c35ba82b8cc503d94a0d3befd305e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa2eae88964b358175860052467fda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215c86d2aa9a6eb5d75af5b342714c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b91c86670ac3544ceb7df373431fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508e9925c44124757283dab99faf36f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07729ac5b120460858ca172646b2aac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c1afe7a0e2665af8f8500ac7b0824194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431717acfe4a53f5ed23f2406d4492dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ae9a620e6f88ec1808435ad1b3056196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619effa338189320187ddc761e501806197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be68da190d80cd24736a6d21ec18c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2c3b5deb342aeb5b4780ed567f762199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd6bc2963c789cf605355ef298dc79200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010cfb7d5dc57760611867b64123acc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22ff201dbab6ff79e9188a4dfd29b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6501561281ac1b3087b9bf504b189203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81639b17230bf7fee044138701256d61204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b865a3da533c628ecd1d02d1a57ba9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1ce72f58ca5fd869e3039a596f1d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7b3d2230d2aebc1bad49534f817da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff581fedb41003f6941c1cbd03f222ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d43252f575718beb214d3ef4858efe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ffc92c22864abea6366c800bcf856210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838db1ff21a54838216ede1db628f9e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059291c537077fa544c1171a6af415c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492ebb19fbcc0e7559f7988f729d6f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67dbbf195f81eed0a8d561b74954cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10c3679a58b305ebbcb5458a8e11cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6123a82ac758816be9922e18229b868216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13709db194d92f29e399641966f6f810217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa995ec432ab6204473ae81d2209e3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05450ae6b1db87e978a54f7c4077e4dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5cd680197813c9f75506fcd60310f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee83d09f7b0770b82bf19ce4a3c1a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56e11f594206b72438c89768a22198222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914cbbfbbece2af188e3c204065191c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c61ff6e92e6f83aba1b0d208d2b37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9be7cbcabc28339463a981af31be1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad0c50af5f5146cd37c9243dae032d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219a7a53f3662da5ff99e5f9db2fdc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961bb7e03681b988626be5df6c5fdb4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737b011d91ceb4ca591ce882eca1df8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd52b2612fea404987683afc10abc2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c96bef0a372d4fa22750aef2cdfeb2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8126eb5a03293818624fbb9f6485d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7ac8c699bde59f0ca410d8dede6d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5939cabc115f8155c2c9f5d66f3705c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564f937dd434731f9effa78262c211e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7e540d317254b04558551c2add292236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273c757aca6c11573751adb3c8264db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d555b8e3ccaa0b8547119f4e2ba52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5578e51a3a95bda606dd225bbe10f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b6629082938791cc8fd4fb221bb61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4df2c1d9a0f9f091f4fa590942ce8e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2acf544c0735dd9f2786731bd0725242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa08d1d5a1f5270a262b192fccf78e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf585affbd31f480a67ab5ac09e799ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f4cabd2beaa3f1e91e1b2eb95cd2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aff328d5005f0797b6c34cc83c02e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858536cf1575897fb1355b9115418429247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391770f4aff0adf103b567417bf984f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072e185f959d718ecdcbb3137c66f90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475ce2f452b95896a015b21911935ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1454d9bbeba46ffc083937e9aa3009251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe513fbfdb73b3bf12616d770ce16e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f871a6353f9cfa00008ba0442bdfa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392afabe2ea364550611b9945fe695d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019d8a7367ac19c0e64c7f22507cbe2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c8b59cd618340b86a61a2fa0446ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c6f8c5fd983a45137fbb889a877d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854b66fbdf736c3b191df979557c92b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf80b975d452f3736530641808bfa17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47213fc8d290cfc52969cefd0950a49a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b73958ad347bb02780e31fd62e8824261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873a862272e16120eb573264d595707262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297746ae115f68dbb98aa71b4a8ab57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf0c7d3fa5bd848d7dd2718f66fc20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957b487679f7476a4a992aed54dfbac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5ec3e33c955a26ed66d37f322f5f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d217f8819fd81cb974f83498bbb503267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb734438375fbaca083b8344a0871d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb87ff8f4971fa0960a93643c003e9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dd77460b807b239b721c62141b570270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253905946d030af09a25fd86713cee8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441f48ef84aa9cac0b0641188f41c78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81d6551d5cddb04fff99523f8f111f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3306eb58ade430a414b48683e5b80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5a468bd5a883990c89a3b6281266b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f6e3dd1b8abe84d7e20008a14d078276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691c640c7a6494bb7a2da96f073c69d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9dde5bda1c5741ab437d54386ff5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea100d8dd93f19971f9cdb80cea5a3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15a79c82117adbfd26e285928605fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09326c42edd080b0ed77862d5429713e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cfe0a68224a689c25246317a1e4f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edbdf9fb7e66575eb19482477069f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c189f2734ec5d9e2323481629fdf086284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4077b89f0e33cdfc1dcf9d8e530bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745d54a25887fa5c8b4e21086212f8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eade0d4504edcb96a810e7c04f4e714287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682aa7416f5543ed2bdd4bc89e01414c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa1eb8f92575b7bda1d61ca7483f32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411979a0292ae2be75dfee986a19441a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cea553adbd7fe4612b732add00cf6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea4e08602f3976ecb2b1f8f5d28131292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac2bf0f790a6e7b40d59da6ec74291293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be46205712f77a80e026bf7e6563bb2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795e1f7401b0d63c3eba3426de59401295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57816cd80474817b00290896c37accd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16955be7c10a2335ad0dc615e3f75564297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56049a8b597d6411a6d137bbd455d16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cde893c5dd7afb32799735aed0f67299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477daa1b9234855a9fbc8b70b48f18e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c74a9413470b1581e22c97e9afdda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047121f85fce3df551abcbfd3e3f72c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d143fe2caf15ed7da4567a30d3de2a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70256dcb7edb27fa808ccb13fb8a91fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16733604da5ce5890d7fd42d8c78106305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee71bdda5566caa617234d11c31b2ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d799c4dd19ddbd2567ed702c9cd5077307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3bc195a67119ceb92c6a6465739c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3718e9590cefa47f5dd7f5ddad94694309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdf97bfdee93afe84345fe443720e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a25150442c773f2f9209b301d2ac4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942f9f8b12ecd62c7ad3ec9036994f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ca38881f5ef0cc3fba1ce0fd338d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fc1c8ce0a8eeaf6e579d8f48f75e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ca3c343e12b6b75aad68d699ceb52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49abde348ad0489a798a46accc1919a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fdbaee8819b0fa4065c1f36a35e2c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd038470fb6e9556a8026b05807815df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617a3dbd82809c14569c050d87b2c5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ddab189d377ada752aa86c65ee200320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8715edd1021e2c57b0398c6ecfddbd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833ceacc1a22cb70aa7f87b83b28383322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e56190f4ea19fdc4bc8aaa3f8e76f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015081858598c8687518f17d96b87f24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec85e8d07595e00c20ae0fdc597ded325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2153c679efd00467326ae43a4dd5bb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4636db1fe44e7efbd3ec959fac44a0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988dd67f7ebf23c5a67173e2014ee04328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deda3214a098e00ebaefa20a25d87dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b6efa8ae0b4afbf58355114d32905330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971a93415e6a239d02c759293fce8ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed06c50acf74925f094c62de248a10332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f66c42019077590cce5b8a37bbdb8f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57e1aa207f1dd350eed6454bf6dc2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e42d51d2d7cefc9623e2f171fe6d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8d5d0e21a0393a674681cd6128afb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80d251c2aa39018839937d3878e936337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3445e5622e73fd7e93cc5a870a652338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b39b006a99ed04fcbb6b51bdc757d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aa91795e579d32c3a74279cfa2aad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a95cd7acca095d8e24910977eaff5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ad30e8a9013b5b6ccd56520f174b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a59e288b367565ccb413c7e1c3204343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d23e824496aa50f6b8b561774efc25344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb2b2b12b4fda101d5373a5328bace345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7d5278de4580b25c37d8b0572cab0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa482d4cadc24531b26a67a5517dc3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774f67300396607a2840a4c20d4dcf9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc764f93d7597923e8c086aa0441ba1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b8202f4261e949a378ffb5da48f93350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ea13a51baa3d3fb88eaca5cc851af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bb44cfe4068012d2c50608f5a8034352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a0c96a49067143f9eec0a20ea2191353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655414de911d6f56fb7b4d5d3e38e0e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8491113f926ab6ff68075806bd133355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49758552053fe0544ba328ae2650b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81022ca662f210f3c5a2bbec4dc9b0cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee2936554be29968adf68b89f6f4ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7d6c111e5dab532f84b71a61729a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8040ac0a71429919681ab325822ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e503a6feb9fd73db69775533f653804361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9a477d6cc717e27357601eda9c498362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68244cec770889caabd0c794d9056dbd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d505ab21e6ff5923f0912f04b1063364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7043697a56c6f99e7c56ebe9db3113365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980ebcccdff3941afd0e599489fd25f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6d823218bd136a59db40076224460367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514e982cec12fa4699556e1ea9df832368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692f35ce38dfab05be29f9de7d184d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d26536571913110e019fa0bf98794370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e7dcdb94862a2eb8e762dc90a00f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac84135712b5cb0282a7f2c1d99d876372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6171f487452237ad8b08174fb3b474373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9706982b585199b479bf379d6d584374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568f4a04062326d822347c4d802a287375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2738fcd278474c5cc20e661eb6f8d49376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f1b3f176ab2d35c6688c6575fad99377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4cbc288ce2cd2dbfc60ed6f047d9f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62b32d9aa156337b19358cc543b123379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba672b90ba3a296fa5bfd6778872c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730556de481c4bcd12a9ffd193a8b56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa384df03b2dc51a73f037ab41d5894382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7a0c87bd7fbb83d2a5ef24b082f6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f0e05df5343b52efb38fb30c13582384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39323bd45a9bf17578af8f059ba88070385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd959dfa8c73af23b9bf9f0bc17eb47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42434b6cc2bc81f711344edcd60ca62c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e622f0dd2f6d8f4a5c84051c0a68cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4c0cab46effa1107eba6e31c32db4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b32e84891a9f6bdb3f655b30d8ba9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16645ba4c3b6d96238a3c243c6f056a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b29d553abc756d89b4bd1c2bba593392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da673ed07efb34b145135e4e93ec75393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83baf56f6fb12a203b5de09ac54022394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1518e86c8f10ae4a488f9da054261395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66d5c815098ebdfc0a74d90fdd6f0e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb0dc90508842a1a51f73aab1ddb44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ededa6a037ea02a4c85adca37ff7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcaa93f657b962021efeae767cdbdc9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ea2f01af2cdb31e1d5a4d6e9780d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f0d330479fa2de92a1d429635ad6c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501ffae826bdad28a27b2aa8280915c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dcbf4b19f5bfc2537960f5b3d4d9f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71081143c1cc11734282fe5e7ca97915404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab73b6d4e56543700e8e81a45b5c005405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011e8edeb30828a78d130488286061c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048de61f1d2d2426b3f32cb1ca76b7db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c360becc955bfd8c522b70a88e55f3d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bef18413bf39e32cc102933b1088a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f106d1643345a38c61a2b6906f089410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f7866a7ec245449f7feffe36f96f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a98420786fd950ae8b881513bfb9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd021638aea118353cf7defea75056e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31d87eddda39b1dd3f172871456dda414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a51ab23b80ddbffadf8127eb025d98415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a0d5c5db531405ef51a8377381304416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc9f8edaab830d709747e7ddff03dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3174575cc806baeb71e3406a1ee814418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7a2a2257d927dc24b525911e3946b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2afb9355ce8332ba4bae5da333177420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6b44ef5ef690f64de1ff7bf24674d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994214569bdd6ba818084b0511e6f32422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70600e2b3841d982f3b7b70d94c8c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e5e7d0626f6c0abcbce47b9715f3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fce659dae791827de22573adb097b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f827a72ca1e69df4163d485b134139426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc7a5b079d245c0d55a69b58c946c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a35c4805c4f87c48dc4e2b0bf8da7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd87fa03b355410a961ba827cac27c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3345f784a90cf88b4d780ae49f144430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85db8000fc9cc85d42ae95e97552a6f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d90c579697b39f4e4a9f672e238836432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2d3a532774262cf8d556dba3df103433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70238a615610c90a562e0b1f4ecfc340434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0299426d056dc24e18da7bafbffe8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfd220685fe9c83cfc3c76b236e18e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fe95b5c0fd0826b7efdaedf97e5fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e75f325019a9997f55746af6e7751438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ec24cb362fba645b87af67ba165f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c13dd0983bf27914e0a3032ea37281440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e39490bd860407ff4691751c19b5c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e329d245e452f61e02e938f6a3027f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ecf812bbea035d26055ad0de331b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57188263dc4c898850f53d34bb2703444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d3c8be6bb65f945f04253913bfe21445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec9f40b1fc7fdf8abba976ee7e4011446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f2465045f58e46bd06592f73db3c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b6e17d7c6788698343b311f1522dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ae6535c7ec7467fdb73bdd262c2ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a566ffa6366b0a22343cb11fafe0099450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da70a02a8a0a9beac52d748629bed73451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08ed639fc098b0e52eb01fa5a18a88452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec71198e6d02182159f75e3c7483e10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25098af8ab252bb967d97ef8ad7d4b4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace58f80e743822adc315b43b664f16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a1c073c44a2b1d40a866937d2c938456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d6f003f5be6e7389afb991a71f1f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8671d15193d77a94673f359d690e7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635b3d386852d28a02ed73f815696bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4855ea49909b628608a7f733ab4f17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1126d11444568dbcf0076468532e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492dc9e550269df76227aa529ebe185462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0bd9eea8b35c86c2e30cc0ef9c6dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e2ce4f83f29f3f620d65a0eb263d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25c916da3bde4d0b64ce51a380ec5c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2a165bb9e8dfce8f78c662be2f01b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195dc1b220b3fea93429de88e1be3dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0d700658026acdadeb498fa7a2a67468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1100f227d59c8d2b195f4102e07e6ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6660612017422f272a74d87680c65f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7905450a25544d526a23a0622fb8ccb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcebfc5da314f0420265696b7dffa4b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c26ec28853bcccf3d675f52494fa3c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661996570b576a3e4834679dc41df8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c4fd5594a5ccccbe653f2a2e3da22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7f9ba2bdcca2850b1f25aba6353a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c987947f675a6fafc8481e66bc72a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874f08d1c0d8fe3094e7a243fa4d351478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7ba9c7cce3088cd9a252c45644d8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aabb312fa4f6220dcafe1204a63323480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a5b2eec9b6fe47eb4821caec35b66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af47105a994e11dfe2be75e6ed75ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1d6e5427e0cad04561e040776e29f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e7ba50f695facb9bcebd9d80cc103484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d5f227ce99b66b6388573b643d7b0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07196242aa7a94b78b36a9ce7cc73ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f5feca637a349aa3de900ddbacd65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780adf34c6e0aed34d5a78d7bf4a9f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2d64fdd9d23842ebea7ee988b0f27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37e86ca3ba4174aa65cebf8283b4a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199400c25b088ac1e906a9b28b2e8b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49b627940d02ec3aa534d375a516ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bbadafc71f01e31d228b402b9ba50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d7484637fde5862ed16ca9c187411494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5db3aeb629776a78745099a01abae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f0ebddfc0d7f91d4dbdbb479e5edd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64df4e2d5d5b26275b77527947e293c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51a08cd81480cb3c2936a031335575498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1b959d73018af55c5c3c486fcc921499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bf1b568423339e31bf607bac1b151500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06bfee9c0719131091859128abf12c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe57c3a436dddff9aef88851210dcc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add2364860e7009580f588028475cce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8573c9a08dcfc3bc84575547dec49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c4801bd8c7b5bc577b303ad9acfe1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505875def9dcdc96ca4f6f7ae0560d74506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e79e99b6809e3f0a4dc7141ccfee0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cd68c8d4fbe70edfa90fb00be64ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279e6f141a023846b54d4f17bcb9d45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2c4e7a249138edbc522252af127ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaea1a29fd8902d2cfa8c30ae798256511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701988ca2319955fa816adc88192dd4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f3543fbef68f0a853af67419120ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c3b4ab5d98ace8c24f6631eb2820f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a098f8549eeae17cd1102b6cf042b81515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d626a021ff19e73326b0af17fc2ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026f376bcba02919a43926a27560627517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea32ba954c5462125a95bb2fc4324f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de4a415161acce261b6519ff927023519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18ea61592064a497bdaa97cc408c9e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35d22c94a8999e812d71fa126f5384521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c7bd0627f62c77e18bfc893af2d7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a575a4a5fdd88025fc8dbcc02f69ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958d7b453af9e4293f61ce271ea2d0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ca50d69a34e057678bbfea9a2ec36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63746cc351b6984282ecb6e05129d1b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55205e461e4fd2f1b60f6afd77f35d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273ac6b19813f3f47ec34459ffad329528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6365d707ce535d8658028d24509e63529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680589696d23e0cd1955e4b66d59857530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea219769a44366db509c840b7353c3d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73405a839f060fa5466edfc362bd299a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d5e7538ac02c18a454ffecb0ccf16533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0aec98114b4a5e5999589d8030844534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b198f8bcfa4503b2e7cd9b72d0287535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00ded821a20c8dfa734b4bfdf7ec5a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41052c3266a93b087cab1e6ff849d023537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df817dd80be037aa10e7e57f208db913538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52cc3e6a9756f8a10ca0563962d3fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edbfddbbec7e9dcfc2176ad8ec3481540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedb6280139f99e652965a73e742785541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb315a9f1ac990a65a06117b686a48a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb46129dd8740b4c5588c0e6eb56f01543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7a9d24c5ead3c3b98f39a8e41245e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfed4683835551873276d1a036c6300545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b45f3e808a27e608f03b98ee8cd33546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec5f601041af1406d5f85ed1786bbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07d3a35ed8b9bdaa14d7da570711a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f56093fbef3fc74adb51a5b192cb8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd1134706082553e462d322cb66e7b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea8cfece304c6d5515c9e6e64af9dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6185640171ee7b5ffe30510d5a451552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8973a1a2a008d0e4dbf2007c04336d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02109452bf9a9efc12e398dee549aa32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460d975f3797e8b959f2d490b708c20555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa557b8f01c63ba75b17d5d50b65a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50f4901eef707d6390f2f3b6a163d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e2950c02ef25b51774533127a87b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f7bbaef6289bae8a2fada3737086b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb84e3842ef787c0c035f22653750b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2a0333e7e75ffe064996e23b78811561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fa2af7845ae82aabb0f6f4cf2c42e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37159a6b09e0bb50ff750323a51f0eb9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825df398652528910b8d4e506df1049564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710b719a47b1f57498fe818276c8b73565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95d3a3099b5c629437fb823d95ee91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484530f995748b15eba6b27e19bba06567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3ebe381f487c3a58c09455a711169568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938369c95e1650b9d2553f9b7fbfaa7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67348f7a718a1faf814dd929d3c3dd77570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add950f48200100ff6a1c28f9671e4c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f503b44090b226566a042646c9efe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fcd5610d49cbe95cc264c9a037446573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b87a869fa20e17f1d1dc6ad8dda539574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94786c88f5630441e23980e4da43c49575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a366ee456300ff47dabe21240469d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d95b0f752d0dfd695e6a15b81f3c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f415a849276ce314de0876c996d18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23788df2271d9b451abc7d775d6f9921579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac5a9cc5df231d9d41fa376db5f45e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7ba023aaa51cb0734c479edd8b4c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17134eec60fa70c38f7efc7d45bf3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebb813a45b60a5ddf035f1cc282a14583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f390f53bf561367400e92442d01b400584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7f13d43e44c4108d5cc5676f36f46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c2efb785de2108d2a5ac6c8dbf928586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad31d76a8b8498a0a10f8b6526c81d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a9fb86e2ebf3e1c43c3fdda37390f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f23cb79d39d9ecc39ec1f9da09ca31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf4905644c4fb58ad821fd7498771e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0466858259402c7cd55b5e04a0bf0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f239be54317c5cbea76b60a4059fe2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c7ab8f1d803bb07efd0b39fe32410593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb1c6fd8ec7f9f26b401c51d855cea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf6dc9e867cbd19892e957df25f1a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7772e9ed741ffec4cc10a66983243596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335eeb7469f118cf3905028901f8946597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7acf6e9602ee2d53c8eee7446bf4d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd24db02abf275febca168d63fbc3a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e05e31831c53ee3e8c72042856c53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2d8278ca401dd9324705b5a85a7c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd25d2018ee3102491faccf5e57471602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401ecebe0df5a2a7f17d7b3ff186739603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48287a18bd85d2bc15f9ae10a92f371604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47a1b6d4f4dbf3119dc1fdfa14bbb5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552fd10eb708a8c69cbde18d865029b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915752c7f3b8a1c33d3d8163f98c26e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add19de2081a1edc86317abf96a47db8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3dccee44a85fd48f5d8eef15b110a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401065ff22375ea082224829202be99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c10de36977345ac5907a6498de88d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed325ea8f02eb009d7e68df83a2e793a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93bb6edc04ba8568407b7c9362d42c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b3421495633dd8999c7bfdfcb04a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe4d28a95e0c6ed68aa376efbc8c72615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1aa8853302c8baea4f55ea5d15f013616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f78089d539af89c96bde681613cfdd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667e35e17112a717e10153a36410327618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3099b4a0a8193c9f7ced12ccb962a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787821de20324c40c647f3e021577e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95912e6daeb5b692949ac48d95dd77af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b118d4602b2a01074044fc9758c2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35767134ca2f293fe209809bc2928e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b1edfff177f5fe46c0e51877121db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4033166a83c3828e789682791f279d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9662a5967ba3b54d28b91d32d3e43c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfcbdde0f7916a2275b566bb4f66af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992eb5c583c1ed397eb6d22d9ac2a25628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6bc2011cd75a0adcd4019b7804d2a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c7f9715979769dd35a857c7ada01d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de34a515ba02704b55abd9e0ba92abf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0d29f8b93ff3a06e8d52cad870522632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35494377b514c1e8be518cbe3108d5a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8011246d92783abbf8c4c60dc1cbf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fef3a6469d9d331c8b5b279d9dfd27635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650131e2c2b12f92dd0d436e9f7c78a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c608676257475c7eb56df0f6c85906637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226376fa35b411e8b9e3e220f17380ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e32e4ec7ffdf27b9e3d77021b3dbcf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfffcfe12d35f853b5971b1da3f1cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d342ed13cb8aa15257d33cf9298e26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200719a5203c30eda54a062632289fda642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6f3b6b85442fad2f1c2b4ca7cc3b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968677015e0ca37fcafe044a3791e713644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80359f120210ce0e7a517616c593634645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0065bd17070a95b40cc1720ab003196646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a8741cbc843750e957a5cd3836f21647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80db58799b9d96533b43730921ab550648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c926a1b22f25477a36d2aad859993649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189935d479b1b5bd3b0b27aec4ed36d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d024043ce07a33ba85dc2e77f69159651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee766e6b3fc5def96e64290121e6d5f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92474aa216593239e464dfd0515333653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c82802082852c3318c3d552d68f73e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b5087793b972d64a4978d7a40a31b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01f74f3edbb2947ef8b670c836ee8b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e6c72493a4491734eff4d868919a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a45f63a0d2da834e250695e7aec836658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48620b6e35a50e5e994787369cf7e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d888b7a0600507f5de10d4925c3e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9b1ad09c98058acb84e3b4d378143661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003318ed9605ee2c7a3c44e058aee467662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa91bdc5573f4c3f9208b0b863ad8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c95a4d44583a1c7b56669afe86b54664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edeec61c6770176fb514a789bfa6ba8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf7871fcbcf8b7a958ca5436fb4ba2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa8d00df0e1fa4828eec6ceae36a23667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451e6da055efdb18ce601d52ca8941d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d20ec3015d69fef3737b2d6d42cb70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1b3fa1cdce615bac36c8371c46562670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5bcc4179dc391d659393081c46bff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01fab1495150d8fa2c0f6ac502bc89672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052d14fe820f3aa1f9618b4c6847dc4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5a3d859de66ae7e35a2ccd1a320a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b451f62d40d57c84e07212a4d7b00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a08fedd927905e28888e1e937771ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90155a2057aa0918a4220c3f223beb86677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ec6f20a540f9e1e183b962356caad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b18ea28300a3c565f59189468e5b9c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228c063260e71ca5519acf985b0f3c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994135cccfbc4d5e3ae2692d591076f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62ada0a7919eeea77b61f04682e2bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b8d418a968203f10170a5740c32d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0bb8591433fa680e8385659888c9a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609306bdbf162358ebf257441e5f966685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2217837c803a78d3baccae5d34358f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d616752ca5c1175eacfa34326ac370a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4699078150ccb85b93a86fbc0d8076688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af119d128389d639b90cbaf2a241975e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78560bacd4f6edf351f842849d821c3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cf8df7aa08e4dba14eeb22de287fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28757d44d30e5e2e38f69c04f3f39c01692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8270a5fa3de62fbc8d94c888ee9581693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37f7ac17db5147f60f58a547d77793694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e01941c26c11c2ef818fd99277966695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6ea7faf12e12256996f55325c500c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2623808db7e330362f1cac275162d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de190c3ca5e8f927f1a07c2bd665336698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545e35d470fa01e29f693810f49e853699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b161c3bf71a8c31dcfc0ccddff770700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea679eb2e176421d9c8ae41ff20e91701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f95382876198ea72113f7c92d6d8f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8ce8b4be43fa40fd5a9a76ed8122a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2c7ce1c37838ad692863ea2a5d5de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb44876ede9fbca7b5fde394ae03015705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15aa0e1ccc0dc6826a37b66965b3292706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef47b0dad18506e8ad799c2750c357b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6a1ff5e2f9e9488c00912698b1adb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8e185546e308f5daf928469cf4758709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626e044272704229154c4b42d9f952f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d04ade4dc9ad6a5874e5224cb6574711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e5e53514282b4548578cc79b9c3c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0786df25fb2a805da011656b427500713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc1751140f1561e0a151ff7dd3e226714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085f9c3d0d0a0a13c071a6fd42746e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6631348ffb2e72fe99c09c37cf2e43716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd754bebe8ee9c3defecd76f57ba4ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cad75422422ba1909d91212963381b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d4851853dc3e7224e1d976f27392f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5603e66741dce33401bf5e91e1f29720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f09a27f14b409ca9a906c661ae1bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b68ab1858471937b9c4ff0114febd0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82999a2170e42a1b9d825932a048b3c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484a25dbc19a947a5e7d02c10ff80b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b161b2fff273d8f371eaedd05c6d48725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dcd8248b4b01c595536521f9c86bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c80c4ec2cb9b29a704d315694eddb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c587fa54dc6d9bf1fa126448b417c41728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e01584adbd4c69ff100750334c277729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826852c070cb8ab00e78fe4106532aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31caa865b11976c9f0ac62f2452280731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f17dbbe8a5140f1ee448c4d02cf5f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062c9c01bed76214ebf507a7fc55894733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f9d6a12c612e581391bd3b796c39d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd5ac21489fce7a4de30bbefb66a7c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdf7da45c3bd8ecbfb4f1dbc091736736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499133326789b4ea7f3b7a302eaeffc0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106eba2f9e4acc1627ec828604f2316738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d3f0869be0c3190ee14dc0f1ccb46739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa4f6c29a23a9181452dd0fd4791a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94009b345c7b728288225cc6fdf0eb2b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f68dac26acecd9c965d499d913435742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46543557c4b04604e2afad06139c78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957149999fa2e2e64ce68df06fe4b07b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0604f1c9de2a62d9c05b6a3c0f716745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd52ce9863226970c664defc6e29535746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff06260ba64e26df6e1bf72835485f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191189a7d5470649c520700d5512df10748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af05af25e585b9c39c81d350f63640749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02524f630ee96e5b0cb9977305c95e57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5b3504faf3c9d73ef74143b0f41d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a2f4788cc42d1929c4af5124f8208752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91917a515b62207e7f38c2db0af372753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79f78634f6292a186f26e220d357a0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f3a5d26104d28947897aaaadea651755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e8f4f79939e7068a352b54f22ccdd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68065b8b7c10c82fb0379fc05478515c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b08562089282b38b35a53207f0d952758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d341f909ddaf699ef46d1be4b175384759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4428c3346a845c5b83b5f95e2f5941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd44a7b5c1beaee4025ff346a88530c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f71f076dab079022e1b752a61bb233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded4c9a789480f772e142d0971149194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443ad6ca40f585228ae73a1148c12815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b57d283e48a27ff60cb6ed1c6fad6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d2d8cc495dc7e51291daed2c9c0267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3faf38ecd8e117206c4e1eab12b288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924fb8889d30650c770e46777739d2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a57e6800d06ca7ef4f2d74eeadf16e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f541e8eea297f346ea6c75f82ea33d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc3ed08e078b66cafb962ef7733bef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce48b0328cef7171c6959f7b2fa77a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa54aa0d76a5a3b8c6e31a21f35ea714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527eb9b79a6527ba90243ea551b2ba115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6da4d20b3f8cbdf155aec996278b6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d66c47de43ef6b231486be595c540417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf26330f9692050dd89bee08155ec218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7b3ab3d949c6315893369e0479f5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215864ffc983845079a82def566ecc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f54b95d78a0ae1f385319eb454e1b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7a9e77f82ac8d8a13215ae38ecfd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e76080faaaf117cf00b1303510288b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d47c03065e47dead8295c62644aac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27182cffa12d7996a6fce42b4858765e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014c0fafa2999dda1cb00afe5c1ab8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59609d59ac4393fdeee40081d51383e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625d557928156cd7555be63b7ada2d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e107b116d5e12aaaf0351e32d9018829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7db535e1f788e7b2fc471b40bbcbf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a746ed4d52e9964fbc2d45f6d56e2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b13f0f3ed5875bb17f75a6c6f8f7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68caac4a31a59f153c2a0ccd30446c9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c3ea86f8d513c6832ead9859f01b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf0415658d8fcef91ca5e9f568a67535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67703f1f815187538573ac23b58bf8f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853da58c1191ae94b401a6782975a73d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b718d4bdef0bc2680eed23583610ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b770cb8f81fa07f8932ace5b24d1d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246c98af00b659e20946cdc5b741dd740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429885aefe16f5be423d9dabedb0b0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de574f854eb14887520567f06025f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3e9a440db29ed3a877075bd7e1ba643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4be97b2d38b9dcfae2d27eb1c270444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824711044f19970c03d733180cf1caf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b37bf92121adb027552b9a9dfb70b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb035133018bb6ae4482dd395e08e5eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566cbea9da91c5fd42a3947cc313a6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ae6685fd79c1567f7ba5de696d3e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90728a67076dfe84b207418ba8213450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa6c685440379e052e47464cc4abbd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cb7a92bf331d04b1e4d5628929e9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65caef030375596285eb9449c4f60053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11c7ebc8e196fb8080391e78d4a31c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f23b4e6e68fd36180781e3a5cdab355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862625b63dd3e179a85aa112e24c1f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850be73e81cebfdaa19f9da0a06471d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b6663149f1aa220cee1650185968a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f5653318e9cc22476620afc980a3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c079e96a43fa3271beb7e74ea2c0e7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daeaf9dbef377cb6a79648ce4125ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb61847b4eb304946f3f63129acfd8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ab4546a6e97042e3756d4f90ef1be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd683878040df65169f1d801f32f7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468fb4c59ec3b2348eb2675c228462665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429247f535830238255950560964cb266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ceb84482ff8e40d257036b91005e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ce1858278fd38d238bba16e12b55068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933ab8bf53eb859c8793dc93db9e4a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc3833509a50bcdfa2211139c149dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a00c4d69b948a3009c302ed874a12171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03191a45b9ff37ebf1208ff67911fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c3a59c1368d5e7c6a248536a4571973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb55b4562d2088258ba7702c6eb64c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea408866aa61298ea6b5d5de765c7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f5bed2604781f9e896f690660e75f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016e5c1f11f8344985c5a07652410ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161f86a7d40d94b3b12ee2f3169ab8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d1ae91ce9b1611d1f73d2418f678b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e551aad242259cf0ab46f0f8f8c4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6316aee7300c0cc9816e3c7008e01da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58e378f4a56def8f5d70c20585262f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299dd76447ccea6910e17cf25d2524f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b08f8809c8dd5c6cb93dbe647d90dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0f59ce2624b55ba96f3bc0c74c9ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c7466c49dcd036a37d5fd6ac2583586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe376cedc446e44e483aaf43e9bba5a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377e5a09988f938ef0a544fbaf9b93688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe76bf45afd1b1c5627671775d7c5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6360e4d8bfc84cabe84cc5364ec1bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825c9a61395ccd968dbf981800c39d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547a03438cc8bd0a7fbd7b31cdd892d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543bc72a26a42b72399aed6cc15097593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b075e9ae7df9e667965a9fbdf4761794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b033868fbcf8b627605ca5ab0f66b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0e183d9cfe706fa7035e1c6dbc93d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67271822e7043edd2ca6e591848e0b3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc35f7fe800037bc677a6821e3fef598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100f2892c02c9e5781c1fdbfa92edfa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cc74c0c09a8f681613193cfa6b460100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b1a3fe0b9f36022e275439a10249c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268622a6645aed142521fd6af1473aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238cf85559a13677b5a8f801278975e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5641226fe3536649c8b7b9613e878104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfc0224c3b1d7f934050476beadbb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d341af65275a63ed6738e173f263d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccefc9bf9774c20e80479a6a2eeb33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f3f476e4ea0486852419b4b994e8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500f1c60dcfd605991428c0618c9364109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51781a26d0b2d4f5a2021b83826abf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606fa465deabf61875c18dfe115e35d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a16f5a65ec022a9af7953194220b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fba3c41beb4633811c1bb711103c60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c9b9d01f8f4831a5c0599011c36d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a078ca32dc3c8d3f84bd3477632f8d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dc7555977f12a375328632945262a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e141c135fc38a7b4ad83e069dc583117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702284f858e9358df92cc27c73bc9cfe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83953c5a260040892295de3bca1be6aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63adced4568465c345d316a74d67137120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7bd8057ea5ad122bc66a136fe3379121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db87fa9c1dc901c8799d9f7f5f0aebb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556855dea868b39d38626abd8cb88cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1ca26624976db7bc7069a5ad4f7fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa18f7c020b4417ae65f37688d96ccc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1abf6900e07d55bd8cb10eed7eaea5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae3192a380ea381b28bf750915b126127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26104effd964c0e561e1bbb3e51a62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb003eeff393417cc759a4572463dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9d6c5f19ebc35e70960ab1e8821ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97691b6816762d42914c78e892b634cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d01f9daf44e0c2f776b1442665e651132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b7fa783f3888cfde8b5b4f8a3ae51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0ce2b5f269698cd2453143fadd5fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c35adab2601285a165d84f8bc35777135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6706c76ebcd444be558ba95716c9c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f186ad100e88227643a05592396443e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96ea88e09c7bb3d616bba633c4ced0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b46fa5a3242a7da20a0d332b36ebe2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e30235a32f15282abb2a15ba9c39f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff2c237f4ba1002a514595fbe54be6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1800a39ef9a6b2465449925fc1dda142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a7b32b7b2476dd6b89b0dcf282108143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd26f044c4e92900d04c601a2e6a6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a024384816ac85dde07467e85c42b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479adad7d033e94c138739763079882146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28005e46e6446a672ad157fa87b07e55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690c3881e6036bbaf3ebdc6c05798e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fdb03a91d11c3e96876aadc671a09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3db2be5e5bac003bb048e6804c941150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a2112e24374fcd11db0fefa53bd0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f4725470a8d827ddf1dbaf62a4899152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb73c519e9f17f201a682bd2553bcf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88f9b012def59a58ef7e4d2cea96e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbaf4b76ce9942ac98dc4fd12db3c87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891c1aab94078494be584bbd0e7be8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b8653cf664928ee332a324503180c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72bd2dc0c729955101625cb90af269158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511019eae07a1f2f2314101451451dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cdaa5ffd50dea2cc0b0680dcee19c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab5c8191125e700b1345d45fd40c2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3a0a9c6090770b427cab01df55704162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde58ad3b0299d16922300d1a869a8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096caa550f9032b330170c17f2a7399164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c00afaad7653ddb125bca650917e39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d3771e52ed2585454fd6829b1485a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37a936a814a91a120ea98888996ed7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f09daa5f8bf2a3be77cf9c36a96d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fa91b04ded1db543f3c2975e47ace169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5b2dafa6109dc1ec4792b154cb746170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621870c7c4f4fef735c0d619a900ffde171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a02ffd5e0ccf51048d94df12b6aac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8eeed1c07eba536591ebd583cd8b81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a0d502cb183bdd14ad0c46f681f34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633be042f6f20bf286a5897be9d23e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5029a5d6f9338f3cf32cb645ca58427176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b861834601f0822df192f4fabad5a8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a27ad6176fb5435928e53c37ddfba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8238406c360ed74003e7dd49b55b71f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f033b9958254a992c68645ccfd6301180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d7b9d1e7156d02cd878af9f073fb0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6659721cfc645068f9cf804b072d50a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9531855ab458625bb9bdf340dcdecd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba56cae185644bb18ecdb093e49f33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28adacac5809d66c47f770a1e462ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774ebbf212411f083d17d1c27c1395e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d01d8954266d8e7c66169c004cfacf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f11711dff6e4d945f31a36df4e0cca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410615e5a29d700427abb361ce636e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c189b50d44dc5ae68508fdc252e47f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db246843a00bd7dc74f7ba7640a7d40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a55dc13c96855362bfa21504557ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2c9e111b3b3cb2aba1210d9936890193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7337aed3cbdc2f97c946b04bc9f78d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20174a64b94d4a4a4b8f4089242b6172195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b33c916db00e6c6713315e12778102196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef815f6a09a7d94db2c5af0a6104e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795c5b911d8654100a41927b154c569198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a818322721e79013a665f1c9b197a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416b08dbccdb2a88696e90c4faf3366200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed462b20a08329fa9389ef54c20249e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf61bc2897be1a607486776ce944106202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1a32b821c528cb2c8296f9fcb186e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb8a08a2a7cd71813d26374572add0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaf40f42bec1c41e8fd24b5f4a88e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9163dbe0992ff223d977e43cde0d0ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa734d3cf36bfafaf2c2bb5b6453a8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc37856e5070154f3e7d5e2b45efe0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003fbd3ba14aa541112fd5a19db2390209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b8e565a5ea3edb70500785049c846210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0018def9e4042126937e592ccc049a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09626cf521e3abfd1d7679c28bb56d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e321361e6b1fe961a7400071215d54213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0ee4319690ae3b9373da4b6164d12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a1fadd92f691b4ff6db9cdfe6c41b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569e05f12a4d8cef0504bd489bf2b44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad7b5c99af36672dd593737a920ac1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6563813b9283d54d029d5c89f40db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c952ac65a8c34bb7ab994f3c9fbd2ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61493d2c600b464297acca391d2e50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a1091c5d401f42e6d546007756f8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515bae4d3a3cbdef632e1e517decd75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6925905c048dd2c231213d123babee3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923818100ac8a2656dab2976d365a5a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20680fe8e22a4a7df250e0ef97e583f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264aef9e4e06218da546919edd1253e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3d3e66f6c5c1c00ffb8ad5b97ba23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd1fa3c80a2d2cbf7d2fa6eef7b812228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ece8c83dcf1fccc09439c33fa9f4bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e66d8bbc0e9de04f46c8e46f53612d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f4811327c4110ce9ac507959ff34f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aacc39fd12a0145bead520ba1341f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49a7f79125ad40cd2dba8963c6fb1d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db9372f26b290f5196642279e9881b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7031ec7f2065bee9588352cb65d4bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b307c35e06085c7d8ec83047a33ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231b981306e61fa7c49032b37941dde237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da505e919741ea6a29c491b03fc709238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dd81d00470ca9d7c9bcd480be0163239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dbf305de099bc320e00a53ba39e39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c1da98d8ccae71d1d4a833ff9e7e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f548c1f10cc98a78f308c39c69327242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f3367a8e660e6272f18b1b2212c07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78580889cf3c100cf0bee1a964a3b7ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142277aa4b39ffa88545be013af8133245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6e61f4b58f76b3ea550327dbcf506246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5751e90ab508980638e94ef2747734247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcd45565ffb941c1d2a873704d84a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a4b6b34206a32b70d89857fa6201a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b5d54c41526b72a8fe7a3f3d7ba3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2a11b0c08e2ed32d6549ffcc74336251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df37a36c845e9a81f11a6318355950a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55414162c0f945939f8c1b73c4bf1ebb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301805f565eacc80e7de3ea99a58b50f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecbfcd56de74b135139df68b904e42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deec7a9403d91d6121f9690a2a12030256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3e4fb48bf063c4bcfd97e17c6b00c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699eb0d02d902e6d8bb4832d1eab1da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c7a77e62cd326b4fa9c2e7719c7d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e9357ddb180d695debb28bb43bd13260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26068cf27480826e626ced99dc139dc9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5a4b4eef999555834624fe2747f09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b89555d8a0effbae4ad9b7df8bb28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062b858131290975853a72b290d6935264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8072d3e05bb92998b529c6b81c76c08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a116dcf5921b44a519e9d7edbc7c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f14277aa9fd261d7cb20a5c00e6ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f237c77f5aba50953586f21d6e539c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9c30e025cb986e7694a1b18bdcb67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b4ebe5b4d27b6fe24c6140577ae68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0859f8baab328428bfaf0ca82d4d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042252e662ab9ccfc1f075dcc057bcc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1a7a5eb2db35f27274a3001b707d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aeaaf0baa7789b873177f9957f2be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd029f8d8d91dc1420a8a0b41f00ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f69b662f2be1df6480f24317f5b9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86647c0d7973fa66b043c25e2648178277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234aff03199f67655208f8c64d0cdec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63d27c09d41c5dbb40225458f7c26e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6265bf428c2916034577cf8b2fd787280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf359b12e2f968f6a78323d311a8c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e6c54f6f85e7cdda9db79de4480d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5dc31182603f992249ecb1a4409bc8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d19d7f5174f8366685c45798a0622284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b620218be4218fda9b72b4f4d9bc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b335cc723a7dcc3f63dd664969ea81286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b2d0fbbb63de5a8ff6737dcd42234287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b04c66221eeb6ba0f7a943dc97812288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f200c4bc0df65faa30ad2834aeffb3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f03b002049ef098e89be521bd3489f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e9160fa2445afff02300d15bfbbe8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4fec12f92704592175b35c044d1a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b39c6107410fee913b49040c0a5c87293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475f9535c3ef10aebbcbdbcbb306ad5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809a9bc1e1851607dd7ed94b8de0c53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c5ce944582d20f8749c5e0fbd8a3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d802893482032bdc408288b87e205b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093a9376e37d6218e3e3c660e35b86e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603ebdab69c50c980bdd43b7833290e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95d9965bcec1a16d8dbd7276042a67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a655463343b02aa58fcaaca85546dcb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1645fe084d7de6f011058b247c15e8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ca737778786316c0cfdf22eb07393303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efa227c9de83124776f6dcc9db7729304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53869adffd958f7dbf45be5abc883e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b44eb618d36b853f0ae4ad4076aab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b09bac96323717d9aed7247ebb385307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b2c7b1a5d891887f844e47d9cadb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b4a8e8c2d7c8e0ee884e524b3a75c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19457974a04b916efe79f59cb30541310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3f584f22aab6c269bbb3f82cd9c96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ccd64a9b784782a4fd4fa4670aee3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93d368c8ef4769485f193604d723ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97d573f3481b16464248d4898162d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9f1c2c0f7fd801e2ba8694b462606315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60017c45bc278d3f13490416cd4a2fb5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b6e489e44767f52b793da7a3e82a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d498f8c9f9929492feeb9e34bda5a54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef97e3932fda41cb265df29e40fe5da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05ba8bb53c75b8fbb96ac210520a3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f437601bfd31224b050247d2e05e69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70af112ba7785db85179e3fb90b99d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d487423ac989d83c8fd15236aa4ff0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df94c03324416e703261617cfd7b552324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2341c95ec822b1eeffce8cc78c3965325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67952c2c20ebc5db3bf0afccd9bc881326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c72fa6a9561bdc5116651797b7e6ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0b9a7f5e2a11222e2f967cf99fc44328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8a467dd05942a5f4bb4d76371e7f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1152c532b46d73ec8b9f6267c3c9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767558b64d42868c9cef825a240fa47c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f7b2231b7f4f46c0ce03e297f4148332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407961dad1d0762fc7a587c341e4b0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71aecb0173347a1aa503d7ea50a81b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4fdf840248ca383fd36e06ea8266d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9d224a527d96f35c90a8370add305336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bba82ebcc60d26573cfac34fdec962337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22996f7130a92b25e99d016e36d79416338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff17cc887e89fa4f1b02edd5be4805339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1b24ed5a479493558c11965087c4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf307a9e90e8b0773280a9ceabd09ae1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2451439352d4125708cc6e7ed9f971f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fa49994e77ef6df79a3de9a3e18ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9ec6882befb42a7ee5dbd417f9bd5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ca33e5f6b927d136ba9f6cffc9582345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4dd6b27b8ab6b3c15cd53fbd4b94a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1f9127045103a94270c088b8c479a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8403c03b9cf6b6667b49f95b607a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec9babb164003f566a56c00c5f4f90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d641a57a3538d9e8da495142ec7dfab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcb8a66c541136a46ce5be059b6f7c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a671c24cd5f09004e64be34070202a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787769c5432cdc4c12421958d5dc982353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa163f8260298ec15bc6d2091ff812f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48c66bc0743a29716f440a06602221355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043ef25d3f72bbe00a3eea3c9cc44c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c46718090ccc2dd14356db021ea9f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccef6a219a3bfdbdf2c363bfda62a48358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df23dabd38f6c9f00ed6b5525897d7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a9465668e50d04b1138b6441dc309360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec9d123e33e3cc7e228f60d39628fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399af19dcf3255cbe37c3cc14636a5a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056976308e059496b164df92d1cf970363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade092c58b2335a0493d0a0f3bc5387364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdc09c047dff3795c97bdd9069cd7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80259443005feca82f8490e7af162e02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7a2ef8427e3e3268fa7c4d0101c5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd90e14eb6ca143c3be2c6b6a22851d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60176d03b5be960a392b960a75d107369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3591cb33903ad2e75cdb40162dc1c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83375b6ea64a296bfb2c0ad55cff6ac7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34693475dc9ea6a4401187a987e03e1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205b5ea285669b558e998cc11d84a11373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25b3f0afd0ad4080e3be322ec30563374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ece120eb467bf70b7c7be3b7167ec9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0fbfecf58227d59e5671cad1c6542376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa888de4918482f5af043d56ef4f5d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdea71b84ed4a30b30cec600d84f018378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57077a6cb86d5e5022dbccd58e665e4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa1384360526246b42fbc631c73602380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2b3b129c0bbaf64197009835df4d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e0369333e869ea733c622a6bdb1b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235fcfc034ac6b58aab53c5aef2018d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5a16f008c155150fa76792e82c599384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a12af086f240d9d61885c2dcb9e67385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0463099f25d71a5dd7d885e5e84afe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ef95f5e0c01f308d7a2c79ebafed2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a78306b5efaf9b1b69d487e4ec5e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e8a867b40c7941d0d729a32a1ff18389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1a97c00c34920647142f3f11c88b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89213f4a8e1be0d5d37ac18007d78a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9038bda4ee902429888c738850bf8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adc89a647702ea795163bbd19bdb47393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4e09879dc88a237f458824bbd99f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a43b3538e2828b76d891e557c72df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e626018d847b088822f560c70cf83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37b914faca43d9e32ff902ca7bb2a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d7b8bfea8e97d649863e00ed199d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b55b2fb02351bb23daa9fc54e5012399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4f57fa06f5bf99ccbedb6fdd02c39400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2339121763c4001b7e15c94a0f1a9a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9421cb1f55ba749046861ff9f1dd507402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b3b60f540ceb5e64209675144ccc1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0038ea037a86c59c4fb968c69b3bfb1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c94729e5e48269d6c3b8c0588e5932405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312a9870daa39121a07a6812e837ae4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfb25805ca3bc577e34fcfbc713752407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbf6ffa97ccaa63889954da0d0a0b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58384874a8d85701b34496c929d390409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca65fa18885ec9042f77869694e487d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e859d96d372838cf43fef35acd5fc70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b20db0089083fca1a2a87e031bfbd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9b19903b4f61fd9c100eedf8bffd2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a7c00378a6ef778b60451b489a701414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6bf2ca38814e5e807e427e0851b72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802781f77d6f3a387d829896289f888416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fb32781771b009abfb4194bf15a66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9c9e69313fb3689470888e3d51f23418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3bc6092a8516f4039cb0f69a87ffc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ac3be565731d1b7720a8de8988411420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf164ec7a2d5d703d069eaee6457ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f57d1d8c71653bce0ef909e9d2d35422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816697d1292322d40910797858404a57423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dfc1c1246992a1ca86a6203c64091424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3268636a917a691354129a4127c7ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258af4fbebf99eacebd67f68b74e8ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332f4eba31b40d7bec38cb0a78efb94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5be8b15c048af8d6076112aca757ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cf227fbe223a3879a3484f7597aa9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55f3caf777cfa727221f67476cbcca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff64d993a135a44db077f57c1341189431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbcc2da263dfc6698bd1d226b63e2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872ed2b05bdfc59ce756cd5c6357057433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fde3f68d7e6c2e71d582ca9210c0ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca1b32931edc8499b4eeebed3af134435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61807a4812f5b3441a91fa25d42f610b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11ecd148387bea71fe1b2eb9eae48d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a5934d88d2ff3948b88026eb986c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c8421d240e7d9ec891e1e5659733e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37866e443cf531981f71fccfdb70f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b1a692107047f66d4b006f250efa4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13473a54ae1f17c0c2c6ac7b91be4e35442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb505bf3e0df009aab56d4ccd99381443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a733968f2ddac3e01e0fc2163d327444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fbaf1808467ee42ba3a0ce271b488445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e7a1f664d777efcc906ab23154131446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8229198a88b020ef40e81d64df55e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b206329198f844d8cf9bf41a5b82612448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de39c5a015cc822a9b17b8b2c79bc6a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04c4cd10aa6751025f3b7c8d36bc16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b751dbba7e404532f5db6cffed246a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2458aba3a4ed5f681743063767f0e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb15ede83ec12dfe9226f925adf748b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d79bf7dfaa58f0494543c63fd844ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a03d81e590e186cdbd85e5ba104cef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2e1bac2b9a14a0999cd706f8a7e12456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0530a13a6906ef10658457f1cd62f5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df878a223ac573ae45ec094beef924458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b9e1f22c68bc1bb306870b855558b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23de2d54814f13c671ae8ab52221ccd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555aeb98264c04c643ccad0f78804933461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd6e92645ecee9aa705b99b1e2c215462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2160b57888a55b35ecfddaec35ca6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436af25ca5bc1ae515f588605cf4386464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe031aeb31e5c21891da9ff99054b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b750b2b7c8041b034886ad7ae8cab9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d5f4ffe5abe39bdad8f2fd67eb10b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6d40fbc427147baee6c1f718d788f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f24a59b9e623a0d34eb22aeee908d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e36e2720e1c7143d9366740c70eeb5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a103b8f3885702e3471e740124d52db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6104f740378f097372c90f92a58527472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d69f6f5784875410fa4efc02d5bc00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e513c97a95a9a603d764a0e530751fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd13870bcea8df06d82f4e53e2f0d1a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57032187327f364adca02fd58d7e7053476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7604d2fcd69ff481d3e79921b16de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef55470755d6e781d03ad60e763ef5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50416d7172b269eb41428bcda3b23692479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefe9de6a3dc15395fdce2e99d03a87480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c204f20c81f80119af0908887167fe2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3f6cc181b81bd3fb902660f4dc797482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a22332d34447c94e21fe071abb3556483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c29b57718d2cdea9efd076dfc76207484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b755ce554a1c74705b59470c46629485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae92f565b415f6884f5ee364c58b8ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a76806db2717a023ceca5a1bb0a33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c640aab1da730ffceddf861288b0f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad76be46a5e5f7b62922b081b0cb95489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d951ee9622f13e078fc066539f0039490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692d948e1b44d4598ebaffaacbb8542491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29f3c9acd65caee8a36a4aa959a8f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221af084461b3ce9ed63567f6415e66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45c42c99355814b75180817f1d9aa5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2779329cd291cdbd4b1a22c8bca74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b604513f237b6388af397c055c78115496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe3063cb9cac063f99e6488640cf45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173fde356dd95afa4a03692c3ca42d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b14eeb5b902364f32fc697df0cfb81499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129cb55fc2851d2a1d0af276033b3f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279793f341dfd840dbb16208bdd749e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedf431b5488a0162bee7ae6053784c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8591b4b2b0e7edbaabde72d616eb2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631574a2b47d83f1d3d81c5d85fb8f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c9a95624ae7102cba666ce8b378ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0add8e62d1d81052e90d4a5d2b4416506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3810100fa9ff323c6431b0e6ec7e98d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a79b4be2abfeb99ec5299af99bd24508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112679a2b93100bfca5f8b261226178f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9310ef859128a609db9c26fdb00595d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d051a229b04b05419c55ed82dd5ef21511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14f61964d1099d36d4354c62a00cff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81ab39e8c1604190b7dfe434acf85f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56a6fe25ef4f1f9b51751ab2b49666514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e64b5359239bd35da28872b50a13c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d37834a10786f704dde6d1aa265047516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6caa498b386618b9e91bbfddc0191f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c67e0d7e9a6159501d358e38ad626518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4da661c1d04bdcb2172c87dda8603519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534226e475f35fa23560fca427e1d3ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bddd1894dd6d6ca6cf21f8c08967de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d394bbbff448dbcce072063ede72bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ab1366c7ba2cf7c08b7ca902cce61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23277c8fda77cba1536fd3094449d207524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f68eb00cc52421850043cfebbee93c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6eb5f349147fb258e85db4041f8fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdc87f5b89916a720d01b30e30fddf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6ac9ef8ec43cee34f4b6d3dd04856528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c22245374ea622c06c9f6f1eadfe1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31354a1094a6ad19d30314eb03ea784b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06aa202f5a258e8d69c15fc07b2e377531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56702253f91bfc1347fb278aa664cbc5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8a6d5c468aa57ed32f8d3cdd9862e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fbb3cb075f80dba1c4c46195ad77a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962319cf420b2ebb2a0f09528374c9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a06f8cda98c8dd258792748f49a628536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae2c79b29cc0b1df001a914e492942537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4e511ba159969478330d27f1bb118538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504eb5a6c3ab61e80f98e0992cc92668539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03fd4c2f2d8740a9d5873aef42cde3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc367b30fdc512187b1f045d1413dae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ddbee3ebfe5604e1825f1b42cb23f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45dd3ff978f32acb6c109faac634cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb61c1f3ac32617406b1009d71211d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db5f535646a9ba298de527e8057009545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf558099adb47ec42e4f501ca447380546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328567c1a7d37092c207cc2c2a04f017547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960c70ff277ad8e811a5e724bea2700548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077408369fca36ec25043e891e572e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b10512b3083d65bfcf33caaccf2dd2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dfc6438100aa88c46e68cb7d75c99551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e5810a9f99fa52f8f3f8f85db8455552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc0436b49f1ad408b1f08474305749553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae8f0a83bb3ff95b22dd8506d11242554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb3f9934d55ac6606b322d74bcd182555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0debf5e827a7925608c5edf7a5ac56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33484ddad700fafe98406bc8c8534f17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fe365c47db3b005fd3b245002201b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d347477b3f9cdeb62d8638396ead10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7bc6e3ac6cf70f5cbd0aa487f5e44560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35d7726245863803de734f59fafdb3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c9eab4aad829cb78e6943903388c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5f2dd29c8d13684c1e9cc2c344f40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb5b8dcdfcafc22d584c95afd2576e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622e02c1bee0c76242e2ceeaaa8b223565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c050968d6428cab0856ed2ed18c3416566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d5b0a5908e46d499bef993131e269567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e788c3e7b7ed66eec971bd8dad45093568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b88e79ed5989dd8e80742a08986d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656043a93742d21bdcce02a264234be9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277c678e62bd2f0967d3b74214e0bfa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fc633b60be14552329754fca02547572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0232fd79f44367519e2a55ccc69668573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e7ee9bd2f69eca40e5b3c92e5cc62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dba06688d946347f670f193dd09074575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2750d58e9b6150f3b2b278d21f3d0a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eba27c48808188acdc73d991e58f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc05657f2027215e7351852ca073506578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62c07f07599a056ed730121da3911e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a61a84e06cd6c88f33c4cbb30586b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca49143cb7efc6a09e5ea5c1d23c08b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99566c19217d30bb91ccb646b0268e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52c24dbd4eb05dfa3783db105dddd6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429134f54545f834366841f07b4b279584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb247659f830d2cc4afe6c02ba4d5d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a1cb6710f9981f1a4ef6367fac54f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d057f19842971d848fa65079727a2d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa531bd180e3c0e19e316cd3bfbae14588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840db6b851c43f32cc15e370c841d9c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf14969de8f8ef232289328146b161590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da07751c6de7214e90a00878ab2331591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82ed0f180bff7b7af26d0d42a0030c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cd2dea0ab160cf48f26c7ee08ecbb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453f565c96179cd73e693ff9e59ebdf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac59d3251e537ca9ca63b5690f4e7de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405ea5ba58140fb1678887f58d6d07a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b382aac17dc58bbac2a4b9cf397b62597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87aea2636dc79722b1262908e13e81c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcb007c959c059e520f58bd10a60fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18679dc58474114b483eb26b17b72c9f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82590bf96e406e568cc9b58ba56433601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d86907647950df5c497653c6e9d45602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d64fbc653aec02201ddb9b1f70e1de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40735ae9b3d67b3b35f58500a8db1334604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff62bbf6e01e4cc348fa6332a037546605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee0b13b8a78306525b81229b95220d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d18e1de714265c8731f7171fbc2a89607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559985f9bc1718caa0b9a4b71c1d16d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3292d000f691cd7822add9f34750584609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e251f21f11bcc92a2af10f2529097610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1265aee81e8eb257114b02bffe54cd0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc4751f7ae596cb64e7932d01d55e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb8e6b5854ff122d56d0d3aaf65959613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce8319b1af2a0af308e48bece3b63c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c58808d0505eec4e7174f48b3de79615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66a9dab0f08c04a9c3a128ae6176e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2acbaad255c579302a52c490c6317617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61565a765b7b04f61defb95c36cb434d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bd61346da267935b3aea3ecf5b787619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71f720c3586dd517f9ef5b9907d09c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c6838bf674a0588aef77c9caf6fb8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40ac315474cfb394e2db36d76d6d08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed08d1667d3b60162d54dcf4909944623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610bbba6dc09fb048b2907be41e7f56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da981b4ee3a75b8a7e0d17776c86522c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5baf99b8135fdda5996cebd4a6ed39e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c6947ddbed268771d4e07cc1d9442627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f327e714f9902c810fef1cf92be7133628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e76341c73babae5a5a357edd86fe4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48f1b44b46aae741a47c10a4eaf29a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f936371e439249906a0a92050f2c2a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d544dbb3aa543b1799e79974587df7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26e618307e5513ab37080d7a16d723633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302abb746f328648a44821e5aa239fd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468913f85700afd00cd9e2c973f7eca7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b9da5e8f47465a4a0cec1ca44a6d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab88b46a6cbd2e19622dbb49e23b12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b808425b8136a0186a320918b74b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0715d313869d0f0acc05501523090639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc991e7f38e724258729acb2e6e110d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d571551412cbca126cb560ac704f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b030dae36590fd701cbc4cfbbfe3547642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179383a4ae018e8abeecd65445b75344643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98895eef06359bd5596c1fd7ecbe9757644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead7ad5f071f7b0eac848c56cc6c9c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6db6a139fb300f9511d119e3e056ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a344acdd66e3c85f8701d52e71af79c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07b12761c6d3b4116299cf53489f35648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c72751ed6b54aa3e27fd41bf51fd5a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02143c0a3f3552e6a0d7ce34371025650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddc73a1539dc561ccd130e4c23187b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea8add458f90a7410321591ba2eb35652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedb7cd980361627b7d20c0fdbe3d42653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca164fbeafba2005a7beb2be3b99d7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7798dc0ee4518f94dd24fe997e3faed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc79f11860ee259b515865fb0dad836656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38dc962ac34945a3bc19289d796fac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f691791d9dc32be608d5fcdecf832d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165fb26b96dc21cbca55a8996c53214659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc8abb2bc04edce2e12b3474a24370660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842ef7adce7dc6fda652dc8541d5662661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455cf7f3697fe1a4f2a899da71953cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e92d015a16d57d3012b244527954cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f5d5d11980c698ff6e5d85cb6d7e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084c4b26135cb4f0a6a3e64fb27d7ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b5e6f9f38b206eabbae72d2866b62666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94568ac7dbc0da5f9439f0b11300602a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7392020ee7a993f42f37cdcf268cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81a1379be68d02fd161bf701df7dc2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55356a8846df6e38bf1926ebd5fb401670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9666f5df829f881365788a6da00c68671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1966c66bd5abc40bc74feb0e1c6cf39672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac434c78dc09bff581c5f0e12e1ff8f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebe6152e516d725a3a388c717bdadb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3f9fbbfcdaa8d1b4fd2a92fad4543675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d961f47064b40fcde5ce8b20925a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e419b7b7909a6ba40abd4dbda6b9f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded0ef032b66672791151b7174d336a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f322ff43a7d4b1d7117d71d3aa5fc6c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1295133ec57a951d4977d16f950e7da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa97d9667fce9f4655e89b8da6c1ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc1d3918d3e75cb03e5ec648cea1c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353ecc607e94a5ece2edd015f6e05cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe4acf7bf1685e71f887e3e739ed6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dfed32ffc6b694c587ecfbab155e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bb648445551cf70b1e094da9f3e55686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b2e23e23b891ad05190762351d8f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b7f068438406dcfaceac633a5512e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83448fb6bd2b408cab8446ce099ff3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969ddf72e90318380d895c748ce893b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ab89d9adfd9c447ab829bac1b1197691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca49ab55945fca481725cbea60532d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbebd39988e057fed23bc3274076f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce4d64edda675982384027ae0ba950694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e32304751752617fb977e1d86ea46695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec13ce4ba23785a2faad0468b9a9879696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959a294f8dc609d7901aafb592bf70a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5b5ec7c38bba2f366903821d42a1b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b732c12d3824a09d4ed7f7d5480621b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abde60a39be4ac07241ee5c0755a2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf09bf62f867a6e7322f437c692a7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b02425d8b925aeb16377f9fd53ab4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a825fe7c38b52fa249388c8d9f8e3e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fffc12958167a925d83969e3cc111a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ab1eb5f4058a5cfdcee0c2abac677705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ea5011b331a3a89c13ff72e08004a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a9a4a89892f3f96f88d3e8d6177d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b1c2cfaa387f5704cb80894a956a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb84f7c40a9f3566272c0023ee05215709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badff4a69d53e5a9c16ea437c6b5a2d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dabf649aa402edd45271c7b62ebdee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb84f5a934b7c1cd016f35f28e3d090712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc41d1b7ce9b9483bae2d81c825339c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411ec63fb01bd2cdf2de26e7a4f19fd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c98a00a109d9d5d78acbae162141e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f15fd72e000d9992b350a06bff997b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7be3655c29281600a8f03150cb399717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f657be4d7694f9ff9492895a16a0e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213e83c8dd680b02fd99d4013772079719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8448306938f9dcf26b724dcbc3b496720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d42cb237470b0a85002f62e1878f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55cd589e6a29e2c9b35509aadc9d13722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd04840a128baaf58487a46b78c7e49723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b89b753518d73e7eff519723d28d94724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402354fba30afbf765fcf36a77f5aee5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938b51948e7f716d888a998766853e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fff4f6af2ce821e9d087c49a67e59d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02f11e313e0ac96d672c98bb237052728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ace06418ad1bf50298c9ec23554692729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12e810762abe447f595dce548f5d53730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fae3ebf1191760382a4e5ba1c5c29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60849a4015ea357b866917dec4ac8a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f452b74177e927e26d22bc1f7983a4e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314ce32aa2f80af5f18b079dc4bb580734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdd2f9eee6e5f1b5cd38f0252625fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32bd1eaf63cfb5916ae243d3194bef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dc3bcf90a434182c58f672d428982737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ac0309ea64693477fad4deb251d06738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216d777d08576caad42e267d6b45a6d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5b0439e7595c129dcc204783460e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85970477352bce55067cd0117aa574cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e952c287d22b5a13156bc7b3ff6e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dcd21fc67108a01eebce1a7421881743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510dd895017bfa8ccd03f1971eacac5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b29705c259bce42a6ff1f6c6f01cd6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c25c1a5f4b9c87ac1c0e6ed6d5f99746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36485f1a5dcd29057bff634a78375026747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e7a0cf10f23a9042f680184fad7e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a09f989030382428b58839f67d5aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee537ed82e771978d5566deb111c6c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b18f655d902ec99b3572d765cdb148751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35586d804a61632dd7bddf69879eb2b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb0ae4fc523fd41da021b5a5d5640b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90244c4ddaa9a3c4acad912593970eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db139c2c5b1b5269f553d148ba943a80755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3512f34708c98de43cc60f6fb456f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ee21947b7de027b0895eaa7f51d21757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e6d00268606a144451570be7fb7af758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63dc4ca6ad4c261cc9df5acc516bac759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>