--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedc0bea4b3a2c9f668195e7cfb629a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cd358a39c625a9d6025ddcedaeb882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba036f5f1dab555313d42aae838d0883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6be194512621bd30aaab0091482d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a969360334b3b4a4cdfc41f5951b0755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abeb5fd8a49c6432f082c6f1ad33696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27132b0aa7844e1bfde9b3223b35d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb103a0ee3557e003274a294156bcd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c37351afce7f7e395dcceb01d65bf99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b192c5648cd4870c71061f4b5c33ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889cc2318e3366e40145a4a8a779d3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa472c2922077deebc7a0fc5ba8e9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fd83e636772a4ab1a907ae2e6878b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b42da1f0008e7a586137489f3177314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c53aab7518b64a43ce5174dde5b61815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95998c5dc03f2d00e1a2388d023b04916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b70ffd6fad0e1162071bc2580071517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382148e03d591d95a2281868d9bdceba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa7e34e5bc7ea18618ea0166d9d3e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2f341c5cb370289e88dbda9d53d7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61845ad6d6221b780c31ca0b491e3fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050a6753abc8e18207afb249d5a840522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce584d06ecdada469bd3a30909fb4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a079d9cc441df92ae74d206251b4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b33b7398c6ff7e4502a294034b956625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6392d792159da60735ba1cc1085b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a1429f0167a16a842c82fa4a6c8b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b5c3574910fa278e1065fdc05f2de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c014be76ee7069a8f41a4035e19a7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd174ad9ba1bd1da8c58250b18616430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b293cab7fbc5499de161333e61f5c4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24c7292fb595403cbe2db549f4f87c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679826d14492d2704f7ad7a0ec393fb133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0479284e58ac1cbb74d864eb9f8da634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dca41d0da4c4de9a34d5a5380b777335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a15eb5db6206949ecb090a8923f8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bc5b999f133ae650857e4aa0ef6fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93a8bb66d610a660c6f2e6eb8eff6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c91ec9047d52818621e56a19726b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80851dc04e8c9393b4df61574d95852740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b84c76ef1699d36dae77b48f555dd941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c8d3d672f9b28414db5f43ed04a2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87a7578e4f6f8cb7732182c57d2b4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16b4b20db22780811ffb6673c2af3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf235733c981c3175bd513e957875eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41eb9398a8218f5e2c11352ba0fefc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e1b4cf37247f5a13e3db2f1f0b07c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55733980c7b539592ff5e6f5b16cc1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cde1bc25a725c8b1ac2cfdbd8caef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2b6b5bf146dd432de5543d541871750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c896d9715219a97964217cd6b34b2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695a31344eb814693ddcee1a37a3cea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dc74c642460d864adcbe49541d40653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc59b9d91695905c321b9c93d5061a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfefc5a69b3888fec72d74673ece7ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe4db256264b56e2c7fca163e0442156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f27182a6042f7e6b8740c637dd69b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75806ac647e88631aeee299d6e64702358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdafb736d0bf35122035779a1c6b78b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f72109277be8b053aa68e0c9cfd6b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eef9bb4e67e658d8ad953f265579f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d640ee80460b07f6d76daa99eae0c7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e23b20244fc537c6c244ffdb60e8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa2a77c9e7f219e0a7c33fb0ae7dda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846d7bd8a65b719bf362a602678484465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bafe491d102b83c6d73fecfb392ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940863012a626e0a84f21e87a854afc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19007a348f6fa1c1d6ba4af31d47bda168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024968c714185096a2d1a3097141fda569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480997e57dbd13559515aa8c629703f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb39828afcb37bd6d4ef88a5fcf70b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05466ef0cb653fbc0efe189c236876472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526bab4fe476a1c25cd02faeb4f297e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f95ceebf4f69f70aa2a9134b3e5b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e8b431c083bdddbadc141b330053275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbe21625cbde7a3d446f14f1105c4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc09796a5cf0150087cb55c38c6d00d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f70f4cba7b42057e73b3b07dd544978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2105b14fa8592cfc5a3a153bfcd5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392efa05e1128812abf035e6f90b0e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966fabe0805314cd0e7a17cc289f72181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645c48f4b0234b0864259210ed7967e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fd9fd4ec5bd08d353f26df62c90b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0365d7d84c584c8f69d7300465191f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce92d3fc61a1658a47a7788ca86a5eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0dc270798035c62a1ab357ee0f6d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c60630fe7d12799d59bc646bc6803387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a307d6408b270f6071754f1ecdb62988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eb2fee6bc5e6850bcd86f3f5fa8ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e538775433873b10ab0da44fa373cda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cf8ed750e795bc22c0f60fae15f5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56475bb87d65c4da90b6f7d6b177b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c254d4ada4159d52189d895ce2c0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7575ec7b2e4866e72aca60e17c5c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7ee48b673b7a490def2e876013edd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004f48a6a93f6f82803cf041654d97496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d36ae725565745d815bad81e31e7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f96cf8b1b8d4f1dc7d0609b92d0efe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b17e61f1320e1737c3761487b6ed9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a94e2d711301976e38cebaf6ab761100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe51efc9dd9c1df3948520a781ff07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44078499bdaaa88f3f44380a958d44ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fba459137623ca7d59967d619a011103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df5d1a0a03016177cc6c5c56cefbcc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1d583c27c3c69bc928d3a4e167d16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad429701c1db3f2fbef8acef6df439106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a7ad435be43909f851c6b3608e542107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6d28b905691a43119fcb65758fe48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1aa1e88148a955afb092c8427e551109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c5162790d78520f174d36c0523c1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff7ad8149a1923f99df2ee21d812c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053791f4de1762998d1aa97d38d2a25c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7987081f29bdca180cc38c82d19ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096f3e16664adf2f6164111e8fc788f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5a61ee241c738dad73f30e2fc7d95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ca8109cc0f9f1762f3de39fdb0b88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f701eb914c4248c51ea1c3e7da85d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9c56560ef59ef20ae862d5288f038118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dbb3ccf00a5003bddc47da9dab8ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423618d7be61213391b08dcb357e62b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9347e047f886186f6183c7c78fe2303121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b62a1f5c1a9aa9041cd2fd3d65e15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529470a97f9ec79d73097bb1f4793de4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117253d7bd9c6f71db1f833c94a14a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d97f907a55275417b766ffead183ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0905775dddd54b1f946b4c1559d801c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a50a9a47d6df9f1d696c8c27a70bd1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d55ddb33a0a3d20f846cfadd985894128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23f8d0b0edbfac6b188db1cda4227e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c912ca93738ac0cacc302d4ab93a582130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362e2506053ec830085fbef8d22cee2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d530b4e747d5a00e3abafe6141e20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44afa6dcdc8f68bf82db06f06701f0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b7e4633d879e703a72840385e9ca2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934e13bf9453801b7a5fd876c6589c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959477f20701db3395943d6a8662e2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafe7b972e5241661b1010064c78e47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38699aa4d2abd5ee2c657e7e050c2945138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbf729cbdf17c38d955435203ca666139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a20fe706d8a6c93388da8757b5f6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c360c2544a42d089f13157502754ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a508cd36cd4b993d06b6c6b5e4c42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1032f8fc8eb6f4f9a7997311dd184143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31f5a6cc165a6efd25d390d70fcb1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0785e933a9dfb67fda99ca0a29c0e79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed064dd20e18eaff38b42ba09fc105d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf42eaee04a2987a166f017a40c352147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2790c89356cff3f8a1667bcd1e30c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26127d4547d1cdd61297dd330527aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bfff65adf39e0a6533de7a108b892150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bd7c60c03ba863a2644d545a65f07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cfc4f0b84f4dd9694357a3b079d94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa703cce749bb285e65e4233b55bc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11134dc04e4b7886a9222c3c4c9ae1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5988a34f0c593506097a1ba74f980da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618e08766d47458f7ec5f3c4585c3d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff32cf24ed4742374dd08df3dafb41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbc2aeade96a4e24e341f09b2d2370158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092145c4a3d9043e1825f5298f07def159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3439792f57187a1a6e51b100958d1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d69be9a9fd6eeb4c1c284ec6c88250161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853515f0bf0b1b2280d2eb999a5254ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46909b83645d52c87e8e8763370add0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad7438225f73f58d52184bb872ea25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27b81efcaf70950b1f13abb7a99411165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505adb861628bcaf725c6c9d7568253166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10595c221a098245350f68ed74519fb1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0078dbc967dd62e048eb08a5b668a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5336621dca0f7c1709638ace03cab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a42c1045d186638d2f4d366b6d40b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ff81f67a84a781a9384aab76a3673171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de057526f4334ba15328f2cb8742512172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420d3f9998cb1f3071bac604b522d57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda57f7f5d08e3d07224ccd94e5d6ab2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4e0ee2a3831875d1f4b703174c565175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6422fad35954433ad39454962419565176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22c52685a841a98fe56483cd89e0ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2472fbf7f558942fbe334eb159a0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b6e272db6863188be20c6481b504e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbb815f2276b2628246822c3029ac5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a2261b0caad40dde47fa164a56fa7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818941202288bd1c5dd4a47779ef314182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd87dce813513cf5ce2cf966bd1bfbe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea3c39cb30a796d730da29e53e3715184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e622dcbb9ae1c863903b863216307c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea02611f8ca8c44e546216af705b43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94551fab55f9dda245575a0b778b6d8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccee7303289af01c9f5063a28396f42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73d3faa22566b82b0cdf34040df494189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b105d2fd14522a821bb0a23867718190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e3e0661b4e196565f17d6eb03cdd6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3334ad5362bb3cd575bff49f22a2c7d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fdf50b4d0926b52f15910564c309b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b3407635e640358e956dea75fb589194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deecb78ce926dea1f725120ecdaff28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdc9fe28bad53a231937c055cd7fd8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25606235f3635e2d5a884fdff95baa3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73503fceb40dbc0e5caec668ce531e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d6cac0ec6b909ef63ce5becc20e1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a1e4eabede0afd8ca80586a5d0ea2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70ad57ebdd288838e1656ee57bb5b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22f64203c32e3eebc68dd9cba5514a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d639ff6baa47b071ad9b91717f1bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1a4ac988e37ae7e50876e9523d73e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fe8696f1488acd3a297dc53c1ff59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e69011b08189f2bde37a9c5c1446db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d09c849d19e5e9a1c7332a2c6ac5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766d40a4ce99efffa69033f86b3d866208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c405fc5ed3d950656797a921dd07c37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997ce221836ecd2626946590ee4f467210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cf98ae2897c90fbe31beaa5d7ec8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb6d96c3394ef66fd5bb4fb1748d56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227071edb08eea31b342e8a25306b3d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cebd6ddb0df83ce8173bf8705df87214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684560c67a7ed22df898b18fad22e4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee80164b643ff1fae84cb17f972dba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d6fc329195ad12e4b728f55ff5adf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71f93c754587c609878de9802439c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ef2cc6a375a1d8c0f1b8e25ad511c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807e0dc148a8403fd0f4498fa2c0d48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eaf21bcf8b2a81dd5f6dce6d9b1d54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4538ebcb3dfef9f630ca74241faa246222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38398d15ca3ae4dd66f668937f4d0941223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17491e1014122787b45ad6fd907d4dbd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43789ac07b5feed02027dac79ce2942225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9ca02d23343551f2f999269c548d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a549e029b033bed91528e98847d402e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e377b81b16a2b891a5e2d8f5044946228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35e5fea21e6f3645b27134224c2b8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3713c62253f53d9f662f3b759cda0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0417d96c3b5e042571dbb4d042dc00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c18eaa99b017f8d84604a7e3070931232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706016ea04d9155d12216f3fccbe0a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391201148f46114050432ddd9d07dd92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a9eea13c079e60583fac5f48ca2c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b2a3ac66f29f04ce506a562583c31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8280b8e8f9e96ac351ee002cc1eb90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c81eaf29c83b3c6e7412d73922e86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6aa34c6b4ad81b8ddf2f5fc25c3c22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556ddef830e57547d3edd763de4eb2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fddd8c105e6cfb6e19734bb1bfcda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b729b31c59c41df714fbea9bf470a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e7e75ffb57289957ccf39bb266784243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e27dcb049046fd15a442270dc980a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1176faa41fc18876971d2f8b1f282c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cae10d03ca5104142abb070f982ee9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba45e30471d254f67137504b0cf5d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155e5d7ad263ae2a4175fcea60423c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b89e3605c85fd8e3ab3dbfc8c3f38249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114690bbb54fad11a34e0dfb5774766250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e3c2aa526fbe2d932ea7b6f05ad8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23c1458d04ae33d8743ea591aa6df8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca33688c7971581ef7500b4aa16891253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6219698eb69608621f570539f70fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f30b66d1c6b394e714f1b521bcaa8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71643bc0e1ff4d0a87484e03b24ce10f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b62208dae8f98b38930c206f89fe5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27601165490971c265f3820a924de8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d356aca3b7ba74a69f7e9258387119259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbceb62c09c7542d05bbc28fdec998260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e05f037b1a02631af1bbf67087d92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337afaf251401a8641fded02c91310f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52390b706685bca3d60733097a168e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c9da64ce247be9e78a9199417ac67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde091ee38d02793eb4f7afe538d8d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f7420cbe8dc065063e41ad645a8c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda14bc27ae933bdaf9eae78e4034fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea220d177af39bcdd5b3ef2093b28155268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a68a0568691c9733c43850545e849269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4579120c5857e4e9b333497a710cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b70cf4d105cdc8dd8ff8a18e6debc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cb827fd1b2eacbd8a866558c986d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d5d7ec52be7780dfec2df62461bfb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82ed5e2959ee978841a8d951bee88f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8a41dec0f975e891f62d1b92f94a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fe63297edbec53c999b65fada93be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6efe97d9610cb853dff4e37d27d42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67221ab64444e3f0abd1f8ae4d287223278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d14fe59fb6478903a34cb68721bd1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0ec43bb7ffe73d0f56809b2fbf03f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c945791d8ddb3aa6a8ace3a44ca75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a0202b373fb4e718a41461f11ff69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc7cfc9c1355a4d60d9ff2aa4ac9c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408704b9355b5020d57dc43c053b268c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a22980cbe1d6c0b34fe5ad2f7cecc3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3056067247b0ce0efab86f2e087040286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5799727862c54e6537e55074a776e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278d7bcb776e9d99fb1bfe8f9425390288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82350091da0925a52967fd0cb7867b43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8c4ff528a7a509c639af58f23b34f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc64dcf526b4e53b4a7ee6a62a5167e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6970badec9612c9913bef70e671d653292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf50a25a809eb67e7b1c7d7df0e21c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daf85da6f2008077c3ad9e45721bf2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0301dce1955105ca3d7d894ae3f598295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e1d216f470074629e0dcbfd9a6720296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349c34f8b93c0156bea2aa9fd429332297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d27dbe0655bc20ed880906df50ce64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf19cef30e3e1ce7aaf8823f6eab52299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b84ade64d96feefda7b6b42987132f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628c7368a30fc3d7fcc4c33ce876ec2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddafad5194583fb5a0012f26cef432302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00b0e38fded95cb1a6025adaa22be4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6c0586ec06f5dd2c693ab83c17312304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73d81dffc3f3042087e2c5b865dcb8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bc9f8e26bf56af279d93d462e4576306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3b08f9f07c79da7cfe60cf70b5436307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e317add7168e18cf2625e26985308308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eba796a49fe953e87f809136dfed45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115deb9e12602008ee0c500f9b710ded310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafcbed628438fdafb758c438281efa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f30aaf131df34b089a16e6ea57cc9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbb89c01e04d492d4e7967cd397b21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f732b5c20184bb17301f7347bacf20b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea29686394a39c43cc620e95de84fc4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148577cdc1f826b0d890ad9f8c0c7b6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e921d115543a7bc4709372c8a777539317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7eaace08876becc085e2025d68ab0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75b40271f96e755dd0dea6f86dbb58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31961885326555b44c86e902007ddcdf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6604979133b2290e8a87a75781009a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd101878fe33d7a1ac1ef919209192322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae515547963b5816b110d5f6d37b60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c7cf1b0dd0085f70818a555cafe97324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f8191cf4ea2f21355b8da50f30968325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cf1c4b52f7b70ddbe1f175a372c09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bfcec70801bd1602b62f79a59166a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e05d71bcfb38f9fe8440f8e6008b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f4689d529aea33a1979d76f0f2087329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2409ccca4cf4003697a034d45e580d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4781744a629c849b758d14852374eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e9124310f7a22066653c593a288af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f6980eaa8636908b6cb086701e169333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c3038d9e484632fa976f2645a9850334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800737cab7824ca8b916e6fecba1df4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1875bbad625f57eace6c2ba0ce9dc8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5290289f71ad175ccf0df46ebbc1096337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085704a5029062eececf42e3e033c54d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c37bf6e0adc08aae32d0e6443b8af0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e345ea44c7c19839f6013e9129e7e1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad7719fd61ef11afc5c1387849e9b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538e47115678922bdf15bbf52b2283f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed4c9bba24498c56b65a4f16f2a28c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b25deb7c59b6fa19d96fa31647049d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998aa4cec6b18323fc48e2f53b758483345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69813dfee21eb27f2a88922d67f6129346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5a9b4e6d33210568013f696ede0d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df0e06abfa412f6abcc4be8cb55ce5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd473d74acb0de59693c145323cbc5a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67ff91475c7958475f6b24cac2c23c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49711d8e4e23838e7fdb414e102824351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa3dd588b56853eae8ff776475768f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9a088d7ad8662cb99a97265c873a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a63ae68aeb8a2b8d9bf164ca7e25a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d0dcead1b9267135d3eeffd6d12aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01944b2abe4a505e1afc1cad501fc3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61473292aa22a5e876ee8d2db5b58549357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139ab0d81c07559770a06a8a32a3015358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c793c8efdb0f3a36badb4f82e00133359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9acbb0190ab1cac0fd710f7ad1b93c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb6ba4a36cab95a7709f53ec98805c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b15d540f80199c2a2ca575b83b2dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23f2b27f0e24c82a701e745048e21e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945724c5a05ee3dc828bdda1cc934a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819fdb5ab34d42f44e51b50841174e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc0a4e382c758ff7a1bbd4d3f7b606366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f1aef7038577d602068ce70b4d081367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c67a2f5aacc7949efb6e5c1e5524e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627eb50a7f87dbfcf4fae3fe89d6438f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8d1fe1a385499ecba00668dd63ba4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b715c1362260561bd2eedce83bdcfc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8c32dc57db9a42990452e5de74f14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acd477acb6ef35087a77beaa90d905373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbad12e0aa913aa7ba94a3c27eeb60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74e282c8f1aa4204d9e430c4919291375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee96a38691e0c3c8d92a3f5d2b400eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27951290b1bcb3c66fbbab5264f766ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149060505727cb3d5a173291be495ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f93dcc72a869b93e8f1196e3a911a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dfdf54dd53e844b779dc558ce0f6a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2a3e08413643eb800ef902e794b4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae981287bf06187d80f0ff7b3261878382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c3a3588c87031838d7726b374683b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56477ac9a1811b609960965b11e9ed4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37794e76830755b0ce8ff19bd14ea69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40f6067c174a732c1497ace98fec90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34cdbeb24d37bad77ec38e24f28b39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1650d370eca6bba5baafd6f7627544388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd96bfb96be8772bedf72a63b8d273389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c6c773bbe775c503d63ae74e2136d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd360f6a421f7149978e78ecc82e68c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899bc9c4b44d8123f8610cad13fa8bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c604dc37028adfb78ab2002042ef4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154bcb95fcb772f041e2f04ab53cf64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfce07c345b7c2755878b126e12530395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3172d1f8a8186c9d5240010173026a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df161ebe5b7bd68b4e67d53a244303bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01aaa6fbb38747d3bbdddaa2f4f4fa0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99793c2378e88d795112ed75b49de4f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca5d4c99bfe98a11f00cae336c15f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bcc1894a04ead1208075a9e10a67e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdda75f8401e6e3dd5344e2157aba0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1846b7ac2c429233d309d6d136bd9b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5683130079cd0ea83c38c75d7f5680404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed42fe772211b330eb6e28c9ff879f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9ef6cb923fbc0b7e878354e83d049406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb050edaec0ac98021f4aded3776c2d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31311548709026da4775d36cd4100bc4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768923b9af1e9ca1bf578d4c45a6528409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f49bcb93be5efe70d9bff944648d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f1d84e552ff0cdf351499cf2b371c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05434e08821796508c87e5f736bd629412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f548549ecf10126f2821a59a62a0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632d92974b9dca73f2b1421ac3031b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bc8aec5ef728f0ef22a99e895da6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a68e819efcf21f7894afe9927f754416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4405f056b7c01996c6940c6492f7b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2475489f006e24da3e7122b192640418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c72b2f47d558ef75c022e2a402018419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc43c6f76ae490670280fd811acfe9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4ef05bbc43ec4328dbef81918a733421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8d3dc43f17693cbe6ffae95be88d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195022853d54a1d73e32567742260b2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9031305ac51069d792d72f9d9314e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2d39809be27d7b1d8524044ea19a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0da840bbac0e976ec0c333d2de1e0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cafa5ff66c907162f3e26c3d2e862427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617100293579911d6a9a1d91ce028596428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea9241d52d996bab7f2b60a777b689429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597868e1cbc3e6aad792f7a90b2266e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ad10163db68d2fd83a084f18dec0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fde2f318f5c170131fce66588b283432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877159398927f7907c5aa3bed12c2915433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe5b9ad825c9040da839f5f05c2c6b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a054773b61dd02e10851c6aeb5c87435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d25388506904d886af46fd06f1ef9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3249b71e6490f4294a4cc08da7c9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d3bc080595c01d69ad4f61b598844438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d981c0769421cbae3ed1e950d6a4c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3c16232fe8e68769e9968887badb5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1941c6256d664148e894ba40471af8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe50ef6bfc8ded2b0f625ecedfad3a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38f56a3bced6fbf771a06767fbc633443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb24b0613c57345f772b65626bae292444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547c46ff8bd898bd869d06f8fa57a9e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03436c3df042d28532bc751ae23cfa1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a952d326d8f832254877614be32abf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237e4219580d4ede278fbb53c7e48d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825876e796b3e7affeea9020a027e860449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ab16e727dcd3e7250282a980471a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589a95e8de97c491f82240c633b7217451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2adc5b37b81540bcf63b1a0b9ecdc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59316da6d3f0604cadb45d61566d102453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fab89c83f739e8a9e0e17bc7c9ba7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae9617d45786dc509b78ce32c65d6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f04dd77bdb191fb9adb4091a81f99456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce73630b3aecc68b95377ceb65c2e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39056e301abf759737de3463a0eb1b7d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd11bde371b7410dc0407f8c811734459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7950df51c4ab52dcde53d9a836524f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaf3aa195194c38a3dd6c133c65da3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93daa007ac867e24b883b54f2fd5f47462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d6a9fc9d11c526e7358736302494c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429edb0b4c631c9e109032e3f08d8fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2601a1115de6d79286a9c3951c215f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf6a39810c995ba43f5bb3592051a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79372a41c6fcd777aaa8364354b424ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1276b1d3928aca255cb9f73c30523468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da1089bc92f9439b4264af10c6c3c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7acd21f02bd0ef1694826e8fafb399470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af0a3db1bf8254d22187fc6f2eb3da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d01f1cd78b6b90b66ab1a275b3b83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231414cdebcfbf5397b4dab08f3e36cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39731810b6110fa612518574ae57d6be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19bd72c260abc290b34528114d55cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f66901efe2487b096396bb215b48b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed37062852da8b7fe9457a6cc0c94f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee33b81eaa6d0bcd943eaae7caf88a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136ab24a6db0bbfcbfadd887384a9ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d990d0d867a0ada5871d0798bdd941480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a6c2d4308305800e3a9b6fa617797481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae28e96bc9a10e2239479e2c650d92482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc50ac28ae1855c9e3dd289977a6aeb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a494956ccba71007ef5965b585c7e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8aa85d8fb16ca42d102b9d44f818c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8b9a0df9be9d82b3f4e613b40c9d1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaa96cc110895a23b5033b9f1b713b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2962084e280b3f23de7416d7b9620488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b94979084e0256f216c2b343847c17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671d9ffe8361a2241333306c6aca6d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef63e968d60270496cc1255b15523f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c837f5f870ec1695790466408d6f602492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9567cc9a183afe133c25d7b521aa52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2408ff48bcc85774149274464155868494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50630e8fc8bfdff056793fbc0ab683495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ffc34798d2289cbd5cf12a223baad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca936ed5d75425c46ac1026fbb69e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f9adcac5924a2bd2f277028bdfaa8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4555f8b0f315403f6dce875a7e59a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1624daee43c57022e68073ef25670c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e0982863d21ea08fd5f956f8debdf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce40b91c9dc7dd4aaf827d2b9fd32c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6368938047f6b567c5aebf280bdc60503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078482c950f2c198b6da42c24f76accf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ddb1c16806d962611292397c5df15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537a22ccd14d4e143d4da1de869fde2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d4121cd604c207107722e9b5bbd64507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eee2226a6d528f8941fba5ed1aee40508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fa1b704f8594dcf9ba8c4fa0d07c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e4f1e03a0c825afc4f1136b11cd01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfd7492c543951ee98e191fd291f23511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a134d49b5d605091489bc4aab2db72a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be691c6d900ad85f8597edc3e1b15d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a11b8e94f97535c1153cb01e2d86ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca88ca09a742b6feea10be2a2baab57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135f981d86429cff42053d958a4403f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda711ae7560a0c3fac8e88bf5e90d58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbea6611cb81b9003be7d7674a41f69518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b16164b6807b7c0f736127c5a0659519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51114705a83308d2614a078e7853653520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb4a1508ab7723cadfce75dff2fc0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad80be9fdee6dca1392013496a78519522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e730805ae116dbd7a6f31279657fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92124334bb3eca54939dde19436175524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828a9f0b26f01bed590b9dd74725c50525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0f1b8722ddc072d9bfdf262874ebc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdef77443e1b1c40fbd221d1976fa47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddf30a53151a71b853a835d8e81013528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c197be913bdd0f55b59a464587e03529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d4ff23673ee80ed203a6b39d1e66e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6db5f35079d810cb4b59e114333d8a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106818dc5f5e5c609ac15233f6a97f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f83b0c54ed86ef95947757eaece2d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364c5c6993464797b38214cd2a300f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce410eefb04285c98ea92f5bb29f217535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fe90278fa45779e1598951d42e532536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea9800455aabf495f171cc3bda0e90537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecbea6e30eb98d521625bf3ed1a139538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541aa540b0f7df56a288bfbdf8091a4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57212f1e8f4610e5c31d9343236987540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af3e81f48713d1ec8e7216c9326320541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c245cabf69110cada6d60f2d06e29b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad51aac744bf0e5f82691c69e8275a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b8f74165f5458495f81a413bd34fc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dbda8cb3113518e01d4c80ce4e6d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21fae654701843bdedcf4c91fc4569546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cff625c958aa3c8e14af450ac9d54b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22d10e42a0415898e8427e165a1d90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46f4288df5fdce2d86e4e6de9c65fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7c73fc57a3034e0ab49cf7e5ed16c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80531d876aa8b5123ac977af041a081b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be577d5ec2fce2fa589d37a266edfc1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccf1b17b2c88d4e87c6de223fa67a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df7620a235167b3848ddbbf57d65fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb724aacc8c82ca02521d8a98fb806f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e54604cc0c549a06cd208508fe685556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f4fafb9e89f7b75e2082fe47ee5f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dd67fa5b9e48b6eba6db4a3175634558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beec3b259a9dc001a18289662a2c69559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5186e47d6dab475e5a42bf183b509c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e047b99eba665991453b23bb4b2e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a58bfec88e641f7a5c041e20e79c16562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6991197b8fb0a14bc6093486d326a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55576553f682261ae3b0e6351b0933bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a9ae8eab6c410873bda2a4fb7147f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c67aca125b577d9ba252c0f313dbc9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe80b02e19025a955323677e746b477567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0037b3b970c407230bbe0f1d207988568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6c32eefec96267a543ee33528e56f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3d555cd54b959e4a474c8811c079e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b3f3d6912a7a6fc0a201fa7ce5cfb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b42fbefb143ebda5a2623424c05ce8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb3968e80058f557a8ea76b106ad42573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964b157b88ba504e82e7b2d42986e72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540da582db82caa87191e8bb92c042cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65743b04df0a69f11d08e32be97238576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5569c7d7692c72ae2b8f9063ce66ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01d77ed8e272fb8994c9e8d47b15a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc3857be06a684c35bbb5de9ae3bc3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974b4e84956dac5b1fe158c40623594580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a22f961c3c6155ae70a7b5fe4ce38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b09cac9cee99d99e173280028c25e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18572eaaf603304cd6c8a224f4cfe252583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa84668a7066749a3abd6201da16421584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d561e1f85b20e67f84836ca4bd6c2e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907bd3e97112ef5ca49cc4dab0b9d25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e10e435ed7ea6d4634bc8141d9026587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d14e8c76961883dd135ada7df6fa4d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ada87a09dc1482703394c7317d5db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49230cc5e832f771eedda71a92ea8e05590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390939604f20fb182db9d776ceda4f20591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3b8da495a1964c025a01305f40113592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656e817161862536de25534fcacebff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3c80dfb78d9ef67603b9c84afcfc0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7d38b1af979fc175c3b4be375513b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0be89fe8a0b44b113f3b5a0710f307596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c570e13c656d25c933313e3f6572cca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b25ea83e4ae6bcb700072fdf0208d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020c0bddace773828a4fa4c0a6803a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336864fa35546dd253eaef57eca374a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88aae01df0e66e3611bd795abf54203601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27162d262314d53c75f0b6aee9755ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4b29d00310997fa7f9380203c4748603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7ff69a2db7690ac7eeca687b68503604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd8122b71232fef233dd4b12760fcd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82732b7228bbf6adb02ddfadce1c7bbb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eb06653eb346c5c972f392ddfb9be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484acccbf842c1618c41099b38a6c53608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974a7d60a949ec43c2af14947aa082b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc586a676ec2c75528767118d3f33db1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6dd7c8c0e3a115dd56147a8c10e1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2449abc464008ade5204109847e5517612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31952da4199d91b4e514227e75b38889613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d6f52a87ec9aafbba8be4ce182803614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc365522c8cbcfc5ccb2dd5ef218996615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae62f6eedc93b3af0e0b3979ec8a887616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0231cb0471d7fae69090ea0fe5462617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa292f9bb08b9b1e6a9999279e0e8fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c343c69851fc26e0b9b1f3b60105b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512240a8ea27c33c9657eff06bd6a2e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4461d28f18ce17d267dc31c3d824a2c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c5c6491084f3d3e1d17cb50de5b0c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070a93566447b4247b59630bcf13842623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a9ce91ef883cd2ab9e7815b91ff69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915150ff0db48f7e5ee87451690e3d4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481ccb2742fd2ce6e42dfc054eaff19626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bb00e16a54b881475878afa3c4f1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e8c4cc38fd30db15d3754b741c3c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe50b8459c2e07a0bca2d2fe0fd168e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b996740ffdeec7079c39fad8151c0b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99930b3e1b6db4ee6b5f50acaaf8d26631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2f6162eee97aabe193bd009771829632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a747ccefedf51e3190ffafb08066506633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb09f026922dc2580c1478e718af9d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407915cf3858373618bd8c8826d4734635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b29002b2cd9a650334bbf30702c429636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f9a19b0af8ab47d9288ccdb0ad3eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd14727761aab74bddd08802f0049ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51411af6f868c34c152bf91734f8864d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90568c9bd5e9d9d32588ac48c7116a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055ea5c59ddc8146b6c89e47a8471d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982aa28d0595a9da04896e02828a4e12642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28710975b6a08a7e9ae6fa2d633465643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e23a5dc3acf3d21e00cab143260a44644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdb7bb76f6f93bfc569d447e979d45645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc62c67cecd7ddb86d3ebeabda5e750646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a39ddf3c576b2bd4cba29bcaab81a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46665ef44d37fab5084309238720298d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5ade1423c0f0f80393ccc559fa16b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd26fe9cd7365cc08bde7fcb74995f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0fc3b0574354bd39a735c825b4b69651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c49703cbb713d4fb8768025974ced652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4d8e7dd58d3efa37767c237f68581653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113be944b90a368553aded10e7546bb5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a73737390e68d066c35bb57fb73791655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a08f15d1163ad2ea2ab5196f2a961656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593045ff478567f4d4f3ae8e11525f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed364f57be216740168305f1e3f9a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd88958898dc7daca10362a37cf1c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6e313af58980de53d82be2a773e52660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171795d9e25ef713916e465bbc068e91661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6e9d66c9a08257d94f39000b00b6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a7915e946ab618b813cab2dc44047663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb403c808611bbe2a901a0cceca16d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481277b7c6d0e9489aece693ddd4b31665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8ae0d9867b4651932f1d2ecadb0da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99301ca06049856ae68f2407298e626667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0642daf07b949d4b8575369472a320668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a43f550a775c27dc92232ae2bcbbe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5a0aa4184f12dc6a739192c9b9227670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05d91677ecff5ffbcffb8073080926671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7288b00b1dd09208a2538989501a21672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8eb516556ecd5ed5cca4e7fbb12a1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb2c6b89a710e66f4303c2ec387f81674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843a5700f462c2eeae77070647fd00d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f256badeee7538cce92dfec44f5bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b635a91c2bb0e920216c1fd25571d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a946275d26718558c395002c7db05678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e927e2faafd0d62a956febaad8a005679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3779bb0143cc15b8c0d07206ea3e258680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0ab3e455ec6136e0fea391a081550681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc347dad44b5f1f4440a279e2d7cfe6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa7b2290ce2c0e7101e9c08b376e03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3d9ab4aff91f17b2fb6f3c2945f55684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2db5deea6f546d04209db0da638496685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfdb5db022f604b773aebb05f3969a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0e1f5da99f29dfcc19e1112615770687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af84dbde917b16347f5873d58fb8b88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e75ab76fb1d47ae2b3525f6dc5a2bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a99d8fa3d6d28c547ce52094e5884690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252db71d0fdeda9f3cb49630a31d4495691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff98844873b5340e3d285a4cd7257e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161c6ce14095f3b7acbb16e01fb7e75693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf50575424397e5c52bf6527d480a59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf69b65462bbcb6c7397e5383abd41695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c7705dc67218b517e1864908b6649696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5d4de4f2379bb7cc768742b1d201f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde4c72803fc9b27c06cacf0c77bd8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c56765502f2c93cddcd3711797a7c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78f892b96d3802d81f9882bf333f67700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ede3335e8d835fb5b0f73547009c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27394f34dae36398ddc244388ddaaaf4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05284c84df4c285c73f62327b3f5ee4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b1e79b10ff80463fe6ea84be43beb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fe70ca54f1888eb05431ad1cec97b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aae816b835025d65637101819fc847706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18fc743b20f1b1e531d6c7fc5bb3ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4069527067122dfe2b53043da5959708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e4dfd1a107ce199a3a8be74adf144709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba41b7cf21ab14954f30f703b48a1e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94e865c1d03c68c2907167d221e0cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e40106d7a8a32648b888b8ad0215ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13135f55329846be03621c6f1831965a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48649a656ef1c2bd08501233e3286f39714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1924db85d96e433c71281e8159534715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a789cb3e719e2ce8af57da57899685716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e142cbc89c23c8065e75fa5140fbb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54fab350ffd3d0406e400d60e91f73718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd29eb54a4f29f9371cfe020b33beb9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6522e80a6a54eec919fe22f2343ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be8aa9e3b7e1930886e0df483c76c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514faed8898c0e70171293d6c359c95a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576b08d937931929b3ec70490a45cf3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059142b7af97a4e49a45e513fceee58724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978dd86116870b5eb26f3bbcf1754a5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80481adf1d19059b86a3bcb6bd202fa6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7841f035cf03ef4f51905bc77b1e43727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082b07472c87e6f95998afb2da1dd6c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7e3039383a5f71b186e2bfd370e40729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361e3429b4c71b7e3c62ffe57332979730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88149f18d6b1f04fca56ed3ccb827bd2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56734db3f85a082b19a02f418440ca96732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ce8036d1e94ba848c43f585975668733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6b8ac73459064647d047bfd268552734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4d18167336989ee1627a919a536b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52337ab67cacd84e49b5fd434590c78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632ffaeac28878143b8a85b64c8190d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e686148dbfdc796349eff8e839ce24738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c58eea854da35c3fcd17644c51808739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3f3d3fad08331197681bf38ea3c77740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2566d04d91df1edaa71184c3ad0ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96df3d175b6e6f81d64e3a36c69fabc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b51ca9340d148eb028b1dac5da187743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30358c5a11764ce5f55937a82a823878744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c9af87a5e1496b46f113d5cecac68745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb503a59ed5b77508088d5c5eb70fc48746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a93ad266902f38b7ec00712ad8b448747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e337a980b7377ba3b1ed178922e42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babceab0be15aeb5a4a91e323c308482749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a13d5f0dccf75862d1384f1b14b9c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d058ec818f298ecd981fd679c0fe1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265086dba462c85dc85045e08080f7d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c7453ea773dc29d278806dd49baeb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d7e2b9c8da3e0567d101af1f8441e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d7b87fff19e4acd893348b53c2a5e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75be3467d5f3bda3c4e4a28832c0f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cd4d843f70aa08696340acaeed013757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26322d98e0dc18834e2001cdec33621758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58311e0befae261b08b29c47a6933c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc918eebb0677eba86d1ecb9871c511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1029f1b53559aefb8632a8c5b382b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5f6a55a82c8de663620840c82dca03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832153c07f130bf019c5fa17c4ce5d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2295c4d3e9e90269f470bdf7a4a6f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427274594bbad67cbb7d292bf3685936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f2ce3518c021547459e554f1b07087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc5b72d2db981a00a5dd5da826388b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3155ebbb3faf25c69f4a89484f699119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698ea3d57ee3079b2fa81ea47363f8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544b0e15ae5bb51d97b9bc37575b2d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e629b3a688177e2f665cda4fac4f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a61896641a371fd15ad2f56bed26aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf212ac2fd783eb4250165a9a5eb05114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94312c1626f87573658b9322669e157315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199fa546f302d8e9975d026b7e3ca4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdfd12148d0e7e4dcf3812741dfe1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b854c3ff42b126a69bf7bebffb525618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631923cdade2ef7eab1490824eeae20c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebd656dcb082e76d2ff7295c19282f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc6946d9a4b3189cf58dfc9a06103921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377fccf0cd3a4ab80efbe45b3057aad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154c532c96a444aba9c80c0a372d48723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c57955cd2063e65858e642d771b2e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83880a0f19f15849fef130ada9a58e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464f92842c94c1f6c8ffbec8c3566c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd665cad21602878cd7f2cafe86c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28b931a0385e879c025e264a984a2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d917d9a574c41642c4c52d43821f6bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783310a2fa98642fddc2cde4d531e8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cd16ac4613e91fd8076dc3b2c22f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8e80a3933623a16a0dd950945bf4932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120b5d7e439d55c0686e1534acf53ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dcb75d51f6319af23996ec3a1f6d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089a64177e1774d33816d5eb521815335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613c8cb675facd9e025277fe1d9c14b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124bc8ecb4ca97725afd38155c2c9af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942bb91a498b1d12e8fb6be3d2d1edf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e486361a07d73cc8538a7622c0abdb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab40e0187a11412307361c0dd64f1e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d7fc28ecad0e343da28b07ab8a1fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ae0ea996e21b2e63c577abd1a03a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7d1dab9960b10bb28151ec0d7f1b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9383e866b2bf71b6f06442242941cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6c8f4978626e1a4bfc8c83bbd3cc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b87fbd348bc4393a5b51447a001e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b85397d89170f70189363a3aa3a91147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ebefc50281f37d56365bc40f65c0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b35186b0e68eefa65758381244e1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b5bd236bfd440a8e8de33eeaa987b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77684c12c4a37ff84980e9c7ebb989951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f193da4b4cd584368190f4948f99252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13c0a0da9764df44af3f9946206f4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603046aa44af4d53033c59956fb7ccd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e3de4cfed4494fe82a1a1344e03f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72de020de854ba1ab74d8759cfd5a2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525375fa2f54e1de801a7d2adaa7a18657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5949a4c34ed94c0716060d72f71fb258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23491c662772e0c783bf78c72985073759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85ad0cde65f3fb2f3bc0bc2d04790c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c7ee22ced046c5bc868925457a1d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8ebadef460a82637c7c19758af90b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dec6100cb739423ace4f49f1d359f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff372ecd89ca7e5a43d322bc9892ba264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7c3517eea0412eed4a1dce14ef78065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389965dba372b75af10732e0a29aae566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18518f1122b9fba00780d9eab9e9720a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a488c842d2e26edc7b84f356975c5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e43f4ac8987a63988f71f960ea510769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda4c507f29c8c8dc99a3b90f7fa56e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383efdb91cf557b870872e2ec4bd43071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7085f554eb7415f6fcaa03a0a6e7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440dd3e70c5f96cefbb3d26d49fcb1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188ac56d1834492d437dbd183da8b2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5302282a7eb203a5013c83fad82684175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329b11f095afbad216782229a1d393f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60c426b9c3d3ff253177d05b9b066b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f2120ae2f85f5558a427721f7b6e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857829098ce53d0de9f9211c2dc1beb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb872c0a92b8282237baa5ef65f595180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf77ac15f6fd318a01654ac6d48820281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce2c6b668ba244a3eed453eee6112c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17d58b8214833842b6ce743316ee4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb62ddafdaf67b80667d42c9ce3dfc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132851791e60d5201d3a00e818a8164a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a720cd35e90ac067bac823156ebcd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8abdbfa44c4f7e49b08e6148918de687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becc867234bf000185c813118c271ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5a4067b09c3e3a63f1cb3d2b8061b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cf8e9001dd57ef1c031d13349327390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dfe6de2217e0a8581798aebe86bc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e23d2a9bbb637f505e4fb1587bd82492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a6cb816ac14e1145c11f16da207fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc177af723ee0373cd88fbb56b045b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97988ec84198de86f78b2db568f497395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ed60a56a70b8a32b2892679955f4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3098bf2921defe58555aea53376c7bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87f841797004f9c796b21676febcd998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6699d6337a3dd2b98bddcc0dbb9afc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc1fc61e3167eca0b95212aa161801100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28eecab22fbd3bc6ae523a372d8535101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdec36628b619154dadc7befe9ea02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f254851cb55bdb1afc763a96e5b63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907e1e121f86654832e68d2fc008a81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18ff8d4d359e42720ecb230b7bb944105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78a51bb79afc67f895b833885d666b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd90d12a7a063551553e95603d4df4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d671174b31b8d49a77807b2b17ba349108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b3c2f97d799db7fd9f6060a3f4bc5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba0e780af44f07a815c1e3ad779585110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2b06f3c77c5dfb2b19f71bdd13f29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d0f4d589c3fa1c34d8b17cd49c1db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f53be7ef15d4d4489be3c8d3978f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31b2bafe3623a4a3861fdab160ec39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1ec9422181eb074534b1df4e64086115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75574538065446ce123fa2010e820d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600af00ac7ff82e4375fb2e47088e08f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e63a141f862163478c72be528e8010118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96df98ea42c0e90e6d6e608e4cdfad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0259bdffdd51e55c33f39792c460650120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ce3a301aa630bb0460c425a540cb7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80406f63a665447c83b51a1ec895f74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e794fedb4e2c9ec8178208748b5a9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13e20f8cac5f6cdaade5f3a687c29e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4511ebb8382eeaa933589a6821d021125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987383354371c98597a435c7501c966126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f387fc7d49893f47ab8b4b12495b20f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4da0e6e92e5d3bfe6baae50e86e2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463842d35ccd20e118f32a86d0b34595129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92114c744e16740759da0de77ab857c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbf8aa808d530a315c0cad29237a44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11720e53e067a3ddda76a6ad8227292c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c562f594bf9d7beee914edd203910133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c18a54376a8cb3f3317a67bbe13ac2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485eb6c6b21143a7dbdddfb70f68cc73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c479d445e8a3ab6b51dea2d700f0c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dec9e53b063b8e1c14a18192a0100137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5af2551bf6e7acb2f7780a4f2312f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec8906fc868f6583986ba57e23621d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3eff2239e88057008c9e8efd60107140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd693c223f3e82c74784fb325687daaf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5498004220536480672819776ac99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f59218ceb55902f5092d15d30ebe8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a57d286cb0bdf55937d2845b21851144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc16dc3941cb2dfa25aaa0903aa6454145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0f9a1115b1a5c76dfcb5a89456d7d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fb48125b86e2d76d02d15c8aa42cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a0f38fbb86af2342b16ec0682529f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745f4a281c89161a1fbce7e011d625d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e82e66736c523a0b397cb3d19a62d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e49b8db1be124d7956f3fc03639074151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c13b4ca74847ca24c70c1b840af79b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6e488a105a0c42a9963cd0292685c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac908f7a8b454c4f5e4d422717c78d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc487dd7856d28e67469ed02a0124db6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616943d62e581e579c35d3ba285c844156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9055c32a73253df94d1a83668a883157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30bcbab9e42bcdce518d1142636628158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b02a35a0c2778f5a5cf4422b7aec1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67292d5a258b7cf52fe5ac79b219ff31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aaa76c5d2ef22a6f515a6ff20ebb59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b9299ba64d978f884e4d6a3518785162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf78d161d7b30030986ea00ac51eb80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4269fc52fa96bbefb9072bb833c746164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301c81561f2fbd420d323c230aef6e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5a08d0a53842085e991480185b278166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831c07a7709d0374d854a1cc7308cd7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e722997fcbceda0ca8d89a9c4dc6cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c88bb91f32554d34526578ed7125ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fde43db51f8795423538bfcb96efa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9453810c5e5e9cc487c3300bcd1c996171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cf131876e8a62f6bba3c68c4bae5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0e7c73d7844eb866cd7cab3e84d24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f48730df45563bd3d39200dbe8096174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a43173861731b2e54bc936da2dab53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f4fb605d069117d54ca1d97980b67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4de98774f61c840877daa4b6120314177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e536fbc5dd5185ff3890da57b488d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596f6c35ad2237a0fe8e99ab95c62c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6717b0ea4eddd0bcf3bb5504bbe228180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d60a14808b6d18968a2bafdacd6af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110489ec683ab7cafc662ba32c5d7b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d248d179fb652ab34c074b9faa8e08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a351753096472004dcfebd45004f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d7a9dea90f947e0bb66b1dbd89385185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ab8be1aed98c55fc4e1f9c1884cc3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79297c751132a8e5cc9da88ebac8f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc698c4c56086038d6df496034cb9cc6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf5d83847779df4dba5e68bf8c8f9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b89119d593ee4f94520828c9c2d3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80554d085b31acc589b24125f2ac2da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd8b871f38eea7ca0b0b13e31d34dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d85cd8f4bf2553ccee4c495971127f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa49618ee6e88ce3c374a25da535ca9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcfd136305487c5af4c5708a85a488195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5302c5fe3a8df27987d92ed35415ac3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a65ebdc6fd158bfde3cc1451c9008e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ae2ab92a4f8c70f3c37faacebb52e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb4083e9a9a0511fd7caea3dea74fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c33e1acb32b6a04ee247436792c9bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cc4cedff50994df562544049d3641201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345151751baa317744dbe0d7297fbef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274b1d8dbb0505c116f11ce1ec70303203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90cd943f21f1780edec7a5a755db56204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8c5421a80522f2adf8ea654d3fe10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79921162e660180ab4bde22c959714bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47737606619d9d6708430926c662e38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13420f67bf71af67ecc705e6c5cee2e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fc5974a23b07798066ce9f56d7513209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb0206b7fb0640636364a2faea7b9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5167e520d85097aaf17a6f307b6a4b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09b7b0b9cc1df08867155b3fe7a35d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728a901d84200011f4ceec32ac4c952213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e072e874f7a42c1af26722a09145e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae746f447f5c732a76c22975444eb72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5ddc5f374bad5a351dbc160b7c8d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74d0457d7087e34d9d20c779e624f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1ae02a066efd82b526449b4095704218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6628ae6d1207c32a5be3d2f099bb6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea588123dce3951129eddee0a50c7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb8dbbf445cae50829733272057a9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0830c89d78bd198fa693a4295edcefd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1d78733a36d5ffdb52c1c39f469ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1d1c9f85588cc8927a7018560ad2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd36db3196ae1d04784dced1ff6119225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0b012eae42318582eea7daa3a4b10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022c1c21a832ac79ca8d88aa9003482227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b9500c6e865f54cdc2e3f46cdfc1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7996823400e0bbe685c86e1f5d0ca8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089d1317cc7e66430a2370adc0386e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e630f4a5b35f86ec391c4ec7996941231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1db2949db8fa058d584c5b8c49a611232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dcfd2520d05464a2e40d3b262bc34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac9a3bb26d1ed7c6623d639f633f2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f942a456181733179034d77c0d6e1b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e30816231a65c7077edcfde43993e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bc64b02efcdad3366e28818215f3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea32c8f140cb99de52981eb0f36ea1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2a1ca98f29d5d06958bf5578b92ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5778761343500bb1cd221c447db33b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d31ba0851db3c5615419e3d0022c04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc06c13d383f5a2478300b3997e2f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04666c8587cb058c73ce3756a8969c63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d66c52ffcde09e4900bd4477fe2ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61614754a13286b58389b297c083062245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32906da5e1d68741ff2e514de98326246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ae1f9a8dd3191c24a7bac63907a81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e05c54de6e7c96d910e75d1633b54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf714a7fe4721e83da37672a5049b9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63eb750408c4f72b4d4816402be52d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b110f7a30d62c50d552080f4b0b74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b160294e7246797fc79106de09683b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f758837168f9953f710266d02e87ad0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865f1a244102d6eacf826d1847f1ca6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acc75d7484eea8023f93c9eca9c239255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd58cba0b5689cccbdb1fb6d3b75af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e34ce09b38d7d32970c63b35a7fdd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd576b15fa0614340f1c885b58ec9dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45da48c430a80d5ba65512dcf2a5188259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6023131c514bb1ba26fdd9500d5d19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf908250bed2b80cbcaf0afbb6f878261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362c1ac90d94e0d3187c7d028c6c403262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bb9906fe17ff3e4e684a54ea0e26c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd545396b96171cf6d0d83e5891c571264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691f993acb38e03ade7b53c45532121265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93688f9db334dcaabd5e36a8bf6c8ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc0bbc1922762eb1830823034ce0c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c089cf6421d6bd584e70640f01d96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58d03f121a65eb585ac3e36d8bbd7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd352844e49e321d3945a9f7f683cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b103180e3564b6ecd49615e69d7c38e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db22efd2475a896db45f8da39172063272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf804e47eab348d6284eb3719818a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e50641abb577fc4ede0914bd5c0f3f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a79e49b3ab22aeb1d3f43a0bd0f1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c82b3e8e2d9389b2f71bf60a614e29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d763b7d8db6c0396de8b0f44b65ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321d7e97a94699bd6a029fb12f9fbf5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3baab32d865b6c7f38f1595a790a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637aaa994f2f1caa3b3038ce7d9df91280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3510e789630df4b8227de7eac9f03d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb304fc9477e694a5d3dc07d701642f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b24a218ad6bc1ef7df6d1835452efc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98031f5ab7f867ef16523deaa29578284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f96c6001bc0a87e5d5a6b29208068285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e28bd02a13b65bcd146d59c446ec35286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad77a3daf1081ef7f3b6df9f6dc0b4b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51327cb3b577909d8546896bffd078a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4216108a9cffda32f4e0b3a599e523289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d0dff9fa0652f65ee9f44c02d1534290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaec0fd485c9d2d7666f1a11f9ade7a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c1fa83009150a4ba8cf09697f9566292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58ca9bac640e5739976d700e7ac025293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94ad45958b323e9ea1844f2440795e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e58786ea96597d47998a849257ece1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dfe2fe99e2b2b8bf5657f1f72019a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3c52a281c5b1da00eb165f475954a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ccfce295b0f7352c4faa1c1a794db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff436f52cd6c9c11fd810c2ca6ef676299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5d1bb0ca2ec58b9222ea8e26a6110300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d10a63edd0ede77dfc816ad7e9596d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5648f4bd65cd353e55fbfbf006a9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f2b2d7a878465533cdb84d5c32506303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396e976f1f6d425d64a8fec7d697330304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3223de374c26bdf7d459a7a6ee73f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d1edcae5a01361c49ac1267acbc31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f3528f7fec27a6197259b2fd696d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea52b8c9482726184628220262ad60308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9759f10f1d683fb2ab4399afa413d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3401203a704116a4e9efaad6b22d6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b23266032564b0edee7f2651f7964311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4b477254afc7762ab9ddcb4716ede312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a30b5f7fc1face7be1ec2f4f341644313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63d9a2cc240afd1752023a6b5510c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe499e7b738bc9569e28b5b75991ef8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c20ce30c866c1c9aa2d64acf4e804c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccf81f8bc771d54ec603328da8c588317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99283dc2215350e8c18ac7e80ba041318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359bbe4523337a0546b73d1ac7ece63319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812133583d0289e9e8cbe12fb06751bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f85cd317a7b5ccf3f57c6b21c4fea8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462cc7f68e3fca20f5aea52e793ae2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6b24bd0a41b4cc749eda4ccd90a10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde9c0b4f9f34c3aa718a03e26cf380324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f6127600368ef9a446f3eed3f958c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8dcf51802310e13b34c659754f970326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5e64912f392e7eb7bef5023cd34f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f02ed29ad91ed4e324e93dd1b76fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11e727539568bfac8da36d523c6820329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecdba78439ed5e13a813fafd588475330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85df5af7767186d274856294da1093331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568c42cdc843a9f856346b4194e1a0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d4d4b5e30c8dab22dfba8fe355f5f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2afdd24dbcea52fe3966c871d50dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b559ec60f5c6f3795ff330e6e6f4b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274c2ee0fe1245a3c20220b351b23fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09171183f32da06bef326ce84eafcd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c143a43271f15762eae526f392922338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ac3ed36b99f7912549ae3e39c854d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d4dace067879a504f6c0edf77a185340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bf7b1c7e0c728fa38bbe95bed7439341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e9e30b505e0a77225d32095a33585342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37a74e8ccb52ec57bff28d39c003aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808e2b9f58feafc7ac51c75b5582646344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d7dcceee314bcb428cdc972b900bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874d13dfbdb7ff8923f55e40ad2d123346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f3fc5b85342466648bbda8ad22f85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fea681db3e409f4620f8046a025c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd56440a340f66fc43da2748602d81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5af76299f5341be884fb8a025e1ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06b77cec5152415577aa6b5dab7795351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1b826e66a3994baaf49caf6b9307c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e4e769cabd6eb8c0e0d1aade951a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde50531ef7d35a6a547f863cd8dfea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbc5c9b445c462d8c8c5fbbb81c099355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10ef1a318d3bb24a59631e2d6e01d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94034fc898fef3795da10e251de146e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ae6c02f9f97ba24ee582f3c060172358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64378078004e648129ec1899bfb08f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8f451ccf09e42208c75510957e5c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6952dcbb9b9f3c81da779be7bdae3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6552bd75e564166a4aa29e5a293be94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab121144876e4a58f466482707e8c40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcc5ac731a7515892f308117208da3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b549da0754576e306b2d38b80a8fab5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39767affa42e8c493581338447356369366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f70df97b90ca13cb0698cfea9dd77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d91d65627c76cad2ce6eaeea3c94a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c2196b26219e06fc3754694564e38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f4010e0f92b9ea12a50d8d0e2b8b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c5194074fff69395bb789468cff22371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63946af3762701f862638004352bdb8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704622699e6bd870f2854e0ad0b5e66f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145c06317352440c0f974e5becff7bb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965f6ef7ca603a64e8bd3c4bafb952b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996f3c6bc676e817882f15160daf231376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fa08ed6f6aecd413d14fd5a357339377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8aa2ec5998dcfee86033bc63dd6d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10bda52375c100f43741b1f960037d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528149c2b20a547e1a6413f437f826f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670a636345cc16939443b86cabf1917381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb233f0e392b2f28c42c75a968aad32382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a820ed8604a26f92d0f6bccdb5a87383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53b138b7c657c27c67f5bc87bf02da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebe6db83cd1edec1afae4e37819bc3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83304883cea87ec79dced2c8bedaffd9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fb087111ce30cb60a97e5ee203049387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c5a75ade8d97263844f2d74a0e81f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95625749ba3e72b12337ff7311d7d14c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10b03a0e05421d7c7a93933101fbbc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750ccd152092661d4b7c7cfd941fb45391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cc24bb3a48ee64460d986299762c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe3247623424ff635fb806c521ef1b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7fac350efa31f2c442c71d5b248bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10755230989ea68e213276c5ca282d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8d1edad2cf0e8105870b949a01774396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8181099d0b5c501ad957e5547088ec9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e297ce2cced93f4edc63e84a4a247398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b0880bf781a70d228baee94f81c8f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95273dd8c791d41308241d38abede66400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b440a219ed1bde86cd1f113ccf28d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dd2fe28248ca7bb54fa951dc764aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1396a676b1a5711e866b14d6005f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de8fd3595029c27ce1eb4f4203b804404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127250a846e93aba7974161acc08c607405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75753d36df035756695c438f4433f463406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86caa9e64b10eb499c918511243aa5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e329250d88434fe52a3c04dd7fad621408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996eb1e3dadb01613924b0eed3185178409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2494cdfefddb7c975726deb1cfce5dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c95971eb4eeb948e65afc67645da8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc4f62db0d427774da97b2f968a3d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be934e8969c641645c6ae9e98ed783413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cce347e93e2b0c6d113897032c03b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadf5748bb9ba2051bc5bc76262cd55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473169b61f4c2098335b619fa322017b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d82f10512b8420ed91bb98be08ca39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55f9d47ebb21477753c924cdd66891418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f25c32ed86df6b5a50c5ad437e373419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be37d24bb2e37afc45b66f29b8b4a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b4064ed0e3edd511f0a23bc1882eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d49ee68b8566dcbb91ac7d48e9d7ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5e98e980889f2a5bb1131303b2c04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0f763b19c2001b0c9fb5b453c467d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e1fd95e28f7ebd089ec1bfd31088a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499aaaec1afe8f6bb272b9b9db765459426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff789191dbae90c4daab57ca8f32cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8df53ad55926f98eb16ef160096c10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fd5eb536c53cca12f739e0174eee3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9b4aa38255c8df67a60629e3c9849430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a2a515c73341fd816fd8b613fdd29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c790daa6547a53ce2cfeff7fbf4973432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c323e9d260d9eb1154340ec85654c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e88229b3f8791091d21e5a6a4eb813434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e597c957a8c3de8f2a1ffd2d90cf281435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8b19bf4f7e8bc917ea1db352f54a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da8910cd3453630804d56e0553ba5f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421503af4814e652e1a1f223a9c5844438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495898395407f3476fc92f0ddd124c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49153edb4f9a22f1c8c6dbc93c8e3a80440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1998b5cd5702fb21e9fd42f9affa3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7798a0c2b6c2522b106d5a49ebfa3f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493588ff43155135cb8006f4d660a46f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bacf36da7d9d03cd9ab8dbfc76ff73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11e96dd08494d58b6cb4f097437cb8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988b353c7edd45e41fa11f165ee09c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c018b873ebbe247938640f80e6839447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431488a67a0838d9e1cd08edfe63f9d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a56c090ac89a1ce642dcddee978fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbaafe8b121d967097e0e07a4cca67450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eac7549ec5ad4869ffaa0aab8afb6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18a0b9636aa1f46dfe4dde628cdd52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375903e80d59cacaaf44aaed4e69d6dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455012207f496b58f17d6350bcca39a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25766ada4e7f1a683ec217b5b83cdd6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0e1c2b5adcc5bfcac96174dc61fed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b7d6864be38f157458da9e9933349457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2349fed5e84345dbc6ca029cdf79d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22333d87ee864be99902b59322c815459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f857231937b544ed97f0d37cbf55c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd0e792997e21d29dd11ce68051761461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce8dd2259cc583ffc0eeaa144aac6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ee92026fa58d69e8eac308897f4f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6b2e1a84c5be1661b06f9d54f6e67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e42bbf3c0a42855349c5fcd9e88d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe72b33940574dcbd6df7fdaeadb18466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0edb45cd650b0d1d15d4e480694677467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19551c173e4be66f08a8adf5241735468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172bdab42204660ef60730712885958469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc654bc2ed5a82b29102cd7792b98614470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f6c5018185c10982de87ae181f2ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678c25c7dde9b8ccba43828c458adda472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6601a67304646154eb3ce2701c15759473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcaa39d079ec32900e149515c3ff63474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45f9a95878d20ea6f1f85c409f54fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafc4dd1910cd57cd2af2829a885995476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ff959b4bd8bc0a398d422652268ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a625e8a79a93bb5971d6ced8156e7c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd53dd0407a52f93b09a6a9a75fbeb5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05255e547ab4180f501e7c4c26c7dd5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358d774ac329074dc7ad6bf66fe0b6a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61166e063a9ccedfb3293c77730d29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ef010288e83e7dce779d3ac53f88a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a631501cd42afad2d0728d139f78ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab667ff8c8dda2d5dffac79f56687291485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced162fbeaf33b7582c69b9bd2efcde486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1adcd5c1ca32c3ce9de0cf44e2bee6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff23cefee821fe9de87539aabc31a8d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b038ff1419b2fc4ba58837dfc4d4d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc795bc2b10a39272848545df3d254490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a8a2a4138cde574bbfd18e6f22f8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc2fcfde776d8bb99bcdf39c60af85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5569a2a9e4426d9f0a9c56a664a0b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9a6fde0c7cf39a1aee150454fc313494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d044e4cad5eb7f3c595f875f8dcb69495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be7d5d9a7b827bd54dff9cfa075dd7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd407fea22a6848b8bb2861f0cdfc43c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2480750b752d3f08f385eb854e12e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c230484b7ece8562dc41b06f526f15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72606eeb5cf065239b8796f4d969bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4b5736abf68e7993abe82ce956829501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80afad05a2fb0baf090f60f08893e84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbaa215e00f82365ebc54ae2c6bee2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35492ee668d807c9b80a08a1fc60a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1745db9350fd11be4404c3b45c2af6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367e596ed3ed4c098f390fc09af59d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdada4678e1574f1f4ee1e554f5cc076507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac31307b21ddc18c017257ba8398f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacf0057350d5ff529c8a2dea857834509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feddda4d61d0b573eeee600d781b806510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9296731dcb72f219349661b79bf631511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab175a578d8392dcc3df0f7e40114e7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a99f590136d4166289b17235bce3d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb3b1d2bdcdac04daf133616a8ea63514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6df3863e60e6c6914aad5409c5379515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e38b617da7d40bbae08501f1f004a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0a64f2474f9a32fe81886c701dc81517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b1e78a17318e8b974dfa7b5d40b55518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73af015f3649457e1ece08f2a62d40519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207088db28edb6b669b7308c6b172716520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a952fbf5f023e79f180f918b430390521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81d018d82a5128d81c5c7f088311e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1ca9ccc64ecc302c8a65c237b8f90523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86d89919ba7adf4b5e6ad3535d02c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ebba85be7296fff659d1bb1c5075d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f5f7739739ae56f01e4add2b0d5d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fedf68666847421b8211a6c761923527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbcaa91dcb30a452c3c83c64092c17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc18d777a6f54ab9b94d9417b264ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4c91892896f30cf693406aa6f3a8f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e9f0593ead70eefa84ddedf3d6edf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f29e003b9a92b48256a69215b286a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e4d91a3a706b7f2a3e9aad28772db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d2fe8b6c6592406b3a8967cfc9f04534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aaf19b5c149c9544cec4481d94983e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc708744123159a5a3bcc978cc03f8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea816f25fa3945d23f00b4c9b303f679537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f297c2259e826365237935d06b642be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a078ebfd25dc26567fb9dd82390bdc3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed5592b75c0bc340e3e0c93f08821d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3124d90fcd4f47ec5303f5efb2aa69541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f805a14dd744c7d65604a943690a50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a84744e09399f695efd3b6c77f204543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78027b5a32be66fd86277f55d2b7393e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbee1e3fc0fd6bfb883f4bf8294fb4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc503e16dc5510c3ba21151b90c31c5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad18062cd26ee7f4b88e3657b270db6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708849be00b4d9531e3589dc36e5d6e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5346dc3cfbc262a33e41ed6a89d0a7d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d739871d98dd66eedeb0b9f2bfa10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25974454d498ed1ffbf2b21757695632551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e08f0d7b4a3bc9df37eaecb1865d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135a62986faeb628a95b30e523df07d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c708fec758c30bd773499590c26d91554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496df313abfee0c63ee557e031dbe65b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eac50e48e2d9720e36944a64a72e9c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ea3b1f04247d9d455410d11160225557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abf47432375322f47ead38c476e9fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf233609669f02513a1fa900fdd2871559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01003aadce2c4a95ed7f401061cb96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef86d7966af95d75b346401959e518561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963acc481c66030d77da25356cbc70b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cb17b67dd3e6f00a205bc2c673958563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f84a22841abcdb0d9f541b3e489dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc51941c9e2d362e86f490f1a4c8cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2352677ddb824c94cfe700df800f90566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f2436521998cff5f17dd00cc5562b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea34618fef228a97e7a58e696859f2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2a75e26eea2c0932e6b0542e80b04569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e76a614ae952a9d3010070d87a3883570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d0d9f6c9e7a390b0d1326db16900a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64518ead9cff89d56e713c7ad176725d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf678c03da49de68fb2c5ced996d354573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee9636fc7eec12135e25cb5bc3e0dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47309eabb154cae3090aee9e5a3df39b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096e5a10e16102b665a7c913db87698576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2471d47c83e3d3ee5981eab583f382577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8342dd7f5e2bf12a0454550ed49ba9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4f46d2f2f596d06e18dc53cc3e63d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e88e16c29d29c08466e5053534b6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429fc04ef9454c9193e0a2abc771650581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be2dfdfe53152316ce31142e4f1f42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d899b1cd07246e19166c313ba3c9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584902ecd88376a02df1a49921c72eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b88d704ab7d2f02b994c515b2527a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b55c9a3215b326f36f5e268d493eee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ec80c069d69d2a92b340078bcb7eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde89ca59aafe46b91efed50842e9c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4df5f1da72d15a189ee1c04e5aa67589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd89d55a82e8cfcb1788f3d8cf39e36590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63959d2d9818323578ad3851ae70af1a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3329bbaa1e3fdd4e45abed1a28decc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6490371b8e21f8b60f094d17fc4be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bc6846d40f12395aab7c7a606418f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d960e263483f3665a10fdb8dbdeb5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05ebf9d0ae6bb638a9e1327db409d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed97fd399644993068fab509c8a6a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567edaa23d5d0a929e9fd308c01503fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08009f572253198b6427c76d519abf7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faa75f6e99effe26654f57214d7c7c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147156c9bcbc255789776ae3c45d4a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcf6a852bc492a4372ab9c9d1bce3b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cc7f66109304737e5e38042575ce5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf71ebc37c159bbede668cf28b41195604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259c7f57d33f83640ef02565eb543f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417db612761d94bc66b0f4cb100fff97606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58eee19f3a91c42e1251d4124864bd4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff62be764e7de0a55960c23f28f1bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e012775d6f7d84f7e51d91da479e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ba15eb76cd15531cc2546aec72686610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb8ee59384bb996205c08619607fca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0f78179e1d6eb0b3cf2a982d79163612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfac97e61ab2b58630f0b576556a3dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79652c55c9d7a6d69c5b28d888ab4333614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dd24d6f268a36b44b5cac5fb91ccd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34ef3e4da3cd4bf636f1c4dd5b4e83616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4505adcefb2d4fd87d831abc94d86ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee34fbaab37f80af1dbabb8e951b6a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aef3ff18f3786a1a6cc22bc3141566619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fd3296ab555eb9bfb8550b70e7762620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2b67cd6613e3b754ae041e440557b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf425625d62b49a3cc00f7f7b3e485622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6aa2f022eaf76292bb915c4b82812623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8311364a212db288e5625bd55972f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14a808b6ed9f8aa837f3d2852b4510625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047b4e0523db79999dddcad719ee67f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906a3024037c5fc4b19a760580444c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc47a0db3ad614dba04e744b4ad411628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40810fcd545b57d243f7bb8ee0ab449629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890877e921b93eeec18ec970fdb29ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b2b88ce9069055fc0eaa4520eee36631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cde9200886b8175b4b973d39fc7c7d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a35fb14e5ecf88cc5af48be96f5250633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b925259a16c2d608d9d24589ddb71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e683343f4ca2edd9c718396c8ec580e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1706594064afb78f511c1e55e0d7c1b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad065994513fd28f215e67626a4dfba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed69aaa2fb56e1b2c3de017a9c3a05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a937a7e13b63d23281861e5d2a9af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae65bedaac1a01ad349905e9e8fa2d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97c67ceb60b0f6ce47ff126debd44f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d889dded5f307fdd86e8eb8745033642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f1e3a4cef459b20de14c77e7dc706643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f5715c2836240a2dc1e39e516be64644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5a264115e42dfd1344903e9e404a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f434e985e43f3b4e3650e26d15d4bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9cfdfc7dec4c75b23b55f20c2a07b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dca3793fafd3517e8b39be805b0e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0ab2795875726f0d42949bcafd35b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb970acd7c14cee98f0690ee75854b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ae40b04de33a1f347bab66524b8f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401f8d6d7de019b268e61274e6908ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a2c375eafd4919055ac892ecf7554653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b30456860f874a57276e495b58c25654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7d1d7cfcb9972044d2139ee2a464f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4d068141f8c705ca5e8bb2b72e69c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8734596651e786c73a877865ce38cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b90d001a7263489476fc7e3fc0c2ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498f5e39250e8418ab216ab3cdc695d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab9d1a96658c5732e352c634aeb572660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaf7d0ceb07f0995c74251ec7e4810661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415daaa6c7bfaf371e45333c69d045f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79d128657947c0f825a6031512a006663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a1c490067bd2ca635b92aefb63138664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5aa0939c3ad65dc5679aacfc5c8e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c45ccb8167db6376cf2a93b79f4ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f48f754576012a77b074b5ad7bfd7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184530ec8c9f94e51a01d6f271bc58e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef1073ba984520d21578ded37902e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67758626e1250b94ec5654545c2ca50c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4d7094c1645810f04eb62d226db1a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feec161193cb5a9bc041127aaadbbd3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b6436205e14c1dc0749a2961e70f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2c9eb63470044bbbd270e7163a15b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecbb5ffd5e64ce9f12f22743622934675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634556ab7df15519e775f57d62ae10ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aed7605fc02f517270c38daab65ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25555dcdb38a61bdcf8e1078bb1e0524678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8c29b38e74c10f8a4f3ce6eca345e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccf5c6806528e9388501a6ee2b0936680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11a3f45262151414d36b8cda13bbb7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace2328a62a42ad1e1c57717aa29c8b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b60c93712594e17814b3610db5acff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b3602cfa3d37466a3d114d436a769684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baa3dc95b0206ff4ed8a4d08e64087685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043e6254df4c5b303fe85e81dba5734686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107188d480c1847f9a3622640f4ed03b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fbec4becd40eb84559d18443aff35688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de91504aa883755137f99fd94e398c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7718f6a4ac2e8ab91e5e017eaa59d98690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725af54235dfacfc30c06d41355708da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490494c77379bcf1284336f41cab140a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33f5048697280939f3c9510a869afc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc67f2f2d01fee5b63ff1b49029cfc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8b597b32a737d7dafe8005a454ea9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6b5603c4c1280c7fd68ac8ff27b7f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef587434e43464cef109b1909f6616697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1bba207e59bf047cf418d621988c4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38550fcfc824707ea81d7bf92aa145c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8adef2e2202c5b620991d1cdc7c5bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fa2c91d8a92feacf566a3e3fa6278701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f9a75b5cc8d3cc41cffe47d186f1f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd557ac3647cab80086f864fe02539d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20731edb786f77ab8a421c31210a67d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f44d6dd5931358b62820ee98161f76705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0537b126d21980f22d84c1053d17e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a97ae76b559a7715cf31e7b98bb2b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c18185f5651a5867289dc9d8beb0a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512f2fcbb70fa6a231648005ddfac52709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a55865f7c6586bcbab38d27112c29710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c94b4bacf7fadba9dbd6c40568f52b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08209e4e3a4f13dc259d73f1d2b5b85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f2e5e7665d0bc59ed36e75a306f8a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4acddd95c050eac37f95710d3a5f1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf54c3e0c9011fba173aca91a115a83715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f118170db7b952f54529da30d3c82b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e6abd3ba571bcde5ece903e989b22717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2227fe4ab08fcf430e427e969ec99718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c742ce1240951557c98d444d402eb4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e7886134e28eac49bd429ce17dfc4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b01cd0b5b2277a8269b74853bf1ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61321e790725108fb005e036663e28722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2e847f8f18882615de206ab38959c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67240bef2b04ddbfdccb2c1b1050338e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf724d485c576790b63ef6008e02f59725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9595c774f926b1311be50ee17a9f568726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db35bb7e861946c05cd0021c91deff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f8100767ef6898401ba5bb2dd2f89728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0992120dcd120714bf5fd2c3c0cc95729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaa59946f18bd2d8ee5e68893a9bc1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968603311099516502afaaea187a563731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06093a9b1f2470b610f6bad24dcb513f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca5fd8796866f6eb565ab7c4f7865a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f087fc6b591806ac2852a4d70387d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391261dea79ae0057153c5e57e07ea51735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e74c4e5f24191ae150fd53966588a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3ae7e15f5dfb44b6b274bfa0ca906737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fa7f34a9acbedcc15c4cd35fceaf7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30286beace134a54d0790607d7eb822739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6552e0c626446026ef3fcade785926740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da6722a4471982a7fc5a5bef28d5e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f0ca10974a8db890287f84505352b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61467d5e1f9e055652bf9b6da1c0f95d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00670eb19933e11c67d4ba83896d35a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63cdfb8205b0bf77b0c9702caa4900745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb544f934c8e9d6193c90f8df396669746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f55b1beddb898e036156747ce6c05747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d8707da890897d1e60e99e1cec587748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8a819a786961a24c542582ff3d480749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69310e9660c0efd5de0fc139d28ab16e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90e09b9b9016fde5fa522a94afffd0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b7b8af716b8bece1240a523d05328752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d72f352c3b46ff671a5cf40935411753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90f6a589a3d3584fee8f82e27b7cd9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc238297457a9906689ffd39854dbdd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be660080caaeafd8f5ae2490fdafac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea975c6ea5c6c58e42e733830bddc1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444973c913d4ddcbde112ed371524116758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e4339e3fba6efbaae40881a8f1f0c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>