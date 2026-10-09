--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbf1a9657106d73faaa636762f09881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e6d848d3547050cb2de79200523cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87287b825c56a3de314a8602418085763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de10ef1a7ee397eaa97d46c9427293b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77462662edd31bdb4f3e86468129ee475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe2d09a559acdcd4f28e77be9f18166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6f6070f8f3f81b3182b405ef606577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0972021cc9a0fa757846c510bd4df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885df682b4cef467f2d485de75d721509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353119a690811ebf309c05c70e528f4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3983bb055a8c6e2e7ed3edd8d73bef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f567035bdcd6f24a10ef3483008a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859aae2c1c608b8bcb90d0658394b2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037dc073c83649ef5780fabc22b2c8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da568875bbf2859b3e9a4af6141d82f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f63495a03637f263b3c7fba16d2f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74998675f98eb5596682486f7056eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631c3fadaa0d461e1f10f5a52cb7eda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3e7aa6557fc8722e5c2c1d83a9ce419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e31c2b57687ff1ae4e115b2a668bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ace16b883200d5b6fbc6691d9ff4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e65cd3f3b017a335de5855e9a145722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197ba0028ab2f7920092fc07905b77423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66cbc28f8a8be59917329822a0441424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec7058e52b823d9148899fcdef0fb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594aafcb36bc2d4ec9da90108514caca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4484fc656954c8946cc1d1254aa2ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdc012e481e6cab38e31d2263a69e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cd6f045878827800feb110814c6d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67646a49a1a8d86dd5aefdcca0366ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468ffbd0e2afea767ffb7966da53cac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893621d1dbfe62a3871779d4bde3acb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72d04b992e5e89baff40edc2c48a4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42770b641232a94afde89a089729e4f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a35a8d535993d03c4939d72c2f70435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a021f5e4e4044c403e9b78cd7a957736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d157eb0a0ec78af95839f322dac4ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ce058a8e2006fbccba72f4968cd3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a85c0024afca9ceca1f034d51fbaa039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6ee4f6bfd110277a1d3460aa2526540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b75e68b3a70f39b46503e687c442241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb0287baf3a8088053f13e6d019e0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0182de744d9bae9fdd700b004c94d4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f0248d8533fa160dca34dcd4890b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f8ef385b268967ca005b50b3d071945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f9696e402de97064840b0bfad357646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ef09a2bca46213b0c4c30e5a8030847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a3ccfab9bfd5ffdbd10779175f0bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e5f9ba7e7af08d7ebfe5a0b92053849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f854db135783c73625d3aab3e7151950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b130d563b879cceb15d6490242999751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfd73f8d5801d49140cfb9963f71da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f534125adff5e8d6d77768cc719e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a38fd10203057c799f9dc45a8ab25154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad6d0f1417295d53ead403696e305e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248f78b66d0542199496c7ec4fc7b4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bca99cbc3e82f064a1814c5439d57057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fde0dd335fac74ffa9e0ab6abb3a2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469974c0a22b598423951f013d8ae16e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7766ab6a53df208393c4b3c9b17d2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedd6074a231e7bd7d7842fc8841c6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b14a170407ab32f175f1507ac967862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec30654d5004716967889d823b0a73463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66c591f5f34c051ca8a56101eedc1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fc4c6060a475a4356fa678e13726565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aeb928c74d6edc931806b37973dced66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25780aadcfba9f27f2d5b22734f50067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fcf960e5b820f8b95fc87f52ad52e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ed1ece3516324c4a61b951291554169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcb24199f8ee98e75cf7c1d663233e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939272b7bcfb82510cf49e3a104282771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12750e94a817ef74419320cb167c67ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18b92ff76cb664c94b73772467f8c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99795cf729758a882f9c7783571adf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2a7b4c0e9dbe3ccc54d45233f27da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833196dc5d899b3de146abb43b05e3ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869ed31146a01febe5f9cdb2e5ecb9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cff1f15ce0a600369521eea7d91d8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787b5e6eafa8bc154747e27e429b59179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e91d986327ea697ad94ba4c8f749c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a94f4e4edd5e4de36de2dc53cc673d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65b64160783547e77ef61375189f7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64ea215f72b593e222a593764a4d9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1dabf0c1069c8f4d561241206928e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae9fd2f0d23a189e5bdd41e83c7af585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd81d8964c141b4d141f2e4d5cc49186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789f4210105876c56684fcea77a79c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575d62f7d3d7f2b74b13f3158f0059588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cf6fc449244ebbfbb77f291a6021789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca06ace69c6e8fc20aeb44e4f638f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab84e07abee06cd7e08c9cf2c3fc0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18c87ff0df7993d3ea24ee5840335b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed91dd9838db1027d3b05fc7672683593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0398671ff3c4bd4d553109fc6f5f2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdc7cabd02113bd02aa73dfbd5ce6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aea6b3b0de9fc85a29f526ad8aaea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91512c9962610010a0cd701f56e44397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632743ff3bf9362c67d83f54c3f7570d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c6b1a2956026cd2d5c529e621e88299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ee44475c36dc3745021ae4064f224100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68950df5d6806b91a9235024390907a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c5f5be8f6866f2cfc517a26f7bac0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d041119c5bca39aaa88a4b51b9a86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06429714cf6ba6d59e3f9435f9049d46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94c4f7a962234d7d2c477285cdec53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5a3cbedb365685932e91186b7436b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e1613f52909e0a3db8b90acf00577107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168e90aa307385e06c6fe638de8e2c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ba2d2a7755c6e1807d3937462ee32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4c5ab10e87401b327303e1a9e0cd9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18721067c0ddf04dc0643622053baf3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7260bf591b7c600e508d6a39badbf8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ec28603c0a0a0fae09f0370cbe208113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd618a457c73a0fee619ab114f294b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e7c5818b618571c3a1504b355de6c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e55e0dc1dbe9f33c74d869a6c6f57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc035cd6f8b8832080212c3f3e373586117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb52ebc3fcd4cc189b48c9f0c5c8a26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a46de809bd22c07440b2138d3a674119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474b2666d3e3c7d55b750a29b368d3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996f9e0387d79faaa6ece7654ad35b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb941d92407a2cab118957642e34c48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e0d0b8b04abcdc6e56a009ef7e97a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142015514b25dd41fee64fde168ea654124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91254be35209c4e113b8ea94dd7e3947125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6a7886cc5e5dcec98840605920819126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ac94ee35dc323494e070c7a2e375a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876cd892c47b8597379a1cada22a172128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ffd92b58774b1e9560e561ae52772129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cd9fee0a844373fa4278b6596fda1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc928e5cf77dbe36afd6dcc159f0bf9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4cbda7584db07eedb484ca13e5bbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc73f7051544d6a085e3d00cae45ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5f5f68827703bdc18f1f507a9de28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e28e399dda0b1f5ff5066713205558135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b896535d8d6f1afe72bd818478acf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748a35d0cab3b9c92ed364081e72e1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088863f34fd7771d99fc20be97004af0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99ed47d0ada9165a1b08b9071610ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06949956a221e627b42a2fbfcfe2fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32723a85796378575f12252a8eb11e61141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a414ef022d4b338be67dfffc1537518142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf07efed42aa43b763d0753e8deb30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a6100d4c7ae6f1fc4dfd4103e362a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2d7644502843344c267e0d37d8f75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32e413cbde35a39e152e5a077b575d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87244c9f916695cca5038800f2e59a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfe9e466fabd1f7551e2321b6b01ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e45545e497f237204a952d760a9108149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03aa1387889e10b9af15cc4a3e4b12a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa8bd1cd24f23695ac60739a10ca8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f592d617587dc52a24b7854705cd4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eede001ec3331816ccdef8ff63463c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a0c9f26a63972dbf0ad7cf00bb6b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6d515567de4e9a69d17e08e5fe832155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a2d298e8293bbeea5bc27226e953c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68e5b0a285054a6e5ac3436c549aaf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c71c039098a6c8475608f2cbaffc1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecc129c9105c9e3b7a364eb9768f2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd396e383335630ff3d9d4ce381617d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422e07a4a38c7dbaf76933df1282dad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572256c0b72ea0fe97de469085e07f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ed8589841d295b908c3caa0876e80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b4a8fd995d9a8e40a5a997973be1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da288537987ca6703998ce62faca8f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b624384393ed6aa979e1f736494324166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c588f080a5ed51b20e5f38b1b6251167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907b69c75ad9d1918eb9f6ff46f1b5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9868e69f86ff45f7a1957efdd548e1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44a6b70a43aada8531185921c5421b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb00ffccc96953151da0b07844c10db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54658ec448fd0b5b33ee62bc560f4560172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a20c2d54d0314accfe29eb7078627173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b01bfc634a251493258f03e66370e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83793d2a8620f248a4dc217ca418b0ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947281e7a72b75f0f555a2173723b50176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d39c8cdbcb551b22c06448537906e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c560b7e2c3867684a9897dc87db3080178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a8b1a33fba1637ba83fea4158c796179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cdbf66221d7e34794483f79e0dde8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d570119badaa272786431af9b4842181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a34a49613394bee0f28400f4be9a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9ff945a5c0414172050e0b35b7ced183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1cf633f347f98348eeb151a047e5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e265a830b98daad1249ee76506c22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f689695ad6d2374e26ac5671f5819186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2ced34614337f1b9209b5895456ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2ee922e71080ac67e0641bf48676d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacbe308fb6b80db7dbdfa07a30509b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00aaf8a4f9107016d89c0723188a441190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0711d471fcf54a2634b4bf420a5398191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffe3121268df9578ba688c30e90729192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24d602a588d57766d1fdf8fb20261a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf821a5822d203a41e887c690532c0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0276e162894cbeb0260522f0a91411195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77c2a135399ed518eeb35b40669fdd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fc590c568ed23363a80eb89ab0ac4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a66b2b0164416bb59cb9732a0fa1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6625bfa4538c0769b6607f51d5bb7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a020cc6245a3c8369aa9575ff2e9bee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46599ecf860a82c318ad6e69f2a45df6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c78771059526ecdfce3ac02045dfe9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17ae8ae1f24c616dc9a6fa71040b8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e09d3299df27fbda6881866cbcbd08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abb2e786886beaecf71699cf93af6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845ce76c10cb49407acbf74d853e48f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be93601f2bcf7ea00a0f9da0005e26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9a1f95e9a5f92e911abb4249ed2ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10948893fedb3895cbc3e252a71d1ab6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607a1a129a966eadd354a2a9dd298ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ac8315a82bee3f87ce7703fd83149211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45210a4e87c1c4253c1547bc0665aab8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe371cc474c9393db9f9fd6ee5c4376b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f190f34a999345c63d540358cba8e92214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087aa10386885d5898c12b2cf3637e7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae89c0ad02a22a3b4030986d8e3c86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa930eeaadd8ee3587ccc1c4df1e69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c083e05ff5ce11f2e6bc91a3d3be05218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56393a461b6c9f23a358e09704b41e8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7390d3ac0f67804fba6fe350533dfaf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9f9edf4571282d2d3d2ae4922a30f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f758d44dd1de7893aa6338d3dfdf6a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bbd5595e920ac66b6516ac4ee674d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b53a60da2340ff4bd846a6155c5f54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7495057272eb4df0b5a881d5eb8c13e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cf43d41a28651761578a34610d02a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75ce08b603bf171b6da385ab373c7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b542c1270e171650389fe855da00067228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfff8618f163f3a9174908214c30652229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529407f7766b75e8c571eb99c16598f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736b67968382678707c1d453c1b8d1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0655586934bae2e924bdf4192436aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26555de3630738d300bf30140a1bdf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbb545ad8f267a1bcd842d6fc4cee4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8f8889c20ddfa5cf4276d0a589f31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd2064b7684d90f3e99ebffdbe241b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cf825adeea57b39d72f16ee617dbf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475aae96bed25f2186e68d3858f3d138238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cd87d952066986e96eb66e508ef46239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1b71b00528e6ccbfb3faa9336ab71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6a58a17194dde79ce471665a30959241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9f9c91dcf6aaba57eef13eb08fe22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e1f89a34d994c2582a5f2f706033d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910963c055d54a64845cce8a950fa998244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5e2d3bbcbc9ee298e26a0a1e4d250245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1748451075ff40f28030d5efeff81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a11e67c3a622e95113f369ebda415247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44e4aa1a1a53b9b6dbb91d0e08eb26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c7cba85a40be76f39e24aa471d0e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af045c355215f4f709735c46122685b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dfc65bf6ae67db04a799b65dbe522251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7583c2103732147a2cf77cc0d7a217252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec917946b1fa1f745b1d9d68a580c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac033a35fe09ef2cf3df72aacf3079b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ce18ee3a281e815eda974f5ec4862255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975bed1e0be4151ee8069ed7acaf8b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a384e1e8a9bd290ac7c0ef4644f95c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43af1de0be07ef2ade76aae99fadc7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936505f6ffdcedb6d39c906f52c4f0a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bbce47403d75b374388bb88c5a994260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bda2c294e91b0d2105f94142085ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14e66d3ee4141eeded44d35d83a701262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e9541937737d9f83f634fad4684a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7072b465ef3845419640caec90ea4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c55858e9361d9599333ea0315a542265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663aee3ace587ec0fd036de23c86665d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064be8920d6a101d3038f6a06ad40b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e16174e536a254a3d3fea16b0a7617268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591917e6f658146f1027ff8e63eb06c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966e11a528d40a9b28652ef435c704b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad81f5e8cf23abfe04155bcf9d0d385271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97c63d24e5e4057df99285175b45d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec2434834d2c76b26a0b3eb9de3c1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18cb9fd0ee27915a74b05826af29e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a7a0df50548d28ddad1fa74d544a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6951dad1573375d6cc1db529eed92dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e39a021b1c8930d05374445319ee5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b04bfe53a59884604146b256eb8c2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015e3208b6c3a93d7c59ea3db63bd79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80586dff12851792753bf3202d5416280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a58ff9d81663d2529f0fdf8715995c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250258cb07d97f2c4de9a15e49d8fbe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d74a6fc237b2b6ec28b522809ae2b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb533d76e1c31ae28d1f421cb4770ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab32a0cf3885b0eefdd2f88b4ae861e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b658411444ddd43158f037cc6f51483286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca50133ab7e5c499277be5107393a3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895250cafdc6bde9463098f6d7e84ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335f977d8517950b5a58498c9e196ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24d60146479a8f4430ed817b8b1ac3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd690d26884d05fcb0861f6fdb80a67e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4956af2a0273604cacbec1cc170e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a67c1af2cf8c7de1fbfcc7582371b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06508e8ff87ee989c3cf3e91941270d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c18e560053eabd7bf3d317874d7deb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad66a02c2ac660ef1e79472da72982d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b399d8cdf19aed19432aae3d154eb75297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b8b2c34c9b8266137fd28b73d4d08298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02df0a8d0e1a11fbd55c9216c780ce4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707595a571044d0aa0ac628e73e1783300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe626e115e6572f58bf93e5418cf67301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120f50dad50ea39f67d34798cc576f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70125c600e71590ab0d541b21c42125303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b11aaca3f62ed861952a4cc6cd8a68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c42b1eb24dad8fa840d9a29a9febd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35145303f74f82ae396015c607e5bd62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d65f88f6435ebad9c480c397b6fd6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080986c0405fc084278570011d691b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3555f33df8c8d6370dfbd6fe919e01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902edb5d3eec20518627a24c5a890f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81869bf3af6cce10aa4f8149a76698e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900ef4a30ebf20ee8d433db8bd605a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09dab1182b7a53758e07f5dab5047a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcdd44d00858f2eb059b64cf5be2b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4f7548ae04c133e29d7e4a4ea26fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12e41c1fbd2bb5c809ea3fc205b85e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5c8f254bcc58b6647e076e93cc897317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f545588532b5ea50573870a55b5aed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124dee40c52e540052408c48ef1ac50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999a482e0e44a32e8cf300e4702dc46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715ae1414e5ca29031431f60903e8e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61337b0130071da6838b4b3698eca18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bb9dee69acfded09b2fed989789ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce8271ece0ee09e38a2b3e768d249d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b46eb695e2718083ce5a5a91cb269c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad929d8b48265b83e71e714a140b2dcd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9563a0571f3809c855d5954bd5eaaf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2813171d096eb076dad7d9757b25294328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237f91b76379746c75266e23904968d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ac1254e5d4aeeea2f9e307b2f98ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a057f2a9faeb3eb8feefaa8dd18756331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6587d511fac6cc9b3e8ecd7fa2d1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607d3e4e3563ca38ff510cae44e033f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8cd58a31b40c8b5ab3d94116cf812334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e81037e78a15eefcec8418db322186335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80226b531a6d397ff8f508dbc8707fdc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe9814ac796a720ada48fdc6c4b589337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1835b18bfd4f078dab9060b3c3e0d55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbb3231ba07ea1154d71c7a7d5361b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77fca04f81bc8d0c6b516a6a5c37e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4011bf53d2c2574ca8cc8e29cc90b11341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1562ab069c0afc74306095f746bf9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3b985dbc6b24e8e0443093d57300c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaa09ae914fde9c4f53aa5f1706484344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58feb1de0bca7428bb43a482279eace5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626851889069ab84503396c3892a698346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33119058d0b66d4c507155d2464eca4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0a88786e4b6128bf9a4633654e556348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216f980af7c51cb95fed20c50fc1e0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b920771bb74e256f9303f8ec0144ea3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0f50e260e73630d8661928b7712f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339dd6ab230d8addbb66c0ba8d492a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc7ca8ee86c21bf620f168f9e45c58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf1e2a526dab93d3c180393c657483354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0f8d7fbab95a1285c95e23f97c10b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e4b01fc9becfc40a652d6484438ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf9852fb0a2af74131104ab8554fcd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67def163ea0d070b9262682e2f380060358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be961b834aa82c0bfa7c5c9cc7fb079359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb89d6fbb25d0ecacd464b72f4fe76b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90dc6954fe36877ba418eb194ddc03361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798091341f07390e5b3fb6e7c1659c8d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db55d11f72020b82066806583cdc4ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea48c0ca92a4773b461b7267155e9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1ad32e3d11dc907e37f7985e0f2d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2da7bd023d307658f4590d52ebbe5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64737f05db369d7464774ce471dd5f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8263d863800f3ba233b4bb7398319d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ff2be78a4abe18e803ac8922e6502369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc665c6ed55d590b5e638bcdb5dca5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22444509907793289f655cea31eea6ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e9e7de6d3f28531105bc9e14c20f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8ad7a7902029dc0acc2e2bd467bff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47bafcd70ca515a2bebd16aa6f794f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13f8935397894993bbf126755a2772375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbbecedc1d58234c79da971e2a86bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8f33b5ce66c6077eca964ce66ccff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296aad589bfcbbc9ff21505b59b35af1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67118c8f369e77bac99cf6b59952ca41379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a5772fb282725f1b03314c13fd512380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb79fcd5d41994f6763644b0e908aec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc50cc9a6f2e6a2fb78f946fb94a0c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92b4c0a01d0ff399696d87d1bb116a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390b67ec48c48737dbfa9c5acafef19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f785b4d8ffdbb2ded74112e6d29d83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63be7e9497100e59c523096a3a62d2d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ae4642b30b24bdf278019b0f2fb52387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7c290a1d6b5af2b9a47c245f5eb26388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737bcd9aab6a9cbdc519300f1103e78389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4a02047ecf0b011dfc044c4033b9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d0bf65b40948bca2f3932efbf779f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be537398960a7d9a045899af984d869f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feee63537aa3cb2afa992ac2103bbd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d653c127463c674db9b00e6790079394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92872e9899c787c911b56876281a614395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9009c1040e0252fc3ceae35578717ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080ddb81b059731af65555c17af45dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435f2e32790925e33f5832d80eda1c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedf413bc3ae34ae589eb533b383f7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce7ce420fe1e1a0b70c58f7b31b205400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53afb0249705ed156d566bf4cebc09401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1993d1651d04b237afd6d83b8e775e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf26cdd53411c8eb7b5c33296e4dcfb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5321e59eb3662be01c0cc78ba4e716b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8674c23a525892c7997f9dc80e50b6a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928efa31835bc6ecbe47e41c08de4d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c696e5578f2f76f3930390f29d30e5e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e760b52ed024fe8665f8ed853c4325408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de4b601f482d6a97cd092eeb3a70ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be231898b67266e2055461e79da8a7c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01185fe554569a991b77e55d7adaa8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9049f3364d45c4c6c553d6eee2d2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cbd096fd7b0917eb7a8299b978dac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258469d3e7b70628d0bcd5e79d93a461414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15718b14e301d7afab34efc030af92e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60dd9c337ecc0cec8e749f370a5318416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321a127055bbd908e3d3b94a8a6149d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8393ee7bd0662653607065bd424fcb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2181c49c866f81cfe4cac31150783419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e603ce476a3ce3e0f5b41087fc9b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef51f0afdfc2dd1dc84a5775e4a14b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1456cad3e6f759f7c3189a1687f133422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0e682af1f9ff234b74ed3714dd863423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee03322226f26379be32db657244cd4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd18b92cb38ac751ef99d729fb5765425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c078ecffb5f5bc76071c4adf3aea387426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10479a31f64d3763210d07fa31f924da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56839d1baeb31774152b757c6dfc24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebca0abcc15c6d148ed4994bfb3e6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbeba0073604a60bcc8176d2d33a18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc80fc1b7218d27e0537f6b2f0ce240431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410501b5bb4b7a1d2ff08a1eafeab15432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b2caa009d7254866fa374222b447e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d8c91079e3eda65fd9a9500d8f42d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58f3874742510bb74fb12083508e0e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50fcb6f5278f013504aec931fb2bb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4b7bc2b39b828910536c87ec60ccb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ac348f90eaa47842a22482bccbc79438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b305a9474bc2398d69cf685df19bcb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5767570996c0808efc13c82760234e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533b246a35dab22a6f42560779c7f2a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b14a51e72ede0c73e0b6e3419cbbc2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3477c4e37e23ea85a0e2543bbd9606b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4412e7b50a66ac4df6674f01a561410444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b72a505810a780b8ba9b908d49a9ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1511e72e8f9cbffc479debf362409446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebb6fa50eb92a2d3d88e2778bbb55e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaf8792338c18f7ba647a9073a16ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dc2c5ca9764011fbfdffab0cb55a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019bc3f4cd48a562475749ba051484c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190c83df75942a525bbb90859598eb9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f059ced8d5577dafd30326d355d315e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f45193a158204a17e0092acf75a6f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f80fd24431f213aa25e4c1b26cfd41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02938b8ad4ea5bc9f7d834bc671077a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f0ae9e824e816dab6477042dbb1fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb41c038058bff57a3bcafe9db97c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c0de74555337f374f7eff7b2b6f04458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c204b35bbd540b3804405c38c288d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c297efc58218446b094c5e8ecf91db0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a9ec709a34d52f9ae0355b9af96b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c2f12c3f7f389b8ad532b6b634cf3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c25c296ab93ba409ccd2589e2a7de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21acecd5ec8bbc2927327406df34e7d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c022d89618b0f4c54f1e6df2ea84853465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cc21e221fb53ba8c34d9c84237de1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b34a02698688a342d2790d710f8e20467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b984648e4cb7a5d1c9c1097db63dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfb69316defc12918d3516334a5a4b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8866d3327c8b0e80ad07497c78f12f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed50fa99faee70b4f9242e7c38caa2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe194a9e5297f26b8808ceac59ff5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b652d7df6814d477eee40c99acd923473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebcdd010b214ac814b4110611c6649474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab79058711c2ced82f3c7dacb03da64475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea7b733702809488fc17b45d584143476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289337691f8005d13080c439fb994310477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d18c521c715b558c5afa6bf0be05c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3ef7338f2c89b5e5031ddf85ac1be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0a9d174df4b9acfdae3e8806ba383480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209de65350ea2345a11f871d9f0ef804481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00147dd58927748e8f544dc4462d2c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d38e55437eb76053d333e00b98f798483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfab544f2463f7dc6be3358b03eb44484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd2f56d315d0feabddd9e013ae3f0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f7eb1c05859618256e8ce23b27fa1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ab86acefe8499cc55cf638fd95054487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2bd96b779694ab8ee6b6eb17b3cb3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26849ddd4284eeb2c0987ea8498a9ae6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66386074abc22e22b23ed188857bbe6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd20c0bdd4889a94185515311f08ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02306dfba8d7b5e49c046a5c67ff636492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa645654b5e1f26095ae3454e8e8ea3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4f45b14666871b860ad0b91fbba4d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ec03e43f9ee80516cfc54f14d8198495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1d75987bec75c7fa0f282d44928bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a46452e0a9e55c3c3520e8703f60d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ffd391be5ea1569b62a8d61135464498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4701bbbbc99804333567de2590af2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefb411d83ce12f7b36c1fc0fa519d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7c879fa9d3c65979c9cc3b93b7fc4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9e581ddf69e6fd69da8ba394424ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7af65d0c7f2f74a77e755b6f58e59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd563461533ba0ffdd567354fd5d7844504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6489cbf564f19819ad979b0fbe6e7fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7e8090f9ed92c4861708752a33193506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbaffb2563a5ac7f1df8c9c0b516e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979eb864fc3f22d4e8c100e1637b0df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8c397e22522b8869b2200853b2144509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5bcdb694220ca697e484d131b28e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b802004d9a76f2291c5395a9d11bd5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f404a30c167fc59b2b00f592261826f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f0b581512b3b80b1749e8218c4184513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c4869af773d2615ce817a976671ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fb9206ebb1cfa0fafa6ef81a62da2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacfc5b768b047772bb46de779b16d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2182cff95d1e3b8bcce249698052a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb3c20029bffef0d8df07a71d8e09b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b22404526e8cde896ac3ebcb06065519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad158bc27805cc004bd88b99590b1de4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c959a6ccd82fbbc41b7a4c35ece65e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e19bed6b50883c9a9817bbe4c2f43f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5175baa959da954e19853beb811d1f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c52a47acc3a8243e16a02937f4c714524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a5249da93f02bb014e0a653a0fa79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd943dd735f14bb1fa66d26dfe417cc1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495c47f95eb11dddcea8c96c08b4369527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfb343955be5896de0ae57dd95b82d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc2e2bf792fb2a0e34faafca88c6d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68efa50aff22595c4af926599d28f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a708f28c64437440a558f189cdd3d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eebe60d396f39ef00a066360b4c802532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24803c0caf18c50be2a183fee7cf93b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821723e50c5d29e4ef9d1c26933f200534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dd27ae41c99cb431af5c8f24c83a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b87657d0b51a1699e831a28ee6c05536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc7b197db7eea238535b2966369c6e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8592d4bcb5afd1e9a49c7c95e877c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb72806b9998ccd8aba8be00dc4302539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb270086923998c95ed663d0a92e4f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35175ef69084adff32dce7a28213b9da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e544beaeb50a8ddf0877fb8f408d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c625456f52e735240014b63b427ed36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f9f489b555a3ea4c6fd6e1705afeb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937f42b5bda79ac89760d80da9d50b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f403860b8d9717221fd5e2a6cd3cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb388cbb6e5ebf4cb4fa662ee81cae7a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79380fd2bafbc1e66790a27a35ee419548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757fadb708db11bdce6e4398df907d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f121ae264a5dfdc9f4000cc0d70f738550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1206e7a0dddfab86849f22335b164a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3267c8acf1718d168d999ae7b11d11552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350d4329f64f78b8b3a0c6ce3e711b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a71615fd97200a8592b3629096f99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc700ca92855bdba79deb87f241e951555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4e09e2be44306ba97ffdde8b18da3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2941e336e3f47e2fa78901d4849c83e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecdfa23b2f04d9b067b5e66f58e21c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5f696766fffd5977caf5430581cfb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a9c739ab3768f1c902aae0ecff669560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4e429330b1ab93bf6dce46a18bb6e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fa315654dfcd32c1f7829f27df552562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34e3b3526b07ec71966603e12c39ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f498fb239ff3811b4fc0791809ef0c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6ebb227ca6be73e18be64d395749f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c126e7b3134ffd3e651cf5bad9b2e0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ca379493f1d7a463e981950ac1d2c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71eeae43219b3d98d942b6dbd9ccb6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5654842637db9f7368696499cab783569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ab3b1d93b2629da379b66bcefe1d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c06459334ef046e77c805277cb0b03571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372882a667c8444cd755c714a2e936f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffc1916c0a00169ce2023083b129dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18a1eaecf317db715b2ca748992fc9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc832d9526c5a8934e28d67d0ff8446575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d57ae118b01bf44ac0d339dfa78540576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578746086e0f65a68eefece70fed185577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6364d67e6af829323171395285e94578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c1f77182fb153aa7b4e6b970ae222579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ad9268e06c95808fdcf85ffb89b62580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870312638c447828200b8f23cc20df6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee882b4376dfe15ee0e6a2eb8323c02d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4671ab752b2dcced1b313ad8a5e0ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002786842179703ea3f0874e4542913584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3229cfb3f6292a30ddae2d4bb1f27f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052427bf216daef36877f7e4ef13c288586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce60d20e6603d50f815bf1af0c162b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f622f420e4746452ae2c370509386588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1dafe100b985ae2fac5fc26892381589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527655213ed7a347a2b55501bcb5f66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68395288ae33e162553fefa63d9dbaee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6511b8e56d5d7ae950c2af1d7283f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0f675ca8825f6e44de8b598d6f83c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63572b8f29d4b0e2fc6c308773771844594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8db6e30412ffe7c11826423aff4d11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2ab85fb8a09cf06dbd6b23c851725596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350f24cf451fc6f3aa5d695c66ece59597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448263bec81a15290151751d9effa2d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0fd3919370e5e9626665f32279243599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8078902d59b754f14b5ed2698eb538600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bced8a3588379885174818e53a029b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08379b830b98872d2d96de87cc3aaa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa643cc3ca0b4949defcd7c13a962e7c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7dab2458f67c4cf5cff20548d9c3d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9ca501f949c896abdcaddee3e9aea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3e004b771c127cf3e479dc14c4c2b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627d75a64fe3a4f4a63f67807c145a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812bae541ad9a8238e6314d5d11b444608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c3bb5c9d01bb6a2c97fc00ddc51c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30e28fe3ef5a1f9bcec32ebe7e4ef6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c309af15fc3c3acfc46893e280424611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5a2d67168bb86556a486a68d04605612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f578cb683c77bb2631eade6eff1ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8022470ce02f93212ffc902ec6939c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d2c1c6b476f06c536c8c051df9a05615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdca94760373d3844c07ebdad426fcf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fb9d2f313d23a9bbc6e9d6ba18552617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ec45f582c571d16f1b5f21f17a66b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ef046bc3c588e39e534ec8fa72449619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb65c4722673127a9f6837139fcd4d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b63e6b43d4f62c3ca9e2e4e29f6a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbbffbc645dad610c022975a47fa88622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b552e4460922d321960ae5cae03d74f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063839650270812efe3998f20af7cd0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81e954a61501767d2465abdc379326625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0de63e1039990eb8e3bc9ae347130626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618f37fecae6d595e3c7f21b0ac3b1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae105f8b11a34b9583ee291d80ede57628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa5ecb10e30effbbe5eabd64ec7e40629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f385dea7f1be488293ce3e687a51a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edf46118e0a7cb2704130361d638d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf444d477543494fd7b46e3333cad6c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27a4ce4fd89c3ff283e07719425ce0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3495fd30d4f63f504f14fed0994ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e25c0d11ced38aceeb070f791b602635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b8784452805a2723cfab1346db7ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333ebd14e71bea615529177731ef82d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50141e8fd486bfcf66b1e9ff499340638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3a31d4ae7047e6966a6b8ab0b5ed3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d6c043f35a9e08f81252492a461b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602c34acf7cbbe2eb31736a847d019c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb3a524bc8d941d918b8d6b7535908642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906231e75637c39c11eff7a125f9f0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589775bd8bea7fc7dfa4ff1a66efb75f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebf182257fc0dbb6f301ccf41616cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae377c84a703fe166ebc4f3669b697f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ea7c33f893e394a4b4792e18c3516647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf02c55bd960309b56c3b5f60c1b2c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26580d0b38e16b03a8ef9223fa33a8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800156f2d6e2038ab993e07774fbdfbc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec45404e64229f848c65b0864382d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f327f4568774c5b5eafeb79e33c631652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b20ea28a4a14d3b5df5be17f0776ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806339f5455e085f566cf3df1bff9c66654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1563e76c9ffa3ca962a0b9f3caf04e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468d0d398d8bd7a045bf60c6356bd90656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1d9ae3709c39f823e76f1b79fc2f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962da3ff133da42ce308b412fc1188d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc09d51ae03752343b3957cbb354b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff819b846e949463c637e2a85ba09e59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887290ab891a87d6aa985c877259835661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c816f1c8f54064ffbf8cdfbe9aa86662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a8e28cbb387270f8e0c3c3216b4de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e76dcfea4dfde27280dacd01dd4490664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab275b765c3465e71db6f4918c5975eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a3952a2b85f4d3ac5488c9090d931666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fc5586d6325448dea9287400b13ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43df504d0b69c1490c6f15fdf57004668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e546dad6ce8d14cba3523deec341c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f720fde52dabad5ee5eff16b17d6211670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da57ee3028b3e40b269b0d9b7318bfe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9fa8e423cf803ecb3121407b059dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd653e1650898d2ef10aa1fdd4fe1820673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd272475813c05a07c1c843ff1fdd5f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e8fc2c279b54f51d6fbb2a124a8dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253eca663bd4c6e66d4216ca27ac2bf8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8102a7f4d0b5a8b74bb1a430bc27d6d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119d3953f9c51d23a1016ff5d11a658678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4e0b6a0e9c8855e790af28a8fbe53679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b486d2107ffba40a06833b584e592a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299c5fe01b2d33b77514c21612c0f5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cab251b6b98804c8367f28a17d06ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabf59d199838e0c702bb4b0044821d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbec79ffe037989a1825820f0f5c75e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a86512517368d8220b1b2d2f51fd8a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee038d48de05d21243dccaa055ec23686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd9650d2504aa207b75dfa9cefff1c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38107e6fe69600afeb4e051a082498688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911323b9ae2bb222984e7a29ab263056689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b69cae3746e2d9947658ec8661c952690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8ccd57f1c1f523d9ab3e9de968959691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cefa39b4a72f6c3dd676a5a9ee51f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6a4b5cfc353eb813bc98147776658693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a87bf2b07c78cb9199a1c401e90022694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4c26d392203ec86f27b8aa48302cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ff789dc523459e26436262a4acee0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153455b7bff3d9ec57aee3d80107971697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc8f0bb77fd338b5a71536e4e72676698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02790ae32dd093595436397358681f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fd9d99db46b1651ecf874b3a15cf0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a442b7436a006adae1c9113a045af2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635a3c6132825c2f8e552c219fb436d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638bf604468c0004aea5a86bee17e60703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6802a5bf422ed9fd82171933eb55f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801690c3169ed5acbd34c2792bd8c4e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0100dd48f28a9d1af9f81f8525368706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6628d6588cf209857a958b94c9c5093707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4b45ec514bef687349dceba5bda19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4038c544bce637e0c34fe298cf8a1d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec0fea346991f32b7879e1289a4123710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a359929a205113fd2bdb4be6cbc22e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be774de7b2eb0892d6b83617b602f280712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab69e16d61c92ea6058a3c9e9a22ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfc2dd4081bf53048c6a2125d99e47714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027ab69681964e6dca920894d1eef62715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45207517554ed952862e2a124be9c282716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4f7d69b2aae4c3c41c597a6df960f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581c7e7f3c09c2da3fe93a0d9f3b369718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b262bdf36c05913baa1c5e729501987719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81e22ba259aa27675cd610f8c5b9f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe5960a60537d911b447dbac198250721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393441ad23faa1cbcb53eacb514dfbd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a18793377d3a1d9b1043af8ff3492723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3488198b6c1c9dead19ad28beec834724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8111a102692af95193b41f120a6bc09725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683f15fe7d224b27836f0aff49cd2be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af0dd6d92763dacc39cc982e77ae61727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e744e6c7e7983a6dacaa4fac24875b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be955e5d762cf1b4002aacf4a48777729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862250e05b44238183080b6129510058730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991ec6bb4580093b2e5a97e1a0d74d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190074b5387966077bd0c9115c22a88b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b7019c8588fa53bf5b3791a4a51b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6539da64f638be47b5b27d553180f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430de482f3ba804829c72e7232b363b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d167bedec8ef6ced44089d51e604e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611f56a9b3d79bc1a67f8926a237c0a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d00b864769f0e2c6690b70c25100f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83a00dcc281eaeb70432fac38df334739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d6a8a914a6d1ed2b5704c242dc038740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b083c97492ad9c6b710a1e98bb6f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dabe1c8d029fcefb2d01b886125a3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9a8290790b27fcebe62c5184b16b5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caecbcce104049a0bd19b4012e4d6e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbf9dfd2287a65c3b9b70dd4705605745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5aa5c47ce278bb668b9b9a266c427746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13995984e8d6dd3a59649ab206fa38fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0c5cdbaab6ca21f24f7ff80ecb68e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb077d155a06a03f20190d6e242b3c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6cb46a08882ae1f5b48ed95a53936750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f47982a46256cea5009fdae121f5b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca372d6a6dd2cb8cc5cb1f5f9e7edc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11d598736d1b1fe1da1a388431f9e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb206a36fb8fd9409d4449c6a2398147754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3541b9ec78cd2dca120dba658c560b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14b437648b918126e732b5f6a22e83756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b3e855ac7253d636f02e7980678e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721b731a6b1c9148acb3c385615b150758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf17747dc848ffb1db6d885d4252a8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa94cd1a56a3c79a72ebeacd74fb081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f0bf516d5c17e88eda381e4cf2e612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ab070efa99cc28a30a17b98004f853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d931dfcb7523d9b4030797214f5680e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad535f72dd4322a1513a8a54a823f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628edf949d1d36c292082d8022889a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef8f9acff078611113a33d0867c3c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a813caf7d56e730aab93d7a56b71dca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8698e3af13d4babcb4d2a67dcbe1859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104903e070391c6ab3a28b03b6a388c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e81b6ac30767e8297e3aca1377172711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f21379568092df799177e7a877c9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33cea770fbfe3e556b5d3063260d6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd8f1d79cc0dbce875d70e4585be7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f2dae93d0c68893d34f08b426915d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0671384166398b71efb0b285ca5f4fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea9f8ddfa8645b3f71a5647ebb20c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7b5f1eddfa2c691eb464fc9d8447f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33dffdf865f8dd5f71e31c84127c6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c3a28e3019e1437ca16fe0a2d57a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276f3b79b0a47247247f76afc2b0c5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fa8ce67b99ce2bc8b2987e4ed7b8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa66ac57acc67f5eadf78b41d3a1f0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5bd197f0a8736e438363242a9ce3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b0a5cd267355dc52a022f51db57b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e506870310bf3bf270871b60ce4d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d01762a11f3b99c2f6294832c728127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8491bef5572a962e3928b2a819e3a4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b28b1f09dbf37f7340d0031761cf729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10fdf9e1daa2f6486b0dcd8a419bc730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c774c5f8fb219464e0101c0c573c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d5c0332723206b7b349a80193838332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432d146baa0fb7f253338b5dffa959e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e95a29c0d098be3dd487d13e0cee3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4c9063132f44bdbfff9d3ced0afc335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383d761fe20c6fcabc2a9b5f0607cb936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555a568d0db1fe1daf22faf069fdc9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4ad12a783f1b366263ed281675eb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c29fb2ed3b1fdb05db4c94df6efd9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c27168c242b52a7d66a6708b8ed9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c250dcce5eeb0c2e6f6a05ac4d8d9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac2b15e184fb3edee71996b6180d2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17297db279771fb8b44ea61a826b66e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab2f4993f2348e15bb50358a02524844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f550fc08dbf3972efe52fc56e96c2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4eb56a54ba7b5db458918e0af673946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bdf6a193257ebf992957c279aaeba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d865d7a4dea7c4fe8e4ff5ce0a6d18048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1ec6900d364aadbb64866603cb32049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b0fbc45b778b71f27c7dd5916c2fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d78dc952bca0e82d263f50d9986d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b03ecbfe35de931a69711a4c28564a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d8401207657393cfd18d570f9983353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fcdf511e53ee533a9c1954e6ad3fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86fea6a98a4491fc1d58c3716f593e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0668ff33cfa5ca36741f21ca912a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e90c81d25ff90b2711dc31678832e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945c1539c5423c77a76bc2b89e0d00f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f60d743f2bab07247a2787ae78078859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025edfdb82efe29a1b994eada65f1b7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab5c36861bc20a26baeacbb7e4e63161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08991cf59a109520e5711e48a5a2a7fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c04faab8743ef8b759c969565cd4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec340f3903cd37ee45a7fc91715be864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bf50e906fd7ec492f1134b12bc87865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642b9c2465d7451c6af7783f1bfbaa166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bc15e115aa92d0629a851c285f25c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c40a234a70ae8f5a090acd1d2783268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b10a655eda15f8466988f3c0731ec869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232a95071c66c591db1fd05dfb1c9ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e071f5fbed2d0acd649359d6552c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb15e829b896649034bc316d2496a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298a40630907fc6eb13af0219ed1d0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ce52c7b08abb135f530302de7b96574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449df7e0e09c9e38e999f5bec6e66e6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00a8495f2aa90891f65f0b1e7c3af876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1a40000c91f0294749335812bf6ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c822ba86a4ee608089dae5d1831c22b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef622a11d04e1673e09c7fc279ed95f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2687e48c5d73cd3ad1757ba9fd72b6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8a9d11ae393f2364e0cfe63cfefdc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa5037af90cde17999e9d67a4fad9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd4fdcccf01c366c29d30aeea9b16683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328a108e0c6037be3c7aa89fdc96d6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5bdcdef63ba65576299c41c8015e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ac2d9e10066aaf4c6e938e9800ef486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad53a4a342cedce36eb7be16adf72887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2b9cff622fb1c2072f26b841cbf1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a664a83fb32dc2e13eb879019f4916489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa4388b985d3368a0226cbebf6085d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb845aa83d9a3cb2e75c0d1b271984f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085083457813c79766a8669b269807d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ae904eee5db56a5e4ebcd17ba366593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf82ad01c33165acde1389a1b3f91494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edead0c2409fcf5b95025dd8c1b3b53e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37032e3443f66269ca277b132506a6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bc9fd41cda15f04e2ce83fda9e32197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf7f607b5d2344b0240be4cddefd5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3512f566274ff4d57211316dda2fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842038ee1ad59b71ba58c4fe5c14ba7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539484ce8fa591cde2116d8eeb400b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdba98e41e282058843791057c0985d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130e6eaa7a4b0031430338899044c9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608423b33375ef03557a92bd1c5be0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035e04cd99f0540843bac840dfbb9be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601b9f9e3abd5a3a3ea759b5ffea0d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cce733a282de00d312cf4495416d22107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf6dac1a3fa6cad075d6007c644d4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12233328389c3b4c45c39c54a432d4b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b7591c55aa2e614709481fb0fced5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467cb305337faac697967bf6cf25bd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65691f10b0699ff4be300e4fa752e0b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c1178b876f7a3c738b6b938509751113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32b66aef95a9646a107e69eff8d570114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd1a955deb7bdcae337635f7ab6391115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502980a73c2a2717735769b861935c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac045f65ae1d07dbe3fe1d3ecf64e9c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40d86d5d43db91eb6d29f8e6fdf1dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3ce22691252627b39a5db3fc6359e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d892f197827d9b64265d085436d1c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a68dc1aabf1bd3c045f29db9177366121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c4c1d6961aaf7c9d30ff3a8af0741122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a72a73bfab31d9349711894aab8d5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420085145d7fef4904acdcab504a88d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9aae0bfff7d87832242daa48430da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda059f61d435fce0769bce257a6f681126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57497b4d7f22c5200dad067fbd7b7a0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d71510b2deda55eb4f7a4be762ae3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed1c13e23021b5c9b26f8e27035d9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493a785ce916b6aee0461e5c1bab1e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9605b8df5227378f74c9ee6d9b969131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5932240d7a3a6e735e6990c3c754a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3765073aa949801429a2c792338da3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243094f5bfe108a1f2457a5e7fd903d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde8168b65caa234a4c36c7e13e1f99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb91239c913226ed8fc86aa76fa568136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78be531598d778b0f4a7efe0b65848137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba583dba98f6e835316a8d42cf6cec0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dad2f8fdfee5c1ed394465d13ad22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea8da6be55e452ea61111f822f9713140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5bc6d95dd82a840e39c59179747b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0387d49ae2a248cfa1870b5c7aa3c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b190b5511f322db33f5b8ea182941f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebc3d925c50acb546a49cad86ffec1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d57dd8a642ce2b8fcc117dacf5dbdf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cee8fc4e51ea699a6a7509a6785860146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7758eaf16e0c1bbd9c815353f87f7aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad803ca8bff349ba468a320700a74d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75bbf18abc85744e24397198120f05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd25c0efb982132ba7e58bafdf92393150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89da8f1ab6e781d3a19ff313d54e9b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82304dcef0f16d89bc7c16c758683aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b719ba5c92ace747eab71fbcf49bd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fe624a3e8e7e40cfea9e5db264873154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ba7231a6a4b593d155c46eea84cfc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac5c201c0008ea4638b8bb8976b9fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a71d49af20cba33845cd6e9e20238157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67679b8cea385a8fe5bb28e7fbc1ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efdb7833a3ce9ed4509544cf97461b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b7cfdfe5adadc57ae83ff8b30ab9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaedb133d92ef8c8d48f5c6d226f2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc51e00831d22f76fdcf0aab342e76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a1d3fc8137ba0d35ee736614a964d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44250d2d3fb756d6e1a162f0b48c9e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c83a3ed8d53ccc0e1764711e17b87c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5da219d7bd4b413d498526005660a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b214c479f3dd84b0f5326d8d89383f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9734e9a298be7fa14808245455ee8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da7995afee6a9696abc841b7406925169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872109cfeb3231bd06a515dc1186153170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d148037f957fcc1958c450b91939d5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d8ece132d2e55c833b883e4c57310172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a24abe7c3dc27968f5c697a400304173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d93db6df7de700a45824e083bc0b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ef73679818dd55600bee476fd7992175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3067af4b3ca481d6a2637665abf2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36ef61b920dfe885a54def1c3f2464177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef273c8e88605c8f633dbaaa249eb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f883e820828d355b4df210f5b6e61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b3e2464ce36975aecc2981f2a2bc9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd604e38e3ba8df3c01b17c5baaf7f3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64d368ddd5fd98d9cd5c9ba7ec8307182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149286e459e19bd902f0ee1442d4726183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca41081b53537be30537b645f77e65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d1a7fbf1552177cb6f608c2908252185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de52bcff87891ac24afb7b5dc863944186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8952445ff8c8807fefc69f0beb1ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307149591fbfd6a9f06ea59c2f41712188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf88191190a7dce5a7e7f525a2e2a55189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ae7ec307301f119f9715fd2757b44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de59595c615f95b794e2d01b2de8036191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caa2c72c7b3331567f8433b942d4e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccc17ff7ec6223327c3ec1c7660843193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5552397bb3abc22d033efcb5608f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb268a5fdd27fe06e0ea785f15b709195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd179d5fa0a017ad983a5aadc9735423196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f99ac3b407d1540f3f4165358c2170197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fb44a5ad3909b56633344c4fc3c11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8824b39cebe875ade5f0126a064158199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25b596bb297f67cc6d25c2cdfeadc7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eef7fab4b074bcaacb9571367f25e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc5c2efb7afa2841e4ccfd822d70f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cce9f84698fdff70c7d26c87d4906d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2123bddc34047e278b8f80f1f6477204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68b93dfefb2dd059c78b3a296d6c01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2518a403de7435a6f5fdf09acdd80206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a1416924556b6f9731e90f5ee2063207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82801f68dc52caed5642a0f6f536a6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58132d886742cd235fa59842c20470e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e0ec1c302cf0070edba3f5f87ee49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b75c9e71a4dee7b65af8b70fa8afb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba74e8b04f6cb72e566b71db421c24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab57619d079d91741b004aa79bf183213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab94d59ed4c3755bc509c242671b15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd20db885442be50b9b8fbff28d2a37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74de4e7ac74ce4c8e96f96926089cca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f79ffbb3f26d036f5ba73bc028075217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd380d0057772f31a772e24a69cd6439218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5911d6a645e6df78526b57566dfac7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56224717f35a066f24233ceaff473c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a43c1121ac06df114b83896a080ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ded4c23942ca7f545fc4544faba17222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a94cd0886e15f545ba2acd27c5723223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e531b0507643ff3b2910eb5a3656878224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c618924057d14792643a4d4b795bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8359e2b2af4593ae3f8602d5bba33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d7e71ae8a946f23431780eb102f91227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb14c7a67adec32b290b3d0aff3e5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49bbdd82f7e25102dab1990d7d1ece229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08eb62ac2399dfefb3e70068bb43183230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9f09473bcacd366fd8fc2761d1966231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668a00c10f76dea3ecf4998faed50b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590f4c035ff51004b3f43ded31cf78b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f2d61179a2f2c3c193d2d09a5e1f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba2ef9aca1f21aa1d5cf3d51aa0733235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad321e12dcad80ea3bae54e8c4e4718e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e159c0fd88437e4e5c3bcb0b0934cdf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd02896b4a71bc1f51cef0e4af4327238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f186f03b2eef22ea2421077862525a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f97fbf889255f1cf49d0bd9f280d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb614e881518483799813bb840496c41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4d2b40a2ed44573d5e939ef1301c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374d257923739151d4c5d616ec357a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddebe19e00df674d1371192fb8d9dd7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1c492561780712a527ba52970171e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d6cebc638fb5c5108936007a9eddd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53490786102e004a54f9eccc921a589247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26c30aaf8dca81eabcbe31a9f94850248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca218a59d44bd86b5e8a2b6c9e09149249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401b9cb24012f1b4e5592c684a9a416250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ce51b53fa7d0a94ba4b568f8a9b62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9a2109ea5c70f9b872a023ca1f13a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d3abd88c84872161ee1ae8cb0658a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112bafe809f2c128860d7c371de3f63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a997e8e547f6a7dd65dd1d16cb2c21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d4f760e8147853c91633b111b9b47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb2e3a4237ad2e1584d20a8f0f2000257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad30f8408cec01eb3dc897e06d2d980258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b6c78d9bf27b7e6a43c296a7d290a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4efb79af865b0039898f2b556351f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b576211b25aa5b90504aee06791e6ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1729edd34ef0e918f2d24a12934c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f418b24c87c887f8d94198172b48914263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a89e311b0a10523b21e49f95a3ae9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccfbaf56631125c15bcc92884600ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109786166b14a60908e0f067251c1ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491a3d0e2dba40fc51c58225e68328e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6499b40127fd63819cbc2c2a05a2c30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee222a7590c87af97236d09e1c6c2fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6000ce1e2389ef828144e6faf254a45270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63e84047db1ca387a0ef585b333f88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d15d027f3db5b79f782354b9bbb68a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d646bf1e91bc284bda467e7844fa2dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b98a8e2ed069ed7b46e0902d16d794274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d56dd1e679e352d842f1ddf505510275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa8378669cd6dcf9419f0448ce64a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee93f323571418a2c28b283a9b3126277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6d5a95010cbb4027b09ce4ea8f149278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87d9328c878d02543d5a6238729a28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28447b3901defdbfea9438d33c0a5f11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bb4994ae513b7dd913b22cd96eb06281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf8ddd00335122c11d59ca0b1d0920282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3fac076928399bc1ce72adb7690b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798ca8a721332a1239467f28ef249f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9099adb908497b2f74f83a968f787285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee275c6d54bad22188de3e85857860286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877f845cd61632d2d97773a98744864287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b1d66a624e2cb5fa9f0c6bcbc029f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96b88c3b4229be0bcca467bcbfd84e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03bcb4d0c24eef8324b28570609169290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2d8aa9451ac8e3ffc2aeedb6d6576291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1434560d0cd2c62d6b097de59affd0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0347ac79014be45cce153575da2e353293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0352c1c11b27cfcab91d820d6db5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539fd0e33c00821d629ff56b62a3767295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4e3880e12a7260aacf821a72bee43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce7ecb0c3dd8995d41c83473feca11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ad2bcf16c67f0181a14c13b0ff5ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5f7ac1d3984418618430e3586154c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e72198fa28eea2bd3ab1838600fe6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2d45af1ccb5c0e1a9a506544e2440301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f155e94278972d19fb0e32627b87082302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b70c51f27f1cb760785978c14792f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8da6633d4eb4fd0a1456dbe6d0286304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef78ed8ed0fb4b46ba264cab75297e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcde9d1017907a693bfeb7303e9212306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceb2d66dff2445510445325203c953307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad677bafb91a66212a88968330b5d989308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5ee0963055af2bb6b4a576916f770309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26af6b2e99adb431f27f71eb3ee873b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540a77da11e3e1aded9824f9268b762311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2563246feeb4c24233804e13cb38d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98306e57487218318375067817dede9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ec18e0714f80f4dfdebf6dc0e732a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a775757dcb230c921cb4d4e3d83102315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37896c77ddcd1e10dcb71f5aa6321d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0d9a4e175e033489ec7c8738f56f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7d31e08c9684cc9c3da65e8207049318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca44df23582ad8b4d28f612ef150f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430f9ba210cf8ee2cb42c2798b9056b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3dacba309c4ed80568762530c1baa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586d98583ae713e98a89c6cbde90eaa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b008113aaeb3b5159582fb3822e60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effcd0015722edfec8566c933deec01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814e5f8ac7f2a7504da02b8d79a6869325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc219e8f971d95174b646168641c48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb6b1b9488f4103b584af89a90c3f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9bf59d8da172142a9b5a96c851beb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30c17f90fd0edc410462afbf3559ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464e2100cd50e5983181519bb334fca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58998d19f0ec1012f162d94a284fef82331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a9026bffc6314eab327890c3fc03e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7da6a8308b9cde11a403b9a242b07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c95077d4fbbff2ba424e7840d6ae62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697c882e5d6ac13c7ccc1c97a0d8457335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5b0e1501081ba0b4b73b055831bb8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02f6710d897910566d415c3eb88176337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061210996a5541d2c6b8f8644b39e5cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bba683c54a927626e0869d57ab9039339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d432441c00f9daa8f541d32599155340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a4ed9b3591c0ade6f1dbd2cf6d514341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9104cb5a6081f7f20fc6fa4484bc0c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412019ef4a062b11bb5e8d9737415b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e341ae4056da7a3a9a26511bcda68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df65139fdb92432cec831acf424ae3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb9b2995f3e386d79c98d0e3d4477c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780e7d84f0f72c30884c48ff8ac45f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eea3d28c0c48e8c7b545c67929871c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6481c2c9510727a2081272b27d299de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44df6edcdb15a013bd69a20c0f89c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabd477d8a8fb139e9a219020de504e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c059e12f06758b181ca5a09a2dc6f07352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd5b05a9bcb3bab20349278eb6ca89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f59a7709828b2612a3e905c846df7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637940060c15190039a95c9315956bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4f74764bccfe263709b6562f76df5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485385c5f299b9176f31db4046cda466357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015164b612fe941f0f61dac035fbb316358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd789e2fec093f0ec4788d822569ddb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a913e2edaaf5f4b32a1e5750789570360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fd400dd3a9b3628b36f25ffa5cc44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642528fd32e761471306df71c79533c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900b5f4021cd0de5df7ce0bb48eed7a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89edd7fd1dbcc0db02f0993d84897d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffc41907f1fb1bc052876ab01b86f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9d980a6e4402ba72db30f3c9f695d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6ef914a107bdc0cf5c7d927a62984367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d0f69a4afef09667945ea00a215cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbba854440417b8b4b86242a2e85e8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa8d1fcc8880afb5bcdc06196f31cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d565c3abd0959700b6d2ef5901c85cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba226bc227907d6281e77af0591bec4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a94ac5392fc6886ef6f122eef8983373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f581f0f45b19bcd048a4e67ec1f01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775b94dbaa3e56710b787abfe05b056375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616ceaa864dbcbf34ebcba93cc1df1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d544a2452c3f8bf4ba3fa0d89a30f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3301647ca228ed7eae586148e29cfc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3252a3e5f97b73cc72aef4c18140cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef107f1e62368fd9f693e4535fb35678380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477918839eb023b093ba1d1850ea765f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb262e56b68c54f229b5a3df5b1c1c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227baffb175f9b76c4252693232b874383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308925f9f02d551fddf1127c62df0ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0acd16dc0eef0768bf3b38f3463d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39da2ea6fa58f44f7d66c58a9a73e4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b87b7e1aea82a7f7f82b9e61402ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4544243410765b8fcb0119cda940f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9ae39bfc4e1ea3867a63ff8556ac8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f632efc1e5f668388cae564252087390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03287d1010a651c1a772def80e1f18c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa01363f92a0c146f255baab4c5e02392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957242a257b31d65ddd33a7c63a2472393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722e9264fbcc47f70a374de638944af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b71c9aa0d0a8cb6e9c55d162abfa1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91fbcc3f6891855eab0e548e6ac438396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcd5a141948ff01dc9baa31c6de290397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676a4576e96941d2f4b3300c3a083f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc36a540bad4e7dbfd1d5d44457dbf4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ead89a0f908d73afadf8354db7fc60400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582b278f905e8cfd74f0f736244c2ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d88dc3acadaeeaf0f45fa46b9394d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17207284dc7b50c1c56726e51736463a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ca83ac9708b2eb7d3e86fb33879f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8a67d800eb0b1fad63ddd456a71a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308014e6f42e692251baea24f9cb87c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae421f5c493f55cc7694a41b1387e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77be0aff75d0749e96421970347a2ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e205107a920fe56250138f60b1b68fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c191a3188bcf4399e4bcc6c3b5a7cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2cd0b1bb6bc72325f6540caaf1ad7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19e1c07bce4e31b21b29842c3ed52c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e955f9ce320041eb78760f35162bfd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491946190652ea8b55dfd1410037c79e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fe8ec85b11bd8c757132d23ddb192415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b4c4b53c3e2d128968aec9882bcc9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56e4e7fa068a6dd9a606bf61511ba6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a4ec5adbdeb029ac11a1ca28489bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14e08f26e5d908ed4e3e0399e632a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215deb1c6f5a30117df921ad8f3615b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbf1f6ebaa1937e25de9ddac2384dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6a661d2c8f973bc8243eb1a919dfc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c000126af799eab757c90049366d58d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ea471cd416e8d0489b0fc87be244e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7267823fbf41631201f1ef96dd594425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2a52c8c7e506ed9497f498524b4d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c904ee79531f9164a0df947589aaaef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0ae1c6b4cb5ea8bb75aec49ee8c0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e573d7053612e10db94eda330915a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855caf2392595c3d28beebd5877dc78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2f086cefb6d02d84f2e79715f5cbf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5bca127bbc9c88f39d5df85524c21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f50f93b80f7bff57bf9f278e66a8cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8a14b45120bf07c20234d74a53f8e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ebb49a68ed05241437d8c2763080a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbdce9e4349252eabf845bad510cfa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba994849e19e0e430065e7840f8a7810437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0b563b514db8f6c81fbc130b083a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c57e2f8b0f2950a774bfcb92da314f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981a217efb0b60dd414d4be4a6f60c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729831fcd110f60e3b054cb26430703441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afe44cf963c46a2a2725e91882b58b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c756b37623c4743191c2c1be734ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcc9d6b21c62d8be117b505f78521f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638383b16da0450362cf755a0999b16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a076504f3450764eb465ec5b03ef07a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067e289ceb3ce8b2965f7caa34932f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceea860b16fcb6686abc7d8c209440448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfebb29652333fc2aaa8c99163e1e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608690c2dd4c3b9b3faa427ed0736b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0182d24b3cd91ddad97ea6a57e394451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814e41cf7804eabd3e830b3f61ce7d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27627c5b65e58096668b6705eb75a6d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a817c1ea2933e3a93ab39a7e6b4536454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cff222d66609243b168724656bace455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647e2eb100994a336bee90477e87fde456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c29d2dbd02e0d9de2314f95564fdd5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffef91104de3f41a4c26ff4e5ebadd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459666ed174ef0a1637e0dc5ea2dc14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4bf578d6a1ddd4a67cf5720ab58c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ab8d288b21259ee5aaa51232f5f98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e9f4220e6053af063fa41076c85fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323f740293a48df27360c6870ea5f46463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcbc741744489696d1ca2ca1b9268c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6306bc8fceb48740e013809f89384d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466bbe652580adc40f71544a0e011f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f1363e67d46e56e7e6b3abacafc86467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d0d343f5be594660e9da85fb0cb77468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe41b45d28d2f8351c0edf47e29ac2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfdf89620e58ae215ccfc28c8f905e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535624874e4881c356b5d1d40a749766471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b50775dd11d73cfed144c125ddde8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c31961caf20d8c2b734d8e6cb9ad96473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed3da052cf03a9bcd95bf9f9a24d1f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0211667408c5ac2997a6f6727f6c343475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44f7346e61ec448bdaa031d5688f08476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1d18b9dc7c06612befbb8d0472b30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b890e2b8fb6bba88ca62dfc6247f184478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdfaef69b63d3e7739bab448c0b980479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68eb8661c72ce84662aec90a3d67b8b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a645fc188569178289d93d28ba226481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937185bc0ae5b0f54836b57d1f14ca24482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa516a6c97eaf17bef5b204b6b2d82d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535cd5f51b10216235005548fbe8e4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa464fd833708772569dd9be5ab741485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a9d36bab0b48aca0e68f2f2d395ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f0b61829fb7233225152af154f62d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b3cb9a25154433b0a1e0bfffbae96488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18a6439c2132c119683ce2e162a9e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da9464e8dcb344f2f636dbcd6a3012490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3563cdcfefdf0cb9fcdcd56afc81a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bc0b52693e2040033b2597f25c82f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf414f49ff4838c6960719c53b62af0a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69833effb616faf198b573237181420d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe75cec6d1fc11bb7e4e7b86f9113d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae21974a593abab866cf7117ca7559a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0686f95f61874d1d718a1c061e4a5be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1e5c7ca68a8a74f02f3f2532cb316498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b2e725f77420f480c756f68096766499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5ba028fa7c35b00536499c4451838500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adce556dc7c29405b875b3bfec6f0c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3f36e303e11cee9afb013b20aa2cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04cdbd5d9e542faf1939e9746d6116503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f1ddf702e364f2604fc56eed5dbd2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71d16dcaf568ebc2502a03919faef7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d7590795f13754276e2be836259e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25960af3929df7df3c052cf17f82f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ccfd76e4d760f130fa485a59a7ae3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187d3496a6daf01d7bc40317c72459d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59f123221bdcb002e90fb73ffb6f4b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b24ed5ad2aa423bd3ba125e4fb0c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec2b4188d173ad1559fb655f5f0d80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afad788b142408fc373048782c746e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef944b1c470eac8e3e73313a5aa99a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae19271542cff5c42069c59fe35b61d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d0c078c6f4e5c0357e3b27ccc0d05516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff887cfb5192412e0f06cfa67a3828517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387aa8dea8cb14214be5cae5f987a98518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5be12adc55da8692841dacf7bbb5b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba575fb17e8af33bc2523c34d7a69deb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151ccbe15f2c717db8319eba1474c7a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223cdb96f79c4b9c997cc1e5a774724522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5df3257b32657a8fc928c4d640823523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6150b706d1a55bc755a9ae8dcae70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83584c8b3264bf54fd03ad0094783b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0af6575fce5185b9545810e048ca5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a646e6d214b88b3c37b1db983eedc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263b9a2027ef7f99943b8f8bf233f91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e31d292d5bf72797a24075febdd90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2d015f9ac467d9f233fbac37eccf9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f039ba1ea8a1cc4b578ba71f5526b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699c36be5cb016280f687c6bc2e7fb1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4eab03a5ce5cc86a0007005f9d68a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4cb9cf8c6f0902ea7c0a67d2a94fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2afa17e08da05e007596b59a313cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd12a39e22e8cf3bfc7019eb4c6763536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66727bab9d11e9355d6fe8aac0412b10537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297a8f7c06ee04cc951af3388f1e295538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc880095bac8384e2e0d22edbd06f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519657f2af03835ac0c95edecccfe39c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3d94a37ba3d5a0a95e6e8d5a71fd2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeb6d9ac776854c254bd430114c889542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dbef8d9ae42358f3be4df9d9ffbc3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073834010bb4b22ca151a7ec56dd291544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d35af3f556528fe2e54143b53661ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1cf3535e32149f80799471e3ed13b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cd751072e4fa36cb79f77b72affb1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651b67e740ab9be2521cad04d627c08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22666c53df8d1d8f2c4f337d39f26ca9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc570e5a9bf8707fc2be9ed23f3aa6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6db3dd8bcdb3fd4cae6eda76b9ca4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194e7c56368b01a9294a465538f0db9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48091111a397c71c61af529c52135679553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9c5305421a46ebcd4481149df5ca3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d43055d846ecf0dc2c1a547a44cd6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1b9e18bad5166663809474219a4ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb637e5b4bb689317adadca1efbba9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48de0091827e00e5d4363867bd90352558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b180cb707c0834ee676aeeab1f8f57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044978d6f7264103856917ed279553c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e758c7473feced08cb0b273333f77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed71c531a48d85d899698c50968fb70562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a06f2f3cb6928462e8cd4f47cc2fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e460150645cb79b7bb1673c69d9657564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab788d73d10f0758882b9c88a84f0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f6bb8f3e4e1fa7f3042381cd587c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec8577561de3873401bf58d493467f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ff00dabc4b07dc7791889117da71d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90707bb4fe07849a69cda99b90884151569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee03e2b2bec37a2d0602d7b6643693570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60575d8c7dd69369e6f832e4bf40ed8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380fca56eadedd8b0c74a6bf21a8f07572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a88a30d6171648c647715469265433573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1d6c6d5c649debdd3f2f3f5e7764d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f358aedc9a808f84cb582f8807174a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730fc5659d921a646f6bd4406107c65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb4edc34c275c5b853d38456bbc3c4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929c0e62a16898cbb634606a71ff11d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb50b59b51a58778cab70e3162b582a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2776537934e57669e24bd1a93ff29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae1a58653c70f709add2d3465e8d83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3252a88ce9c03aa31bcb24b00ee2fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8c3e7980dad962d5c93d49a81bb35583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb74b1455ff3998a100fd4c70c07e9e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317b8a69d7cf63e6422abb8b8014b06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b16ac045413cce84e069d79d58bb9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1138de21671789dcfb64b484e96ab8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327ac87650cac34f0db92d3b54af78f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e3f68bcf5261a4a1b0a8fef360afb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065c568c23d01ed7daf84942221906e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf76d75cc5731aa01b71f6d3d4e8df0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69df8c09e3d81b8048b51491ee95937592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fafe0d28ad6b7b1395c62e1ed319d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27845b2c4b827deafa62dd11ceef42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18045efb3b49ed316e00570cc51c41c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf3168e1d0248d16282bc5072763da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d89f66bb6e1e5c98098d8c43663ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87517f69cbc71747a6970b02e3f2cfab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0c566e63808e3b9f599e4fde3978f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a659a4359e5d2d811fda0d8863673600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953e79ffcc0bdcc4aa1d4d6feeee454601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0da18065dbbbca2a01de8a8a5dd960602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc9c7e57d27f417bf27189197d3d23603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdbb3db12e8516e5160c209b6d764d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd039c0cde4ee9b1778ceb4f64bfcff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba352a12a971012b08e7d32edabd01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c28bcbedb4bb8eed39f033e6df2feb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7520e9a7ab71fcf6b1a0ec12537eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f371f2f3b94b7dd18dab0c152559f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c2bbf2df7c7514013d12bec6c3399610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564656e5e182093adce447ac3c81b14611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f7d84232ab4777c850299012aa972612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe22f76976e98b46823274f595fcc08613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4ef295a19aeb5748335347b42541f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625655bfd4082f945cdc70b6816b5b6f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90169d095fa0fe33ae1c8c34aa302b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f2f2b2159085a1c2982149d90e747617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c65fa607e30460496d7ffd663bfa4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1981059fd455b82b284f7afe2ac9a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0c7e96c19492baf2116861c1697d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692e5bf3c861e48226878ad2004cfe7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380b7ef15b7a83f35d0dd0e96b06f35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888900df6702d83f2280fa2900e2998623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f614c318bec0f306d00752f7fce0f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52235217dc4c949502136229618541d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2721e427df25a3b30ec322fb6e8f60626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60a5a250582c48327bc485cb327178627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214a5c80dd178fee963198e7d4fd7ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881572a60a144fed8c78a574f3452fce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2def19abdc5084d9c951b61026a3092630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f53db8eb2ef3923c8c04dd6c7a480d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98217d7efa381af92d7797be32120b03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300f5a51d4d4881d5850163dc2a1159633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263f25f42801d06243f0a5586173cfa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6a07d7e23da695f52d0eeccb55e04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc5d08b1500e5b3a6680831481b944636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd439eb857b8230eaa3cd54a3417842e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69bba47b4eb5c8ca8165bb37061a6d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b51505e393528fb4f63f338385f9f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc0a45b4014b0c70c5a52a68c6cb38640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86487387b2c9532dbd65a3ebcbe59cc3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee854d0d6b55bacb005e07f7a65ff620642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702337c88e0308930c28ee9b712034e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ab58101e1c0ffa9f79d7db580ea49644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f664beb6b50be1f65330d9f12c443c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd4e2f2a7c7fb58640691d6ddfe1a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ca079fb77bd8260454f855c233b23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147b8d31c8f9eef968a5e70972d0577648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e76e49953b1a0e935d84e5401963c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b579ff10d8970ff7187fb4e43d5b1b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b9e9f80125f31c1bd6f61b767d317651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16203cd9e0430cc8eced843f18dbc88652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923746ca291ab08350c4f754d589fcf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed568209548040f2def76230375fa573654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acdc003052e8dd8c8fa3b6ac6c62d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fcb9c8a1adcf09cd446f8076a72e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872396e43696c18648eb8ea46601d40657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b80e571d8f3557ce823694a885ac3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d59e8318a8f0eaa15553422e60600659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486c4ce9513425795a93d2917b203fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bacc5b375de078d262eb04a2dab87f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338f618844b6c67deb3412c59059f37662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56ed3783c43188bcb62939efc76dc7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b418f34844a2b841efeafd9740ab0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b8848707702334feffb75acfaa981665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d4884bcf4d29ef5a7a49d7b5859eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053a81501bc39f1945ac816d4093998667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefcc2ce5299e9a324de848a39e4c59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e020118015afb9ab14d9950fe85cc4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de98a1c15cfec64cd9742fbe7c6255670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2640f6d50233bf73a078d2eeccbecc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522721225d1a5a99982256a5c3467283672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc94eaa3f54e7c6b06ecf85b60849ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f54782aae1d978eaf4d6178c43de69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fcac2f05aee59f57040015ec0b218675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8bf08dca6b505d94d1264630dc306676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631648e0306d470935fbb81c8694c2cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31150de021e38601a5219d98d45ebeea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130aaaca0da87f374edea65283bf86d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6904a6af782f83297763c3b1f83d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc2ecf9ca9bc8f0db9b3662699b330681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79892cc2951c10646c43b785dc5a876c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be13e6888f41ed50ef1e091c4a4622683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771d6e99b65a2827d0002b522e2c403684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a56525d473ec417d15181ff97ebbfb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e754e59de51c1273a181387eebd1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51418aab338ede80d014f65125d6ea28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725b8b4f63c5585afa9052e6b7a7a6d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801a4d7ddf5fa888a756aa21588e93a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d99a57e6f8e30d371a30d745e7b3f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a1abaa946f0fe8451fac0857f71e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1b268ee28c13f952228aaf5ff8215692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e600a60f571d5326bd75141c443fd4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f86e1220ceba71f91293cba6155e8e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb3dd0249a6b33bb8ea52a30720545695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ee31e8c6f9c66906c94e5f17edab1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6541aea58e7aa5b1fe6bab03b66fcf7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2748b6d7b19600109b1032d7ff6241698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ce95e9299835784bbd829c98ac8c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21080712792f0ea3369fc32093230b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cecae180f8bb3d58c76f3ca6810c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1289e7c5b4aa5dea54a17c6910d2b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23e82eae26091f2ba4303f935e3c20703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a343d9359f0a537d76da3979734bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bac992ec45dce970e0728d948d287705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50772d153eb7cc4c443f0f645fbda519706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6a9f7cbd013818ed1aec9d0effa1d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5a82158ead6518494becc0c9af3bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6c3cda7c61d7f937d81f48422d045709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41402de6d5410b474a68a43150dd1b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fa5c0741cb5516f4a3ac25a117cbf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1c6282d96b854ceb2297eebff71ef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c037e5bda9b986fbbbb821271f9a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231c3af879279ae41930bf1e80e6199714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7aa47525bc938791b6fc180c05e0e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988e8d2dc14b922993e864b8c3fb0ac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190174e0dacec94c68176f5d4db9826717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88512aed06cd315ad0eab3e178e90ca4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ed604b4f1bfa99622e4920bce2747719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe725fe694f1799da3e6c6c3115181720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5336c93023ae46c3fe1daaadebe4be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4eafca633ef9df025cd313347897f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584a946209adb4bca91d8351cd500af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b0a92a745529ec314cbd10e9875c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86197e9c3015184351c7adfbe1859b03725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059f3eb65d95af2034969e1e671533c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59375b46ffd4d778ba68cbced6c30b90727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680359eefd3cc6dca64836763e7c8b5d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885c2e7ee5f61251e2cb6e14f0f1476729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec8e7f9abab38940ce65482076c2fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdbecbbb750eb629681eeb2bce7abd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f918e506d3097da75cfd9c8e42a49f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ec228f4b02db9181723e702af1217733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503597513a91cae85d5a5760969ed04a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf128e8b933e966817c1aa9cc149f5b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993317851096879c2df66290122ebf1a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567c0acd5c6324c939d63aac20bd8e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde40c7e1b0239233efb7707579f93d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2f89fbcf9c4d3b36e4b8f37500dfd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff27969e9358b0bd6450f463b1b4973740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b253f77c31f98c331081039dd8019741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50cfda784ab4b55bed03f6575aafb3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a96c4a372e72a016b53ac20aac349743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebd1a8c9ebc726f2ef7a8a1a3886c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c0c6fe038a05252984b48103d06f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9219e757ce77c25818489aa09ac1af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea692b4987dcf2506ec63396c930231747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1607991690469e903537035671b48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28d10290060f25ac5cbb0421a07000749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9e2795461e1baba88e7808eb005d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593eb60a99f12b5839b5833914c1b42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9599f2ad3e119ec3ae6db0b96ab867752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2561d7f838cada7b4e93369023154d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598ad7119c6b5de49eb8c8cd8bb7b92754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c757d27146f9f85cdd31109b5ce1c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb6abc3609b8729315cee40b486fe3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23a727b3634d38534f375b41ddaafe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edc40d1618e9495b64653a49812898758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6624384c18f1759da3baa58a347f7b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>