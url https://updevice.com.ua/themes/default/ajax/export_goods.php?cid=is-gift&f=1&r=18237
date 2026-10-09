--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa94cd1a56a3c79a72ebeacd74fb081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f0bf516d5c17e88eda381e4cf2e612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ab070efa99cc28a30a17b98004f853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d931dfcb7523d9b4030797214f5680e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad535f72dd4322a1513a8a54a823f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628edf949d1d36c292082d8022889a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef8f9acff078611113a33d0867c3c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a813caf7d56e730aab93d7a56b71dca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8698e3af13d4babcb4d2a67dcbe1859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104903e070391c6ab3a28b03b6a388c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e81b6ac30767e8297e3aca1377172711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f21379568092df799177e7a877c9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33cea770fbfe3e556b5d3063260d6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd8f1d79cc0dbce875d70e4585be7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f2dae93d0c68893d34f08b426915d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0671384166398b71efb0b285ca5f4fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea9f8ddfa8645b3f71a5647ebb20c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7b5f1eddfa2c691eb464fc9d8447f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33dffdf865f8dd5f71e31c84127c6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c3a28e3019e1437ca16fe0a2d57a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276f3b79b0a47247247f76afc2b0c5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fa8ce67b99ce2bc8b2987e4ed7b8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa66ac57acc67f5eadf78b41d3a1f0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5bd197f0a8736e438363242a9ce3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b0a5cd267355dc52a022f51db57b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e506870310bf3bf270871b60ce4d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d01762a11f3b99c2f6294832c728127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8491bef5572a962e3928b2a819e3a4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b28b1f09dbf37f7340d0031761cf729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10fdf9e1daa2f6486b0dcd8a419bc730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c774c5f8fb219464e0101c0c573c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d5c0332723206b7b349a80193838332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432d146baa0fb7f253338b5dffa959e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e95a29c0d098be3dd487d13e0cee3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4c9063132f44bdbfff9d3ced0afc335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383d761fe20c6fcabc2a9b5f0607cb936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555a568d0db1fe1daf22faf069fdc9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4ad12a783f1b366263ed281675eb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c29fb2ed3b1fdb05db4c94df6efd9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c27168c242b52a7d66a6708b8ed9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c250dcce5eeb0c2e6f6a05ac4d8d9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac2b15e184fb3edee71996b6180d2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17297db279771fb8b44ea61a826b66e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab2f4993f2348e15bb50358a02524844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f550fc08dbf3972efe52fc56e96c2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4eb56a54ba7b5db458918e0af673946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bdf6a193257ebf992957c279aaeba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d865d7a4dea7c4fe8e4ff5ce0a6d18048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1ec6900d364aadbb64866603cb32049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b0fbc45b778b71f27c7dd5916c2fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d78dc952bca0e82d263f50d9986d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b03ecbfe35de931a69711a4c28564a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d8401207657393cfd18d570f9983353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fcdf511e53ee533a9c1954e6ad3fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86fea6a98a4491fc1d58c3716f593e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0668ff33cfa5ca36741f21ca912a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e90c81d25ff90b2711dc31678832e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945c1539c5423c77a76bc2b89e0d00f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f60d743f2bab07247a2787ae78078859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025edfdb82efe29a1b994eada65f1b7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab5c36861bc20a26baeacbb7e4e63161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08991cf59a109520e5711e48a5a2a7fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c04faab8743ef8b759c969565cd4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec340f3903cd37ee45a7fc91715be864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bf50e906fd7ec492f1134b12bc87865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642b9c2465d7451c6af7783f1bfbaa166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bc15e115aa92d0629a851c285f25c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c40a234a70ae8f5a090acd1d2783268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b10a655eda15f8466988f3c0731ec869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232a95071c66c591db1fd05dfb1c9ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e071f5fbed2d0acd649359d6552c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb15e829b896649034bc316d2496a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298a40630907fc6eb13af0219ed1d0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ce52c7b08abb135f530302de7b96574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449df7e0e09c9e38e999f5bec6e66e6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00a8495f2aa90891f65f0b1e7c3af876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1a40000c91f0294749335812bf6ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c822ba86a4ee608089dae5d1831c22b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef622a11d04e1673e09c7fc279ed95f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2687e48c5d73cd3ad1757ba9fd72b6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8a9d11ae393f2364e0cfe63cfefdc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa5037af90cde17999e9d67a4fad9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd4fdcccf01c366c29d30aeea9b16683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328a108e0c6037be3c7aa89fdc96d6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5bdcdef63ba65576299c41c8015e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ac2d9e10066aaf4c6e938e9800ef486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad53a4a342cedce36eb7be16adf72887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2b9cff622fb1c2072f26b841cbf1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a664a83fb32dc2e13eb879019f4916489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa4388b985d3368a0226cbebf6085d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb845aa83d9a3cb2e75c0d1b271984f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085083457813c79766a8669b269807d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ae904eee5db56a5e4ebcd17ba366593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf82ad01c33165acde1389a1b3f91494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edead0c2409fcf5b95025dd8c1b3b53e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37032e3443f66269ca277b132506a6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bc9fd41cda15f04e2ce83fda9e32197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf7f607b5d2344b0240be4cddefd5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3512f566274ff4d57211316dda2fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842038ee1ad59b71ba58c4fe5c14ba7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539484ce8fa591cde2116d8eeb400b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdba98e41e282058843791057c0985d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130e6eaa7a4b0031430338899044c9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608423b33375ef03557a92bd1c5be0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035e04cd99f0540843bac840dfbb9be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601b9f9e3abd5a3a3ea759b5ffea0d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cce733a282de00d312cf4495416d22107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf6dac1a3fa6cad075d6007c644d4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12233328389c3b4c45c39c54a432d4b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b7591c55aa2e614709481fb0fced5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467cb305337faac697967bf6cf25bd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65691f10b0699ff4be300e4fa752e0b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c1178b876f7a3c738b6b938509751113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32b66aef95a9646a107e69eff8d570114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd1a955deb7bdcae337635f7ab6391115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502980a73c2a2717735769b861935c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac045f65ae1d07dbe3fe1d3ecf64e9c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40d86d5d43db91eb6d29f8e6fdf1dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3ce22691252627b39a5db3fc6359e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d892f197827d9b64265d085436d1c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a68dc1aabf1bd3c045f29db9177366121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c4c1d6961aaf7c9d30ff3a8af0741122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a72a73bfab31d9349711894aab8d5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420085145d7fef4904acdcab504a88d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9aae0bfff7d87832242daa48430da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda059f61d435fce0769bce257a6f681126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57497b4d7f22c5200dad067fbd7b7a0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d71510b2deda55eb4f7a4be762ae3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed1c13e23021b5c9b26f8e27035d9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493a785ce916b6aee0461e5c1bab1e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9605b8df5227378f74c9ee6d9b969131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5932240d7a3a6e735e6990c3c754a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3765073aa949801429a2c792338da3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243094f5bfe108a1f2457a5e7fd903d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde8168b65caa234a4c36c7e13e1f99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb91239c913226ed8fc86aa76fa568136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78be531598d778b0f4a7efe0b65848137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba583dba98f6e835316a8d42cf6cec0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dad2f8fdfee5c1ed394465d13ad22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea8da6be55e452ea61111f822f9713140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5bc6d95dd82a840e39c59179747b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0387d49ae2a248cfa1870b5c7aa3c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b190b5511f322db33f5b8ea182941f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebc3d925c50acb546a49cad86ffec1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d57dd8a642ce2b8fcc117dacf5dbdf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cee8fc4e51ea699a6a7509a6785860146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7758eaf16e0c1bbd9c815353f87f7aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad803ca8bff349ba468a320700a74d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75bbf18abc85744e24397198120f05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd25c0efb982132ba7e58bafdf92393150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89da8f1ab6e781d3a19ff313d54e9b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82304dcef0f16d89bc7c16c758683aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b719ba5c92ace747eab71fbcf49bd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fe624a3e8e7e40cfea9e5db264873154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ba7231a6a4b593d155c46eea84cfc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac5c201c0008ea4638b8bb8976b9fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a71d49af20cba33845cd6e9e20238157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67679b8cea385a8fe5bb28e7fbc1ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efdb7833a3ce9ed4509544cf97461b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b7cfdfe5adadc57ae83ff8b30ab9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaedb133d92ef8c8d48f5c6d226f2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc51e00831d22f76fdcf0aab342e76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a1d3fc8137ba0d35ee736614a964d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44250d2d3fb756d6e1a162f0b48c9e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c83a3ed8d53ccc0e1764711e17b87c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5da219d7bd4b413d498526005660a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b214c479f3dd84b0f5326d8d89383f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9734e9a298be7fa14808245455ee8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da7995afee6a9696abc841b7406925169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872109cfeb3231bd06a515dc1186153170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d148037f957fcc1958c450b91939d5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d8ece132d2e55c833b883e4c57310172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a24abe7c3dc27968f5c697a400304173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d93db6df7de700a45824e083bc0b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ef73679818dd55600bee476fd7992175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3067af4b3ca481d6a2637665abf2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36ef61b920dfe885a54def1c3f2464177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef273c8e88605c8f633dbaaa249eb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f883e820828d355b4df210f5b6e61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b3e2464ce36975aecc2981f2a2bc9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd604e38e3ba8df3c01b17c5baaf7f3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64d368ddd5fd98d9cd5c9ba7ec8307182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149286e459e19bd902f0ee1442d4726183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca41081b53537be30537b645f77e65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d1a7fbf1552177cb6f608c2908252185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de52bcff87891ac24afb7b5dc863944186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8952445ff8c8807fefc69f0beb1ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307149591fbfd6a9f06ea59c2f41712188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf88191190a7dce5a7e7f525a2e2a55189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ae7ec307301f119f9715fd2757b44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de59595c615f95b794e2d01b2de8036191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caa2c72c7b3331567f8433b942d4e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccc17ff7ec6223327c3ec1c7660843193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5552397bb3abc22d033efcb5608f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb268a5fdd27fe06e0ea785f15b709195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd179d5fa0a017ad983a5aadc9735423196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f99ac3b407d1540f3f4165358c2170197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fb44a5ad3909b56633344c4fc3c11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8824b39cebe875ade5f0126a064158199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25b596bb297f67cc6d25c2cdfeadc7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eef7fab4b074bcaacb9571367f25e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc5c2efb7afa2841e4ccfd822d70f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cce9f84698fdff70c7d26c87d4906d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2123bddc34047e278b8f80f1f6477204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68b93dfefb2dd059c78b3a296d6c01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2518a403de7435a6f5fdf09acdd80206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a1416924556b6f9731e90f5ee2063207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82801f68dc52caed5642a0f6f536a6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58132d886742cd235fa59842c20470e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e0ec1c302cf0070edba3f5f87ee49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b75c9e71a4dee7b65af8b70fa8afb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba74e8b04f6cb72e566b71db421c24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab57619d079d91741b004aa79bf183213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab94d59ed4c3755bc509c242671b15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd20db885442be50b9b8fbff28d2a37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74de4e7ac74ce4c8e96f96926089cca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f79ffbb3f26d036f5ba73bc028075217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd380d0057772f31a772e24a69cd6439218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5911d6a645e6df78526b57566dfac7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56224717f35a066f24233ceaff473c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a43c1121ac06df114b83896a080ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ded4c23942ca7f545fc4544faba17222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a94cd0886e15f545ba2acd27c5723223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e531b0507643ff3b2910eb5a3656878224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c618924057d14792643a4d4b795bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8359e2b2af4593ae3f8602d5bba33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d7e71ae8a946f23431780eb102f91227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb14c7a67adec32b290b3d0aff3e5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49bbdd82f7e25102dab1990d7d1ece229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08eb62ac2399dfefb3e70068bb43183230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9f09473bcacd366fd8fc2761d1966231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668a00c10f76dea3ecf4998faed50b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590f4c035ff51004b3f43ded31cf78b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f2d61179a2f2c3c193d2d09a5e1f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba2ef9aca1f21aa1d5cf3d51aa0733235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad321e12dcad80ea3bae54e8c4e4718e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e159c0fd88437e4e5c3bcb0b0934cdf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd02896b4a71bc1f51cef0e4af4327238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f186f03b2eef22ea2421077862525a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f97fbf889255f1cf49d0bd9f280d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb614e881518483799813bb840496c41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4d2b40a2ed44573d5e939ef1301c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374d257923739151d4c5d616ec357a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddebe19e00df674d1371192fb8d9dd7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1c492561780712a527ba52970171e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d6cebc638fb5c5108936007a9eddd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53490786102e004a54f9eccc921a589247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26c30aaf8dca81eabcbe31a9f94850248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca218a59d44bd86b5e8a2b6c9e09149249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401b9cb24012f1b4e5592c684a9a416250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ce51b53fa7d0a94ba4b568f8a9b62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9a2109ea5c70f9b872a023ca1f13a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d3abd88c84872161ee1ae8cb0658a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112bafe809f2c128860d7c371de3f63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a997e8e547f6a7dd65dd1d16cb2c21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d4f760e8147853c91633b111b9b47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb2e3a4237ad2e1584d20a8f0f2000257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad30f8408cec01eb3dc897e06d2d980258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b6c78d9bf27b7e6a43c296a7d290a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4efb79af865b0039898f2b556351f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b576211b25aa5b90504aee06791e6ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1729edd34ef0e918f2d24a12934c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f418b24c87c887f8d94198172b48914263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a89e311b0a10523b21e49f95a3ae9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccfbaf56631125c15bcc92884600ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109786166b14a60908e0f067251c1ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491a3d0e2dba40fc51c58225e68328e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6499b40127fd63819cbc2c2a05a2c30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee222a7590c87af97236d09e1c6c2fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6000ce1e2389ef828144e6faf254a45270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63e84047db1ca387a0ef585b333f88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d15d027f3db5b79f782354b9bbb68a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d646bf1e91bc284bda467e7844fa2dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b98a8e2ed069ed7b46e0902d16d794274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d56dd1e679e352d842f1ddf505510275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa8378669cd6dcf9419f0448ce64a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee93f323571418a2c28b283a9b3126277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6d5a95010cbb4027b09ce4ea8f149278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87d9328c878d02543d5a6238729a28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28447b3901defdbfea9438d33c0a5f11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bb4994ae513b7dd913b22cd96eb06281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf8ddd00335122c11d59ca0b1d0920282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3fac076928399bc1ce72adb7690b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798ca8a721332a1239467f28ef249f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9099adb908497b2f74f83a968f787285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee275c6d54bad22188de3e85857860286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877f845cd61632d2d97773a98744864287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b1d66a624e2cb5fa9f0c6bcbc029f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96b88c3b4229be0bcca467bcbfd84e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03bcb4d0c24eef8324b28570609169290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2d8aa9451ac8e3ffc2aeedb6d6576291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1434560d0cd2c62d6b097de59affd0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0347ac79014be45cce153575da2e353293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0352c1c11b27cfcab91d820d6db5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539fd0e33c00821d629ff56b62a3767295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4e3880e12a7260aacf821a72bee43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce7ecb0c3dd8995d41c83473feca11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ad2bcf16c67f0181a14c13b0ff5ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5f7ac1d3984418618430e3586154c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e72198fa28eea2bd3ab1838600fe6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2d45af1ccb5c0e1a9a506544e2440301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f155e94278972d19fb0e32627b87082302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b70c51f27f1cb760785978c14792f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8da6633d4eb4fd0a1456dbe6d0286304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef78ed8ed0fb4b46ba264cab75297e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcde9d1017907a693bfeb7303e9212306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceb2d66dff2445510445325203c953307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad677bafb91a66212a88968330b5d989308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5ee0963055af2bb6b4a576916f770309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26af6b2e99adb431f27f71eb3ee873b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540a77da11e3e1aded9824f9268b762311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2563246feeb4c24233804e13cb38d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98306e57487218318375067817dede9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ec18e0714f80f4dfdebf6dc0e732a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a775757dcb230c921cb4d4e3d83102315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37896c77ddcd1e10dcb71f5aa6321d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0d9a4e175e033489ec7c8738f56f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7d31e08c9684cc9c3da65e8207049318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca44df23582ad8b4d28f612ef150f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430f9ba210cf8ee2cb42c2798b9056b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3dacba309c4ed80568762530c1baa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586d98583ae713e98a89c6cbde90eaa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b008113aaeb3b5159582fb3822e60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effcd0015722edfec8566c933deec01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814e5f8ac7f2a7504da02b8d79a6869325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc219e8f971d95174b646168641c48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb6b1b9488f4103b584af89a90c3f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9bf59d8da172142a9b5a96c851beb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30c17f90fd0edc410462afbf3559ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464e2100cd50e5983181519bb334fca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58998d19f0ec1012f162d94a284fef82331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a9026bffc6314eab327890c3fc03e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7da6a8308b9cde11a403b9a242b07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c95077d4fbbff2ba424e7840d6ae62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697c882e5d6ac13c7ccc1c97a0d8457335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5b0e1501081ba0b4b73b055831bb8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02f6710d897910566d415c3eb88176337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061210996a5541d2c6b8f8644b39e5cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bba683c54a927626e0869d57ab9039339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d432441c00f9daa8f541d32599155340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a4ed9b3591c0ade6f1dbd2cf6d514341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9104cb5a6081f7f20fc6fa4484bc0c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412019ef4a062b11bb5e8d9737415b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e341ae4056da7a3a9a26511bcda68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df65139fdb92432cec831acf424ae3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb9b2995f3e386d79c98d0e3d4477c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780e7d84f0f72c30884c48ff8ac45f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eea3d28c0c48e8c7b545c67929871c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6481c2c9510727a2081272b27d299de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44df6edcdb15a013bd69a20c0f89c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabd477d8a8fb139e9a219020de504e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c059e12f06758b181ca5a09a2dc6f07352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd5b05a9bcb3bab20349278eb6ca89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f59a7709828b2612a3e905c846df7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637940060c15190039a95c9315956bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4f74764bccfe263709b6562f76df5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485385c5f299b9176f31db4046cda466357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015164b612fe941f0f61dac035fbb316358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd789e2fec093f0ec4788d822569ddb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a913e2edaaf5f4b32a1e5750789570360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fd400dd3a9b3628b36f25ffa5cc44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642528fd32e761471306df71c79533c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900b5f4021cd0de5df7ce0bb48eed7a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89edd7fd1dbcc0db02f0993d84897d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffc41907f1fb1bc052876ab01b86f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9d980a6e4402ba72db30f3c9f695d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6ef914a107bdc0cf5c7d927a62984367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d0f69a4afef09667945ea00a215cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbba854440417b8b4b86242a2e85e8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa8d1fcc8880afb5bcdc06196f31cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d565c3abd0959700b6d2ef5901c85cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba226bc227907d6281e77af0591bec4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a94ac5392fc6886ef6f122eef8983373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f581f0f45b19bcd048a4e67ec1f01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775b94dbaa3e56710b787abfe05b056375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616ceaa864dbcbf34ebcba93cc1df1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d544a2452c3f8bf4ba3fa0d89a30f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3301647ca228ed7eae586148e29cfc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3252a3e5f97b73cc72aef4c18140cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef107f1e62368fd9f693e4535fb35678380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477918839eb023b093ba1d1850ea765f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb262e56b68c54f229b5a3df5b1c1c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227baffb175f9b76c4252693232b874383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308925f9f02d551fddf1127c62df0ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0acd16dc0eef0768bf3b38f3463d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39da2ea6fa58f44f7d66c58a9a73e4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b87b7e1aea82a7f7f82b9e61402ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4544243410765b8fcb0119cda940f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9ae39bfc4e1ea3867a63ff8556ac8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f632efc1e5f668388cae564252087390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03287d1010a651c1a772def80e1f18c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa01363f92a0c146f255baab4c5e02392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957242a257b31d65ddd33a7c63a2472393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722e9264fbcc47f70a374de638944af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b71c9aa0d0a8cb6e9c55d162abfa1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91fbcc3f6891855eab0e548e6ac438396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcd5a141948ff01dc9baa31c6de290397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676a4576e96941d2f4b3300c3a083f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc36a540bad4e7dbfd1d5d44457dbf4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ead89a0f908d73afadf8354db7fc60400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582b278f905e8cfd74f0f736244c2ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d88dc3acadaeeaf0f45fa46b9394d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17207284dc7b50c1c56726e51736463a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ca83ac9708b2eb7d3e86fb33879f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8a67d800eb0b1fad63ddd456a71a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308014e6f42e692251baea24f9cb87c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae421f5c493f55cc7694a41b1387e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77be0aff75d0749e96421970347a2ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e205107a920fe56250138f60b1b68fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c191a3188bcf4399e4bcc6c3b5a7cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2cd0b1bb6bc72325f6540caaf1ad7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19e1c07bce4e31b21b29842c3ed52c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e955f9ce320041eb78760f35162bfd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491946190652ea8b55dfd1410037c79e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fe8ec85b11bd8c757132d23ddb192415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b4c4b53c3e2d128968aec9882bcc9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56e4e7fa068a6dd9a606bf61511ba6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a4ec5adbdeb029ac11a1ca28489bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14e08f26e5d908ed4e3e0399e632a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215deb1c6f5a30117df921ad8f3615b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbf1f6ebaa1937e25de9ddac2384dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6a661d2c8f973bc8243eb1a919dfc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c000126af799eab757c90049366d58d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ea471cd416e8d0489b0fc87be244e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7267823fbf41631201f1ef96dd594425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2a52c8c7e506ed9497f498524b4d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c904ee79531f9164a0df947589aaaef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0ae1c6b4cb5ea8bb75aec49ee8c0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e573d7053612e10db94eda330915a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855caf2392595c3d28beebd5877dc78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2f086cefb6d02d84f2e79715f5cbf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5bca127bbc9c88f39d5df85524c21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f50f93b80f7bff57bf9f278e66a8cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8a14b45120bf07c20234d74a53f8e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ebb49a68ed05241437d8c2763080a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbdce9e4349252eabf845bad510cfa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba994849e19e0e430065e7840f8a7810437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0b563b514db8f6c81fbc130b083a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c57e2f8b0f2950a774bfcb92da314f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981a217efb0b60dd414d4be4a6f60c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729831fcd110f60e3b054cb26430703441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afe44cf963c46a2a2725e91882b58b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c756b37623c4743191c2c1be734ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcc9d6b21c62d8be117b505f78521f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638383b16da0450362cf755a0999b16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a076504f3450764eb465ec5b03ef07a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067e289ceb3ce8b2965f7caa34932f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceea860b16fcb6686abc7d8c209440448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfebb29652333fc2aaa8c99163e1e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608690c2dd4c3b9b3faa427ed0736b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0182d24b3cd91ddad97ea6a57e394451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814e41cf7804eabd3e830b3f61ce7d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27627c5b65e58096668b6705eb75a6d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a817c1ea2933e3a93ab39a7e6b4536454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cff222d66609243b168724656bace455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647e2eb100994a336bee90477e87fde456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c29d2dbd02e0d9de2314f95564fdd5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffef91104de3f41a4c26ff4e5ebadd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459666ed174ef0a1637e0dc5ea2dc14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4bf578d6a1ddd4a67cf5720ab58c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ab8d288b21259ee5aaa51232f5f98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e9f4220e6053af063fa41076c85fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323f740293a48df27360c6870ea5f46463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcbc741744489696d1ca2ca1b9268c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6306bc8fceb48740e013809f89384d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466bbe652580adc40f71544a0e011f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f1363e67d46e56e7e6b3abacafc86467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d0d343f5be594660e9da85fb0cb77468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe41b45d28d2f8351c0edf47e29ac2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfdf89620e58ae215ccfc28c8f905e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535624874e4881c356b5d1d40a749766471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b50775dd11d73cfed144c125ddde8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c31961caf20d8c2b734d8e6cb9ad96473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed3da052cf03a9bcd95bf9f9a24d1f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0211667408c5ac2997a6f6727f6c343475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44f7346e61ec448bdaa031d5688f08476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1d18b9dc7c06612befbb8d0472b30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b890e2b8fb6bba88ca62dfc6247f184478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdfaef69b63d3e7739bab448c0b980479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68eb8661c72ce84662aec90a3d67b8b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a645fc188569178289d93d28ba226481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937185bc0ae5b0f54836b57d1f14ca24482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa516a6c97eaf17bef5b204b6b2d82d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535cd5f51b10216235005548fbe8e4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa464fd833708772569dd9be5ab741485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a9d36bab0b48aca0e68f2f2d395ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f0b61829fb7233225152af154f62d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b3cb9a25154433b0a1e0bfffbae96488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18a6439c2132c119683ce2e162a9e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da9464e8dcb344f2f636dbcd6a3012490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3563cdcfefdf0cb9fcdcd56afc81a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bc0b52693e2040033b2597f25c82f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf414f49ff4838c6960719c53b62af0a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69833effb616faf198b573237181420d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe75cec6d1fc11bb7e4e7b86f9113d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae21974a593abab866cf7117ca7559a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0686f95f61874d1d718a1c061e4a5be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1e5c7ca68a8a74f02f3f2532cb316498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b2e725f77420f480c756f68096766499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5ba028fa7c35b00536499c4451838500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adce556dc7c29405b875b3bfec6f0c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3f36e303e11cee9afb013b20aa2cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04cdbd5d9e542faf1939e9746d6116503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f1ddf702e364f2604fc56eed5dbd2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71d16dcaf568ebc2502a03919faef7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d7590795f13754276e2be836259e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25960af3929df7df3c052cf17f82f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ccfd76e4d760f130fa485a59a7ae3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187d3496a6daf01d7bc40317c72459d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59f123221bdcb002e90fb73ffb6f4b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b24ed5ad2aa423bd3ba125e4fb0c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec2b4188d173ad1559fb655f5f0d80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afad788b142408fc373048782c746e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef944b1c470eac8e3e73313a5aa99a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae19271542cff5c42069c59fe35b61d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d0c078c6f4e5c0357e3b27ccc0d05516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff887cfb5192412e0f06cfa67a3828517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387aa8dea8cb14214be5cae5f987a98518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5be12adc55da8692841dacf7bbb5b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba575fb17e8af33bc2523c34d7a69deb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151ccbe15f2c717db8319eba1474c7a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223cdb96f79c4b9c997cc1e5a774724522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5df3257b32657a8fc928c4d640823523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6150b706d1a55bc755a9ae8dcae70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83584c8b3264bf54fd03ad0094783b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0af6575fce5185b9545810e048ca5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a646e6d214b88b3c37b1db983eedc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263b9a2027ef7f99943b8f8bf233f91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e31d292d5bf72797a24075febdd90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2d015f9ac467d9f233fbac37eccf9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f039ba1ea8a1cc4b578ba71f5526b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699c36be5cb016280f687c6bc2e7fb1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4eab03a5ce5cc86a0007005f9d68a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4cb9cf8c6f0902ea7c0a67d2a94fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2afa17e08da05e007596b59a313cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd12a39e22e8cf3bfc7019eb4c6763536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66727bab9d11e9355d6fe8aac0412b10537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297a8f7c06ee04cc951af3388f1e295538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc880095bac8384e2e0d22edbd06f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519657f2af03835ac0c95edecccfe39c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3d94a37ba3d5a0a95e6e8d5a71fd2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeb6d9ac776854c254bd430114c889542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dbef8d9ae42358f3be4df9d9ffbc3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073834010bb4b22ca151a7ec56dd291544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d35af3f556528fe2e54143b53661ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1cf3535e32149f80799471e3ed13b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cd751072e4fa36cb79f77b72affb1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651b67e740ab9be2521cad04d627c08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22666c53df8d1d8f2c4f337d39f26ca9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc570e5a9bf8707fc2be9ed23f3aa6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6db3dd8bcdb3fd4cae6eda76b9ca4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194e7c56368b01a9294a465538f0db9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48091111a397c71c61af529c52135679553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9c5305421a46ebcd4481149df5ca3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d43055d846ecf0dc2c1a547a44cd6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1b9e18bad5166663809474219a4ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb637e5b4bb689317adadca1efbba9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48de0091827e00e5d4363867bd90352558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b180cb707c0834ee676aeeab1f8f57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044978d6f7264103856917ed279553c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e758c7473feced08cb0b273333f77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed71c531a48d85d899698c50968fb70562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a06f2f3cb6928462e8cd4f47cc2fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e460150645cb79b7bb1673c69d9657564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab788d73d10f0758882b9c88a84f0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f6bb8f3e4e1fa7f3042381cd587c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec8577561de3873401bf58d493467f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ff00dabc4b07dc7791889117da71d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90707bb4fe07849a69cda99b90884151569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee03e2b2bec37a2d0602d7b6643693570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60575d8c7dd69369e6f832e4bf40ed8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380fca56eadedd8b0c74a6bf21a8f07572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a88a30d6171648c647715469265433573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1d6c6d5c649debdd3f2f3f5e7764d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f358aedc9a808f84cb582f8807174a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730fc5659d921a646f6bd4406107c65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb4edc34c275c5b853d38456bbc3c4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929c0e62a16898cbb634606a71ff11d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb50b59b51a58778cab70e3162b582a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2776537934e57669e24bd1a93ff29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae1a58653c70f709add2d3465e8d83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3252a88ce9c03aa31bcb24b00ee2fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8c3e7980dad962d5c93d49a81bb35583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb74b1455ff3998a100fd4c70c07e9e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317b8a69d7cf63e6422abb8b8014b06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b16ac045413cce84e069d79d58bb9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1138de21671789dcfb64b484e96ab8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327ac87650cac34f0db92d3b54af78f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e3f68bcf5261a4a1b0a8fef360afb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065c568c23d01ed7daf84942221906e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf76d75cc5731aa01b71f6d3d4e8df0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69df8c09e3d81b8048b51491ee95937592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fafe0d28ad6b7b1395c62e1ed319d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27845b2c4b827deafa62dd11ceef42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18045efb3b49ed316e00570cc51c41c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf3168e1d0248d16282bc5072763da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d89f66bb6e1e5c98098d8c43663ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87517f69cbc71747a6970b02e3f2cfab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0c566e63808e3b9f599e4fde3978f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a659a4359e5d2d811fda0d8863673600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953e79ffcc0bdcc4aa1d4d6feeee454601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0da18065dbbbca2a01de8a8a5dd960602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc9c7e57d27f417bf27189197d3d23603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdbb3db12e8516e5160c209b6d764d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd039c0cde4ee9b1778ceb4f64bfcff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba352a12a971012b08e7d32edabd01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c28bcbedb4bb8eed39f033e6df2feb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7520e9a7ab71fcf6b1a0ec12537eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f371f2f3b94b7dd18dab0c152559f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c2bbf2df7c7514013d12bec6c3399610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564656e5e182093adce447ac3c81b14611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f7d84232ab4777c850299012aa972612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe22f76976e98b46823274f595fcc08613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4ef295a19aeb5748335347b42541f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625655bfd4082f945cdc70b6816b5b6f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90169d095fa0fe33ae1c8c34aa302b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f2f2b2159085a1c2982149d90e747617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c65fa607e30460496d7ffd663bfa4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1981059fd455b82b284f7afe2ac9a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0c7e96c19492baf2116861c1697d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692e5bf3c861e48226878ad2004cfe7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380b7ef15b7a83f35d0dd0e96b06f35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888900df6702d83f2280fa2900e2998623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f614c318bec0f306d00752f7fce0f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52235217dc4c949502136229618541d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2721e427df25a3b30ec322fb6e8f60626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60a5a250582c48327bc485cb327178627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214a5c80dd178fee963198e7d4fd7ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881572a60a144fed8c78a574f3452fce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2def19abdc5084d9c951b61026a3092630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f53db8eb2ef3923c8c04dd6c7a480d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98217d7efa381af92d7797be32120b03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300f5a51d4d4881d5850163dc2a1159633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263f25f42801d06243f0a5586173cfa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6a07d7e23da695f52d0eeccb55e04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc5d08b1500e5b3a6680831481b944636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd439eb857b8230eaa3cd54a3417842e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69bba47b4eb5c8ca8165bb37061a6d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b51505e393528fb4f63f338385f9f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc0a45b4014b0c70c5a52a68c6cb38640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86487387b2c9532dbd65a3ebcbe59cc3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee854d0d6b55bacb005e07f7a65ff620642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702337c88e0308930c28ee9b712034e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ab58101e1c0ffa9f79d7db580ea49644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f664beb6b50be1f65330d9f12c443c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd4e2f2a7c7fb58640691d6ddfe1a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ca079fb77bd8260454f855c233b23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147b8d31c8f9eef968a5e70972d0577648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e76e49953b1a0e935d84e5401963c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b579ff10d8970ff7187fb4e43d5b1b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b9e9f80125f31c1bd6f61b767d317651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16203cd9e0430cc8eced843f18dbc88652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923746ca291ab08350c4f754d589fcf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed568209548040f2def76230375fa573654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acdc003052e8dd8c8fa3b6ac6c62d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fcb9c8a1adcf09cd446f8076a72e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872396e43696c18648eb8ea46601d40657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b80e571d8f3557ce823694a885ac3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d59e8318a8f0eaa15553422e60600659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486c4ce9513425795a93d2917b203fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bacc5b375de078d262eb04a2dab87f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338f618844b6c67deb3412c59059f37662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56ed3783c43188bcb62939efc76dc7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b418f34844a2b841efeafd9740ab0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b8848707702334feffb75acfaa981665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d4884bcf4d29ef5a7a49d7b5859eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053a81501bc39f1945ac816d4093998667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefcc2ce5299e9a324de848a39e4c59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e020118015afb9ab14d9950fe85cc4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de98a1c15cfec64cd9742fbe7c6255670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2640f6d50233bf73a078d2eeccbecc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522721225d1a5a99982256a5c3467283672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc94eaa3f54e7c6b06ecf85b60849ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f54782aae1d978eaf4d6178c43de69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fcac2f05aee59f57040015ec0b218675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8bf08dca6b505d94d1264630dc306676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631648e0306d470935fbb81c8694c2cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31150de021e38601a5219d98d45ebeea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130aaaca0da87f374edea65283bf86d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6904a6af782f83297763c3b1f83d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc2ecf9ca9bc8f0db9b3662699b330681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79892cc2951c10646c43b785dc5a876c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be13e6888f41ed50ef1e091c4a4622683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771d6e99b65a2827d0002b522e2c403684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a56525d473ec417d15181ff97ebbfb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e754e59de51c1273a181387eebd1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51418aab338ede80d014f65125d6ea28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725b8b4f63c5585afa9052e6b7a7a6d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801a4d7ddf5fa888a756aa21588e93a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d99a57e6f8e30d371a30d745e7b3f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a1abaa946f0fe8451fac0857f71e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1b268ee28c13f952228aaf5ff8215692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e600a60f571d5326bd75141c443fd4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f86e1220ceba71f91293cba6155e8e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb3dd0249a6b33bb8ea52a30720545695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ee31e8c6f9c66906c94e5f17edab1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6541aea58e7aa5b1fe6bab03b66fcf7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2748b6d7b19600109b1032d7ff6241698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ce95e9299835784bbd829c98ac8c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21080712792f0ea3369fc32093230b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cecae180f8bb3d58c76f3ca6810c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1289e7c5b4aa5dea54a17c6910d2b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23e82eae26091f2ba4303f935e3c20703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a343d9359f0a537d76da3979734bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bac992ec45dce970e0728d948d287705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50772d153eb7cc4c443f0f645fbda519706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6a9f7cbd013818ed1aec9d0effa1d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5a82158ead6518494becc0c9af3bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6c3cda7c61d7f937d81f48422d045709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41402de6d5410b474a68a43150dd1b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fa5c0741cb5516f4a3ac25a117cbf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1c6282d96b854ceb2297eebff71ef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c037e5bda9b986fbbbb821271f9a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231c3af879279ae41930bf1e80e6199714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7aa47525bc938791b6fc180c05e0e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988e8d2dc14b922993e864b8c3fb0ac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190174e0dacec94c68176f5d4db9826717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88512aed06cd315ad0eab3e178e90ca4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ed604b4f1bfa99622e4920bce2747719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe725fe694f1799da3e6c6c3115181720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5336c93023ae46c3fe1daaadebe4be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4eafca633ef9df025cd313347897f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584a946209adb4bca91d8351cd500af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b0a92a745529ec314cbd10e9875c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86197e9c3015184351c7adfbe1859b03725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059f3eb65d95af2034969e1e671533c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59375b46ffd4d778ba68cbced6c30b90727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680359eefd3cc6dca64836763e7c8b5d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885c2e7ee5f61251e2cb6e14f0f1476729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec8e7f9abab38940ce65482076c2fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdbecbbb750eb629681eeb2bce7abd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f918e506d3097da75cfd9c8e42a49f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ec228f4b02db9181723e702af1217733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503597513a91cae85d5a5760969ed04a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf128e8b933e966817c1aa9cc149f5b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993317851096879c2df66290122ebf1a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567c0acd5c6324c939d63aac20bd8e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde40c7e1b0239233efb7707579f93d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2f89fbcf9c4d3b36e4b8f37500dfd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff27969e9358b0bd6450f463b1b4973740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b253f77c31f98c331081039dd8019741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50cfda784ab4b55bed03f6575aafb3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a96c4a372e72a016b53ac20aac349743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebd1a8c9ebc726f2ef7a8a1a3886c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c0c6fe038a05252984b48103d06f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9219e757ce77c25818489aa09ac1af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea692b4987dcf2506ec63396c930231747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1607991690469e903537035671b48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28d10290060f25ac5cbb0421a07000749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9e2795461e1baba88e7808eb005d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593eb60a99f12b5839b5833914c1b42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9599f2ad3e119ec3ae6db0b96ab867752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2561d7f838cada7b4e93369023154d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598ad7119c6b5de49eb8c8cd8bb7b92754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c757d27146f9f85cdd31109b5ce1c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb6abc3609b8729315cee40b486fe3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23a727b3634d38534f375b41ddaafe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edc40d1618e9495b64653a49812898758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6624384c18f1759da3baa58a347f7b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd6cd01f74270ae00e27010c4532fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb9875e8c5ce3644cdd7fde81ea2b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac189dc70479da3548d7305e53d8353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948120f9ebfa275f1a39e39319675274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb7496ff2909a16ac90508b21a18c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34798dda759ce86b9d47aadc6212281c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894062c38101047154ddc29a656fef5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b86ef1cf17760e70ef909c7e91bc48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d923877952c76bca38647e4f4cea349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed247fd8cac2f4fa14d583052f015b4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b77d54ca5dec45f57cfe41e301c8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314ea6105228b7ccd2b6bed5aade4ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64438bbdeec2016024d100e2b7418a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed4ee7721f5a049c67e0b94207880f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c099e8ec56caf976c6d35e7c5f63d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cde3da468acfcd07b42ff614d88c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061de9fc86d3aa0714683bf5ec797faf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b860fb1dd5d8379f6c1e0df313a6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85ec2ddee77a890becc1a2abd189f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d77196d6fbe738e8210256a4e62ba520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbb9217a58c0f7cb7e6999f50c224f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b271f60b3e871c7aebf2d4e099dae1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321c655ef9ff3e80ed7c33db2e069cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed217108ea1aa6bf742f9bd332e37f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fcbbfa1c070c194ef2417864819c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21e923bc2638025b0f0a29a832964f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfbddaabfb7be9bcb574a0ef1d2b5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f054a505c7756aefdc00d463e80d02828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a9b111a59a871002ff0b3c90fc90329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653eebf27b19d44e8cd9edc0fb85f5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4687900aabcb643166b163e671d3f9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7602df8d0a285304d9af16cb17d8b2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f41c0821d0ec704cef3616566db85033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bbccee0855b20e884524dbd0018e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50208d388ee1815ade0e878d5d71851035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e711d8fddc7bfd90ca629cf9b79bd0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98451aeb6da1df17bbc95bd574fa1ce837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3963e171dc4b41e19ea819c001552738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4dea9f30a0ca1d684172d4dcadbb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d90f4cab9131e27531acaa1ccc56740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba74cf5598ac832a26b5a21c9c09c3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb31a017928444b0e18564a4b7212242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc78811650c1c95ee8f1228ba7f71e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02e640a56df1839327f3d22d7c99e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf43871c1775e9e57b6e6029f3904945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203d8edfdc046153cf85c26ed3cc6ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947a605d36d031f445539182a9eed4c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff21f06dd5750e521180c61ccbdc32548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390e78f65bef12ce2d27ee4045d28b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac7e617d1b308d7c265b604020d35d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da459bacf1e20dab3e40cb7c7fde81c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecca2686085b2667d0d2ad2743593cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c2bada0b25cd718fe90747b29c14453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4b002da3fb06abb517d3d610ed61554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a167e4dd586f11727ef6cc919fe77355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fce052c9f977de39fe7e0eb5926d7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7611589cea53c055ccbb50282db21057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5b596e7c9b19db59e3e1cc257e9b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cece68df89b0fb50129177afa566f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd387f890dd578e13e1165996b897f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02568113eb711849bb683ea6c88d9b3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2b099d0f049639c5d81369428098f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021be49bf94c80a56060d51ac9dd643e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fce95ff1f9ccf2c9c8e38bcd400a8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7d5928b3541675d626a04794c0b4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e196782bae5c75e1bb647894ddaa0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da625e78cec4b765fc0ad873fdc05f5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a315297107324da35e5cec75c606468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ff211811ba4321e172104353128f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decdb0bc9379391b60317228ab2a7cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed697ed9a2a3fd7e60ef5de73d2b71571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f02b5b6e92f0f7a73429ad762f48be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3a7c4b0cb0f6781215127b374866973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb16ed5a08e5861df6df49135a1e63174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2ebbbabd76e13b978fe345234b32475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6dea40e1f20431ec27ff762d2c63576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9402e645ab84c141dbaa124f058e1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1f2e2377881d5c2a305251d88d4d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70493035e4f682d2ca8e5e46cb9fb4c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19d160bacfd8073e450289c5b4a42f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb378bb4bff84b89559bb964e58f25381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9456f6251986f2d4ed142fb029c8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741970894bb6772ed5bea9f49d0cc5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1e4b8b8d5732fb9b9b765e75b75d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907fdba1718e26f9a8c87ccd06e719a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295af5d4e6a3a5dc802a7c96621eda786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f4ad864427a4de5f875fa7957318d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e13f6a08f791a5326228d452432bb288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff70a75575c4edd4577514c6299bf089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3d98e90b85346638aa9fb681507b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef31996557490d5884554d37c77c58b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4eec531316601e0301f31284c4e4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e957165efd950f7a03df9c09a5c919993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f65a3a4f1002c20e58fde1fa404bba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c301a356d3ecbe3cebc3a57d1298acc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f386b9e259f4a3bb8dee1de973cb49a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2440f6b40b87b733982ed618a39e8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13295a6cd4a316f789fad9639031221298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0cae35d99e268d410c009cabc6cf699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b377d2320ed38be2805736bb2f4a436100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0845b3e450576d4a4e4ce9c5f0d87cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed72fc2ab7a3e7309f8404df89b1cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fdcc32bd6ff2a737d65a509cf5cf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3660585108746d706f43480ab6f5f5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4dbece1405e02ea2510ff425d7417105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8761c49bbe9f4023e18bb3d809220106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e59d740b393e6dda1444a6623f5352107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4309206881d26fe1eceb4ce1cd11a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe62ba49b078f6e26e28322d38484a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aecebc1366518467230dd6698c0a91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c17e33c515caabdf026839fc1d3f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ac6bedd70f7dbdc764dfe61c10045112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50de5387d64e5398e9938ad6a605fde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bccd048780ed49cc23569041962429114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2ff8caced77245ce69bc4c4f707ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a706e608bc485be437f342813f4b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4cff5c1256dff77c731f911ad1cac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a82e5ca350a14a3f73cb8eb7f03ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655311e45f36e0d40d521ea2a363fb47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7205e1fcfe327643238cd4e82eedecb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6082be9056146cbd9bf36fb0e5daac2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5fc3b5c262ded4420c27c02e6a559122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631153567b27bff5324de2bb89c98d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5fb73b0e9737cca343e4620603c86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344bfa2bf0b3375a0e3dffae1623453125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d9751913cc8a50b56a3a41170fa7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcaac86cc710f9524329e075578f2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c23bea2004ac75a980a7d55ea069c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e5cfc83d87e3729b4935cbcc1e424129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1fdc239e59b6aba70e2e2708d6547130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73d770509e34d1959f5554b5321b86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33ddc590ffc0aee265c28e881484c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cb348f9193b6756643a42b85366ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9dfcc32354158ec58a3e8919bb9ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabd8086d8d6542335d254e3ded8717135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ca96b34f8d7851e630a4db013f551136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f593beeb899f07bd71bb462abbfedaa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd126b6952693f53a8c7e4a03ae15ee8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89bdf6c10cefe448953b2110990232139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd63cb1bcb65b03e5e027ea4b4fc4ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d138e6b58c35c2308e02e3d26271c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3fc423eb850a8548c91d1ab5344a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc072d6e2d016bb9bc5c2953871d12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63ebf07753b0abb54d7c42bd4e8713144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19300b760f62a46fc292b0176eb84e05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825be0689a1e34b3bbe8d9504ee40e02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bf80fd89b4a2ba1fdf54ec8e5d04f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f67653061ca8321b7e37ebc7b49716148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dd1fc34c5c9d46a28e64d5be9560f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe7f5459087b2319778c50c644a52b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc651d3cfd6efd40589cef54754559151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809156f973d01813360db6088d54129e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bba559b85daf25e1bdcd983e0ad691153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd798f98182ec42ed07ad7a01707fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefcb1d06ab31125bb0c08fb90b5b36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f8df15c05e761d870941f0593b20e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43202ed4766a1e336552ed4e15b8c790157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184efd2431dc33379caa0e3ea831249158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a6b267d5358f36004b8411b36003d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345832e305004502c4b6d0bde77e50d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e46ddbd057225eb8534129beb33e9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be55cec91b22b8a68a60f98d0edd4ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daa352b082181830d77d933389bb62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60098ea48ba6a83823fb90d9d33ae6f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2676042171668129ea921ba01f335c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc5ca9c70f116ecb7760c23a378f15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f9aa37bdd9795884d148d19e37e0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86811b5ccb317d1e8f012436d640e908168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830dedba43b82778388c5babb485465169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0f5162e04fa2e1f5fb83da25f22a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f44b48999cb63caa9c9da614defbd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea0c288bf401be151423694be414f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4917cd652a16a7ee11b0f87d20b607173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab700134f7c6627460fd1ecd6ffc9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11832ff95cff0628d75c21abdb2df7b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aebad979649b4f3d97cf6c25253071176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213cc1d9c6172dd9a6c2be0d1f6eeea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106389a3af0c780432ed88559c6b32e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f837cff6d5ca11f0bdb12d4e1c17f75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f84ae0e417a07fe2518fda3e5bade180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe7578674fad9897f81fea8168e4b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fcfc26a248eb8479f8cb6450a8004182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e931b1dac96a51c26e67acee9b671c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f997cb4f0c257c708388f91b76bba8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5371a6d2ebe2b366af0e3c9cc9776185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24c7ab88cd05a1769987ecaef5ed28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98820b6f07676cc5fbc46fbe8f9b87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14d2fa973abc6825175fcfe550247b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c2628fed2aa27bb10ac4a9552a951189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92d0b671dddd558817f85dc090a601190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3365b134f2e37f3c3c2ceafb26105191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce4a0001a33c9f59304c7f44516747192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4fdd26a68b42b44070e9cb0ee8cad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ed2313b53df0c12854b6137f8a4ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ad1cadb453649c82a635d53a20a29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391e6551d35e5341c9797b644504229196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66110a32350533ac24f297144361e300197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078abcea90cf69e740caba3ab3cf8b89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb81420add2cc1a8fbd6eadb86832c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c3d8e7bfb988cc2199fad24ec0e6a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79becd90bc443e4cf9629bbe556207201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea288409441e0e1a066984a94f8d6ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082b0f613632e697db9e571b9054df1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa405db4b907c6b1efd75f7437c87c33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9889d46f1e9b1d68f33b070094531205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c704fd1969bb8c9872691968f0a0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e7ff04888bfc9237a2f87dbaa572e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f5dcbdd62db5e9940aa708dd936a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee42a3a1cd6662aeb69d19fd5f74b49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bbb98918e1712680a7f40d7c95353210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c6dd6a7fa80d6310d14bec20f1946211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6940b1fa22070791df291dd23a816212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86be8187ff4e2d8a42d5ea35e06b2b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226a6a41d6aa8e588f22cd6ed5d99e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f59b214487044334e20bade9370d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746af330b9a58bf029e16469431aed60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18831ab5d3da18799db66b788f1d7e06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc7fe9ee5f7414f7914a48751a316f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201167d0778826d1f292d4bf38af6208219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfea33a2fab0a1cd927ff94da687f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd1d257021a442cc4f9d21b719d02b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e32d864f656ef5bb30e27aa25734dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ca2d98b614a1d19724613e1cc2188223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057bb2f8e5bb24c826aa13d2dfb7440224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae68a6676bb0dff942a36b9ca777b74225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a03327ffdbeb8823905f6e3714d85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade811e60282dde4629078e3f9f57f62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b878de294381845e3ccd5bc3d5de554228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a8c5957e2872cb35af4ea640b6f6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e294c25bd00ea1538295ecb5f2513230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c7e821c798fb4ebddca0089534478231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac5d4cc73713146c2b251515fe14b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de269732e8d997cda179f241cf3618233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872df0a6a9b3c5b99c48a3e8cee7426234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a02cdd085bbb72a0717d2859ef475235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40dce956e1a1372e783d9ea5744763236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3ee1bf62fd3df23c927db14abe185237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab60d19e99e9f938bd4f9e2d8b8b09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cd2c13c935704ea7d0a333d7e3d04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda995f9e13b06c63d7a3626851d2507240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595709f5f2b1bc7269d86b73d67f3127241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700be2cf2470cfcb4ea5261510c2158c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78f8ca0c6887d21e6a2a414e8ff4a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967e16cfc78c047fe5302ffbefab683244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466955e0afac8fe56873bbc7e98019cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d5b5363b6bc2ee9b42131f328f1a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c8cf1df862ed4dfb6a2b79da59fa0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c70512be8cc721de53f68016442cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e37e760b0bcc5a28e5c54b3e39a54b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709eca5dac3291c8c0ad4c811c42439250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7d39e68fbdd12c6c35cb5c2323d77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f98d67e82779befa1073a5338d77d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878a01f5415a3f06786cf79d9a4543a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6047fcf33549764d14239f43de83df7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37becc172752996149d5685aa8642bcf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf292fde7ccb034725337cb717cb246256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227962292f68f284b1acc7e8121b269d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495706bb22d4c8e16fea0ee04ed28a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc47ee8d2f50f6d463310b3db641482259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ce7c4061ec4b3f866275a40a33f91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30beb40d261eb368110eb5c66b946515261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae1b3ca366aaae2374c329213405bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ef51e898bcace9d9643528ede68b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33846c6731e0cfe31ebe47947845db4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754b6dd401714691a94d3e6ed4b14cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3346b58244315e4925a56542f7bd8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b33e99a059b72a9fe717dcd059886267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0887701346eab12779fe372c3261ce2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e30694d14e9670df02bb251afa616269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043055d7c811e02b83e5461e1aa3372270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d163c7620ef4f44c88e7bf14cbcdd8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9871c2995f34900b01df119d7e2a6b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e41acc29bae80f72f34438e1c1c0c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d933941681d273ab87e264bab43516274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75efba242c98b31f9d7df0c3d5e0e9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a05ebe2a75b0ca8d4365e76574bb08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7b85c522acd109865a056056471f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3306c005667182b77b9707b8709c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0bb0f932d97dad08e8011fa5dcd21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923f24751a2b037a56f5f5afd5845ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ca6540a1dca91a6c6c5fa24b5c4b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cd467e4971c26360cfaefd5574f14282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1819085490305b2a5af011a760cea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaabb848fd4a7da5f5809d52a684538284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb96c801e5dfc9c3aa960d672265e84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ae525946e5861f3f48e428c9de0a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acca289eee2653ba9b88b15389c75c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaae08cc38683a61b167a036392870288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf8824fab25df63c5f1762ac5aa20f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5e26efd543d5f5ec9f92a2162b5e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c688f784ceef2a00110b71fc9439fd4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d36ffe38ebfb8b8396f42dcbec2a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632b914f0865d66d3dc944a2ca9d567293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936f4036da13ab067d263fda9228f5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dde88e32b58c96cde06a4e5e595e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640502908eb54367514b3a8f6f95a323296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f934f1cf0dd96bc7c51290e1eef0d9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9d1d420d6c9c1eb7e94e2f3ed7cdd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52ab17c986d515471e3485c38c5bf7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006e78edb50fe7eb8828eac0b738d31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0e2c64fe168b62d27606a3cc7be60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98804374cbdd9521baf1ddcb431abd3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64721623f337638e9e2cf5228a4e0e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9bd6456966d836b1ba3ad3abe6637304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09f85cac5decab5d5d2b3a9481a213305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480ab6859353f910dc9a0a3421aa7e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b01de0d6d656e3b2efeeea4b699c40307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4f543b78f6852f4e6dd11319f062e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc3ced708bebbd78bb28ea94f1182e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e87f947e1f91360516e3d2ccbf70ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fac5056fa26ba5f3cfa0e0ccf3e56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0390e24c55edfee3c79e1c258290e12312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c79f6a8aa5b4e3b96f1f19b7d6673313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53940bfe9f8d0a3481b9bce71cffb3fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5486a7e4d403f885db568127e3dab97315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a395646defe53ee6354345d26c3e1c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0a6d73c4f25f14355ef3401d942a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2c7d7f4548f58daa18e0435c1de8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b97373cdaaea073daf6f4e8926d46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e043728daaf8ffd9b77cd83864aad9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5ae94f593f2780b3e47d8931e74a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c96df7874ca789231a39b658508b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaa821bb34c824b3f551368311ac83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c97788507b19bde99a9da902566692324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a73edcddd8a9389fc3cdd98dec111325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a93e821d44ed28f1aed89e96c7cdf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47b5a3debdd1ed3a14f14df80ed11e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d118e3657f2b6b9bbbd2ab3a2952b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dc216022a2219b2b05f110a7e48ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9949a38b391a92638c5132ace10f7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179826b2f0c2140ca6a18353b1824211331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1a7d220a245fbe23467be64b32df7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5547f158c22a99a87da78e48409c7a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aa3eaef8ceeec92bad0ababf35a70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67365042f44405d62cdc07e40042b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd00bb039933be2bad2e422b66c1e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96447ed528900ab3596e8ae02be28af3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf37f46e35535abc8990c66c13abb3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863620ad54b01d7ed8a162474b9ed7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb4c706bf7ce3b48c12fc2ee735da4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d53773ee68c2ed9253f991936312e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0499679c4f23a903f353bd85ff6ca7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffddb6930d8da1438d08199116cdaf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022fecb4f722405262f22a1e267b526344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88a020e88d70a14a1c1c670f49c263345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fb8acda6bfbe3ab70784546da71b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbeb3498d617bd1707bed41f889a9e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb73114ed6dffa7c1e03837c857a91d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb50b7905fde60e3bf2fb893dffe48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d804e1c538f4620924e639340adbe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e03a1b002beafd7038062d832df6b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3d7a4a00747a4af5cdb1c0c0c4254352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c14b2f580e8789863208dacd93201f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0fc3aa7cd5d17b16fd8105b341d5f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04fc1c100eaed539dcef21d77a6d87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61095f84f40a2970d9a62a348a1f75356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82796787bd7941fc112abcd7ca58919f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9a3fad775298f4e9ae3e7da568ead358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99386df868444e023fb843fdce92fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aff8706a1679570c2bc2c57046cd56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fc5d27bd28bdf79c5ec23a214c9b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106e5dae574aa53587caffd5bb40d21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06906b13be9e9b684d93d23fcd8a36363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4238dfd13439aa1d61e12d6682dc9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d69ab7215a787081d123c18213f56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc661fe3cca204da90c27282738033366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305be17442986bc2276b87128cb679b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a8a080b0af0f4ffbf0dc65f1347c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dbc52887676fee47064d83ad4864c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44391b74f073d72359c5e9f72a3a22ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492ec9f9f48b4e8b2fb9081423df9b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6580eb97dedd9a9cd5ed4223389b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9d036df113487f54d3d2926eee585373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3ae336a073d34f37f4593fc814e5e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d40979d0f0e95b288c0fbbfa3c92c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3eabe94b609fbd76e17795ae91128376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567fc903148595ebf1ea2e377aa16fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac879fcd0d77f06a1e62b0a38d41f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d0d8308dd1846a81312ac3bdf57e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc84b97403a2113ed14a796dfa82b1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc11cbb3caeaacc68f723ff70a1e9f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1cf9da18572bc36fc6893745fcd93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d8cbc6b2fc79c24ccc4909f3f3de0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f037477d603d6b43fc36a6a5b81b8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ad2ad827933a143b5054cacc893c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84399c7262fb9583466f48c2347a08f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a197814aeb27a405a41d9c8a6bdf7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efca16be428554bf0eb4cf7055893de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca8b5d84452085335c381e7c2b3924389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362f23d84290a7347f401265094b93c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281c0a9bfd1c1f9ef737dd1719d1108391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4974f142e6fa7792ec7ccf7f9b3b3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a995b7b831c0298e72373a3c8b0e31e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371d927007fe3a23b54ee5c414751b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bcaee7909ef5629a13119788d5374395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292894ce7cc08b708301fdd35a38286e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d34781a5a616eb182f4489d9aab26f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d75b1baa6f4c5e800187c366b6bdd9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbdc54438cc2cdd3232117af9300a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd383ca81dc58f5b9d2100f59e7e814a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a169ba37344f5ad63effa2d15dbf8ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e9151aa124ec56c01997eb622ffb6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c662907555743421177f8e207b2d0a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711477d2bc3c6b3aa3733f5168af9bfe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a023cf8dc41697227cbbdfa6fb3ef98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75a9b611b9ef641ccb8cc5cbd20b27406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326fc1d605b04f515db1434bf09bd4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1fcf48f1936476ac52863ecb3f442408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b79e55651b937446f1acf909347187409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d52a0fbc8fa6d7d141e73e66f0f0d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5c5e9b57ea8a94d16fa043bd55f3b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e0daefa3906d71ee05453cc1c8f2c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4ffcdb032a5f270a736e5c8243520413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5416c430ee2f2a65906555c56703e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109a1426e996bc7d07c8f948fb52421415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae0c9a0f98cce3ba0850c12bf6b1de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630480d04f4e4f76c2063eeac9770576417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb33b897106c7b582793a9ee1f378f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693a47f497b56ac45868450f276e728419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75663afe57b4ccac142431e62b06df7c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e07161b68897c01d0a120579a7c44d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae36bbc9cbae18a4577d396d1185340422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4539e6350c487048db7260e7147bb98423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a15dc8409a44b7d0999bd6e7ba19b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f243da23031144c6977e66117f6b45425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80626444a9e1a4e569ca4bf45a2ae20e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a186ded820c02881f8d61ec1a5e6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fd1a95ffaefc73f78fd3df8b36a3f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07962ca77714f961e4be3b4b886fe323429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3540b02163b3d69da34b39421744e6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c41415e4b83e1aeb065ef4993f177431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b97b6dde8c8e5af9c5b8dea882835432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8dc024fa428a7c2f44a4cca581e95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab76bc9e22c10972bcb392ccbc6a871434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c0d429ae46b8f955293dcd255d22b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913552f4dbc8d9d5a718d8425ad717bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11150a9a1a63b8908fce248f0d41c070437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5002a6d09e36e71e58b5458aea724a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15451c1e0b9bb52a093a182ebfd890a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a886069d30b4b3b4ad1a7e21e0ef25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3a8ee07870494b703c9665881280f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2270b165ee7259d146b8e2bd176334442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8d8aa7c5d4a600169d14debc8760f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69f7f48f90da64ae2eff5f886a2646444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8879b01d857d6a511d0632401d3393445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5eee3949a9e2b6becd4f008804096a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c2d5c27dcea91e1618434c1e05852447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa261b4004dfe24636cf9cb8d9b7a1aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51693b742d5088577e1fa5f8165ac71449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9743d1f6f8cb0b2c3c91577adf22b5c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763f93c7d342752ed918e220fee70c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bdf9d85c83f26a30fddc0b9b4ea9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9821291c51e6ccf2468d645c0b4bccf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f468afbd1dcd992ff8432def0a140454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a1f94a87f3192ea346a20ae3c4611455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ec2a1df86ed4048df96331bd4a257456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135b97a0db71bea1ba4c6e4104a3903457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819927e0a999b190493a42993c134653458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12319c60abbf065d774503ef0f3fda60459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0889372baaf7406b0f4798a3eb31e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcb7ff5a4da9c7fa27541435da0317461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e45dbad82a8cac25d6568e339f85d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c620157c55682324fa6878507236a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f6cbae7341ddbe38be12c46784169464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce930e4a68e713f8379acb93f5e2b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4346391086fbd1f9e30d622bab0d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95bcc181646448afdae1ddca9562ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158304806dd148782b85af701b3face468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1598f5ad34e054d1f7efb7f82a3ccca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d87d6632b2adbe3cc8b6414302401470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c826e6ed9de7e562b14986ebe1220b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1830e5ce86e6b81a243ff76cab54fa8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa07a8416a4383718f774a249fcd91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c2be38a5236a373f9007af232d03c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b5f2a019aedbd0ae1831179aefdbb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c927dc416e15d266292849e414c5bf4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561b820bb7b2756430c4cdab10d7310477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be445abf6656270024fc98b3cda951bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823b2106d6cd6ec8fb9a5fa8d16faec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9578de379b66fe056790272b50f627e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c94717b87bd8a4fd6d6a6d1299985b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ad07e151c7d681cd6edd8c2d95c94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7135c0d7a99361af4f1157440c6349483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7203fc66be51542023fe2b656a82a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61b3c0e5f6bc0e777df36a8f0357e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bc033d8f63d3858eb8258e46bb527486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbc8ecd96007abd6852a72e4c96a44487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb585aba662faf0d92bc8a6dc2860f66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b916812320826816d87e896317fff7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9793c86824df66a564cb69bcf1d0e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cd8bfb31eab8b392f5dd337887c66491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d80d2458473c0b0c8178c0283d0208492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05026a3a736bade70c86459d3a70b70493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dcbc92dc891e012c6b37d34863336494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d342d8e49078a56889208444ecdb2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1229f0ac16c57098e14a4f3ca2c8698496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8300e124d6dc43909fc43b2e925bccc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29473c50fd9363fc74a72273a9dce57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a264292ee0d6c5572d3539ca0f1702499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3214bcb5ed98e13697e5927a5cd98500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d30aefcee64f9f6c1704be231d2a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5593eb853cb56f7281741d38349c26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3670b6b61bbecebbb47a117e577a888503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc417c39b3d1feb8fc72dfd6d05d91b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2d7c2af1b6cdf897b5008bb5a85e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c7f2915f4d368e53c0f37071e4e46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf76e6bc5b559b1f8885ae456fe032507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba33cda527d015dba5a00c48d3ca63508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f3edda9ba8ec63cafdcfc266e7ead509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28d980a7757a3d30d329b75a7899eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe20d57433866f486ee6773a35a485511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2de61b729541353c49905368dab021512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd331d1e025c74c19e1d9b381d3c9fd3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b05aa90a3fd9baed60991a8224bdd2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07d4af448b73f946cc0ef5d3e1e8a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921a0c172488b2894769b247edb8c7c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cb3a354232471887ff4d01e4456fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340a4561a1354071f8e3be1a685a987518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545780e4a54ed480a9aa8eba6653b17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd21b6e29fcb66c9b38c74635c0584520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18957377383fbe8c74c487cc64490a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302187b4229aca5d4d0b628ae444c80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b356624ca962daf42b458a4e1bcea8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db100e945d95a5f6e80dd0060e6f709524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738677d4e4b7bd2c3126940cc046612525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43a92bca57a081afb3aa27e512466d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf68d3889ffcdf4254bae95f4b50319527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dcb8d8dc4b421120d0bbbf511f247528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4812fbb8c2dbebb3597c6aa5f094c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e05f547b82a7efe28bba009b63a9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7fcd98a600d99835317958dd93877531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdf406a9507765a0832e0fa4360f70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2062f4d0659b788d415b4fa60c009533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92f79bd208f7936ce37066f3f54f03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157882964e41d4e468ba0b95ce547c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de15a94b698d30b4f2b74e49bdf8a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc646ba6eea380c737c4e8b744e9255f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82a81e10a7dcd84a1851a77a873761538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557984390da2627abc01aaf12f3e34c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76b25bc16505720f7edf8bad5e56f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613994958886ab9029f80098d7500a0e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf744b56d8744866a230f110fabd152542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd76b6a616cae15ab4a5f25f8fdd76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827da1aa6d86a17429c68acd4da3298544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56c546d38bd04afd82ce1d14c736d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f87e4ca428e8b1784f2a068d1cb2d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099d8859fba7ccd6d897d0253c0cd01547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75c0351eec025bf1552d7df9688180548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5122130186e689cdb390d0f6537d4d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53feba9eab96594125dffa7cde0f8960550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92eef26e14f63936903ce68c7e66f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a76af96768650f571a4959c551df7f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ee7c65aac777b1c325c37270ad895553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481496bd5db40392b6f222458ea71e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e175054bdcdd9db04a4d52b94a9b1e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e54b860fe4dc593f4fc99f344f183556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f23725af5d108554c7e8263e8ba88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3973cd4a2debee9bf06ed038ebd027c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0f53e53f54947b0e89c03120cccd7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c34887c46a665e672ffa77cc351a54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912ce08fddb412a07b2323c37b1af64561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e06271099eae1ad6c4a8dc61ea2c7c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b92ce9d63e9d64f885787755bd04f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9549eb298660145f779523d8851abf2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a9a91c0595803abc5fd73b855637b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dd8cc8a8789777285074423a8925d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573f2a22c51e47b769945019fc3e0cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d62721bde8994565f23c528bdaf9d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee62f8a4e71c3e8401f430be3f668f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272106f08f293a39e11d73659d9df41e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e206ada55d5042d6f84add0d13887571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c0b23b4e6995652500d38a58bbf23572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f828ea03c953a984d24517362dab1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451878f6792028cd822593a57789c0e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab582f53d162d4731991a42ac2a53ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb0393d29d09238e1d7ff4eb1d161d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870b18418033690722e7b1dd816807c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa84f6b021af134fdd77e59b6c42b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88ac3ec81b17ac69ac9542041d89f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe32c83554805da9b44e870418e945580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31abb6dc4ce4784d84f6b583b964d02581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9795e819b9ecb2d97f76c5d70fc7546582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1fa93bdf4730a3e0d9d567ba38ec2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f78d37414d7a7942f9a6b8169aaf99584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26251825ebb9c6b02b4db29510633e76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3287086ee71044d7092578e28b81d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780e3e0c7de681d34b62734cd08ffd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd198a00166ac5e782009adfce2032588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c2307255bf048c4b38c739aad9dc3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5e6c991cb88fd1517bb186bf3b10f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9479e6a94e18bb11b73399e71e677d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd141757628ca5aa9a200add55508938592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56b7f204ef67aa641d02d68d7da40f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74664d6f447c5ddd48f4c69cd963cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33760f9e0c239f8dca3e47014211b70a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3465f53ec1fbfb97f7cf641a7d90a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155a68050dbdbc5b4be6da490c0dad7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cd69e6d708cf8ef3836042a53d803598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebee4760bfb6f1ebdcd30ce5941a205599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ead77fbdd1093eea887cca6ccc0cb8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2b2c0e60c0990539fdc108fd24971601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f7bf5f983f1f10673d08dcc258c78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a849d86e91fce389d5ed815885cf0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0880bd8481a726238cf1893ea3c7407604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f6ee451c5fedffe0c39724db1f42b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f359ea058f606178944e353ce56ff2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86951b4f4f75492a62713db8766a093a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c877a203261b9e2e243a8e2b1d7996608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da179e6073904f94795a7f83268432609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08711edd7990df27743c50680ab8619610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457ae76bba279709263b4077f7184e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03871dd5abb01e4f30ee39ef30912884612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e76390a1f20ea725435d00ed212e89613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56757b4fb9020e534a2291f19fd0df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888c8a36ff8392558742e9e3eda5840615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392c994e6d18a54dae4fdb1adfcb145616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfd676d0bbc998d80e4420595d1f21617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3953a019c50d8742ef87b5ae80b06618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9f7786fbf6ab78e26ce8a91545d79619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd5ff8c0fb51651e452732fbbf2419620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00397b70b3c2f5a088f155e0203e70f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69cd2131661947cd8be18bc0f444e7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1930d5ff03e6e111bfecbbd36b779623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf09a2c67f1ece35d1d2427cf25ff29624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914281b5d78a1ac20c7da1f5c65604ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bdd7bcd70ca9bd800b9756d526874626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013aa1bd2f9046f42f6e6eea26846711627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb31d38cf9f18229d2e0250ea40382628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560560d2ddc93390e5f9b150276ce47c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd309e735c8b9e2e4dde5cc18a7244b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6645f92c240e0f9180d739c556241c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2549037435faa9ffbaf749d1d77dae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2d29db43f2b6a79e1fa750d99663a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da24ed9c97f7994ff7d78a84b19eb3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750b6280bc47cd932386b0e5a394f77635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243139db5ff681a08994ee88bd336244636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957df9abf8a12fe67889d9a5d7fbf68a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a210a6eec42adaba18498413d7873d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fb8abfc1872221c9dab2d452fe10d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce201c3b152472f5cd08ab728a98a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c9e18c34d4dc3ebf705bd6f01cfa5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ca4ad85f2e46cd337c0181a03f995642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d3f86e94865486a8daaf3781c3213643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1eeca0ee42c830b616677df873a97b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485fec2281b22965907444cb0aaae99645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a080f2079c8fc9fbc0a734ab502c62e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996157fdb041b0fcbe9a07aa6eba7c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c7b0bcec742c0ab6f01e3034e8cad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c11aae983fecc4dc5cb6bf2070b15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097867ccd0548ff25ecb301ce5f0a63650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdfd849528c1772eedc1a0960462a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00770fb00f1b749126544371fe28598652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12762bbad101326bd1d846e43538f406653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872747f2455af838ceab1de8ef06e28654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d434b693b39df8dead080ffcf5f7f15655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521edfecea7ab5195a7ee4fc3a953a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484262b5504e95a29293b8f02645250f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e31fa954267f356fd55b92481d4584658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660695165058c1a2058a3522d920623c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663b04629c740beb0dd2a790a72c418660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c793e960cb6096fcaaad54599b349e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df5095a845802996228554dc84098a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bb4571ddd1367fa29a5bec2d5c995663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a7b849b76535c3635c6538682e053664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9286db5beb566ec8c5c85bb445405665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d10c90eb202c6a3b88c0033ce992b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614af3bdc422082f77acfd5414ca5b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edac711f85243c38651d7b2e0c6b6f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d5bf1de88482fa0a15e87fa10dc1f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e836ae0f0f20fdf62e119a761cf640d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c80951ef2e20bf53fd30aa05b478d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c62d9deef06d41fefdc0e5acb59a07672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535daf18ceb37a843204fe5b7c16339673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01da08a929be5b5754a56978eb36ea9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41124d35910e94444ae90e32c9b505675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0d7edf94d277771b600ff0f17faef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767963a7d404175df34366189d9a79a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619ea5d62110a5412d31e3c048138a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026598aa2822bc4ec8aaa1ebefd4ee8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60844c37e69b9974fe8eb3e915330bc9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c93937f7fe7f96497906a2673fb61681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab27960d1498f333882329dbcda9a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfacc22eb1e1ad13a23a07cb215355683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c1ddc27defa7ca8fa6a6b91f7169c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6f24e764ff0210f87781e0c7c3b0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fdcf56e136f281b7599472fc3a97d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6cec7936839d480645b6e1ba2f2ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c1b980e09b7ff26bc3ee2929b7b1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cca73cc54503872cc585805b88b220689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf72124b455c9d2874072d5b4be5ebf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f0d864d9de819425af7b6ca0a0c2e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258864f88f9edd3f3c623c7545188fad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c844ae363f2ed9f45bd1e89777b37c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63938a7ea11cc8fde9c320fb709084c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41416c7538dd51ad26cde309068ff4fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947f42046a5e39e248d17e8a6ab9a9a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6df56d0eccf1b5f9388df76d411f4a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba68960612f6d629b7eb8f50d6e4577698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee807aed78a4271487e6c7668b55a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991741fa82d27b0123983f92fdc7065700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c34985df23a7cb8bacb809f3029eab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a75213c620d707b513890be7d1c20b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538ebb9718fe3adbcb53912eb655923703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a71a2c1007e945de5b34474b87b375704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d492613c9e7fb2e4338af9ada9381e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f522a32ac75e756a20ffc52d23160d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91c002dce0c1840f0255c2454e1174707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac25b35240feb67fa1205abe639e1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de5e49db2c541cff9a7396418d14d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a8c017a523c73bd6ea677d8428dec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb700b8a09975b63a82e0e5abafe8f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d63df565b0162c478768432f5a3998712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430949feecd771ef20171e0b920f529713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a020656df35fd981369dd3e1a9d49714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d846fa76ceafad40915c0c918d487715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235557bffb2e4cdfd3dc63395e46c66716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d025dafd87a4fbcb847522f1e4b0edf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5db32f7e0151b6c246b4496f08477e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d89464afbc74667b599bfdcb04b5b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e0189022a7f00ff01358272c34dae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d3aefabac2034a0ad8435d8d40a73721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8bc9cfefd1ce0cd2f17afdeebbafa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b7134efcb7fc845d2c95847ee3403723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa474c994f03d6daaf76de7a8c3e1f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67b09b21c087bfc343f3ad550ad4ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca1172dcb5336f80e043d37317f852726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba0110457151911af7c7eb0fb29dd4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d64b423cf9a57493cf46c73cfc214728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16e46c991f971420d0588a289725a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b4342c80694942f116a0114087d25730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c5c49be7dc86d084c3f615cf94a64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd75d4b396a0feaeb41223f23db60c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436973756f7a1b73a53a7721948fc40733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93070dbfb0d037c566895a2e63172d35734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43553d3a07bb9415ebaafe8159e044735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb00735fc2d69b05c3c1c1acf3b243736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433c2e12585f31225b6bb211f2d70e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945013317313df9d46702ed2abd07811738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bab27cc19a0f59a39b992b088228e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc65f9e515910582a01b9de2bb7569740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b086a31d43995aafe95ca9bdef7b41741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b7c34274b90524e3aceb9eeaaf3bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b974e389031fde934586757e67a26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121308922f346f69a390c234e11aa8c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48920b1cbaf2d899454a5e959316be6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c0c14dd6e1df508fccc76e49a0a02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0f58644a04addd7702525d7d47d73747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb1df32df81daa1e207feb55c6d448748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cbbf617912a80b8be48a39c2e9afd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf82d1ee9935d88b6066c3265e9f84750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51f2ee5a2e486288e33b70e46d0022751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abead588200b52f87c267313b22c3eac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68736518226b4bccb28977134153b46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567f8afd426b1b5f4fca5ec40506861754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d734dbe948ccc9707fb44e54477dca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f42503216ea33cdc40744f0365f4ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162f3b1720cee4ad614b0fa3588b746757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072add14afc7e6e51d1a331991ad5631758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30b4d233725852c083c74540b6ada4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>