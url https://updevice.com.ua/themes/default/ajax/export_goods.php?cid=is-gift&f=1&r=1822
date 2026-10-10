--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8dead45d0fdfad5a97e3e0f46d5d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb013846cd651e0f90a9dd2db809f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebb5cf9142618b423c37baf9bda04a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a99716f6b8115b3fb1ab7dd819e3624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a42e863d1450320bd233633e67a8865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a078c22060d995c3cba4bd88c3eba66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a38a8e587ba547b77cb340a145c227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178e134dbf5b0b80019e77e61305d548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b579f4f883711d5d4e7c97fd2b26c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4290b1cb077f1c475e83bc72483da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2287e6c400b9627b4b359bfe2a7461e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b935dced21b6f835e9555b494c432bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e6f4a5baa7e7cafd4e60033481a2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1d13a28b57a2b04b2224279d70df614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3604f37ecb0a391cfa4e0cb990f0f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cf917ffc9628026e54fe312d87d6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ed72c86101c8ea0204f7e26f5fef817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57760d9b0796503abb9dd0c5cc647818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d732991d5b92ba9f04c5d09eeae47619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae86d8826f535b9a7cd96e0f113f4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eefcc799281a5d23fd86e23ed09aad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1deacd04649072469917cca3a2eecb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3a0c0d7298074d8a39bad6f23e0c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ea38c257bac75d87ed013dfd4c8c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a25a4b1d137c2872141542553ac7a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12238377d25de6c6d248b36c141739f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1c240e6aa2a2a18301ff0f919b46427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5066eb667dabb835ececccf5bf68728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8600eb1d4c2a1dfccf842897386a4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97986157b6743f1c10f123054039727730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2952752d6eee7b5c8a2e5f95c1e345231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69f1db94ea184f5234d6797473afc632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51aa05501b8021fd94b6707015b00033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2356e9852b17d4c2622bd72adf55d6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c6745b528e0ee816774e809825bcf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb53fdbbba60ce50733e7cb6268bf036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcfa0472a4049fedb10e891e8d005837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608124a5c76ffba2c91ba1e0a9b22f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed3dd3564ed68ef58b2746ab894c8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c628f7ffa29b3f2f99d2b2e40ccc39840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424468eecd6a8a9594154be9871a23741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc2790d8db905853453ae45e919ca842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64900b3108472caeb70c567a2ec5040143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73e20bfea73255c0cace6952f58cdb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3033e6868450fa8b3362b9b07bf60a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d5c283cf93a141a2ec5f31371b0c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f154a26b0ecea59bd19d68d54c20947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c146d227f68ea68b6a169948f203948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941c9b517c69c7fb0361949b1a4101d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b68a6792234f41d5a32f793b0a586f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01d8f165df094e37688cef6f5b505751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26242fa933ec4bff4137c5761b2b7cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae5db1ca95bffc262204dea035e43e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce994a5ae6a8a3cef8a874073b54f7eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a592bc12bbb744f1bf9cd0e2a0337f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28aa446b47763fe51916de9f50398756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8c3b6eb0982183d94cfbfbd31419157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babaad512c6fb6e41cec2784516430358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58660c4ceaa155a05cf1da68f08a7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1de8d09560758e791850a99a77c76460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be2ac091ed0d3fc5f37763d83bc5ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cb7a87024b038e2f63028412e711f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbeab846ba48f0ab05be42e273cae1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533820ce201445f2018ca8dccc7fc0e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dafd8ab768d9f3996e6f103e47fa665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ca23bc67be4cf8dce24a0909774cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14ba5340ce77ebfb5902f28748ea5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc06aad55cf2746a627356908c5ee2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70f65149ee56e6b6d0e450ac492f4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afa6f5c065aaac4f6ce13c4102cccb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa1184006a24be95aee642f987de4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f1e83a3253a17ff68877716eefa7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e6dc1c029b69659ecb435022c94dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103e827227048a691e3bc57af64137d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1563adae198c33db041a91eb640bbd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69e6e9d26525c73138e061de747d0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6b16e8446b3e37c5319e61a3dd16677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43252c2aebf0a1db66770c6c68ebe87578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea6e3c04ab331a32caefaa585a278b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4619c7b34912be88b96d9624a7cedf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279caf33a7b10dee2bf6288487ffe7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28eec827d3034a00d8b17600020431082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7ea758bfdb53b8965e2472b3307c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec525c17c8de0458cd913dd7c60ed384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92af409718cde58bacf9b99684ac7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aaf839e1e751a8058ec9ab02d695186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273beadb1e593ab5649eeb6c1766926687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70dd31a79e8b6b7637e84655ef2a1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9d8391808d69e73e7dc4fb6311bb189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a40d988d6254e35ccee330db95bf490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e423405e893627f4407262d403d3f3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5957bbfefe96bb91e9e473116649b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5dda642470b96dcf33fcafb45f80293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b9c85b44bdd497a86041fd77acd7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97159223e12469f29973d0f857ba8ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6ed3c243d9acf3ec1f0c56acfd3ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4cafbf291592f01a3c4bb9c42072a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74503a9a9fc23d520ff3e118a37bae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa673bb7fe58983b701f9a4c3158d9e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbee6da74ae0e5cfccbf3599c2b682100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb428da9929c3db9e9b6bb82b94a528101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f0e80810d31ff96fdbdf2ea06fbe8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d6a2e03810fbe57d08876c1924d6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9344473d9783a2528ca5b6652c7e12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff38a39b6851e50d1a851b1c96aefcd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b800da6b104d941aae5fdbb01904d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9010f2f6857b23225e42f143ba8109b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d29a3da6b6458c4fb07c4b41b0d00108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8df4ac5a880f6228359d0b6b3df2bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fbb551dcece9f0f581317cbbebe5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210c43a931861063bf58048eb464c8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf816e641babfd06094fe7d42a7ae89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e7fed13ce22f125bfe388ad450de0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe150a1ca1320f0736ab5a047ba36c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d45385d57017e35aac00ed39933f96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29c163e52935b8c73c5255676f856b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39333be95703bc66bd2ebbd176776a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9506fb3b8b4700b4c548c77d90a194a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e139dc2679fcb15d0c31cd9f94063c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502b3cc4a15ceacd398d14da67b8b6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c667c1a387721a3d38bc73a19c3ee7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b324070a50aca22bf8b15d42f6c3cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a657bc41f5523b80bab1799dc0dfe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb288fbcc7695392c6e0d6b0c47f31f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae667ee685a0319395daff64688c68d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27302b2c391319e9dabd2d19fa0cd2b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe613a808fcff1d085ee623ce62fdaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e08786b174dfa77c92cf85fbaacfc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a070455cd468ab0ce5a1d8e20f3e46b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcbb02836f935d3e6731882beccad4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41453a4fa6bf4cdde6b85b114059f99f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ea0f0635b05cb0161542fb7f9ca2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e27b1343b09cef2839072db7d799f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe58b091fa84e5d1a57a07ed00c084d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ad53eb73ab15e66a5a31d6cb9ab64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6e8cc774e0862161a9fd98a23f5e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc665cdbd36225d8e065c2cdafe66c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279e7e0c825d927f1fc068e8c33e069138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eec5735bd7fb30e5f0124d4c42a708139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a688aeed89aeddf0bccb6d61f5a0f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee531ce84eced96971c5ba502cf7b6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2ec938f485480be2ef4545c96a285142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fd98addc2fad268a157e6a854414f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86735ae6d0940dbf67fac8f6c63a7b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3f1975ef3630da7fdbb3347fb58c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee42cfc689634c657c836f0e0fcdec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae71e48c2d505926fb01cf2c6166d62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b038aa5c1f905f1733547cdad6b6782148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63d37d101001a30d0da42cd04d0941149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85684b86ce5a5da9ae7b5e683f7d6a3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63bcffc6cd4f33f56194481773ef23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e52a112d8e9dfcce0ef3d98cf2a5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba88c90e5e41c214ee7eba9d2ca59b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839df4af0d03daf5446781e957e7b8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdee5b6ccf2fc5a66f0ae3b2988d160155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f1eef85886b2288f1a7c984ed6c88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c7074a07a9121b09d169606759776157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9ae8aa4decdd0e2da58377e7d4e98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42a9ff34ec228302b5a7099e004749159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175ab539b2192145f5ce012079db33d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1d67ca7757e29270aae60ddb86e7d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db78b4968ccef36272ce0c54c02be3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59313e0bbfa07a6ca421db463e4e00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce155f2f38f3b7707030380ddd505f68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c8e3577e6c0fbb0a8de80da1e0831165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dbf180ec32d406ac017f916ca96c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c83a68580b6d2a999cf97f43113184167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdf062a27d2da35c71f1f38cc82b1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34e43d0ffd6cc278e0ca149dd85266169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21642874ce619155f8bbc3aad1784407170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee19c6e2bd58bafb6247141d93cee2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccba89228fcd2b3a4fd8cba840b54ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e5c8ee5db65e3e37d0df2956d2190173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08792ab3374674b398fb69b3986978bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071adc3c32605ecf12ec0018af7cf2d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee31c8bfe73f3a56b1b443bf6517263176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa8875ac446404c9db73eb9550b69c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540fce53522d68277bb6b59ccb027df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69061cb410f6d5411df654eb03153f13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653698fd9f957885185f85f5da33d031180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296250783ab526ae49816576e509a44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fa12ae645de042f8d4a5113c526cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aee023105b39ad734506b4b4f532b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd321164ba16ee7de451e3fcb92490184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130e2c81e8b358646d4e25b2e88d332185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ae0b92ff1b3f68cf4f6123c97fb06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa445bb86b6291f87b640df33c1b9ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b0e504b9fd1d70c64c02ffaf99b83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd5dbba9b808d23aabc9697370d04f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead58d180eeeb84f8ee7387e653621b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bc7fbfb3d32b4d8de9bbad6879f3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb6088ddacb66a21c2f81f6be964af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10d7b031a62d5d054d7594cb2fda44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37901415d91a636d1eab87c8f49ede3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0b8f707ef3167b61cc943dacee42d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208b9b8766e970b05639f6a95cd5a15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e307efba575013fdd9c405e61b8033197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb0642ac799309807d22c730407e3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21dd28e6336e48d0dec296c612a179199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad692ceb2a9e3f0de4e963b889e6a2f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834be207cd54e7627dd175e3d2e4ddd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3b19697e0be6fa1e3bfad3e002305202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94293c6e27b21fd6db734c5ad8b831203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffd73aefefa35e745e2bb3801b9ceb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164df97261b6be30f0391c4b3f0e8af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750b91410372cc47d5213e3e41c4317206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82339f2d0061adc00da722256e17bc49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ae83a3c684e2bdcfd4c9a723de130208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976d3f35bbc847da8382861af1325e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59324675ed78e8ffdf7c8f89294b6d04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a42f4f549cc1b93f17b367baa833c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969235ac8a0fba4d018cd2bf04bf2bbf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d5cf01699b9ea0042740a3e6bea6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e3a3095284cd0fa8e630ea21c50e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a7eec1d07a2a5ed9e5d33b642e13a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc2bfd13706d6c9c7c9c710db0b5e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1ca1e8d444af93de216538cca1ecb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a73647d56fd44a79d8d579d15759d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d45ffc5640627f5900d399b3bd1c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60a2cc72953714d048accb7d9477ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe077c4369229d1722f78f54cd36a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979bd925a9419709fad4ebd8635dcbc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e2a3a2d9805639174ef452f03c37c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc7f7d37ade81a2443f948cf4d64c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddcb837ba08e4cc0c026789c6d14f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd8ab5f89034aa170b094d144f470c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c844ed1b95b6d80de3df8562debd77227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc62546267e5ad95ba1df56c6954e2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03dfe1ba0c77b1e9dea13b8983bff5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19e4cb852b52c921d9b52f9bd957dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2a16983c4918b04089605d29e12e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb34d5155421dce736f117ff68194b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bcc5be29e5b38d12d0f2756104588233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d46d652653c172220175c5ebaf0346234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995031ad8946762a7e66b5c4ac81762235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5c0412ab74b56bc4fbb3a2bd4cb29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77241f8c955b888a180a8a0942ba0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f3fdca2b856e6adcf8418ca25246b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bec66a04888f9866bdbc57b5dc22e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9fc9a1e2c75fae8ba4f1ead448033240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65456d0058a0cef6d066ee06d906b64c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3f6ab01d33964b4bda56e3ebc8a39242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43921e07b72d04644cace9f0793d6612243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f257f3aa0c94f2bea9d163c9c5fa54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a422d4e9d8a51b0f69825cbda9145d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1f76bc8ddba303419845bf68aa3e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a5d134c325f8770eaac2d7a5a4c55247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3bd7ed465693245e0fcc1bdba5d37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f2ddae57629b747ea84b14533d3c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a24d660e0a7107da7e3e816eab0f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685af1d562a080a89dc78767ef0b2306251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249294b3d600bc84d54f778f556cf8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55262cc59e21fb1555a3b4f23ad0c99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbd7dcdc474d33d3738ce8bdafab3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345bac5d6ab82496e36ea68689dd430255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe609dce69239e885e106b7f2f87fb2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1e808d15cb03ad6abbc8635ec386d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37261d54c8da62076f17ccb011e75c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e980e316a4b1c1709a117d181fffc98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf81f2b5659d24de47bfa08bc80c6f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61833723b27fca94504b5a1618380b0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43669109de225a4d9a4f325a02515ac6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be919aac026a157d13ebe0d35f5a1b9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650348adf2065441860636f570743510264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861d6affdcb0e4d173fba04cbea7ce6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0a221d3ce5110d999f73968e9fa21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69e9db07db2a199534a5342c360faa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9401257961ce59fc9c43e90000f29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431ebbe68b187b471f3e90a35b9d3a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d813c108c51852febb3d521cda43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafb51c837058f1898cd0c28a723d06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ad9974d2b8679ab3d222d2e491f7e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89011a2044272ef3f09c5a7028642cc9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794c6dab7818137305942f84694e73c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701b9857263a7c5219df1f2a64f5da9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d1eb7b6e8dd2313a751fffccdaeb3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe557d549f3da855ba9353b95260997f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc74dc2b7fc75330d5dd8e31ce5e5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c61870c59463b0080c19bd134838e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fda15b2a24bfdbef3af9ab035a836280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db218801589ef519417669cf02701ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a31845a384d963d3af3b30eae6d5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e361c9e3a5692d7920be7e1c4cf72283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041207cf45d85c5eb0b455ccdb7f0acc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e9c2e35ce1f80433034f5c949e140285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c660261ed08bcdfa0edb8014ffdfc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b90b3fd2657732ffc861db1e17dd5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e526e0420b0ce3708470fbd6270fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51acc7ae09f6b6c43e1cd3baac2838289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edb8db03b4e61b363dec5ab6657ff9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e0f79bc4eb5e25f1ffe807fe7f8db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172480ab3f5ae3b2a234ab8bf73a7045292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfae81ee5e5e9332243165eb85baf94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76ee646067c9d0774e623a01ac5f26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279e843efeff9b52960e99a175ade15295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96663e7ea3a0661486f8ee55592e98a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a69b9884b857352d589ae968c7152297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4296ee53cda9d44e3b1b7fb0d03f32d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ef9d94ba8dd8aa8ecbe6d374764f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fa4364ce92e6f8fbe7b567ae3291f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01c38d8bfb2b3b055eea4794d50497301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33af5c26d41ee469de176387a63a4ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3e87b375e32affc7c62231f53bb54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8bbcf7772e3d932e9a9fadfca52a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95d1917073a04792ff8cea73072c4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e2be8691466da3ca0fc19df33483c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f4d54afbcad0f86420bb58464cb6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206fe4aebe429dc8f59df809e410668308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a7016abe9b12ccdfb98b81343c5ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4bd7348a36eb775928aa0d90dc7c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596e52a6ccbc85c9490c33b21cb12ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba539b59511c8d855ae4135098e6b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a714cd835a47157b86c43124c36d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193dce4ad1d2f7509ee62cedca20cbc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ac4a66cf24da52605a550150bd3ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade51e2620fc2e0a9d840b5d4901c06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a57e35af89606d784f99ef916bfc6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f39e6f6d68531b0c30f98629677356318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3ce2c1ed870bf5a45b55f3aec9400319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b7b1e722e23d0cbcebb240d55eca1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec2342e7aa9c26b3945af28e641798321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc45238ec73468307d2d6f3f3626839322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ac270d66aab8b6073f3d6ba5c93cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068038ac7e91d4338ebbc3d0f0b6de6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872cb8f1da63359839eb8312637cc40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559168a46d89b16a3a556b3305c577a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe33020be2cc67dcf3922995f32cc6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69d7b57e6f0082a6672657dca057dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18a197b901c9cc44bf0dce8431ea8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e8aa67935ce4ad24c5cf8b6e1de4e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73df640a07f89145ce0fd6f4bceeb0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a652f77bda91fc11e3658df28eabc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8d70a4b6f00c5b047e091bb453995333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea541ef35290dd30673bcd29a6fc7b47334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2a16bce69fc00b19223d082f89bd2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef66d46d9c4b4be4c04a14da603e715336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd653138702a1c1e2846ffbd2e32771337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1dafb41ba64688e3c1a8ea495de2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84313d3f0a83c63b6a385cbf436cdf40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c67776a0c6aac7ba47e00b1878de3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e2a27c5fb6cb7b460a765ac91ccf4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccbb70bf76b0397ea0d031ff21cec1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c299a319c2e8cc0764e629609a3f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56079ac28249d7f95efdad6920a4e3bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bf55f592c6c56eeb9d5d780d256f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c13ea0d9d12ba21b20b81739e33ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc2ad09a50f5ec262da425145e5a64347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6eea340aa8d3bff7ad4c422df798db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17f94d5fd02f732f890ff0d9934d72349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0d59d5dea0cf65a8afac073146ed5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba305df53445e1ee8d371e79ee0975f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581bfe72b0490a3dcc242ecf8b91c48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e720db6515304059bfedfcd559af81353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbe643e90a7050d3b80fc313a8f511354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fad955971fa02f33fbbeb0d0b420c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fca3c1692135b5f1d18422edc1e52356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b2a270f22efef6b4008d65414c859357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c734a452af4910946c043ab5462d2c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43a3545eac3c2696ad8a6b2d9be18f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19232a665c23283696b95f9a888d6954360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dc471802fb085206e09ebe14e9994361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6ec6ef9d30a6ddbbcd78939094c1b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684c1bf17ac785e8ed3d1239a345255363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dbf8c6fa9d59b64ef08c0b867c8f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87b16296ed5e6c323e9a178c73d8d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c039a4f305972e573cd9d5559339f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25941771a92a536a00d900cf84123ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637756b8705e69b62329bf213b0de20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e225b335a8f118842a993898a2e127369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0bdbeb634c5ac1fde442bef473782370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b67e11045af222b2a0abd5eb30073371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bc6104cb4ab21c7fdbad14a337b11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17079ee37544afbceb0757d6b0b7b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d344d22ec45be3af7e3a05d7cc77c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4856ccc8eb3fec96f223b41926188375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179e8f9d96bca380577bca0de1ed41b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe43d9661a8f07d37c9bdfee04bcb1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cbb28f7bc41921d58d372345c2a93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c001e7c99407678d6452ad34b32250379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863b04dac9bce5c6a1a1f50f7c56256380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b79c98674f157dea3ddf1f68e89ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924ee09a9138110df363e2ef9fceb82382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51273ec2647c9d80b4496456afbd554f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186cd0bf5c424233bbe03fba717ba17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0aadaa7304f27873ae5cc5eb9b904385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766ae4561afca5ddcaf3a17513eccec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5d058cd896f7d55b09a40d56360a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1b9002bd5109404a928c9a9624142388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb37fbe0dba4597f55b4196b4decdd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9228abbeed24ec34e6b096a4b1b8380390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce193eda9b402635a00e7f38d787b8ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a7d9ccc3b8b82c687441f7b599482392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58f5375c7dac7dc41e035f8ed3536e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fe94e56e38d6b899d12023a96850b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bafff1c81a84b9b03e9191f46e197f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0657f7a01e538b7814d7eeb6eaa35f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81d0c6dd53cfa9e7773d15ed8a49b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf7dc989342d21d2e43ad08b07eba2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde834675d319d473b3af1a599dc07c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547270e060eb0acc649b4ddd3d7fe64400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16229fd1dffc86490174f4fc2867e44401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c00fa84d8d9a6753435c94cc8dbf4f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3338f7074c995becfeab1043019c6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16819724d2b0220f607813db3d63e1a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7ccc306d35077f7070f36a3c37d53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ac178d6be4173caa15f841afcde7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf151fe120bf3622bdca43ebc714f4da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd51723df7116c5044248dc1679cb77408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e5df9990ae4bae487735c3e5ae254409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaa8427b82b680e5419ed4cfbdb8e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7662772faea6e9160a5e5023b8c611411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43674477ce2e8b32d2de8c8a6db2582e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccc54cd789526b63fc8f9f432ec95e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8c59117191c7b44c46a377df71a0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3279d3a009b33f32a7d575f34578a6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464e01a66e0ec9d44b36b43c85fb7d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3331ec9fd79ba3606f6b6aae85f3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0e5271afbce27f000aad545d572fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce845e5902684bbcc4d8114b279881419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf224e414cb02b014ddd46ba242c13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64aae47e891f7d6ba59b28672bcd2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c484bcfea02fff63aa8fbe56ab610fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb348d2475d6b349b77d93a317d554fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe11fdd9b8e830b51f186558dd2b967424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eda0211e954f0b0b223b9a3f77e410425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793bb004ab2d39d9c11f570e029e197426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d49986abe734c3d22ec6272001315427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770258f181182b9c9412655b6009965428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5447ddf306c9e1abca56504a2d6ab73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8449decfdbc85b8b19d7dec7820f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9e4e47873192f2eb7f0af1d7b0405431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4efa23b2ff97fb4559fa0c62b003d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6db9db825933b09116f71496a91c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d73483bbfa31efed8576a51ceddaa3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219afa6b414cfa5336eb6d8dddbdba7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1830a5aaf948cdda1388d3875e0124436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47717e5995c83c4fb85a3196469241437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad9951b0c2efc3c9b6414ec3dd676a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bec26fb3bd3a0c6b35d0310999e250439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d3a67b6702481aa05dd8bf5a84ec2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e170492162b16e92bd13017c7400c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4eea5199d973076ae0d7972a14e0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59b069413796c7e5ceb076322a8c11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9e025d3f77f90a687bb11d5a2277b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fffa0782e123d2214af534c8852011445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d6ce2a9ad542f7ed1f7b9040154b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61da521c61b9e916f63ef12c1066c72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d4e4466ace9df1b61d3379661c668448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b202bb6c108ac2e248920064c362cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff894ec79e0ff9eca23e2a84f447c56450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850f8e3640865e7daf6ed15145eef75451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c112a448b69783de78dbb75959afd3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9854dc8283e8e5d69eb10e9cfaf872453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5828cfa9379f64e3bec059afaffb0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1b35766411fde0df0883a5dff8fff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce614b13e3d6825f4ffba2819038d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9deb426a9d104c791f41c0fa5f63e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9b0ada081373bc7f8dec24cb7a549458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3a26926f45f6ab2dc620a1db5d476459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d1c0ed5b3991c4c1607ac3d8e506d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fec9e67560b2e615c3ab18bedfbe2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11ea8f72b7a59e8b0a1b75c576f36b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3384b78c38019c2e5adcc2887262725463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b3e1a661c8c4ca5442a0eaa69d201464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc016c6ca21669e0655b39b1318d97a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be094236799243f8760dd2c960aa789466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a854d96a444e360c061ded0a6db9d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18549ec05b3aa4b2957c0e7cfef68269468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922b4274212c89eb436f5d255af27a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a14e49fda5cc5b0cdd57085e64d331470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c9db242f9350581586e609bdd940f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdbc8d61b483fdd62f941fca870f8d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a306fd54ae7846e41609bb3f53f104d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb534ab357a4a52ca302b7dd0abd266474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5b931218f975b59958caeb4be2e42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433055f9b536390aafb88ba1aa218b8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be32d5fc00c33b26bb33933d991fed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637cead54346a09adb188dbfe3a5ea8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1af1fb2e6062e27b4e906051024485479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f014d12ef625dddcce31c20be737c53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ede133d214f1b187a4453f2aaf68d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39250a7c3231778fb9e23c6bfd55715482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ebf77fcf4552fbb5c0e5a69990f43483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8ebf2607aaed2bdc7dae75b4f844c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509de30440fa60cdeda40679bf257eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a8a55a3f24f7b95f564262d03a88d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c14edcef3b9e32ad763fd1149dab4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1be1726ad862f0997d751e52183aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc32b51f8795b984c6ba4ad645a017489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046af6f45ad5fa550294ed86143045d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04edb6f22ebea9839a50710eb81962d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e3c734f1a439b8fdcb64d97fdac90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8918b51a9a5e05b4b0acec4ef1e0106493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7190c219b95f60efb4c67ef517f6e82494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03bf5691a8f315ae5c04ef4f691cd4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d576cbb2ac952e60b656e8a48479401496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf4cdee86a7a6d80135c62ae648b3f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369beb5773f5013f6941b6b86f3d66ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42722499b9741379829bb03e9cc937e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ed7bcd6abaaf248a63c38bb8a6928500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c71ebbb3e121c4e014c17ec5a23753501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa82e546c4313bf0567c1be5e55fd9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08250f48570b464f181409d1d9e652d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86510bb8674320055c7250035e8013504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25577ad86f56b221058bf21595ab5ee1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b3604bc7e6ea0999dafd2e1f709ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73156c0baeb9903024dac8dd3e916b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a1ff0114ad943d89046568171210f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc2310e10d15ebf7362e3bb4ad837d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709d24b7ffcc7433c53411050f9ab58510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f52278cba2b5f947d0e90dfac5323511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44184e9a5d163b0df94d669b1a83a9f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45e58f09d2e73c597957893f4e8e9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff425a502e7753fdf9a4f9ded8533d65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133069dbd2114eeb33c344bee4acf2a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7108c0084c2e5fd7cbf457d029afb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06444bf2146e2b819cad5bbc7b2c6397517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25071d17f77a1e0f325dd7c720b0a679518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d273edd8724fde829532df6f7ff87c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ff3215e01b757125d679bfa8433a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf6a26f6020e1c3121dcb0c8dbd3d7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad4d82808df1da5cf92ac558398271522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021f0ebe45e7c8682d7a897fad97691523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31c2d5454d7e8e09f4198fd2956405524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031ea59740091aabfc5ca7d1e811007525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfaf5cb40efeb35c2672f23fc00eed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f2c781d67e56958079172e3be1792527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd6c0277ae2993281e39ff63560d6f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27555f93b4374c9e4d7cb33ccb1f4f58529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b01eacb85e6d790cdf924b98c9c73530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583a77d83f4881b67144b9832020a0b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5c622d818b9fab82e137efae9e884532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865bac18a8a00f29fc84141104e6765533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829ffdf7ea840f632d519f27964e40a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc2cb2fbddd53f2613436f2b579fe3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d898e9d9933d220527bf7e7c63b3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f4b58c604e67832f812635edd2d27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1ac5888af788ba8186db95fbc1e58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18213702f4912f6cae0420a4ba5231539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce5f10ee9f93c61b39b7e191d389b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26239685c9d0c17a10535082c02dca5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237f5f1e051d8417a4a6698b7d1eb9e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492e9d396f2e573b45a9785eaf3ba6a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbeed3b20b179c36ab3a7660c2a4d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee7504673181ec557a0a927aba2dbb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9384e06696a10a46b10b78a82121ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ba3d1f0f31222cb87d89ccf386965547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9868aff978431248dd5653453e232548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5b06fd529e6e13175d7a8761c8d44549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c8258e4b1ecfaf3a8f921ec9e3728550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0649a51b832a8d446b9cc10e50601551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28fec725f53daddad5c5b831ab9a0a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fe5734537e8efe7df96002726d8ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd2a88b821cc999c256135f711a079554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a250d1c0e8e161ca422c3e8bee3a61c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2689a22c0d618f3cccfc6befbc0c786556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d897d955677d058bbd4474805c804e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f266f34fa4501e29db6db02e341019558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df974106f1729f7ba1a70b6ea8846f81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf655fb4122f72309f3217fbac2eb2db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3a191af4ed89511a00933abb40eff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d218556180c2f370a9f100b4bb8982562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20bde09a1f5ba18b74978aa1c6d7a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c37bfe661572884a7372b8a9953e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258724895365f61ff17acfc0fc2e543b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc16fb1a13555976bbf563492fdc6e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504d223c364f770df7f28c2401a6658567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c97ebf93f8b5b4e099763df3fa7f22568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f3ab3f9e69b0dff0d65911d495999569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91870c5620c2667214cd481b6c80a504570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc35c30655f4be43933c89995057fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bd8254d15df3bd57ad6e712a884e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8433ba72e3085e8b46e31f95f27cab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a5908f8977bf8373031c506665c78574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b51c60da54d415b4ceaae96762c24575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e73ba67160812b5bca01fa61b2ee4a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381f5850c43e32d2af1dc3b4ed47108577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700607867fc8eaddca1004807dbb18f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bbdbfe19b6a36742dfb8ebc2c3ee4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d03021112bd15360675bced1cc478e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0694506529a889f3f2e0c2d070b401a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9326952004d5a7d3d3a233ac60ef32582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babab7aae8475733ac4e3ecd7d6b0cf8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa36755a0b5b7aae2572e70e3c08401584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051117c535af7d57dcf394605d4befc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb71586f9d1f8d326647f2cd0b45f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeef2b4a70d06405144955c456dfe7a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706aad2512ec1d264ba429ba7f0c7c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343ba97c365030043616d6d7e663ebf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7eb2e52ca9ef6c64753ad889b784f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe3cedea66c85eb08e47e5778d6970591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672c3f4407c9d017a3ca32df41aaa8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2052493d2e72026780de1376d045b9e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a362f5b709b20474555d0693c68b25594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7f934918297910473eababef2200f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e9dac798643a465a95cba3f0fb154596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380e5821e276ee1b042b0ef017645f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a4a99eda71deaae5eda6d313d9716598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e108ea854e33916370009d3728b5c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cc28bb5037fc1f45e591f9317fe1a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c962f6748834e6f6c8b26dd669e995601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e667ce602dd12b608ccf9a8a912e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fda8fb4f929c9f91f09884bbf59cf7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd496c13924c7aac6360f554687666604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52665e16ed7c459174822b80be115591605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9e196345ea02d611937ff47a9b590606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa5ad1c3279d4f158fb14e6d3d7b9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3a1d63cde21efb1f072939ae0990b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023272748390b0d95438dcc2a06c7f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f74a0dbbc3b01be836597cb1fa5c24610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3302ceb960e3ef7eec8dc95175d205611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35584626e39133559bbb938c404d9ff4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438dc09e23d38a330968eea0ec32391613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2d45053a966d07e077d787c22d364614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef302f0fbe5b646e3f2c45fda278bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5103c4e023d2c0e76dd45213d7dfa8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3a6e5f04cc611492befc01c38a2fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4ee2cbf04c447dddcce82f0733b23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa0df25761fd101e1d3689b6cbc121619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42291797887292c804ed3e0c34ce93c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24403a51283c46aba855527342a955621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243468860e76c7d12c9ce78824e548b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b825ae9dbf630a66ae532099d5743623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e67f082232473208e68028b33682b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9cad71be9034e49a3e24b682a1561625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e56be51ef262a293e360e1449684e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532b8506d3c9a20e20bcfab84761717627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32c51cb9be2763731c55b6bae3ba3a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d352dba87aa0df25b656414b182c60a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a124df195aa9e84b8aaf612dc78a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fd7c5704f36f1f325583bdf334cee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3765b87310db961935f3e2c64a12ba4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e358bebec19eb5607958ed01e6fe9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15901175890812e8db2ece0bb6b885e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632abb588db285092f8621ed99d0d124635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d541edd2efd5f366d0660dc2ff00e76636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32063872163cf440c9e5d64ad8564d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17816c38f9268d1b9584c97bc88331638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57957830566f49beee607388e2b1fc4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdcedc5356ac4c907527facc88001b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bcb29ca8e6e19dd6a6f1a0fc0f7fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffd548b360551e999c9fe4ba98f8f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dad4e1325a1768ca9d194c46af38f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c541a46b5cdf1c6cdf84c77ecd4fab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105c7b832fc0c3a7ad369f5e80dbd1f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486cd65afbe638cf4749acb266da44e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c12ac53171471acfe30b0328b9b45647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cd8a3cddb4b00355ce37c72c7e41f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136c4ade75d1d99586018518beafdac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365688a4219ee3c5925577bbb12f11d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b652eb4f6167ae59e6d87d6c2321857651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df276649d678c639c546bac44015f4ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9b6cdb583a5e3fb9e75dcbfacccfa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ec9e1d09a1176ceddeaf283f1e9d0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17290a2b158077b2ce103abe8ee427655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1038ba7588ef42120c0cde3d2b4876d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae755ab81f21fc496b8281c827abb17b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f46ab93f13e71bd644ccceb97c1ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138205d71848ecc6e26e581aac8d032c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbea6c5bc6ccb93fee1d008604c30f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b312513db179647d510b86e163f5ff5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e82022f33a2edb21e2517b91ce5f61662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1d76102259e8fa4e077520388f4d5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f67f24f4e8544262a15b4ad62d8364664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7415874eac1ef1a968dd7bf2e610794665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc68cc4cacd31d4640d839b30a7f5d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa2091aec8b2038e975577900fd5b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b45b30fe60e89671f32cc875bf6025668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0ab501234b4e96a8cde21ebf14cc9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1095ba1e96583e55d37560565d88c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a143ae51c595935444bf5294048e56671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe2e086e84a0ce20f0b049c62bb708672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231e82e74dfa66033e80b0e9349834c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305785bf7216756ff16812187d435d2b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0833540c1a16aedb6da056c9a135f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a8bb5883be90e4505fe7ee328be7e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace45e7faee597f2903e1751d814339677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d6585ad09ae552279f7e7d622cc82678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe92c04e5e63bee6de1606617ff163679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405cbd3b3677c8fb12e86fabacb50de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f6bbcaad0f90d243685dfa0957718681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c10d5b487896ee6287bdc041dafda682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b738615e4b7322a0aeaddf417398f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627d7559a791cccf75e0cdc52906cc2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ad0f7313971297f39a5979e91c605685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80358595084023564986a7956bcaf4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661841fde1694d857d1256c587d34a35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b238bccfb1ff800cf7d7713034b965688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958193fee4937996d4560d80b894640d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c778319e780b5b87d329493c37f269690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697edd9aa7413bfaa052e62f2b92e93691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ff0c2f5085e1a93283c6b079d4eb8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb95e454061bda7536fff8072ee68d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ae9a38fc8529429149725fb2ae891694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8f5a4de5824ff027ad4338f099d4d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d362eedc5391053ede9ecf4efeac8fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95eeb8f23c17b3959d82053a6c0346697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b315863b9d72a921eb74f398c39ab2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c8ecfea042ec68b300f2e9c1cf6d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee04945d3cafe5155817866a21a103700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac08ad5dc4043be6a9ace28075ce5d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc70712c86b04c0ea9807aa3a8da6a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aad52dab388b09c63d379f796209b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ad90ac6bb750b8b06e03f371ff8d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3dc8b67044ef71cd44143f0643997705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079c5551490f19bed4ade826810224e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9aeb7c861b5e2c9be23d0f652aed0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d16034560b686456f8920bf0784d1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463938ae426e35548abd44b946cc733709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c206eb7e29f39dd77503ff659bc192710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30433d34cbcfe92aac012a0c6dd4a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5b42072ef9efa4c98849992a072cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df38a18010f65437a20978a7058175b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fcde3623321a9e47591355cac2c38714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a406066257785e35a07d813ccb2a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568a6420256229b56bd367e49f646c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4713d8fe365e1407f5ee9c7f469fe4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea934ecc6050fc4c38ec1272b731bd6b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f36230632ba655059eae0e1c05e51719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e221c927d7f3d7f182b398964fc7e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a1a9d43441563baf9bcdf0b1da756721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173fca791237c9e6599b08d78ac7c47722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234e6f74665d2242a595872cd8ec3e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f60ff6544189b5b6a2a1fac27bf61b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b5e717ef632807dee71c30c375d53725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17a49bfa966238f026feea9ca76f59726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42731ea5169a9fc4e98ede8b66098821727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf21f241e90b08ac638ec234a283602728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e10b4c36eb6ffbec430fad41768630729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1b9792a18087205578e0854497272730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30675aa457826aecabd32219f9993824731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e810220119087912aede14e4b16aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f395719ffb4b53f72eb786ed70c4b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257c11c3ac6794173d11e1ec5426e1f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f4a8f07b789540801024a8d06f941735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c56dbe1835b884d415686b07efa3c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102673acc914054c5d0d131bed8c0a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117938c110528c8e5d474e7c062286e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097b5c4bf174eb4f6a286d691f1583e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93d5b01e808816d24ade2c2d48c411740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9294cbd812ca0eb67d1e1285dd62a85741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a2c37fe7704b89d9aabba33ce381a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecdcf73efd883957bc52b43d363fa7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87f07be3a742ccd9a6c31ae2eab81b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08169effbca67014fd447c9b86342742745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33006723c3c829d2a18f1a7d48050454746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda775d58f374c6d404b161d73533479747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42edb2a9816001348ebc1b5007652e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd8ee58c0922c175c1c3cb7c33596f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05308b62bf9e037a553bfd71cf8ca2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103580bf0ee6898a4d25320aaff82b8e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfaabb007fc1fb0a7694ea01ccf8924752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac188b9aaa905ade3ef0175f848a7c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071341c72e0414f9ddaade8ca4f0ec8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07204a6b9fe8f4084c9d3c2b1306349755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f9b2c01e4aa745932ad372d42e5c3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbcc4e6990387524c8524ab947da5c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284718a9984eb5c70a9865eda59e6985758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a642bd265a50a3b21d1df83f3f0655759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9409c7922db24560edd151ae0b34dc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cef5f066b73c8fa094857c1ff54372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9c875fa6a670db338f842112e32df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab7203326693e77baa165182de1c274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1baa5cc9401320b1ac6e91f80273775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee7dec1eed7cb6e2f4095afc38f7986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ea121643f7bcbc17ab714939cc22d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ffd142aa28ed21faa7c4a6d4e4eee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be948be6440e8588c3e7ff09c3c61549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512150adeac5004025e01289a90071cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc33b5fec6edac2a29d933001ceccf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87f8a920472f0e4f932b7e81b4180e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4166e9c1d4a13714e459ed78f361eda13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d4025e0b60086022643f6b6f73c7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fd116857188d99a2ae8eed5020ec315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e207a28d9a688c98acfa2b9fadf51916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fa222878d7d9ebe45bd5cfbda729217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fac1edf0912234e01025dc8d79902318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6060efc3fec08fbd83ebde20ac0310719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1095afe8f9f6645c57df433c3ed0edf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae0ae14ad11384d149acc49ddbcb0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de844a89569a4edb9545bc94060315e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5610cabca3424e4c1b3964c2bc86d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df49622be8ed8dd6a371e885fc32bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36282f10756b45918a8892e8ddc6724125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb6407f7d5afc6939288cf5654d63d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bc2ea991ac4926687808ac61cdea927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863d41a4e7cd86f67100bc3436f278728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e8c4533d3e419a8d2dca3e7caf0b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcf23296544422f3b4e15637bd9a8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482a77bf91d7985f12814b9ba27439c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e41effe4952ff66f7afd361123f03432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8f5d0a2aeb7d37ec24c87b10a5f8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce9a29b9f164c08c7613e599984ab834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dc507a57a72f457f2af72d01bb39135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7afa503feb2f3b333e4634c6448eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a236baf98b3e629843d57a2bda48dfd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fddf4b5d7160734a56139c47b0bb0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdf1b66642be47277aebccd110026b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30250a381e86b1550cb0cd913be61440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69f64abd2e7d5c8bdc3ec6b592b5c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a958e6d4951ac50fcc2b0fd0dada8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222d3a7a25d77ef53a7d96bda9346d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e2f371f469ddfbb78a6e74b54cd4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f2d67158a007cdee130000460f0d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c46bc64c71deb3d6e15b98e6a055f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fc0fc3adec35d9a247e327fee7e9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef255bd09b09e9ced807e3bb0d21ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13260036f1eb3ec3293b89bc35884649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01ab5d6066255cf7f7e4f074df9e9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22522dc03f42504673425a1505075c7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762a88b264d4490f5358bf2c00f104b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94f2abc9cbdef8a63f0412d183b21653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c75e73e411ec0014e99ec513ab27ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea694b71a2ef662b371277658419e1d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c167b52217d7363ad0fda9120a00956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ca325f6610f7f1a9fabc74759c2c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71143b86bac03483e2b8fa5e056d17e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620d092fbea4198228451d2dd0dd2c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadda071f85baa96c4e5961572e3e5a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83eb47d87bcb43302f84dc6fae40e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0927b1bdf11c846cb57e3d488be583462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb51e39daa04745cb9ec160a232b3cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee6976261354273eae81372b1e051264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8add58bab6de7fe9620b0b464d99565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2a8cb5bb8903a5e889b2ce69635f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2df5e47014f602625f117e40b4301667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07cfa61557275d3b7e2924b2a6d0f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd269ecca12409af0c261e32406463e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae698038dd53b88791b9037d95d1d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13f07c9de92702b46eabd08a793a0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68089f6a5378c592d8c9f1b0fbe6fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a92a8b198e72f98249ce82551812073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be90fa3a80dd8484ebaa2f44a0d8bca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0247d68662f21687fe47ac79b9c40b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a65d72c29ad4c1c7559645aa4bc4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bcb3cb0ca3923bfc010530ce8465c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c6527b8226ff01c86a37d16b8651d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9e951cd6f3b3e96c5ad42783bd77379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622bed3e15bfddac4cf16b6a70ca5fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abf55fef45224c4e2a484843a557d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147357f8aff9c2ef96a6033d34d723182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b88a50b5b015167f1a9c6ab38f34a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f29610db65eae8c4518a4fa16570d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01df67c22604d22df77aa4476dbb54b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be195c466bd90df3120c60264d35595e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f6dcc7beff7d41b2959f054b00a3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a408d2693d8f3b3bb24c05e70117388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dc641bfc8c5f8d13e9772c06ac10789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229392cb6b8d2479577ea3c48f816cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cc12cb094cdf7ec7dbc15602df6b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd11b3991b65ca04a36ea75ae2ed4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cbf9d9e09490a9379331f1b78525093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c797ec1f7af97f4fed5029c224cd8ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0460fa469ece3d377bbe7da69275595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4419d3d4f7f45a15c2df91041fce496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb398c88b06424a3e93c656a71517797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d49b7b8dbcb6e0040175590cb475f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb030c705556c52d130b49b06e9db299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceaa3e0ec7de8a70e0bb0f07aac6c2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3a5487681766032c20ca43737d4f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80769f4b5b7608bf0b1308dd932b9ffb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3fa52e3fd5e1532a0839c99ad4e73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e74a3a53d2c1fa0b3e25a95eec76c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16f016bf22e6f0ae59c69706e69f29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc705e2cbae5b06fe0a3b7f97b3634e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61b2f31cc3e70eb4ca4d45a292e057107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1a4f3de07b11b1ebfcc55d6ee60ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21799e3727e16b1996594f474d71e6f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2b39860edf31b20c1a5829d1d90f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a209edd091d961d888caebc7357580111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265972d38f5a4b39018b81f0d70db0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9758c18c0db2df155cf435bd662b71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028616f75f9c5c63f7f0d94f4c7fbfa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354d18688934dd752d449c753a99899115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de408d9883d0d115dae5d9e4753a5b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bc0cfc78f8e4be026f68e82212740117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641991eef2f3c43d0f82b5f907fdb109118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97256c5d3328e909debeec146fdb142119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ea261aac9473ed721c61b42e84b89120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ea0d6f50b12c7887a10c81d1a5da5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ba84f2dae547913835b7641f9b953122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e47dded9b78e910bfe34188db08f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616ec4c1f5c8d8c31c294d4f3f013bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be455af9f92d82de8d12d71b12a5ad9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850b405eac900cafa7dd460af1c88f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781125fc1a5a7b362dc2a5480d4e9fbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cdb5c73b67ec24ff9bdbe5e6ab322128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acd7313cdfcc809b02a9b1df0016f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43371605a202080c95c1bab1eb2dfd79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba1b54a79340696f3ca421c774c8b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60f29f3eaf99ee97d1937c6343c346132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efad4f69d187d1d10bc05db424d80df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced237a50f1f65c9780e8afec59cbbd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc5956088a45fe041f93befeb13568135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e590659b162052f054e3875febac4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1afa81b06df2402865e388a3936c3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbd616a167a8a3a93c4e304911c358138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e637f99f9e8756a831d0a5e87ffb20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248bfc4be775b8124cb00d9cf62c1ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be90a5b26ece2d6597258442bbf044a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681071a9ad7db8e8049c733a8bc7ab4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d134d02fe5b3f560aecfb4ef8d8aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daff7aba8d9abeb0dc0f3ab2635e74e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad35065e08c0d61bd7de1191c78114145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f5ded8e5a48c38e038ead096d3131146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95157fe062332517f8c3bf17a1d4af30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0fa4b58ca29bc564468bcd22a80ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78d75ebf8788b5939cf8d5d4db132f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0305f9c3618b3f3446c5141411fbe78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fe3cb28e6c4f386caba4357c63220151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4147befc5f1481b8a6299c2fc6a273152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcefc8a0fc21797d2b6b5ddd46b514a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b13b02d857a979fa37a5bcb712980154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81282bf0be4228364f9e8055c157016a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86eef3fea4bd5c3e451c1292b94ac7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90593c0c4a1e6f2cd14031c19d4d12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac66f1c53563183ff775f257b0cc18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062947aa48024b586889491c40c4f8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fade026b419ad50fa450d721588f51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12a61d6f1ddb96407161adcb204882161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7d8a6650c8184d7be7283a2afe607162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd55404fa94f0dda95ac6d11b877178163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ad722bb9e77699736aca31f7ca37a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42cce905dc57d8150a2671348177c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4861792919b47f45cc6205a44be43e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeef5f48209629f9205e541c5678fa4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df16ed692e23d6650188ebab908435168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88527eae5a64dfc6b1e148cef14d5eb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b1b4080629c39add4a428e07f60aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aed036e56e04c2c5aa3550adabd37e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b82728604b2398ef1074f61afeee2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64736bbae081fffd0a9c51b73b8973173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6f9bbe3ab4be07fb291c9f00334db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbca4e67670db79161bf69641fb2aed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d93c6b56b63b21219a681ac2746a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee1b7f71e30a0cfa175950c9b5825d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00972a04a290be7edef9112449f6db5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5deaab8f13a272554afbf0d437d4cf1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e94c8404a12d351aeea29bb71e22c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b13a2ad2af046f55cf7022c53f472181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9650e6c534ad1e75f185b2320efc9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85227c1a55aca13ce46ae48af45c873a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41838d0b841905afcf3e7b352046902a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d32db1315c5c296e2731d86ea5baf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07155378338d8c81b7bbeeb55ddecbc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244a10d05713221174e811b4995347e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eec16ee79908873eb289b4d2a1fcf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed943eb4ba73dd908f98ed7be058c60f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27453a1d2da6540aa901b56461a22c11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1349c7d915d9efe23287573e69760bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50a36f0cac420dd6a7adeb2d21ad16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d296834d0cf395ff2bc55bdb558eda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21da273f0bd0e208a63f181643118d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f1ba23b8e0bd07a4faee1e9907aae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7638c7910eaadd5b2b284eb93e9138c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce2a1c2c2fd8d9d9ef9a32857a450d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0f8950cf1d84b123bf652c4a2e1a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fec83115e9b74e0909d226bc42fe4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808336c24cee2575704d0c094dc0b8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48937dd7a4fb2ab7daa18eac6f570ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec2cfe44831e82c4a7d2fe7439861b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a627fc60c94fbf93e9e784617fef10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c241032d79e15856efad4218d5937204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17131bd4a3cc7565ad63bbcedef291205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd89e809101874087bf47fcbe4dbb1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc15a91d03b339c1d64b65085ffd9a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36f37d7055b76c3e25720e5160c05e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dfb1ca4036624903547b63609f0a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490ad43888a6c84d819d07246aa3a77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4625c0cea2f7c2f22bf11328924c463211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705fcd5bcd5dc99cdd8c65633c02c5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a88802a34e7cdbc6b4077ca06f94e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ea0d31370e3501e60d82cffc05b4a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150faf0219b9cf1bd6813d92832db5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4da16f383aae30cd53fe51b13b380216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684d2bf06b7118a31e64aa40bece01d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe987d92886ecf9b879520ede81e1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bbbf134023c273cd6a921e7b992a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb7a66c63447097499a5cce32a5994220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce0961381e8d920fd684b27397defb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d752f06523e9b0c2b7089aab7dc8c0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7ffbc8226bdcc13bea0750ab1966b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df18d044f1fb17424a01ada90302708224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac5d47db76ce96bae9685fdf3b7976225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1078cd79c75b735c0343fe84e2fc63226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa94260d8a06583d6a10e32f3498c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ace6982cc2ea44ecb8a04be3ee706228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7387c66bd39033f27a1d172a1fd3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24471e26c40d1c962737845d6f5db894230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b709f5403075c4b15bc5a4dc1a0bb3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d58877abd4c257dc2fb3005bf889ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504b5eb931f7ba2efb5b4d96a7cd08d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b8e1d05ec06000d7c61881ee46846234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a44c84782461174ce67e393ca0165235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518aed115b566c70a00f5ee38bf35059236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd298e7c21d0fc2846e190954db68a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580be101228124f6314a995730ab3d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdc7f26e50ed76c8acc5bcc95cec9c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3b0041e8db350ecbeffa9b98ba556240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162914e1a913d5edf9bc15aa57e87eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8592fa45597ac4c6a3ffbb03b8552e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78655a3dde7687a574fe085a83434cc9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287bf73a26a448246fcb55974dd4fa3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57d7bb9e07c8f4c0c2ddd8ab13ceca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50764f1568d9203af1af4246bfc1a8e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42cfce645c330bb767a12c0eff3f13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c479500d2ecbb23fd1bf0d2cbdddb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a73f0d7c5fd4f6d3cb171ea821acc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281aa1db9d3c35644f5338ad18a0a304250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5f8824359063419cf411f4dcb4418251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acf137c4b5b111bc628fcbcf019e94252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168301f6325b07382f3d54b57b0a4bd1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7457c34f2474e65b627a846e867f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bad9c409f17dca70dcf5254f0f37df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a495cd9fc0196c64757989e27757f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906057e7d6bc5fd2c26985412334a6e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67453d8bea2051210d37f99e83972a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd4044bce22bd50730a01c03743487259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efeb7f492e70aae6774aa1d61009ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b129d9f702bbbd7597427a8554ebd4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ce00f23b886211fecf7f936f872f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6298db3caf9f571cb349abb930c9386263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfc18289c97573dfd49e477a9da460264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974bd6019901ff6b05967763affb85c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f0fe5e8d2136829d0f8aae4b79cf9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea5b81c535f8f84661295e8145e00f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211d9e3085f75ab478c8b1aedcbb0d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802989cbc29d7113e2e2171fbe8fc92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede76338dbf1d6c5193da4f939fe3a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde35efa341898a047a1b42a38f87efb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c12600ad638a26eeaad88036d593ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07914a0999ad24936be0ece79b4bf1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21d14a34015f514641b521369abe37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3cb74ac23ecd05b56449690c76d50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cc59d5e4cda0249f52667fab1f94e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfbeea971ffc34ee6c7c6bb417c0d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31afb4c50f46ec2b97e8dd3de9372b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0092955cdbd3e8f32ef640cb92d4f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b9ca82c80f066e33e7cba3183dd99280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a18322cdfadcdeed40d2b64bbbbd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00754de16bdf0320d9c15f3be89bf3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005f4654fd8209a77382518d6294e44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0449193e081c8f1581022cc97e69c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c67b8ad20acf9edf057d1a8bcc989f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c45623107cbebf2a71ef14dd5de5ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ea484b90a58e7d6713f551740a6f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db0ba1ef6c900aa6ce5602b6fcd4ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d857984826dc08c348a6bc870ae6be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8c58ed03f977475c444881f14d1d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907c940c016cb718b5032b6f39a6226291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1600cbfbd5eb977266f9322cd668727292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66ce6e3c57ec14c9962bb2b5267349293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2c6e784b7b67d619362653fab9922294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2751f0b756171e2328b5cdf8d8ddf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567c546bbe399de0de4cc3e2f44fe62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78ac2f6edd6e0686037efb0b3803fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792cf7eb78282a897ecfc6c2ef09c50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88691ada74d5c01f3ddae38cb0b94729299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c11fdf3424a96216607631f0a6a87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517634bd2f6b3805a23f0084d9d45f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d2f2b820f1afe98153fbd78396e61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8b797d8e7ddd2e15b70730741e771303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9587f1e0ca0c1e0000bfed4e03d6c4b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cd478619b2ff3ec0c6c5893775288305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca46d67098f23294f696da3e432f232306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6696d4acf6b500be389a8ca827ea1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5a1e6ce331791490d083d2b95329d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a0de6322f69197eba432174e909a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214d40bf75c95586b2c348423c8fd45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ecc04c48156690a19f0fa648f4a03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398989c9681304cb0efe10521ec58bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73458b6f16b7e912d26ca258748f3ef6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6692d09aee32516f9d1e54d9610d29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e8f2e2be14be8ae48ae7d6a41976b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37fa98beaff5b5a71e39547f55e75f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8e5546a7831d4072d2f1571d34839317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bad3c378c93d6d903c83b893d8309318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3595c569ad0d99bf67a1c137d449e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb1d00989f31a52087ccb9fbd55e89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa41e7c52a75f801ea64b7e3d4ab02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1bf427050e1eba50573e0403237f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e0f8809492dedbeb05c8e653ca084323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312b235e6b67bb578689b158826b720324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da101c749bb3d64bd533e5fa8a7ace41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d5799dd54b95621191d20033386d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385f1c130f8a07aa2f37da99cd09f3e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5128a9e78819d3c817c43c448e7a10f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b059590608bdecbec9f660a35ab511329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fd9486458d0cf628e716339568dcc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc93c7cfcd2884a7bcd964cf2c6885331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c2cb55e7bc9ff7fb770929fe5bebc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe28ea8dafcd7957f8da94998b24c53333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f709400edfd5a233e3be05f4336f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d24a2930e070555a42696db56fafd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdbef1c9889c26e4ff0e981cda7897336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7dd94cd84bacd0f78baf9dd0afea3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cf3d71d69e28157dcb51bd7ccc797338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d642f3758a9800b774af3460fd2f7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2115858dbf260bbe1d29039883c7b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b77957d6229dce716c3d1fa539a5d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191faf9a6ff6b7aca6096f26b16c04b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eedf242bf0cb3783caa48e594720d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6bda704e312d0ce8bcb175c5909a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4892bba6c147d8b93f45d463d7f2d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca89ff06118796dfed1d2424d2ebc10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d457f6666920cbfcf80f9d0f4e16d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4dcfdf9bc8abb08a8159c845b7368348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51423297e4f1d498dde26cf554ad324c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c889d735beb00c57a64b7cd7f32a27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7fd8e951140ea19ae179d46d3bc5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d87e2252edd6acc90a177f87dc60aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d76cac7c8c56b5d8d29eb3e669db58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7af72aec82f0f221663a9c64a8822354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da520a739664376b7aa4e4611dd9137355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64857ebcac6ded98d8b2c5dabbfa8bfb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd7c0ccce10a497c542f6fb5d81ce1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a841da49cc4a0a9d3c235526ed9cb63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc153b520beb5d4b5f4586d2cc826d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800cba462c6db80f8ad81e3952ce381360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ef1cbcb07a7600ff051a9dc47c938361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f9b7ec657b9430db20a54de45127c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3fb57b1283e60b52334c61a8b8ee3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08f5a2ad8ac5a9039633f0cfd0aa0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b2ecb131d41cab8adae3783e08682365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9777f8ec7731724ad07db7fee4bc35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a411345711dd2b04bdba250d780fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a99a6777ece806665e690312f20b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6144f3d745a029040a7b2dbce342f56369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538df88bca73c9c32ad0fe40261f00e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848db382403dc03393c6e248e33610f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb45241f4d1f33c45275a97cf0fc13a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a56621846a3482a12186804201883373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcc18850385f64e075ff7f295a1516374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11a75ffb7a18f65b22175830c58b1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdc9340aedb454037a369364ceabfe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa15ff7f7bfa4b5acbb637431afbbe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e527d7a1291e63ce7d697571b807ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153bca90dd197d588c4a503676f976e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23703fd1f38b85a9dac77529e2a073380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fefb210114ede040075dbdf1747f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d4c16a3678dde20d3120dee1a9251382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f408cdf7f8b7e3103d837549d811586383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead46d5f7b97e19be2bbc1cd2bbe60a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838e4b8adc0afa841322af98d798f05385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c524db6b7753afe5aa381526b8d7449386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9dc37afe0e4e3051c9842e9c804b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4c1cba92809d99bd143427373cbe6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cd94680840e602e162c864c72ef2a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9818e63e853adec846ddf2dab63f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfc7348fe8ce334e9aa3ec28a8589a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b330632442fde848ad5acf2fcec96bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c9eb6f7944cd605053d052db55664393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08605b58ca3ec6ec1f2e3ad0b05d8b95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc018ea1248e1cbe349871993fd3d79c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153d6216e03aa0bbb72a64f1163b55b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537124931c440bcc0b4bea83849b710397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26166e35f7cf41cb9b2629f731d57e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f143b2c9c56d76306993fceb65c131d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd16ec80bb79777e0c05dbb9d51953400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c50b2f69e8d662189cab7518856668401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf1743abf08cab7235fe62798f4e9a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c638b9ddc99714c41cfcd567ac1af4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0260663ff1e783bab04e9f742f6739404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7a10c23ec96c9d2944ba75c2af5ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd170248319c10aeebb2ab2d88bf93f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8193ece63895425ef5acce6c0c284d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a36fb0dec8c1986fbe2a850050b0e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba83b5f9c9cadd822623f39ade24852409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc727272ee9aca6cee0d6a4e85a2f0a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cdef8e07de1a05f3995201b8567ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcf2f452e28efee8352e524a7e1c70412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fb7a51b2d82d4ae3cddfcd1753152413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ebb136f2ea5ed04928bd640d29f7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05772f9d8a486ea83d49f0cb1319658c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c413a76dc4e0bd13983dee8d26e6477416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767da30ab90baea470f20576128ac974417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf07e20982597b5947c9258718d9cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f01ab1d806d7e8a5655c64fa2c1a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565f0e2599d0b6bca5b95e8ea6f33c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65ad5df2b8441a9220f6ec4e7368b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159a7188844d3173874d5b53705a10d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4f0c15b43266b67afe8aa96745c0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700e5453646345eaa1aa3695f21611b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79eb3625c04984b4f0c5aee4ccb697425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb48cc5d62cf670e8db89221bcc3b3d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89b2cb47d42984e3d8b95b6025be03427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b2069246d4c9577b07458f7231798428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5257fcf1ccab732e592169655f7de39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910810454b9b7f7222e8689e4f71ec2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5822bb270fa918ef534082fa3242c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ff76fb70d441b74a48f8e806b07a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18558b7f54354bff08b2f75d689aec82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea998a26e31a08bf0999abd973cde59b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171744d12be83b3fc37094a70338176435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644feed37be110c9fab155a4dcdbdf62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab61ffc48061fa4758c4cd49cf06fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952eabdb32ccb4e316d0da2b8d91e14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe15b51a60a9ef324b9a056c1f326cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871492e8c8c05102eb1391ab3cbff62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a21de656325a74fe39d354611e8621441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a22e611c4505376fb26464a2fe736442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b670a3c01e2b3648bc30f8d15a8cc27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1668b34edd077a467337f588e710e59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19f51308f78462d76dc595c3b1122c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea258145a8291cdec59ea746013ec16d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f52b265652a95d962640dc026b9084447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca201138db422e1b72c8d6d6545c9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580c1d97954a50997b2e78835095e26449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ededc2e030c0c811bf637927d22fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921068f649492ff18d2874be3ec5fe29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb65035cab463305f20806266be097d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d65382fe2bf89496e0a02f01a9a278453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf372826d65b0d89937641e098e2298454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03f18e8678abe2acf5db04126ba7f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d711408fef5470ebfeafd84f687dce4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba331204efbf6900e1507c81d812b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6088b9109caade9a8b811541708145c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f6b7931a51859d19b71f4c3639110459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a087cf17ee8a42cb391504ee352e383460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca760727203dbc93d0d56e60636be0d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753808c88eb21cf3f8d233d25484dce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88619b86bb032568520e4a63759fb4b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e14c2707c1f265fd9f22adf7ffb4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7466cf4a903a55df37bd6ea7ecedd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74568684e5d9d8a6e077a40731e1d0a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0e152b876234afc5d22ece224c9fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392462cf3d3578dc427192062585c08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612088cc39cbaacb4969c4e9d12d674469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fade1cb68fefdc5d00dc128d6980674470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415dacd1a5050a8e17a4b845bfe9681471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643b8b29737be2364e25bcd80a70116472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef684f3f680f7f7d3f5db13eba54c69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fac263678c8cf26ecb43df21b506c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a1a5dcb71291c93d2a39bb7dd21c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508414c3d998b6e97ddad81f2f11ffbb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec8430870ee087ad78f7b5daa95d2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fabcb574203f0473eb60a362c43484478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f151cf5e2e4ed3f147bade141a79f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdf81fb703ea91f0ce3ab3182e189f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcbcc94fa1dca80bb2a4e35f56a65f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33429b912fb1ebe6acdb219b39ba660f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32d94a3f7588ce2e1d64741dc08c78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becef5a0df411daaeb4e2992a0980f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67113443f8019a279e0efafebf734c36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be48267d9690f2e906825e4b8008930486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad4fb4f26721a242e39bd2489fe542487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a85eb65fe598e7f09f9dbe957f867488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8c5755cd4d5903ed8b5875dba713b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5718e7927b64e10aa3af26e83553704490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76b197203afd931730df317215fbb2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f5e6b80a6857642f5741b56306946492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bfd7da943ebf50a5cfb2010306190493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76716c01918cf96a08fda26c4a1bf9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3e17fd48122e657468ac31f34a993495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c10db7143b006e1ce81921758b413496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbfc4a0c3650f16e9000fbb1780e75497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18e24165d0cde927c113b03de092da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef17e102b7a950ac113bcd50197a6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0de2512d1771bca10d5d8883870ebe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a506de838cbab6c5d346e32d4992d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff21f33fde8b71f1aa9402199efe6d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c61d99a76b0f4b6f5b3c67c0c8d3f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d08847ea200d5c0bbf1a49a7406b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319a00cb4eaa2360d95db3eb1a62c52505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507f8fcd2bbb0266ce8f66cf7fee333506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44219d0ad283080395c36b6172f55a46507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943244f5bd5c15de9613490d4fee3fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b76e3c3e4dacc32aff5642ac1925bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1da42ff59174078a5a8eb6b87c9d38510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c161ca9d3b999ea00a3fd8a072e0e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c0c5dbdbc7c18dcdda4a6e368ac78512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d7ed98c1f12e3a0668690ac121743513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac2ab9de05229d8e8057cb0ac41b02514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc40de411f6401e7708673aebf6782515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c139ae8f86ff08b6fa26665b60dce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4509b647195e6ed8ddfe6eb7d734ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0ad969e6d9d83ca452562b0e496d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813bb71cb12d8040334b1c7e6115571519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001da4ab2a46c4d45eeee0078c08520520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abde73d33236d9a63512c6c81ac838c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da72913057e784ce8542bc32ce618c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe944a573453d8055621943db99442523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd5f781078c83e17483ce42babac91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86547486bbb304dd96d27f9f9d193c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d5f24f7fcf6f68dd9a25e7a3a7bf8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f765b72645ec5ff26472d744dc12e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2316d00d2fbc4bf4b8ffd447fc2c72528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5daaa4de5dddfee6b22a8963404f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc149a1f5f7f2d88f32a010ec008f6fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51898647e5903d455eb751526be6fe6a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81f8081ba8f0cd05c761378e6d34ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c29e72ab9c387ac19606fdfe073bda533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd99e946e4c5014577176cb7067ed1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1cb8b8ab04ec9bb197857901f6068535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a7f2833bb15463c3e633e287e3065536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9783a9e9b9463704558764d4f38c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645982fa741256f9260a5dbd99ead71538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36cacec60e0af1e60cc87d1bfdc23f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239291cec112f9f1d22d5c7d944e1099540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d38e64a14576548ace519d4a2bf66541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2397eb9a3a9b3ed1c826c5e02a782542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d4ad05512a13e444d5dd76914829d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d686bb769809f8cc09c8486ac16a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657dccc3b26e12dc25e77a34c5bb4c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5c41bf1a5b79f5e1d881766be5242546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a473171d46dcc719dedba0698dcf3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7b070f2e2a9292d26812c7276bed8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062f9dddbef46d0476edfd4e296e005549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92814b6e763f5d50c584882d927ff7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4ae5620ade1b285ba1c452d6cf8cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea615f06bd7eba7f9919a8b94db881552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927b162997c52daea2e29256407946f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dac60dd3e31021c03806234d5b2576554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d006c5bf66d01bdf6e23077ed2cae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab99ae29970dc5e646b3a94e2700f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cae7d4102c1fc7631378c2d483929e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46928dd11b8e431aa662d96caf6def22558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ee252f2710d59c3d16d23d13fa652559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635f18529741cfd72e27697ba599deb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d088d61e566108cc3922accfd07d36561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac67d88b9f2a15eb3b56a7e8d91c2a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c043ec9f1d93af21dc7f37c090aa8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde682d63e767917f58ac64cce9b83fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cd8383ccd1d28993da639a3e54d7f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25af3a3df44e2fe5f181bf2d6ce3ea5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc5ba578299d885527451386849df1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab16ce3756a8e0461852a14f9c1ec76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f045a30afda6ad3aca9d03c936857f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab552018dfd5298477b638bfc802513570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de911a183c81b4f9cef5e83a9a202e1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bbac72aad8ceaeed5f093c617627a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1551f704dac0809edc5f8d48654ae1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654787e37b730eb520ac6bbdbf2d781574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968a5c62f569a57e8a26facfbb7754c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e77fbddd3479f0d87389dd4868d3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb0ad489fd0d4e5353c429f1884342577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa470778c0d1840a4e36248bf0779c6e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684d48ec7c0f563bac6061e09a149f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94223673cac6e37ad6e2845704184d46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bef26ecd8a7a1c99b734d215ccafd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eef52f0035a8a1fa370fd5e08cb15a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618af66e11248f5b2a0f3ebf686394c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc06f10291b6eced0bb4696765fdfdb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda45d29d37156d5a692210d7ea4e8b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050372b1ea97356a08fd5ba70449efe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68c483c0fd322fac482aed2b4de410587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cb7b6ab3cee4a157f324c4e617350588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce17cce9dc050f176d9073809bc64ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7f9f22c786d9df3cc05e7dbbbae6d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc23b77e48bf25f94c8cf67b7a2ed2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253d30cba56c3e241d3f0c5c1570595592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1986aed1eea3f99dd2f1c2046b558f4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2cf09b6421c1f52d7036f2143acc4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4192ed5f73be4d6c5bdfcc29c382ccf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aae80d323d8b8a394d7efaef94df86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389daac501af2084d816b2b36f0eef4f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfde23ad88ce76402a91d6881998d04598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecf4cb8cfc69740ca64f51bf11a6a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ade0ce3d030fa8ab7ce585b28907a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fc587071afa75bbe74e1b75517403601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea503f94b4877869fda8013da4c21cd7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97b24ffdb319b66ab44b57fa41fb68603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3ae8031d0c8a12c0974a625bcf47a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ce7a0713140b5a74fc1d0bd74286d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658409f7f463dab4fdc89676141b1253606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54efba1f2ecab52a6931ec4764cf30607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3d841907fecc0589b4c0caa902073608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e0fb67d28339bfbd8c1e4dbc9e743609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d5f8467081b76665ec09dc88e0a7b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfb021b74adddadb068ede9aedf860611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42058cc0afc422a770a6ec443383058f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d11db093585af0757d1e99c3d7986f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e7498438206fb674dc5edbf182620614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917430ebb38b9d14d0d7ad2429d8450c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3986b2eb1f6cdb2a1bfadadcf4a0143616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e02201006c31753a68f288f2a14771617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40725125b2308362cba7dd06b15c84a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0777daa00aa21764cecd29010cb43a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820ecd25272a38515d60305958061d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016c3446c72a239cf3866b45c66dfd6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5c27a1158e4ec9b33674280ae4b20622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac146a658a90e5eb7a53b77d277aa3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc417483f2298816e9c7fb278d380cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11758be8137c18e4c9335f175d848d81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d1a00fa69e4a050bbeaafa3f401eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b19d20ae788822280ad717d9eef7f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594f1c58038a657259eaaef751af926628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d6ed10923ba8e03a058cdd122c15b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae472943664cf7178c1166b65061ef4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9d36ad013d99f3d777ef34351f12c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b71d637f986249163e021b5fe94564632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c15cfa5656d4bd637a95e48a06786633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217e3e75366a26a83e5997b00d530c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6a9b09b872636210d85b0a3acd346635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c15d4543703db0f590f6312480fce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d7b5d3e32dff471a2d28b188c0820637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bda4b5d5ce9234ff39f89b8af3aa8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283c33a6e8144ea74b9ce8fffe6906a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68034a09b1e6a736e5ce1669355d1413640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c09b50c67a79d822f4bca6e787d4c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cd2ea7c05e447e2c01a4fae840d03642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1340d4dc0fb4fdb0f4c34c199bd586643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df54a488bd45e177a2aba769e885a24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8f8d1efb261b20629794467662694645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9d5a7e07ea220d904bff0fe6b1401646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffca7d7612ca032b0ba69e3348b7004647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e907c2d778af0e18252ba39ceac52648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779b3ec7039e889dcadbf007ab7ec0d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a564dc18ba2ce41e14cc21078618cf4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278073cff4d04cf60d6f41a1b0cc54e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74b8a3a89d8bffaa1241dc001a8f8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83314338c623100829337001d090209b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a7a984aed7c6976f8c58b355f61e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3f3ba806a1487d867f5eb286fec09655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea616f3e47e240be526ef7af92ebe2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa2959da0673ae4662a61e5768ae06657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2eaf357b440cc315dbb3632ab907d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06119bbdb512ffbd4dc13fe0855e4ace659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76390cea81565b14c99d4152988c227660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf959398b517db67326b3dd1e887ac4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adce0bc5da90d371b32f73866554368662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d290728ea2501272210ebd79c825e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d877e79104c2c0392a0b69114a9b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7e60219d453397ef85779671c2aff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75086e2116c0a4554a8399177b23d1bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06c4305b9e59099c6ec76fad2dd55b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946fba6c2361fa79d9d16a632e9d6e4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30002c9ee53e8d104cd3971d755f1759669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d045aff5374f44e877b8158d73b3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fee9069cafe0095c69e1b0ef07fc03671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331788e93feaaefb0f86f9d58fe8243672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61926f114971d36ebb05f4a030dda5d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694d0228c6b2f2015ec2cfd4477b63e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5762de0c92cd5bd7a9f3757053bc4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74414e6eba6f4ed9ad297a8f5056487c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0150f7dbcdc5061b056716ef07b0c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9153e7b6572f1977864c4c0d35edc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362bfe89aa07904749fad95b0322de4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf600e6b8689e5fc9a7087deefadafab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b653bf84739e72c2cca010429a502e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16167223e5774851d0a4520563cdc4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5142e51f19be86f4f101d64453159683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e613406a80cfb91ed4cf6b09fbe626684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dbd04148b5af7c5ab1d84a268d043685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bdec14aab650d1c1d82b05bf932b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f7f4e3f131106ad4ebbc7ab52dd07687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fbf7ab87c091ecbba32e37e40efbb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8c7db3af347026b33167fd19a67c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a422ccb60c48df4bab6f9ad3cc6c35f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328660a9910055ab0b811084c6b3222c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69b5c4dbf91674fb76b819a902a4a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ce1e535eefc457cd6813be4c8de91693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f751ee1a497df68a7c8e2864d57ff3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aca4a8a418ec841052df0f183cefed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f683e5c16eb3ff569abd529c5c728696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ae769e6f448236df94f3a63e8b376697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65112bf0d50a3ed9bc147cdc0275840e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d61a1eb44f12b5cc42849ceb9d8ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d5a52c9f60cf145233b4ff7e3e754700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec6cf44c0e6860ea32d0f29248612f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4f1b4da08ac0115edb1fad637409a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfe1448630b8e2e0a51524950d8f55703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f93c9134ba3c7c42d8ba78b0904533704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7754e2f04509e236d783516e3197f38705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674dbb43fd8dc6cfd050ab29bae7c83706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45daa3606e2d698ce813979d1521ede707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291c5dfe99f4564d34aa4a396f1b62f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3bf1b98b7b6e00b2ba1230fc23700709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85e18e0e0f704196d55b927981a448710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e7ed3e586e3a03617b9da7d6a0669711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df2d5cd3591d8086e3b19fba5cb253712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aea8dba1f724b56c9a54e43408375a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08087c88c5d1719a8322ac43379c37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d768595c720f4ac95ad6bacc3e8ccb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d47bd36cc6c12f2954abb26c55be1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf218f91f3fef623df78c05921fad4f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cd1bad36805bddd4656f8a6202e3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a7f1480feffb3084882b2732f26d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a872440ff66c2aea4f20b5c8dc2034b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54064b92f8eacebdb891945d6dea18721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906672f17ef30bc41c01f79c928646bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bccf1b9265173c8628df360f4b8bae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f26cdd835dc3f4d8e6ada93dea350724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffec63ebf4329944d5746a0d5f51d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2f5adbab5c62cfd988c724d43fc43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b123c61a837ea62d9b36588c23216d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f183025b7bac08f61a18ca8cc732535728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae36d2898f3f69968f2cd131d2ada1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab356a85add6d73736812a982ef7d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414a7f6aeca56e059ab3fa343f74e64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec2c2c2de7742cd0f18513f63a7224732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bb36a2ad8c86d496aafca4f5decf3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92284b1c5da6c4fcd5afdbcfff993253734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7a00bf3047c9651c273bd3a6d0b7a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5788c43f7f2ad11abf3f8a3f33172736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25b5b5f94467bb8618c327a4423907737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec94606cd862f893a4c2081bc2393f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a6539b15aa491a9aa10b6ce2b78f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edc07ec7ff6f9a25b80d42415fca57740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fc596487c1c8078d0291b917680cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417217f2fea22b466cc972d371ecd5b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22313d792937f1a8053dbe36b725362743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da874355050b7b256ef2fd74aed0b6d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07938f7672a12f1e9768de57eacd45ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1432bc16e0da04fb6c3cba27f38352746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ba5beb6f0b3de975e110ea348b414747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17595edd42c5a1246a628a2da4c5ac81748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711d625e8861be332b585840c4e44d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac6fd307ddb17abbd08344bc43c170750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4348c36365da089c1d2ca4601e23271751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e4868aa51427d924339f7ed1a0307752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd15d6c2bca036d979061fc8c46734753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>