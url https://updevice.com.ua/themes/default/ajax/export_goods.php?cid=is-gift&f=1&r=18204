--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732bb4099b28c092ebea40a896cdbc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0bc04a57b61ca24b1590c004b95b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e409abe81a07f6c57a6a2429a26c82c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a2e60ef9268d4c7ce16677430f02b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234524378344f2e599c8f0a6070404c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46845c002c3b0d6f600de053a02b97436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146a6a15e6a13874a987732075ffc777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf5c2e3c30468228e58640c59b4d3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b40dcd7b36aaf33ffaaf58d7ae3069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef061ebd507bd09035984c3bb6fcbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b302e289f833750a4c03225193a0c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d891623b8968db9911f1b2acdf3b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cdf9e6d46915ccf798efbe5cb71bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b03d1f1dd9ce65091d8982792c8df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141daa1b84b46439470e44c2924d859a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a1a6ea570f0aac4253227dc5a17ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf3d0d50b3fb0f89d616d04088578217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa919983ca8ec48bb73ffdf0acc96cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5ae0c46d5e0dee085fbfc7934bf0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7786141cb3f76c59ed863d78951b34020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1211d8bbe1950e10b31af2929579b4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e68a29a6393ac2db4295972b06048822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3449ba9356a01dd38917d2140054c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d15d3ed76411643498fe4fb8d259624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24c7134923673b765c1c713a7f91a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a6a1d3b6b825b9d5f1619ab93860226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d7185fa47b531f7668acba115a30127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6f70f1e870c2501b7c800bd53815c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c7f1861311c8060bf40fab3693fb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca7694df1975c40e8416533c8b3cb730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ecbf755a80dddbdee902da738109331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb47a79e41e9394b8dc20101d75854e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090db561bf5b4bf9bdf4f5c6296b0e3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f348a5694709bc6cbce2592de871c2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b592f95cb3422a57f1f1384c755e9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a08ea7c8a00188ac3eb7df5b8501436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31ec3f3188a84e1d9ff3006eb044b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094d4eeb379e91e6d789f62ee09576e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204067b1792831d0c89f8e38981dafa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445ec9d2415ff3d7445f907a661ff5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cddb680710162e4ae2ade386b0fc9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb64394ea5175123532e3b59231c6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6489708055d258620bddca2d6b9055a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0503e1e59038083b0d11178a856ac2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d57c57bb1570c17393fae8789277045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c43466c671f358f78edfe6ff2e938546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce801880b443ba01607a4a86e9f62e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab6f265657d437128563df19b5b8d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76e77dc5be472c9b7addf74a03cc3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673b66b171696ea9087c0eab72a2ec850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b233da9c1439f10998461e34a5dcf1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb943211a6c1a6cb7baf1a294d600852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898566630e0e1f19a4fef2476349a8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f748280cbbb72ffca3f3b67c556e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258858c1f2df8beb285b8977517f6b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d788693110ca14bb9ed55da6c2d7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e780673c5ebb2f6e277099ef252cd5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d147c729b1dfb392e45f263be1d92f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6d2ae36358b2436fc961e010a37d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a837bccec3d465841ced2bdb1e610160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10571e1972b92ad2170bd8c7c80875b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54578d10739e25fa65f24b826afe78762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e29be5dfdb09f1076b5485e09355d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f454c83aba48544b956b574e8765bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b4d942e9a356add095553303c25f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3b5d541f58ebe6260cdbd1ee328fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6c32fefe35e7badb0634ffdd9208a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba32b01ac0de0cc4f02acafaa8a3ba068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb840cf8b72cf22b54789004607c9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535802ac951f4cb127ac2390ade6e37e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fde5f352a15d0a8e3a8a93f23e6f0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa888c915c54edd779533354549ea272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980f13e5e91783c5b6b952c96a69a5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271c1ea33ae4df29753d3badce0ee0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db07017a8fd7dc431acd5ced787dee075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4f539a618bf221b04c3cb30d9829b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4da4e5749bd138378f98f08e5cd18677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1698094fe9973b1c7ccee7f44a6722d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4bc3f6355d6973e649206411d73f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03915ed3401919e4050ca1afd6f13f3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c7e4b801def62de42ecc69087c48681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ba8eb4d77181d0a2374e176cd223b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6a46c60bd4bad6142644acb77e40f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701455833cc69b2af49e98673a0f74184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb35a45bb0f094aceb8fdd2f43bc54e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2bcc91302f81040472c276d3f043886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e923a70ff8de58acfa61b6338bf629387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130f51188126faad727f2320382a54088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0539e82ce68720fc38eea8fb10cf06089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b537b83b476b9ad1a2e627b45a81790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d434df2095e625055983938935483791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35d641772cb0a0edecc24c921b3dc592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268d07371f8e9cf978ae5d4c4543f4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660c0fe3a20a86728afe820683894ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22d955e9cbeec35cf305b48eb504d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08aebeb4822d75ce027226cc33d01a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e034d186108d53157d838a22afeb697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b02057d2654c9956995e1225ab7e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a16aeb2412839c2e456d811451a4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523938e951b1ded4ea2c4d148ac90495100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30d9b69b6fd6af132a6aa04fb14acc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04edf33673fff03a8700fdd05f43895102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f5d4d95790fd90b18b5b182e7c7f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f740c2757f448e55a0c92e02630a6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9eacc7d1874ddd189be1614529e4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5aeb3b869465b13cbc4ea303e9a4ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ca134cc8f31123528a4f5425aa643107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af72943e47fc8f577f983c32941780108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2eaffc7b83bb53c77d8a47c7b22a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d3697bf5e26a146bc270e79b882cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5019e53d132fe29dd4192639827980111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5ec27d0af3be0c17f9efccbf1a994112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa462a34deffd3cef4f07330f5e3c53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9ee32d8c6cc145cd9bf407e35ea21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c6e344ec61c418634d807318d9c3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e369a7b78639a9794b671ca41028ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd177f206d892463a39652ed56a6f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af548b67d9610d12a664e7a9d66792118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f936597c8e3bfbed96e4ecd0ea64695119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21759757e7b19c94c6044c02d27f9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d02a495f923724d352445e3eb41bfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678c6238abdb385cafa3ed67c2fd2a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227f80d39cb48e054056a4232c7c516123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246b4420d79df123005721e85901acf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba1163fae0a6486baa42dff7287d3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3c625554f7786a1d3c58f7978bc93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb11358f554548547083323edcd9474127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a058904100f2be8cbafb897596825b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8627dd8f41cd2b5662534f26e3c9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ac3eed45d96389f5b87d64a335247130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c992bc7df5b4c8c2dc5bdf886104fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d58f26e5305e6318a82233c8e8efd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b83ace88ad563df98efeb7e0a65f08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bc5645fa9847ea07cf3f0567868e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d23e7290c3ca3e8d5cf6d2f692c40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52734c80388e2ceac7bb47ce39c9cc9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d6b7af611ddf9c87b46a5ca2bed50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874f7128bc9d2923bce1305391cd923138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa54bf6f78ee1ded46acf19b2061af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6e768cf8d0a4cbf548d3af04bb649140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ba85793dc45fe570cea6f19162af4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c775eb0cd51fb1ca53a6f1389ee14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053658e278172a2453082a742b285468143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f6ff920c7aeb265fdc5dfff57907e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98752f006b01ad2b351549ff0a17fe4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9559e886f6a40cc81fd9e25f35373146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bfdbc005d0cb12169c35e15834e93147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736b10a5b2ac6942ca8b4a856544124148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81071f51de9bc603a36dfb0ab8be67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee0ca48cac7e5693551bbfe50e14e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cdb3fe5486c4ed571bed142b6a6e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd972087e9348b4e982567076122ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ed64add83861ebcd948e2d959d495153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1af3ea543c4dcaed649e39446eb6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cd2c56c59fe3947d360539e07ce8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18958d39790457ab30cd4bd0a06c0a04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63624c7c87ff881f1129ee0d5387d76d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75caca913e88c95e31c51d01a01726158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c58afbbb96ed10131b0528134d534159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388660cd1e80ade359c2d32d2dff980160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4d6b26de2088fb123012b7d17ea33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914bc258995985a64e4235f5cf66d42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adac185c18d492f621bcd0aee3815fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ed08ab6e08a8f3d0440f435176dec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396d9d6270fd4060dd3a6b55feee150165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202437a0db490a05ac2eac86f576c64c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023f349e6cc4959a6cba3cc6aa8c15f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e37871b66b27b75b520b02f5ae15d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce38eae6b3598e76ba358c7b73471c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c5e9b5627ae05adb910a4e3645b54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21bb8570993ff9dac5db10c481177a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcabe97926f24c89f9d0f47aa390e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e34ba0a62add84c5b2fc4d777c6d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50495b99d26a6982fee87af2530bcec1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65a0eb49634b157ee8d305f4ce0cc7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cf465aabe09f1d46dd8cf07fd45de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39aa6f66fa07165e7b006dce84f1e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a7718788ec8f48d687b6009dcf7a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7242a442613d4409a9f790ce43e04e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1ea6916691e3f2cc445f707f46851180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1d87369edac2efac23303859ab35e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015c0b7d5b7ac0317d7bfb734e8f39f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805369b9f069d7443b810ea4d40685d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38154e16398f20a138bc76cff0e1c557184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5bb1db743f8a77339b872edc719f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5971e5df232d0792a4c8a7e783b4ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442efe39b5db967316ea5e94336861b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed3773fc1a4cbb13fac62e075d7a74188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a45a543b456429182179260270079189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a03d4357cf7e84e4e0eac89210761190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39454b673fd583e650bb3140c9f71b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4544a4b417cd20eddee50b68fb0c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581ec553e9d5a373c27bb5fc3f46d8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6195e17f6131921c922adab5def4b17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040090e7e1f16027f51244ab63ed12f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd753ac4d515c80ea2d2ae7d558c7eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd63d519c2977b7265dc9841d45f62197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a398ce74620955ab8d348827f7af512198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50cb729972f738fa9b1c2e71c123cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31253ae0b1e9c12d8daeb5759c8f757f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8a81c13a3eea5dfe37d789df99f5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65c162d12711d4367a971941e06611202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb5edaeea3ca876c276ad73f4a01e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c968bb6bba6b66c23b8591bc206903204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1405c1aaa6e7e80f9486c07640650205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78ce2a6e465135f2da1313564383a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78b33309ab006f701b1b48c87a054e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76306e7e411d5a881d431b2605d2f39b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52aa3e976cd18341f9d204f6eeffd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda83a9a9330fcce0e3f7bae89a4a46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed35626b80265461c46f318ec6b8653211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc08a8e618b65b5c9f311db39fa5ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06411b679dacc9333cd82b23df322e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32613fc243b489210c4dd4ba7f7fc8bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1b76f6d5652ab498014d85f2ac46c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97af2678dfc9bbda15d76db3b64982216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2002d26ef3b20ed9c740ff161a582f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f780a1d1adb4f94a0a7a31f5ce47e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd0292741c2e4666ef5bcc43f41489219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0de1deabfa76227b5bcd1d6b138ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2408291ad425bed196e7aa71ca867221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b71a90a47964c7eedee21708e91c11222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f88930753200e4a255da4ed9001405223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104121775345d99223e12a5bba770569224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585bb05e87c94517f655d4633f17d1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c1461b6a0fc13ce73e42abb1032f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c0d4c9fe9a31c026fb3adcbc7d73a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7c2278741334567bdeab69984f45a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147f1a50f4b3dd4edc4d36439fee442229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f29ca22eb6b37309b34146593d822230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e774d260954a9076dc061d26304490231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93835614796a0d3b3ce4c2a3baa986232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952e90f2d5a36042988a5e25b0e51bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae52c6f324b1bb51e62a0633de9394234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549c9ab9073edd1d5b87e175b680f44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145068fc5873ec9e129303b44ac75a5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993032df1dfd028a2071704913641109237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd9e1461eaf6285ad65eea9d968b22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfb92829961dfd470b958d145d6cc0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74c0771f9d9b1c7c71679d2bc8ae26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e923d53a88aa85421749ca9316dff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f81003d821fb1d17dbf76fc742265242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cde2a487d2cbed1bce6ce8adbf6524243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48b1959e111cd324201ffeca706c2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561f5bb69bf34f06833f18d55dbc902245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69738a61b06c2430235f6cff0386c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d531c8754a84992d31e85f66fa82392247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69a4b414c0a391ce06059c1e843f6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580cea341566497bd19dcb6c522c658249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdba028141c8b756c87f74af4dfaf4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d342e92830c0f519293ff242bb1dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7d57a833bfdc9dd6508586b53d754252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921092b7c7aa965b071b5430927b61eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35568c32334718825e8d8cd4819f8ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0705f11682a14a721b001534f3b79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698389dd4f39b328b54582776e0733eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085182ff14a8e6947a616523c257d9ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dfd1783e9805f1b054af222daa790258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8894a659797a02a641fc6e4a954c84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f01f752cacd8f3026f7570cb601122260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73736771b7e9d9e76b975eedcb18eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0895b0a710ba3739c3129c8fbd6ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a8e978b02efd2b08a077b776d703c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2065b5abaffcdf1b39ac2e934caa5ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7a9c3398010fef6ddfba4ce75a83f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc583c91fa3e3da029a7800b530a9a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194764889c4fbca5de2ebc530004cf5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fcb6d8711df4b8d4cc0254dd3bcd1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d30fc177ad13f8957ee96745adba4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e672f087258e49c8e4b1d59f4e133e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c430bc8f4686b5c3f33f946877da6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d1f0728a80ea26a57931c92eca59c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafb5ff1064b2b2e6b396f028facfdd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307d28dd0667dd2f91f3564fc8a8749274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1570306fc7fd8281169a9ead3c4537c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b11900752b63bbd02d65c6e2dbefb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb4f6c0478de9331cb0d253d53f81a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0708fba4990db6bb88341f64bca3a5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47802f6819dd5950879f9f456d1a6f64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1230f5fa2dfa5f1bd1915ec1fb7565a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548a9728dd886ca4af9e72e59a36fe0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3432f440a126ca1fba98f879f663ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead10929da540be5a49e9e5208ec386283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d9b35bc090a76eb43e55053a0cd78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551018378e39f2288ead583e67416fd8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04a3af4041140a8fc5d7377be56f8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b18bb89d8f06fb3f880a4e92cf3ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d783f8f9d7a239a662697f08298a196288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3849463b4434d620e6302ffa5c0a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b66b24e52b981f6f3bd44879e6efea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2048c01961fdbc19924137c1fd7a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50802cd7465d2d9cb0d53429079ad9a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5dba73a5c4fe5ac920c28a23f3bbd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bec89aa2e96c3ac43c9828daa2553294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354247ab64627e445acd8068995fb771295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d5c9c8bdb7418f60887813f9959b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e619ccd05b47f21dd0360a34fe6271b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90eff07b14299ef74b8e8499ff18159298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834ea3e51909d4b9194b2b9dda69fde299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5b2a214fe7c44a7fa481bdeab1d67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f7e419ae6589d2939043db1599216301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d241ddb9e43022daeff813460fa9982302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6ce1157893ab28f49cd01325ce5da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266365f8aa4e9214ce7cd28835e765b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edc51f997987c0a83ca016f4a4e1c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13f4dd14fd1c731d868373e0606fe0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d017e447c1bdff46dafd604b7d99a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18ca52e724b27b5dfab3d27945caac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bc8f406176088f2c0cbbeae2202d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf267fa3590ef0bdb1fc4cc26a618c3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17916b47c6ae397a743e5bbd17b14421311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400044daf94bd58eb400c9e4687f5000312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283884cf0d75c4e0c4d749e18eacbf2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d076963599065b6f7d9b3ade0dd4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c425bfd42686cadfd3a1dada115784b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecdac4e934a8138e3e946e906cea11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4971e9ef29f96d36934c69ad10fec7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15baf5a975f4b4bef129eb15a86a10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9d84feedca1de22d91b7645225d79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824c86a6832d53c4c13430d68720556320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28d67bb7b553843b397ca8c816e2ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56a02e37d832b2d627d19bbec12c86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f406b885d4d5cdf7ca4155669d4206323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549be06e0dd640d6d0dc1c60e6999ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f741dbcac51202e33c6f01021d4d48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37851c9be96335551f5956a73859f50f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4853df096d296ad68dd78f89580e15e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086eabe665bd9a7e6e5668626392f7a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7cfcff77419b99fcb664536805ae2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3485469328de985b7479a66e2a171330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014217f7cbef3b04e29e543ce13302d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075a726488b12b9607449c670f961bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf868ea1f9510971da3656210839ff09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447e256f4ccb55fe6d44863c2702a79334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62a0c1f0e91a943311e29da5db64b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b06b550fc010a298f4e8a0e7f08164336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057879e716f11a6dc774dc8ed63847a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f69a7cb72a3058293804c54ab5fb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d29b3cfe129e3e9f4b227b56678a51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c65fca888d670aff5c28c9e50759ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61069db8844eb87219b4bbf07bcc6391341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e74846c7b7914e520e760cf4ac072342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d197250eb204f50d32d3005fb837ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df603c41626d72aab7bc270ea82d0cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3da931cc2b1bdd87b99aad3bf2b75345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af82e9d8612b242d1dbe5382d620f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa8e62a0c3b7f6674c00eacd75b3bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17a4090a940b9a2761d0e9ea76f82f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74a48f72756a0c85fb0b404681d4e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2042d0556309dc58c11c53c8fc500350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c5a7d57008a9b230adddbc77e1a48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7cbeefe7a3b9c8c1f8ca0984ce1aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce80de873c0e171026d08264960d9c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d45051d5fa2d02018d475553f18f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf276fd548a75c6cf5b616abfa28b74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c587403bd3f51b189dd04b74a233846356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f2db003c3988c1dc24f8036c466fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81868f0b69a54e7353e849a6b282f535358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790abb3f7715bf05efddba9ceb02fa6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02fb7cc53a9532392b7fc0e214b89a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a044e39b2774218c03daa1c0e3fbb3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdde32e993194ca673698eeac37d8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e1711e1ca706d81e3abadffa250d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518b6f78d98ed08dc31a56c90c94b65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c0213e54d6dbee2a68f5bd2e20080365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9a23c94931fc32ba4631e0cbea336366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682321fc3252afad194f1e899aa1ada367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e961e806b7c062413d1616d462f98368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf46489ef65202ff0a7ec1cababe52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4ddc45459d36c74df8fe88266e48b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b984090aebc827f7bed62a423e12808371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadae82cf70ee3b6efc2a11bc5c59a26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9a6a9c0e6b09fc5734171112a1511373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffc80d7af32e25d3ec8956f8ba0ac6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32c52773b7a918efa764b242fb491e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a55c28c0a7bb08d3e6bffa899b11c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e9f05dcf2592db384830b2dcd2f1c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d776be965a48e9f2d9ae301d04dd099378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f677b50e7bce0723b84bf13592644379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd77f616ff3b6e834e38addc4aa94c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c6320289a2a22c2401b22e0e8bffa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c67ff7ef960c64a7b4d05b78ca990f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447708bb7d489b2a54475fba6c0c2116383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c770a9efb11f3c69e2eb16ff7d577384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054928b577459ab1ca6d6ca5ac33337385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cc5c64ecb3cd9cd917778a508384e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6d1bfb7ad77caecc1bb780775d42e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186c2c8e026a8a3fe3d4a790f6f9f53388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55839edac64a79208a4860e223f7e08a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab613d3d502b36039e6f1fa372faa65390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede710dc30f109ef9e2615ae699f26e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a6dbb977956b0577025e5b5111b2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130275e5797895f84b89b7928f857c75393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569916be8fa55564742de2466ca38ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb59d54558f1008ac5c7e9b3c2aec3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dee69a40446f12f06569998e95f484396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baff9e56fd47ec2e1315a6d9e68851397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673645ec0d4890d995a0ec5a05833ae0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781afe1c7b3a420e96f7e0c7dc7005c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205281b935a23e70ebe94811f8488d17400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdcbc31890db620b1bba14b768463a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08663396271c8f61703c2ec076cbd686402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc261126c7d2e1c902b5a1e737542fd0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa67250b4670f66dab3f4b37b998d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993c890f92326fe1b415592afef339a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724d1421beb05b05189656c771d8c14406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971eeb9843724fdbdcad36668697805407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b83deadc0b768ed11ebceb4b578e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea446b93e2f85c5f295ea7890872a01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15289f3a457972cb72ea06e93a4131ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce161c90816b03ff9b440eb241d0230a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cea71eb0606cf809bcc31c4bae83c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e9f79fdd6562d1a4373a66ed8fc74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b0ce5c348ee2f4a7714471b647e17414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e80f0eb04c86acad9a024aabec9d2f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3710b3bfc481de8cfd5a89ed0db66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bd7ff50c673e17332ae8e8932f2af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267556cb788c76cdfe6f5c4e1eeea79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3926764aa42541a551febfbe29c54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225b7fe8bfcd3531e33b019f9cb5f30420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb0d65dad6787b96f04d0f6c9e0ae7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f320d9affb12e9de201275403bdca5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efcd60f540f988050bd135ed48e74b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292eb6763867713026acb57a281928f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dcc632f81a32befe05d76e305d25b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55929b31684d9da71ab4f965cb27a4d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90bb653bf05c87aa6cadaa77b5ff3e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807cd266bea8b9d2cf4bc30e33f03b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91370f753638cae7fd0ba05c8ccf743429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108684886254795a593f035680af756f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15da15898a1e13929570e0fa8d5010d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bed449d50cd11ec3af9e463dc6a9cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d1cece62308469ca9587984829d6e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809783228dbf8db4eb5406cdddb1df6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc269c7f982cab1d9276c83daaecb61435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef5b5ec696a16dfc37ad41ab6317c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbf1ec2ae6f0b77f2e844ce7d5028a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe327264c46ceae0f91c628ab0ba376438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da76bafeef510157e150350ba0b2043439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b272f041712f99184c8430dd49520440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b62856a967c163c6f0fd1f92780fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c189779660bfe852ee0e7f0c7bad7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e5b82979d96fd2c6b90f3ea8a5d26443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c918edad74b19dcb5fbb174de29e15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046150a675440ddae9e0bf37b4f3daf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f49d1cc76eb101636c037fa1dc2d1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bef04012bdc3c25a05197de2c9509c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce41e50308d094f6af552c489cff61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4be385f01d9e2da0f83f7022e4232449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71d7a42a5e87e82ba7211935fffe15450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bccc883216c8d70dd89c54bfbb492451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9cd9c65d58f808d9c733bb4ee999a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a675b8e4476d31810075b2c4bad07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da5b38a1c03d4822d9fec8906d691e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579ce5f8c33e9cba7346f7d6f9eae52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635e28f9ef92c269c4b962c1990d74e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a012c8c8c0e8dfcbdb71986905e0cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a02616a3093d613e81aa2c183769f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1abdfad379e09a51daa502eece6bd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a40bb0ceafaf910d6f12d0817cee35460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2435844d45595dd222c7f9cb41532461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3ed8b7986cf59dd4187587383cfb5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f9252b8525e88688ebc275e35a345463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c325ad1f13665685dd1cef2e350742464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9782e6dd6a05f7274665ccf491ffb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a2f61cda2ef19a4c194094e2771ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ef3f841c3dba8922e6c85101aca3e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8878bf0e3c50ae54fe3714e0e0a65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247e6fc3528a6306f96999e3c395521469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfc9ada597f9c7f49e7f16819bef39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f8a4aca504d2a2aa8d91dffac5b18471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d49ef1cb4856ef57be8002638f5287472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d703bfcb8a566052578ee6878d029473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a665703ff431efeb43a96398e640d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c0940e036cb2e1ac837234db195d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33443570a9b71272b0f9625b1de53924476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548a205ab916dd3958617d8ea4a9da8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21f257ba3e5bcb192a0a68e9dd43d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a66a50c2177aa54dec7e9992cbc01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350f09b883030af46a8cdf26f59b85b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85848cd13b5397d56ec3d35f74994e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac80b87d5e15ef9f44960b13d5270bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02722bc24725e5ccb9f8ad475d7bf83483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a38facb48c53199633e29fab22585484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c10b5f3894e3ab6d3e130f3e126b83485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7475cdd02a215b964ad5224681494ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f916c8ec7646b5197e1c9217917ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11333262f4c416c689174f9f1ae361c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f97f58a7ed90bf38b150f101ea5ab1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210158743d42e5788505d080e13b438a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35d48ba8353e283b3cf9f660514196491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6d5ee7d0fbbb8af9941b860212b6c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754bcf1868cd776e87144bdc6690035493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2ce3c70f5883d62582bc1e9596b7c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee233a1306f1861a03ea7c710d5b77d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88698dcca29557b75757bd1893ebb503496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8655d1ff8a1f6f227884e10cfc57fe5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9101e830192a825278ba54e7177c086498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd91148de5b0c0ce8fea993ef54a71499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616b8be7f29c4e0afdb62db7cbb9149500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a9f1cae7c3aa31a32266c28bc837f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7a3b8dc1adf80af568c77830260ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c1b1a7d7e9fdf8d145e6bc3d25613503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99215b6657d5be4b01b3db9c8a3f403f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f12eb602abb85ecddc0f07750c8b4e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56253d2c8db5779244adeda0d123eae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fe5176c4c432741e6f5b2d1f20e4f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77826bf7de497d71fc61b908ef6e403f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dad71ffc22cf38dbcd39a740a2d0ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6cfaefc51082d0957338e71929380510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808c4f9588b3c76fd969ea11a394102511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240dba704f6ccad9f2af258f18929f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1488b2bf42064d56bdcd269510021513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678328d339dbfaac0f9db6bf1fc6837514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e32a02f0bca5e4d6ceb8ad36c28b45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b424e1b616cf4841a2f610c7e47a94516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbf4d86680d6c8e5fe69a2b4ee33d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3323db7854134d87a8bc95fc59a0f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b686e01350104a6c16dca4b5c39c930519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4d088f33023ef81e5f8f699f126d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ce459a2b6974e861786fed1cc1e03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91138ecc49d4a616b308c3554e30a47522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e6be878ea9708f189cbdab7c4e5ee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7db1c9088a3111517b44ba676e53b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a146bb8045d615a21f0a44a782ef0d3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94217894ca349e00e95db8719fe174526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea070ed90ea9a9140ad67c319fe82c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee168596146e5a86b8ef50ee8219b47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3d4a129dcc27a796757b251fc9b4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a66c47481fb76666d8b3f4b964f86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05a1267faea50015b8cee45aabda17531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27690d52781996b3b47321482ad80d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2737199285c7708240dbf185c7703c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20f4edb12bde8b23047420d7cdc936534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f302809a48cc21d68d9c937eb79291535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4ca780e86cc7a140d30e05569f238536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40068a433117b5cd0156c0695bf0668b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e762a9fb82c698d52cd846cbfec153f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c144383bbd611a10b6b14e7b845f05d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cc75a94898e7036747d4b79395aa3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98824e1d4cd6acda297301fb5459a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bc6805661824fae0947645f5b6529542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb30cb071977cd1b0cf329929cc867543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db4da594b48aa7c381ed3acbef80c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c64b8e10b5f77ebd4a50847c7b34f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61428e0a3ff0f7992f533f1ee8a1af3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d3b44dcf6b190990af9175746db6a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30180da583ffc50eda0e3048a2b20437548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec72ebc37935247c1af0a574e91f8c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7b0a27bc04f35f7ecbef34015b916550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f557e351f69babbabb494c7416775551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564be68d923dc62a67b506f8e4907df5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac88ac33ea8337e981ccede651763d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dec5bee3006d9bc58a4217772cb38c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b41992a0f46b3590a9c9dd1b73665d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1be78d714305726d9bb4e155f4408556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a049506d17a450173537288c321c66557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581297f1114ec030e3cc1ef67e69f7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccff4a12280dce93bead80cccaed7d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846dda213977b6b742777e1edeab20d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279f94abe9d8e7e4337917a574662f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3190ca6acfc33f7334f923948a00f6b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb42bf7d53ca3385691d6bd8fc14a12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bf3c47bb89ad0443a4becddd965a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534d389a1c4f1c272d0bf1dc2e06cab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc3f8eee61db332eef9aaee186b9dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d23b613daa7d2e9970fef6cd8e377567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a9d94c0c13773262fe05b2503b76b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec943aee35be949359adf14d4d5b6539569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0aa81d8eef8c6863b7c51797f4c63c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e2448779a48541f6e5fc8d476d4b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fb3bb6cad5c31edb4083de3bb3c41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f907a763d987b9c497cbe4f06b902d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac957bc51f7ecad712cc9f892a14e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac534bff629dd3f3d3ee1ffc5852cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b356e35ae889213720100996527ad10576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1b7238ee126d989a30262fc7f605a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b46ecc95907dec89d86b5338755337578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc702437e4704652503cf522a277492a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9071c18544372f749813dc81b0c3bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eca79a73c29eeffaf416c24269214e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dba18fc38f8bd2c20a54e6a2055a25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018adef91b40f1f1d2da35b5e6ed682f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3732c368adeade5dfdab20a66d0e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0647b4e355bafe206c09e4393f0b43e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c154a10fc37b6a883aae08a3cb11b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388a2d84c81ca8e7691c3fcd2010943587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4a56092c3b7eae17e810cc5207cd8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75492f46fa7684ef30b7fa07ae96bb7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea965bff69bdca58da66c862b0c1fce8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687187e7ce6513713895b218e72ccfb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f791aec855ed555e85af668086293ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937317bbf7620019ddb644b93ad48ef2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097c665dc04839dfdb9c67253880421594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7299e8353646175ab0aacd61b26e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742b6f0e137c5ac7fcbe575e698538b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956f8e6e32821dfe4f53bf2c774457c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbc5a25889bb120b1d63785d34c0c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb04c6674fbe7b87233e649504a9348599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdf586be7817b8ffbf72b4d3a5c184600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fba95ad3cb3cb35bedb22233f5280601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b5f2f3032f55a22eef4c1eeeb73a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac382d07956dfb6effc1fb73be77692603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3033423e3d9236d9bc832627dc8522604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a05798a1302fd90be6dc7d8d3dd9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd15a9c6e42583fcec511d359a6ff21606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38cba94a87618239803de3a19f0bd2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334c4bddfb03d1f857ab6a169efe9e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de62a8493a4cc011c96e26fe6fb30a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a182b6f0681ed9a9cdad9bd3a472d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707a981064c0bb4b3d5711090f81da2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f828345d023c8cc71a04ebbff9e0d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25844e1b1b79168077b83ca3eefeaa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a126e4e490be862c59ba6d15ebd938a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e272e1d17432271e95d2632eb67e479615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad664bc1b3ad93e8a6ef99799ae0400b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa359b59b111f91d0f2b9c0969991c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419243f2ae69e3123c50cc541e2a0824618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9f61c43d96213517a7da70ca8e7d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b4f1ed2cbc0aa35c5e6722a9e0fde620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53a63ae99fe7093b37bd070452c7fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a28011a7d2a158dd09cb303d94e6c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51112ef612e8dae4a34fa398724f2431623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184250ddf4bfe8f98c74028cab56353624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd12967c9bd5e84bdf8946897240de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c5aa55a5f5b5d850b0223c92de70b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd4fbdf4a3e602fbdb5e6fa703afff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f680a8b93a3615b76d11effada8b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c76e16399e004ed54243d20903cc52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d04445abca3524a76c965e6709b551630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f77a2a91af7704f2770e4b6892064631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fdc8818ea99041f6badde51d5d20a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3be4ddbadf9b3cb3cc25ab81b946e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360284e8f0905e1a9640ebc5bffe12d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f6a967b29adcfdfe47a4ab5c9f752635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08ab514a03f45111835781f2d2e45d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ca0b23f360be97d87c2e7b4fdc37c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6067eb09af4797b828d4410ee539b01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5cfc7fa2dfeb3374c82683c808a2e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71ad925a27a9e3f3582319b208bd70640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39476ba9b4c83ea668ee7a3d5e8e3586641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f75709ed20182c30bb1829035b5d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a91bda6bd481202522ddfefa74961643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a75ae396ad8e73839f4e4582702815644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bfefd3a5f50e2353d7dda804941e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b68509d5425223d2209e176555497646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46a67d7d22f284114f96cd1195eb4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e0022e964e5d7750cedcd3a8f3c4d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00f0386b74f150e8dd29ec4ec0e5b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7bd5f9b1a1e8e96b22c071a5c63bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83127016c512714d9cdf33f328f2fa06651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396d79788c5a155115a5ab0025909b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d772696ee0d154083a7447234d6ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb28543bf6cc02fa7d06da3006ffc7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23c8c8a0eea650c723ccb6c3c26182655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc8ebf39ec64538d5cb8db875e76e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6ae1a91402e7f66632995465761c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a807c236c5e3c93a5172e3b78cf8f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c6fd08672e15c449683d8d2ad1b17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48415856eff66ca8b4273bbfd9972385660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8582d63f94d2bd24b72d5255c8672a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f160681cde272e81c094870a90352662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf8887f2bb61ea53a9c66eb7a2755e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c85cf1a4c7dacce30045ec6b584c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26460a886f7f4e121bcbdd6fee71f0f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9950ff9ddd57fd94b2e87f74e6257d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846b3f12cae0b6bd07b765387404998667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafd4934a3eb47b4e25d27c0d93eb14668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78393a24b888c5d38d87fc5702bd438669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55332a5a1ed137fac74e445a45ca85670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf0e5ee77d3a11c7da32bd53c2cc0d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f739554b40c34c6b92207695b3bfa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8be187629fe4bf58f3f8525bb62c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ffc25a064ef50081f8cec43fce972674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18925945c10cdc753f6e8c5de78f672b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5526453f213513336939df730abbc40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374793ab4f7ad3425225695db35f1a5c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299aea9a2b67df7c96ef9a7cc8def1bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec9e09e7094caa06f9a4e042fda20e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53720dacf0e3e86e2a906bf4d9bac42680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cb9d3079edfc6017342948e593a8d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64237f79d6cde830bb65889857c23257682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d6734c6ee43bac98f121806aabe82683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525f04d67da355313271f32518bbd64684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b258f59024d44727979170cef21600685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7f733a84df5078c0ad814e34a50e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b498787fe0d74f73c02841b8a509f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa926428e249867a784826d14e1ea64d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075595f06033e8ecb7bcd1686fccf545689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648662d1ce5f619bf0a0cd23628e9e6c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccff8c1a168e89b0e8e013e93ff7b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ab6b9249cde0a86e8ecf4e69b4ac0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b054efcd2adaf3b18d825a46209aaf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f64f2eff572320ad83f552b933d705694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c2ccce019113da4b03227e09dfec8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea898fd1eeacad2b8a2401e8b7fd1e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa86e6f7d10f35336856eeef7e07001697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad897012933281cb4b8c1d9ca059016698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12c389d91962cdf3a5b970d2fc4b10699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2a0bfc96b035707748075d1f486d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469fde83ef194c4e5cd9df3fdd5aea7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f671531ec412dc9d7eca5298aeafc7a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830517856c8c0ae16383293ad276610e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c25a69e198082e79b99ed331f2b26704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6321805f19e80423259f47f46e5a09705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3df82477867d68b040744254fade6d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0465bffdbe516252eca91e0d1b4e29707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a860f2f6082983b7feaa062d9124b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855b10cf9b04cd063430d9c05170abc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cdd0bef8a1cbc8b34c73cef768f0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3feb042544027f50cd99dd62d97b5c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb52747107b805f08f9c3a0ed2caf3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66cf08a8e3a77eb3131b1c168c2daf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07946b1670b3c99337fad8f1c55952d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab900540bae911aa4a2a9eb5d75fe387715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b89fcbadc0db952b2d0e96a3a42c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1c2ae0a9d9f7310cfaae28e08dd8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca693596f1a60961ce2ffb71bd7145718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e99fd11d1edd8b5d9bcb69059880d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bc9aa196606f6f905fc16b94338c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731cfe5e45fc350625b738fbdba0ff4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab8437710acc7831da393d87556bbf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e481242d350faa157b2c1743688d62723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200ed4aae89c95bc1273b344540af55724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a708228a60570b40b55264dd41cd92725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae44e49c5c897e62b6bcba66860ec8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48583460f63fc2d819aa1ecf29e2147d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97f0ea33ecd48e23706f269fb12a6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb96181310a0a641fc8d8b3bd0f2a76729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321202798f7a896f93a75ca87a824e02730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b6f2ad161a34e0ee2ab493555e029731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82d44f13db6d6bd7b2b24927603571732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6424d6db5a4ea274a6c22a697a8b76733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60c0279d51f93cfcef389f3bccbf52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bfc3282505960246ec71aa0f29201735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a300dad37c4a928910b6fe4f1468db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c6cbb4ba7019080b59243a4aeb279737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d615abdd71e77a424c656d83598b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c356d907c5f334459b832e723e134739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac79b7d532977d992149de7843bf67740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beff345b777352a751298c98e913d6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff289fdc0052bdd4eda25ef416cb0701742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc187602ed6af97a2d71f6947eb0c68743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401ed5bb40ba91cc3962012ddb9aa22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3e0251bca4df52494d9eaf281d1a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595a571604699c3f6fbb4d9b51aed08746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99212771a4cf8cd00e40582099c05ea7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c85057bd8c51c9769ff845b488bbf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135929c4979fc225e2bccb0a4a62d35f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb73fb05717192cc2ebe16d4e7b2ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7a1cf7901cc51b3c9a8585a7b49d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1141b6c982957c7b9fc4bb31f4177752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d33c024eb997edd68769786e8d651753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8793242eaea9f0233748e7f2d593b83754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd0d3feb78a264a4430a66b042eeaa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513cfc2c6639872d47641248daa98e4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda5afdadcbcd7a3fcf5156e53ba981757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79041901ac1c9a0daeb3bd751cfb939b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f789a8022827fef74642c62626d51759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec785741438a02bf035a79867a46bc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f2fdce79dbe0f96a8c2d4070032022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b181f7fac6cdbdc6ab2cac8848089e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d5045359fa444767169e7ad0e05b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228acf623d197fd5068ee85632b2c5725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b2aad1f92bb7b146ab3d2944796a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6d9ada653bda50e1899fefc54bd227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08b4806acfcf11b6e8da475a4951798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7c14ef47fdf4db2ac32ab6915f36d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae42b69480362b87e886f5cf18b6ecd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444a0cae125cd5850110015c7d7a14c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab05e581510da1623db6afb2e47aa9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08164d60341605346fad92385a7a803d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f9e9fd8a43c1b3f5e8880f6b6b27814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907381cad683e8257a1ab323d36dbbea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d39b4c0dccea4191da012c0f7974c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056317d986ffa43750973f78fc519dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22629889fd6c85e25494683432e3f84f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739a2e1748f882a7bd990f7996910fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c754d662d3cf965f930626f0fd3911520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bb039856c931679d746fed9a7eba721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461fb4aaf8ff800cfce164f34fd554f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45818bffb81866184ec12f72ace87df323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c296968048d4343f24208bc3717ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd13c66c53c68e4cefe52a6ca24f60f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c4a9072e56e6e53511ad15737db8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9966bde01b41a5e5aa950827f8c81727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb54744d6795c135eccc2a5985a38d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70364c5637dee37a9ee7c5fb92f2041b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b685749b157867c1acd267d864c5f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153340ae91c7a1d02e69d6d79b5c1e4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211619e24a74e5d82e79698195698c9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d98af35279218748c569275195cb5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d219f68adc72673be46241c76d7ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07128e3a2c0f72a5f543610ed2e933835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcf5015947eae19eb41aa8d15b76c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04248bbf87f1ad946d47a84b640a08f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818aa4d07136baa935a7c3d6197181a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e4ab30b35144f86cbeb9fcccfcf1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5626442e357db5a29ddc211513e34b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fc7b871f4db9709efde20cedd40d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6f0d76579ca2e51d153d73653ff9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6e5743995b489349ce88f20c97be443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c9d18c47ca14f725c75394accf14844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2d86de66d1fee00b09a1a1f3602d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fffe16343f1df7d51a1e0b1daa54d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c032609d4e6e19f061605296349f5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbf04e5e67dffae227adcfc64c671f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ff162dcc10a7af5a51a54144ae1ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605aecf83416db11b351eacd2ca342a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877686ad146d5a416968131174317fa851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc854af9476b7600d3e3636d71cd48f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cecf426444a79e63ed7e46849ff5853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee792e42925bca952bb937c2c92220854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba79122821897e31fb8da622a9b6f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18284ac833764d735f0402059572decf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918ac76f89b8fe0f0d00039589e754c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741798e2a7546c81b9e107c5501a4d9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4d98bb54b0c450756fc130739585159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80908561f6b857d6876140711b97e75e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abee96f324b86e59428fdb4d1fd84e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c8dfefab33752f34c81c07782cc1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ca0df005a111afce7355d0094c58663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f0b26f9bb2f0c2e33c4428f4b7aae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf06f14ac6fa9072b9f9a899b02340365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b9b9a9f327c9b31c09b1b8aefaf7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da46bc62f2389dd5b044a969218b4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0db7b0e7ea76dc49b517a0985e95a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bd4c4ac9b4851aff344543fc9c3c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb4b6010c2a348174785e5e734d93470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a513e77e3adf7a75ab176e29b948671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a007f7624f69ae66c4d2671e9e05f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15514b13e7c7605f4768841be5dbf9f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0972b9eb3330cc83954c6c05c3ff574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9e9868dcafc1c42d841e88645c33a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c30841d9fff9054141ef086ed2a4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea475d7cfecfcdec4d1985528fff67777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e69f881dabe0e8f47cac02b5236ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af89f7225cd4320e0070af66a5c01579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261cbbc2683a376dce7e6b52ac287f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d31fcb54d2aea30f7fa3950af871f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef42486a60ac16c73c40df26972360982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f352babc3ca932236aa3dea51a1c41783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006461d05275ec4b1de9b99ed39c733384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0589a8661d49c23164ae1291f6da985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef02471e7a18c745951502fc309dcf686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772d0762c7894d33bc14b281a1320be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688485a18ba52c53db6b411d1d78102088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ce7fb31a38a04feead0ad01fb452f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6fa82b3bc2883103c6d78d005864290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58e2185fa2f422315338a65d61b75f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114d694432f528210a92301393c534392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a70fce690d1f498ceab312a9e68d4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab99f6bcb653e2c889b42142e9798d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb944e6cdcc1c1c2fec2d916e1dc1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b53a478930fc66a3f199b6696af8cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551cce758b5b3a256363c970b03d28697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a275211316813200c96073cd7df30d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21740e9ab1af06216390a4112ec82999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b192a55bbd9989981e48a2da38972b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48987d2d4f9a3fb2a4fa150adb0dac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f4bc64a921dfc72a2d23cb2decff5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5697b3b69adcfb35260f60872bbafda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04a0ac9b4dea8703237574c73aba0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e3b8df8222bebd8943a7b54205e68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d05216b1fa7b9835e81d08081617c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933b8103da90ac805b70ec539fd7c8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3a4952692d1889ff9eee3c2ebb200108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8885d2a57861dc9f1d6657284a79d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47a2693a14d731bfd4a794bf356298110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ed59f384512e73167f30ff2e2618f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da3d3a0dd2119060016b3657fe2c8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963432aa2a15f6e270c6c037091becb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54173af875d2b1e82976c6d1a7145666114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b7024105f5d14e9a36aa9ae7350a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe96a1ff1e7d51ada83546c2e1e488116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033faf56aca73366ea87f278bb4437a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0ae6939ca3a995f1e203c9b99bb2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227460be679191f44f941770048164f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb29457a6f201cd8f752ec84aad2fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cfd8f67dcafcf20639524d87fdb87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333c55f7d60176192f123c21880e90a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894313e32b141153345d0edac493cb8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6c90c126cb1199c77b69d9e7d420f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702911d2a30078e352a09538a57b5b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa015c7e71800bf50190fa8d2e4da22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456b84d34bf98e6a345580d1bba4c14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e390fce5592dafe0b81af6ba2e8575128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59386fb0ce4e623aa4f013eb7ff4a6e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba36bb7e5ca921a70f184a11ffcd14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4671b05546eaf943a9911becaf37490131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d01e93fb97544a3c0cd2344318deed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb58aefb08e98957792d1dd0bc60f23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6502917d913383974cdc79e91893b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656337da2e19d7f3ffcf770da0dda16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f1efe0ac6478640dce94f26c3bfe2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82158a04648d2a9a4fb92d87f7b1c71f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07f2391e7a962e0a185def7e573138138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96b67c38655a4f9ca1041ed48eb6f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfc72f625ec1e57ca9b6d55ecb2363140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e75119db970dc89d8d469323f9d77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb696e3f95c8bfc5157cfc1cfc3e67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2249b9b0c1094e4764c2da306e5ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc799f88b5dda73329cb731234ade77d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705455fca8fe7ab9cb156da83a1f930a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298157e77bc80e7ef1736bca1f12769d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19017d8144c8016b20ae3c0ab05cfec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522b4b02f7a808e2b98b2fac2ddcbcd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab35247dececdfe23fb5c49983e8ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f07584b27e4a7577b8ebc7e6eb503150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eabf1f7f2524144e1dcdc7fad407ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541d90aae751764ce7a4d6f544cfda9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3d3ebd0e6d7dc710fe899006cd874153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d4646236e07ce08ea5d32e656efd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a94a2771532c31604b27aaaecd25ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b26734c4bf0f1001c1ed5c66c3ce0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ba2b5f844032abc7f61854a459203157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3c9b79940797358c97496f1d70d3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c409394fa0e1f0e002a4b74cfee48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd19202936db605ce6fbe1d90e510d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c18a696f64d65b1cd5237e26f43cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2a2edaedc645acb22889f8dbec75a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9a8ba33edde7c090242d55bdc1d4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb553de3052d5f09f8dbffec5ad19394164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4faceda03e696959e47499baf9436165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a14aefdc6829914d557dcc15ca27a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38359498d50ad0da6e4da208185b7e87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7538075465895367d870fedd3e526aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4c2ae5f5034a9712a2f9ab460804f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e323cde29509abb9f237f456b0517170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a9293ac1477ee10352d8b790bfb84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a417ec945ffee7fb54d60a115d4b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd407c136e0fbd627aa51c00be4901173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c20d9a225ad5c391219ecd08a2aa7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a44e035f81766b597d088370069c9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95156db9a44a467e0815673d0ff3d488176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac890f8de73e0afad745f1e3ce22ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402bb7f86b38687133f2cd0fb685f19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6e747ae246f32730480822554fd0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bbf0d273ff17f83a26348c8a03960180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683412d3f7ba54524c532d9a02b3341181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd3783f976ae34303ca65f3f0460e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8316f9468844d3538b3773d9527bbd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e7b896b2fc16b4fc23781484c652c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3eb49dafd78b5f33f48b701dee86c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b460918e22f2a0ad4f8a5de6535fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056277651323975e48527e318f25f71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2858007ac6bda63e52339d2d3beabf1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd62c2a7bd2e9597da7935e7d1ff13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579f9c4dda7f941e3f70d625566cc4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d871aecf468e0b1ec8ffb4873d7d84191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1dc785d0e04bc8b7753cf6d93eaa2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7479c339f22dc5b591b7b7f395c2949193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b4ecfdae6dba68d6035b0e1661220194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f03d322e6cd557473d74a85479ee7e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1c3b816a5a02ced06f9e519fc99b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e5b24606055e85ebfb917e74b598c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443ea43bbed2213ef03a880a3947c66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bc58b5b9bfc79835e36d65d84779f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecabaafeab5dcc4877bd1c1ab9824a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94072549bdd02481b9b462cdb008d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457e21de2eef3615b4ec7133b31da82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741f115c8ba9901a96efac9e6551f83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef728ce87efbfcf050e8fffe0d647e09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8840cf8e5f40db9cd3a7b3e3fa134205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d5c7d7892e6585da766f7bef0ff23206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d22c4d19dc42baee84580372dbb5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e62157a83146aa1bf49ccc2795ee38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4367a49656181f9ff2e1a8b6b351a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315beea6a9d3f23aa41debce53e72a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc7a197c4b4964858f7e9934e6792d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd5354c3e0eddebbb125b744ff3d3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdefa95b540dac0d44a88d8e6190e56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc36bff57c8d6871afaf78fde1215bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c9f9947c067aa0bb7961363d7d45f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01d258cf0b4276f05147a58761980c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4467295e63884d67b410c55c82afdd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730645498fbf7a4458f03b1be0cb800c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e83f6a5cbbc571858a476e23a76aa4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113a8662711114c43acd88941eeb56a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae1ffa57911d59545bf4dfd887b114221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbacfb23b84e6d9470b07e8aaea9ac1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673e98eefbca39bd1dd7c7b72ec3235223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08375978f23aec20d6ed8700b8af3fe5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acc301c76c097cf4c826799215740e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f199f6d2e2515e774e51e6c99b69fde226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca84d43d59e7dbd4b9da510c3d0c7ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f024876df8283b67e0e128aea661f9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae576624e2c7e231af1f8e5d7b0ba6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b57192b2319825b1e76c353fc2cf06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e7b31d45d9643ee6bb0f889ec8156231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974004c3195e92ebd78abbc2de2c5ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac0c77f9db2f7a66cdc8e0b9721298233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480a1bf3c65319684e0151da77a5182234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bd9f737f99a2ff598f2c74a7a0e8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3008547cc94de98599c08f5e4d8d95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530e244beb11c77cbde01555d651a81237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db97b5e419e9a3c2551b24bb35915f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a298edfee462d3e48dd2f4d5035d024239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fba7db3bbc90932932273a547bd239240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8dd99d6637f88fb47f0da1734aa59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd25e162feedc7d7057740c4a0bb4c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8ecfbd8b0b42a9cd0429059448984243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517c908fb0f7e8f86b3dc1d76bb99e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f828b022f638d13a4ba945fb0fa7cc3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d87914e5b9fdd24f66fe80d6ae6bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986aa6dcf1e7645ed25f86be270d06c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc326d95890ec3dba401d942a67190df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ec0f252eb3e9f1871ea612d751082249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee97df45c65d7d2d6fbc689a438224e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d72e86de3444921e43cfbd14240276251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fb857b4c814464a014962f68b6c81252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261fb864540324769853795870516db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c1551d5d772a5a9c0999c29d450ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf9e5bf2e81a2f297a2799eb6ee9c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9ac807e3f184f4b2a0884a089c3c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0307318bf78601c0f48abce6f536898257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a8099fa65f56e674bf5fd9b08cec6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79628cf08ea0c3548b96c903b49300259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff086036c098458a70caabe1b052dd8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03a4e7f3f1353b73aaee5f5c822823261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195dc58cefe35745f1a8e58d627481e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2223fc484bc99b688c5bfc7ded73c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f9f844615b76da0c0ff7335e061d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1080f5b56b6e886b6a16b909c329a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb99f170b2d3a72a46140700f492b55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc888fc894defdfe8ecc3fc91178b9b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb18878f4adc22c783988b2368cf33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee029967fc0abc4399833beb5c618a43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1d673b2bd9512972008839e8ccc80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06fb47650c227c5801d5aabc0b576c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92bc8079c807cc7cad98be6f78b893272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6cbf02fcd60384f5f63f4f9c7fe78273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f67bf89517643a36da8e7e10d44163274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa53e143e566f0054ca01065b97579275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c1a9d01c90a389df018d89e0e7928276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cb0d800ed7966119d659b0378be03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9f1f51abb64c7c076b5db34ff8646278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b96c74972ae42245ddeb5cef3a49e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d072b5f2a914768f0413dab2dfe36e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2edb6c0f1c86dae3f03cbc03b3807281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee70a608a720e5457d125aa5d03de3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdfdce5ae5632928de4cf5362fec96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28257b2e30e65bf1fdeb071b5e82f8cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62e4e8ac9b7096f02390f9c55f2ce7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e045eb3d3fe411cd97cd398f8c983f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b992a67af145d16000ab4cfebde5042287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6c888e0050e34001fbae1659112ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b84cad9653bbfaa5101f51a3281cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d907ccaa6a4a582ee06130000519840290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffdf4cf7f3d6a1f66326ee4ec4d37f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b2a7cdda5ad2a9a6eb5a723e30394292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaca74461631c7f53c7d057666a142a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef903176d4e34b2f406945eaa81ac69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d035505e1a13e0b0ce68f3c153cda1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80415eff9398666cbbe8f70cc668643e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02013c421dd68e5d4aa7514a558a6d91297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee5580f1d24b0d1f971090a4529ff3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04836a8571fd9be178e7f3b4d4ed7272299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dfe9358d46bd5ee8bce3809504721300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3d39d9cbcd0b5aba2565142b4c3d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fa5211297391852053737c045d511302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ade16afb678be6d4f23bb35f488500303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be56a5dddd76de8fdb1c1d0acf8fc9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3cdafb5137f8847eef87c9cd2311a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968720ca0c8f19965d7240c68b83e4a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc947a85f3cb6c651a51c74ee53c2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00909322c50a2d198112a88319867a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dafdb5b1fbc787942543610cb16f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628999a3db0d8beacb356717b43bba07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8e79efb0c86cedab52cf8571ec8f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1196b74229dd52df3dbf827062ec1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5297a5443fa0dc4b73008ef4d7fcbee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d696f36a57cb4d5aafe0dd31ddf24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7a19951242f51e0c3b3571e9bba18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10019644ba3b18c7ddedccc0f2f68d12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff592db35f31a83f2abfa91cf5fd68e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11136698cfa355b96fb420e479329fbb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b00ef5ef156474850526a98265b74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a558a4041f82d0ab623f1d0cd3f506320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25643f1446b2dc20639efeb7fcb3850f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3288947c97f78c91786b8573457213f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45905dca38e20e32853eff94ca2ed970323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e057afa2d20b6f960e945b5e8261287324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74aab81fba7e75d7a518d9c4dfc14e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1bb75e00a0fdd05fc6abfa1351d10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fafa44a138e46483373e37f9e57b73327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440135465f733a1805c386e94c9880a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be928dbe84d215858142248cd18cdc03329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de5b0286d4ba0bca9ef7c844837379330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186e546ccd4d65868d62669505e8c36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbade47b460328c4305b61c62dffc96c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3442c0c91f56e2d811c33009b8c66333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596d43e8a004394227fb78b58fdfa46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb4d1586af5108dd45f7017cf3767a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef795a5a8656ea96a4444e8447e0bc2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07fa2cd3f19a8bb309ed1e5952657c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a94775f87fbb344f502db4ed37ad6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977e2e41d9b8915cdc0503ec02438f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d063b32d7c997a779e2b386015d84340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fd7f94a690bf22271d3d30e35a9a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ff911f9dd7da200abe1026d3d20ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee8861ceed438511d5033dd79549f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfa15b4a445d4ddf4530083c3d8748344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f304b847915e1dc979bb4537a28b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d5a40b5fa196c8d7e55dd09f6575e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576976cd40019bc55f82008430dc9d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29603348b50c1f632845df442450a31c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c723944a044a5da630affbe2efc541d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc55576d3763e7c02c7230f9027864350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d57a3dda7ba6992fb1592df239a6aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9e7134e7cee0ecf9ef8336e941d3d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8e04fec6915f2cbe1e34aa9097fc4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e92442f50513f0e287b718288ae78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d181c426681928014e0e17dc698cc6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e07fa1889bab331777f292388e3b80356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42579e1e89b2b23d2afd076314730cd2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c8d27efb16ee2c4b20f275fe649cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dc990cc0c4f086782e5be55456751359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ab4026ea58744ae6dba28d5d9e2d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19e188f1187fdf338f790bacbe3318361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2581658a14ff4f9f75e710913367151362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91117e8833271d231cb421d50761345a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f647941456b6fd1d7f50b1986e7e462364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d768a980f4d59a06d67d2a29a86f0ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd150f0187b8ee8464fbe95d335f4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c85fef4d18263cd3e4d5009c9a7be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cbebf9b56c2e5e70bbf4a2140c143368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174f1e3514cb1e541599275f79338ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dcd4f31e685a279419ba52446f9f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da93e3b3dbc5ae49b28b59c69aa5f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711c394e64f40b1af8a402eac8cc193372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31fa7637d727e255bf6c23c645275c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499c7c55e869731c07a81a2e6edf479374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91066456868cf48c8ec9deb33b02572a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca68d398b83903eb43224447fd08cd5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2014f97146c29358788e4cbd10da975377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87861f938ad89cc93c29c8f7ac1b0a95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3decc16469e03e5596c48b5ca232e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5afae5807b753ada3cb5fd7e88127380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103b76d160c5b574980a232dd28e91d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf413bacc270fc7802d8e134054bbfba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee83babb16c4f379c95ce48b48db277383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c1b7a134245270433d2154ca95c6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47edb7d7b3f220ddc0f1389fb5f7082385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565117479b4b52a4be8b549f33887f8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20d3771c6e700e20c75c0fd25a8008387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b115b43b34ce32cee5d6573b35931b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16074ac3d9cee6be9338828cc50f930389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225434b8f1d1527c97a579d675c4e3c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675701dc3a759ef1a765ee36e1dbc15391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632b23193523c427213a29f7a253d4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fce7aa3e561066845937c304191b58393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e91a361252030eab74de725c7c670394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfe2486802506de29af18fb9dd534a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005deffae0fd46c04d061b0481a216cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851440d2fbe6a475d8b1d38f65e7f21d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb4fc7f58ae7bea7af799dfcc8a29f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3ef5d6ebdd8426ca0a9cc09a842a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1fd41c17cd1387ca8ad4bb3e95bef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a2f4b3ffa7e27f45d8113a8a3fe34401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61914850640e32fa18ad5f7749e3b852402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc36a4db64a60cba092b56c47bf843403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955469a13c0bfe9842e63f33fbad36e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a32605ad2f896a9cc2107263370d82405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb3e7a4782ae18d22db904ab5f422e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b20fcd6575c4e4a329c877ee9c795f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c75d7ddd0a4901a66aaa0b0f6a7386408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58e98f95930648c6f295ac359558c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a90ceb06521064fb5659512eb3baa6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55bf429fc1d503f7d505758cc30330411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98336e62e355b909759c7686411246f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6abc4f44008d18b76191bbc2678c2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120a602028d8dc05a0e5de4ecb0e5ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6023509036a7e0609b0d3a0f7c21ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5d6c0d15d164bef93cfff90631fe3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e0b1db47c03297b5cffcf2898c498417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf7dbff7b0811a9a6a46a279c6eff2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b78bd1bc457c0c090b216994c066e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c0064989c090a41e222314360e668420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47106af1d96f86015289e7e5186c654421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6209d7511207c4092ba438d71959e8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b6c45fc12d630607e3feea5b2c716423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc400bc8d555530c738cc9dca3006751424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a2cb20aed1c68d642fbe922b66bd2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a16b7d2c867f7cd4ef1540167cfa0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bf05e2ba723a079afee62179181f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689205ae2a11321784bfd32d12a7ea77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f90543ec76bbdc2557bf7cc24468b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbc536a6d546b2e947c98a22634ee9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b8193465c4e22a6fa9aa30f96e398431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264f56ef118766a9b047177893cef13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62830d41e968016c41a2321652faad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a5888691c8da144d57a23979a7da4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7962aa363f3db4823bef3971efdde435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56749eb0c79aa84b8e0e7ae8230523436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e80547765b3477bb46ee2340ac0d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6814ac036082978289a08cc774df31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191350299e1f1bef18300dcfa697df7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691a552ee1ae15e3b488a593e9defd6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10316abae533975250760c2443379775441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39900b4e96e64c7b6080be20a4599cff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8cb2bb0e2430f9656e61986ef3e56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aacce6015c05aeb603830c661e22e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a478cc5b697617fc78487e3fe1e4315445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14782d16ec8d98b4a1e025a65a720a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d524a773c5d5019a23b71d6c8ae50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374fdd11354adb44cdc07c14b22d5ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde72a64cddf11e8b49b4b6dbfdf275449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc3a5af85da93c0427673899b267c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9d650648865f66f8bacca7f0ce221451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3a6ac6ca52fd3d768aa64b40e03da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8fb30cf229c7a1ca2e79bbad63d07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8299bd750b5f51409a02bcb13e7984454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b7015f9197b7fa6b473df797a1590455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5acea708f809b2f91c43e52ed190c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ed0abd7b5296526d7d258f4a482c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6f2616059e4664d6d00eb7fd6dd1a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a00c742dda746be3ce692303cbdb2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65356f6f5e1a055144b9c485725b4faa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d078667de7a72765e7b9174271fd3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad08350f8ad511c8eef88655a3ea1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18ed8755cbf06dd65d64d8ab0f0fe2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17550cb2f874519d5063e2c33f7540464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac7090ffd1cfeb1925e5f3533efb13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f0bbd48b52a108dd771dcbbf64439466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809665634663ddb04314bdb5c9512351467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff97a6394ad9e5f1648a704716b25bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aede529d6ee9a46c06b50f8ff2d0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e4f3bedf7b25d105e2993e7c469ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778411d80977d2dab1e231407d48dc20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73f2f564efdc7a83c193039f83d958472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88b8dcf01ae960e5107f11a3465180473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603faf319adf20433430251901029f71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1431cb9d321f0c782a7f7a8a2dc632b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72b7a35987c37ab53a7c24260cfa55476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefd6a5f493c4fce009ba600e6d1111477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a882655ac9081a01ce4bb853263e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd33bdbe4c5bfb21009a7f061ceea3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6238128614ec6f4e54ca8a19aed65aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e526a62ea7aa0acc7f88b5889e9da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44ef67c300b9616609896448463938482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97ef5b37a6b03ff2826cbbc0733cec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c510ca3003a2b17b946df4f7f7c93a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4e533321d9435a6b11b3f05c7da1e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826c5371e3fc95d766a91d6bec63303486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b61cea459d19c652be0c6d21a840c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfb725cb696ce0341e18cdf0fec109488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1099e741241f31541d45357807836c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1c9cd3b5a804cbc1d37a7f8bea246490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae647883a391083f204e23e3ee82d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3c7713fa9dce1c4b0feabf2492be8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4589193d811578075bec9f9faa576493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068876eb183c20291c69f43e6647ce92494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76058220023a6ae548e22850827bf0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87fc7e6b3e269850db143ab44f177c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d936c371dc9030422186e4e759d5a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191683eb3ab59afe06f776f848af2295498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db486d70a4ca325fde811a1049c94e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d864d914fe56b008ff9a7ee7e1ac390500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcf098ca6b1036c1ffd6a3c54371e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3b8b8d4944dd50d7cd4c6663dc83c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73865dccfbc7c3214e932474bcf3e35a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d65b4a686060214f7d722a31964e3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c737865412c0490e0949d22ba3b3ed7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cb652dbeeae7821465571e3f9e642506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f36fb0167abf3328a24090ac736726507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3d6ed1f39a354a2cbcdee328aaae1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8005bbde87c7f6ef3cc17ec7423b4d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae922dec8c75dcfa12bc2d5ef5da3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843b716629851ba25fbbd926526fc1d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336bae0bf1092045e6763d074bb6040512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfec833cc47c90950b6493f4b9d6f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de41920b6f2e583b5c0be8c01d162b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38ef6ab784c4198bbda4b08a483dc8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496f4b1e92bb345194ae96dc1f7a4a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010be841ad33154ddc04e3371e422454517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bdc9f9feb0fe25615fd846df4ddc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456f16503504857a82d7a754bcbd8c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981b54b9eae3c246bb87aa6d8f17645520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d5fbbc411aacb74e75ae165256f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f577a386a47cce10832bc5fe91ded1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250d4844b5948f8f7fb871a5128c955523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f96accdfc99291da154662213254ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb4ed75e097316237de3745efb15b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3187489c56c3e5dfcda6f3ff50e38526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33536d0f975f2d9fbbca393a8aeb5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317f8f4d242df6f1c6d379528056287528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11325cc1a32d6f55f9bd8454d6b9e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd345f214ca1b0d140808490e2f18c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebffeb54dc9239dfbef8f396c8170d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a21cf7f8ef21dfa8281515d6ad429532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea38431057f40191103c0a70b1183b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd72823c1296d0a7c14edfe30143d83534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acee08ab730d8de8f2f30554a7f7c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffde407d7509a3ee65f78df62b242d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13949c3eb81dc4eedd30f9599861f66d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b5a2d00ecd9c7861d4169386589ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90a9dac377f4f026735c91294af1a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11a2c19186bd25e20e2392ef64d36f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2a857362caf35e78f9b4cf81ff3c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b250a009514fa39ab35b1f23aeb08b7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ca2468743e094322ad31303f328a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc32fe6bd2611aa2abc34fae31354e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3be94d2d0f3ae3ad8fcaffdb34b92545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e89f3c672437e88673fc28fa09cf4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d967252eeef8c8fa7f013e1bd3199ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab8d25912eb8b5b1053e381e7909e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5108eb2d11cd59062e699edf16d15549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613d80a78b007cb591014cacc4bbd08550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256a171075c12a67a113730c9eb2e36551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41ba5cd4621b1a704cff770583873c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03556a0115e7c60adcf675c45e84fbaf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac035d40deb5bf16030960626c085fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422677180ec68e03bb936a97237e28d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c267c508b075f2849f73cd6275714a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c76de9751e766c05b61374ff20128557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434612c856103eb8bea77011f8ee33b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0997af6131164e596e4331fbc4746c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f6b5cc770cc03279309316673ff9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c63bbedf6a4d4927aa73e2ca7cab6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8b6bb80d2e623d9c751112710344f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8362803bbe4435954add377d622e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bf6380b012b13517207ac8a49cd07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080df17fab6d6e52ce9a057c60ce17c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355056e57282482b3a0f845c8d511cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ded64cfa71ce2c0bfc32334cd90f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a04d0670545c1820647e72b8a0bff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a2839a6a39bc81f3698e5fd111c3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f14e9eab13c8b16b5ef3fba0b11c66570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e223f5cbfd81a61506db6b11c69145571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc902207c19e37858f60ce7ba11d883572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35f6a6afbb66f9fb16c057527afe51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab13cc7fb595b3a0597b6831cfec28e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7574c20aa68d408e11520004209dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61146797fd6d08980674ace1743afc68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cb345045b611efa1fa73c0b67d9ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba895aa7ef3203b10bab7e2a676712578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec401e0e6325cbb701b8b99cfb2a2f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737497ae2ca213c4cc85f7cbe18874c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da72a2b67dce587f9a1f5b27a590815581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1187bf3f7a22ec29793a47212e2ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee042620cb1d6d4f4e89af58d8f1dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2c99411678828690e1755d093a089584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe29915f407aed541b503d5aa486530585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99b40672ca1291c08af84a7ee63f49586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c770c957fd9ce26355eb5a04a815b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc576bccbd8eaab85ef6d7ec8f7dbf57588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c539dca6b8b942c3d34793bb12ed3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f3d39bbc6f5d63d7c75404a13364d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dd9d2002ee38508a38f6d52fa9115591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a911fdd8e8a55b2ae3875a51004cad6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e56a44890e68271b7da145a86a633593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf6091aea19ddb100e584e2ff39ecf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a51af66e7747745159d7a13aac4223595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2b9532afd2e28d81e0effa36dceab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d63d71fa2d3cea617a3d1cac001b04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135db21c60396a5ae7d9025aa2f04e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0b735a000b7cc14279a67c1b4450f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f9dea9dead79dea113d935f1542e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c462681fda38a6859959d72bb43915601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cf0397861b69a7e917bdd647d0659602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845da653c4e425794ff4aa6446eab3a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3377de8353536b73f21ba4feb6ea9d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80994a306b6134a5efde6dadd8344a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c24d5fba044abd29c99e2c2e72dba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702d61d49d7ddd9debc690844367866607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc216c7f8e26e65e10e0b9425e1bec4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384587aeba62ab0ed90d8d7676864ace609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71ac900e619a875dfb402196e678bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0028da59572fedce69577962093ace611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e17fa62b76115c0e82506fa30c7f90612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da1d856100c7c586cd2afee8f71035613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d24873775b903f4e446b19a66385b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2eba42e1c1cd500d394efa523e027e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632190fb17f94c3a4ff404bb0dedf310616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41e007ac41b18b61725f540e71d305617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b7f9b57709ac437dd8fe539e385bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891744214ce6895e04a97f9244506ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c64fae7c225a9607fa2e18a7a21b3d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69659ae32aea7bda66459c3715833e27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903b64b5bfe3f534683e9f750446b9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f19394f385dbe6a524547b62e19ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef7899816f34b2b88c68fa6d0d4ccf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cef48eeea1c775d1ea74b29197fa05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220a6ba7e2921594e4722721b4d2cbd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768c0a5c6169bc8a561541cd2fdacdd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5e64bdce4e32039d104180c82c54e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5a960196bbc41c8b832254f700d44629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568ce0cae3e2451bf7f3fff44021042630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fcc162af530acf2877d209d5ecbd1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3497ed13f4339b7e5a3d5175e03aae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06707a9ddb12e98ce600382a3b927d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f0ab30198177769290481a6acb118634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e985dc9601ee9d922301cde557bb5f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba689164a1e5e0650507df0d302015636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764f6b676dff68602eedc398350ee8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359886bf693805255577135d8d08761638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb2e9b27dddbfca70882f61e44cfa5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8fc393993674639ecdb54481c7c74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816917d73b85292879d9f6a35f8baa7b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40787235cca688419fa4c04f180114642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea310f8c2989b666f26bd6230fdbd1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac114099c519364b4ca1c5addb060862644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b736573cb923bc41465469c7bcaed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425e41e4012a7bb0346a90af8ed639b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f58e169440e77cdcb72e759f30c9d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c45e96f3c244795fe2077f1b92ad5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c23f504aa7e7bb0bb1ae7ce8b5de8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189eb45f510d4460d31b63cca58b66c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdd7c37bb6d0b5064610527f5b4533651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30de28f61d30f83f6783b0fdb9c828652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc7cb8a27f1d27ae5b9a31b45bac02653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0b3a6bbc881f82fad7fc18c6a1858654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ff5e8db33802d902fd9bc16fd6706655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a7ce0a4f56d89886ce63f463fbd25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849071148425e5104fe0ab4ae5347689657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cf7e0534e4975246c569e668e6111658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392cc11f9d72340725fcccb5d8f2e33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1845ed46d6a51b18b4ad75434b15cc3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9814b53bcc2c1f1891839d385e65669661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c81e73dc67e4da7dcd9dd4fb81f16662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308bcdf7e3bff37656c0bffd30ca1a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f21338f71052edce7fd7aed12d81b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde1911429c1d9cc4c9cfd6a083cfe1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1b1a7b29622e87027b6f76893e42c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e07c15f769784863771024b7a7e3d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1c38f45f3cbbe7b14aa7b1db2cd4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68fcc07cc9943d98ecb28c9450d465669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ca7a442758122fed3f5ad9cd011f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7795ef1e69857c94250ab1cf6ebbd7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08131663911e97ac9a7da531c471efae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc060f56694e1f986185b1cb34db6392673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e271771aff6f08675f39a4319a1b51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb348f3a155254514596cb73f2aace675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab78f96433b74c126435d00d933659e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a828c52ff13cb6f299ea7c7c3c17e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84719f5487bc82bf85ca0001b41501678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b4380c97c5a35c32bc7dbf83c3082679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fee5b561841bdae91f0d2a6848ce3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b633a6e4ca4b73e2dbdefbf9d99b5b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6fde7dc5f7c34d8850ecb5898b4ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6d125c1f7dbf8aa498b16c2874d96683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d0eadfa57171a1c992e3a63366153684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b30360199cfde7e0895d717bb62b3a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50762a66bd8cccfd8b497dfe72f0bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b5258e2010fe1d3885d18588d264b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d5e01e8d5fde7dcd60594b03d72c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c604e179d7c4a55f3e3f5c513e123689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccdf3aabfa12237515603196e6f3ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775502aa74809951945c3fa2cf5300d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fd1e1b5dfed778ec8741a28ddba08692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5491e35b07d16642d80c1e2e0437b60693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df2ee4fe1d0bffaa32c24f89b58665694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d75654927ff1c4282bb3f43b56ee7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493fd6a97d275b9ec2a6737411924b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324bfb0600f248cd4385a2d9f2643ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd176d2b40d0ce9601077641f85ca4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5577fc9689c1c2725ccce1568335c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec72a5bb097415071a27c787674da4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850688fa113c03d740e8dbbe797cd64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4729843d3897e4463cff58a671992e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1929ba05cc32e48d1ed30d95ea097703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55d52b52674a0db1c8d373e678af29704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dc2ac3fd8067fc51baa70aeb26d9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb27361557208bbd0c2f44e3923ece4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e39d93a565b6f3e7845e986812c766707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b46eae28954ded778d5d567064fc4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfca4687f461a955cd87926a326c85709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351abf2aa1006174cf2df58227b4378710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cdd8d54b4f5b3e2c77f7556a5ad5f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdefb1a5e4429366694fea4b20f2f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abc109e5d0996a820c491bf6b0738c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa8c8966b6e45f78186d3b7f15643a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58009b8dccc935368affb0a7b89bee5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147f9c0b4aa5e8c1ff9ddda9137c79d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e66f303dc0f4dfe52edcb432e0a507717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee8fc518571b75140dd50f215158ce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddd4fdc46765dd573d075983d7f160719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddee9c764c1e191fd38ccf3432939d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f210f3b6c79681e64d9d9118953ef11721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066778e144af1afc3b57c056d6ff02f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7379c2b1ef4bbd35b90454ce4b686723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984dc3ea427cd31fce5330af1eec605724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55729a19a437c75748192d4b8c94bc6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb214e1bec5d0633da89bb7b7787810726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30308ca980d5bd344b17a799d35cdf57727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b2bbcf80c38a3fd42409de477d8d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f6edd416f9e793388773c9d503196729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3044945a8167b2f5c4d8f92008d5ee0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ec8fa625a78f809c2acdfb5261734731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eda65db01c18879ef370f1617cbd84732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5fc046cbc216bd8118815e3704313733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9920293f221a1b431f1997f4837783734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71296d7d7f38237d3c17a63289fa78735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6363351e7853af1113250697384592736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df9fed030653c261af2037042b24c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ab5fee0884170b4a42d2ad0bb0b2b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab7a1542204b18de4e7cee3bbade12739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c9bd1e3e238e21bc4ace78921e45c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680a07ff27facf02cd9ce05ea4cebda741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ea927989f2636fac99447dc359525742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164821ca71b1f095ffe96e2d0aaac25743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b353dd445b1a0e5568fa4533ba6c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d211a07709aa05ca458041b1411ec59745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5027acc8d0f3d314775b2c892781fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a103b5293037ab1a7dc8cbaf76a124747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bd7bb341f244c655c76eb1aab3993748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1b8768bc7f9ae3c07d8e6c10a5722749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c4153d2cea9db5a374118a00500fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f836f5bf6b3dc67e1459aa78b77bf67751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72505db83445a5e0650f77761e3a91752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14d3c4d345111b197bc00ef9b95308753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b7c0f532c66506578c1677cef9837754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4727c26d580203ed966b876288c27755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c096d47d1aa2fdec6919aaf1f393a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990482cc0123be71b7c9066990163710757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4fc230b5ca45ace3e192243bdd8ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51017c2806694cdfc5c1a3042d4e300d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>