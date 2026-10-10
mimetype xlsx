--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b19cf150ef0beadc316721575d41cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52000f1e98b62fcfcc1e79efdd69532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a67918917fc82eca191eb9c3ac5743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654d520c5c118ed984f9a0dcf452c614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d807086ca6e18a5803f71fe4908ba8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172fa9623bfef1063bcf33f6d1fb5e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff9344f46b9e000a61c1ce1b51dd9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69b44142f43ab885feb7bf164037968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c850caf55374da022e9b61574e4729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18c6bb8c9473b10cb8fc6b6de9ba2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55109fdc29e4ad0c53dbe57813635711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ecb121442a2c2f08b033aecd6a75b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f637e9e134804b510276d384fd06b8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78b7743938b2f94a2deb4ae98a3a2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a3f4a7f96ccf00a184877b51a38aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ba6578e4b9dfcc7911498a5df90cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c39ea25a2bd5bcb13d6059d3d471f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ab575d1f00a1f91de18a60822f68e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928d17d9469dc604aee2251a4eb92b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f847d4d377552f5480eb7b510b0dae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b91a27d6b5ca47c9fe5eb0be4f798c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b758df17fc1e5460bd2f71d0990a3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88426e056e6707ee24f81f664554cd7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbec7bc37bebcf3c37bcdad853cddd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a9ae0c64e5aa287e74909160efa2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf9fe358ecd534890d57e573b4a78626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1951e0b4d8cdfdd640231a0775ccb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bf9053ff7d5576f7f2b730085692f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d68a9ce793c3936abe5a6685910ffa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e139f1adf798eea68cc7ec4b3cd2c2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caf244eb2fcd8d02f2e421d85c9f3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767483208e8685de584f4ae1c8365f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f76704372d00f26396b46554169df333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47048f13280bba163290c357e5c627aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c8a8b4e1c6164a7c3573f9bf0da6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e72a916d5ebfd0a012e38dd50077836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4a97da63f03ae37d69dadc26111e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f351be7bec14a21c5ecdbf46b5a5f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d94b060b9bc3c1cd6583712a8db9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b441a5b3840c36db0ff430703e3b5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3535f85115657085b7373425be4cc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae968308ca068bf4101c3b3b0688cb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242782ec1c7a72ba0e46212002d3a27d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1b65414023a7649cba4c918113bfe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9956594590f49f8caf6a10511e873ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686512933e6ae29867f049076720e4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968448d89d76565ed3e0b109d783b8847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ded6578d12f8f60230d19b01d9af3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee8dc6429e0b6e6345d2e7efdc933a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7e9e21ed631f4c57b2312412adc4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226053ff3c1823516347ea1724b946b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051b848f8ecf92be46002bd091cb39652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1cc1e6ae4f1769495cde95c9c58a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc355496c8f95301a2115549964e2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b21b2862d151e6264e4d713d90d15755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38530841be61cc983b4a99de805af56356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc0f497833469a21f1f7e39bb89db657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4533d7fa1056a5079999145cc354658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a41d64a91ad838a23f0202c4acfab259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652c443f256b2fe51b652df6b01944960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fab1001ed03edf73e384771a64a3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a878b49a984061ed48665324ea89062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f16bccf410ca2300f924cbd9010f2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f02881b283f53a9e01163f52cbee464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a074411817193f6f9a8fb03ece1ffe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b89f8dad8b8af4e6cebb2115a11f6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1f5cf46ec1534f2ed88cefd91752467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a844da81885bf2de69aa68cf74ab0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11664d3274fa4b9562e6a9333178504569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d48f6a0b39bf1b9ef986826b4da1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee75f305a016d5e04dbc4302f8b11771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49581c88695614946f1d89b70bd54972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e83e195644d82b52eac39f62d6ff0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd11aa4230729be17ad3f516dbdc7af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40681a35c85d9fe9f8f89bb240d04e3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82203f71fbb6ede33bebd7453dad1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c02c14d7b95320ab1c326dde785a1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39879334a837134367278cfa194218c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc062f89a10344963bf58390a8097679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff63d1653157bf1177e86a59e98e4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94887df0263255734b36fb1312fa7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e120b58140f2c78aa978ecce6524f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1baaa68b3ca57d37067da59a5306e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc29a20497aa39df0130c342b5714884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ed00b450c94126d6e1d6cb3e4fd0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79343adaca9192ecf16ecbc5c0ee82c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55816545ca8b7ed39959e7c9c9af2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ede694dc940cb6d98d0a712949c6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45956fd580fa35b1150d9afdf5670c1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8ccf16c2fcd412ba209bef8a1554490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d6837d09ddb5f3b581a35b4fe147b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b8d4cd68480b396ef62e76438f5e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c20574911d82b87e63fa13579a9fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbac7a8a2fa09d4c337c5c8d59f56a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02eaece7aa91663b73ecf44dedd40d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb947fb7987ff2c302917a4dd11bdc4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef085143fec42e0a189e51bda24940a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0c0052bd2dbfae0191ae5105be7db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c313254ff22b02024cff15fc98e1e0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dc1d3000fd6a5850be2321eb2d426100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eaef65521d4f3de022a2f85ac93078101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a34983baafbb4f2752f8e082202e3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcc349ed4d7e6ba0a27263248e69f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bab77983da0dd219378eaae1e8f5f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c8b9369d7dbb4a8cf4519aeb3d0cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c4c6fa44c6bda8d6ce68e960ff07c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef447186c6025ca4f2def58344c7ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2aab2264ce2765946a66533848e90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600ab51dfa582bba2ff179fb66387d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b72bc33b3913fd7868ca652cdd850110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7402b4094e0b934acbbfd0a59cdf9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc571cc2a71ed0ad8e401165e0e492112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c81565a1bd11a7b2242a3e42f4e8b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c922386d5c5a908d4664d03f558c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552ec1936e4c6c9a25abb1a257344af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31391c16598385102bb83c5a754c812f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffdb8ff9a028b19280981228d86dfe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb835ef09f5f72735bac6b7eeb280ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aca4d9969d25444d92d6a41c3252c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082de21ad0452df56eb0c191963b9eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151420945469db9bc380d48f5c873a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407cd87b27266915babd3bf580fd2bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b52f8d021f2178f8beee314e1b1a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83e78f87ff61270b68324e345d16c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d6b5b43f8f198d6c5ef357a9dec23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c05fb7565c73821bf5317659dfac74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1cdf31528d473fa27373754894c9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137c6c6aad644229dcafbf45aab21a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62908819f93bb2048ae3c8e46c329990129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c74928fda96fd38b53a27b76654c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bfb8cbababe1888dd7a3411ca20a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82320b2fabfa4efc7b4a0d98ecf4a19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656e80514400769a562d651d8a94002133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5b8cc54bc7c4d481bac775b9f76d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82bb21f0b4d9e420c4d1818875f120135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8167bda1aa8c09d386c98156d91f119136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b1552e1e6846fa57db8f1078e5cc5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f981a3c3cc82bb80aff636502b3eb1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24945fe608231fd199459adad82793c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8eb063fec1ec1249e6930b75bf99a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45a5f1485a7e439f686a012290f47e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9a75c2d120baa54b4f2b1f7f2b7cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee8544a06cfa834101b91d78f3e02d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5d5980463e8f57b18fcf012255487144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150df7b87aea432f7f33fc95df0f140b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10452c5b4b7723e090b91796352a430a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa852fbfad8fe394fe26c45b846a9a39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d0eae3edeaf25f242e178400830b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14e0e851ed045ef536ab19c7878afb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a5806463efa1986741dbcab2a587d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96b6882c90461ebbc5d66973e613fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d795d20ddb20ef7d4080126929f782f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b6c44a25dca298313eb0272895563153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cc98798f4c791dd1fd664d7a95e6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3de440437f3e74fcbbf85f8de1c85a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b1221ba8174b7bc57088f5b755aae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a24f48a39481bab4d071efca2b6158157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e4fefd4c6d17cc8d7ed0e11053202158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc6b9d316bb6d6ad8f58da41dcc65a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b8d88a969c7dae15a5bd6cdb35cf1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630ba22501bf817ec957fdfd905ec2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7a571f289dbb0dcc9f38de9deedb5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6e4616d748b8508a098cb6902535d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c8b5f27f3e05a21e2b565c480cb07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c369c022383ccf84a7004d0e5dc85d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65531ef716b52dc248b6cc63eb2875166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cffbaf9d69d3ca9964664c400ce70d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851778be7e493e295d024f4f7cda3527168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ecb15e3c34d4a096b885463f4f05d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9e3313fc5ccb6f1dc7d92fd48e081170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c6342952da91c4d56038d65bdff9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36838e181edadcb4b65e934bb165783e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c4441deb6640add58212d75e642df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445b77b92f93459173928824c7c5ff1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2dffce73dced8646ff38b355499e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cf096daa2900c2ec16361ea45f842176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f4b5c9618c1fbb35c540c8b6f3343177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d18ca9e25dad0cbf22803953791b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d784a1cd4f9d9c2e3507f8c15a718c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271cba7c11c5d2954d9003cfc36946d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd379517e3fb8937c10ec9f31b2dbb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf590d59d84316c60f2a300b4c5d3c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b0670256dd7c94f57eda4ad5b60b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b6310604693a2caa4251d37f1de0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2389ea26f45c46e1b992a4415e7cbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4669bb54428f670452f8f238a7294c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0d4860c7276cc6e901957befe525a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b352c95aaa8fd3d1113317dcb4dec1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e147053712fe4b62a662a3f1083b63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322fc8f5fe162ebfb05122285e0088a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5c656e027a217a18a18a0a5b56085191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7a8d21f538b3b8c506e8dfe3466cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e69716411272d07eadd89b28c032f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d284c8531ac9c4d68bff060b00e673194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1efb83f5ffc7f1277e387a447f3d9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4afb521022c829383d87bf11e0f461196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a3d98dd916cddede42ba63f6ecf96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df608c83126552106c7eed9b7105ac2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa8c30f69731a157ca5acb3fe56465199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfe81a6bcabde9077801a1b3794d8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af493f70eae05b1c317ac276a01158c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cc7b2a94e7340c7554da159af4e36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9627734f79b188c564b19a5c350f42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090619c5711670a842759fe4e9619ca0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712a15f141bb849989162142eabd4ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066f02b31e4ecfd64113255336da3b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803eb6064bb6ec5724dcdf4d5877daf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e642b81da6bede4e10104359419c521208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148f8f68c32cd713bb8ebff43ab0717209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cab54b7a57858be9ee2305272e767210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f9c96d5896cd9635b4d803870bd0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bc5d8f3bf9aa8a5b4643a96f03c6d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70414119882074335e764fd25917cacc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56143cf277225dbef1a741bb89e5a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4aefb50f241a6cce0a4c5b4506091215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f2f1db036d48a7a5a9608ef6252e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41328fbce3d521c39c43c91cea79bc4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4515457c70b8ac4d38af619d9b7c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1bc1b278d145894b854b22056c22c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10f04c1c3b8051d83fdef7b65060ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144861a627b70a0c1325937094e8c91a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caae57d86bf3bb64d85c49cc6f6345a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f61d7816064e55e1f9fd94e4ed01e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe154f46fcb46c3b6532295953861b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d411c7249ff9a73f29722b4be2ba1fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85839d7fe8d1cafae4d7a416da3ee7a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa816d979f8b88467a6937dbd6d63559227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b44d389d104cf856ec129c312f9be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e54aee88771408a1bb8b0107dfd862229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c868c4cbf68e50b5f059ecf3fc58677230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca202fe033b90f8d51225c681d2eb76c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53f73806bf0ce8574a28b11d920bd0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed503602cacbf0a66ca42a8cd792f40233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00df695457e7b58e588cfa49eb9c911234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102491556d705e35c3a22d3f391d93b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6db4974ea6ca423172b1e4f9ef1cbf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13bc00d76b98a0ec4f4fea9f12a278237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d26909b64c9c4978b3326865b38a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ede099a86823b551569aef494b32a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95056c94cbccd5683dbe79a5f3382398240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481abe508c729c92382e7a50a565184241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686610bd38afd64e16817825c5dd73c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1068f6beddd005b7017e14e9f2fff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a6ac8d32545e4f6b34cb02710fa46244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1da3315ac791bd97ba45aa52c6cd8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9000c24df95c576c05d5019397439246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45562a2c6b2f1c5f98bcf0290e386d59247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bfd306594773c1a26b7ec35faf55a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda459085449e7041f6032dabc6931b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58be906edbf547286536debc357f63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e254691dd4f17c5233fe59149d635251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac965435506422df90e10968afb36ee7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bc7255781fe0e6d88aebf07bf693f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b53f4eb6c8d61f1f3b20abcf30636254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85aa5de30b206bff865aebbfc4c1b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda7a9b7d90452d587e399c9d6a7bb6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea36c767ef78a06a26e63eb0b7b7f9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4516c6b368e8a83e7bcd179ff9069258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419e62f82d641557466c93d677b1697259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370901fd77ae0659daf6a03f622908a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4023b626641c4edade36f0c3681114c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4b1897254763813905a942841b943262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c1c2ff8c679e9841a21419e2d75b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8462c8ef9b1efee299e5958c3abba47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20fcd84f16709b126d478597c9d7ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09a6e6f167d568382df8dab4cb1819266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2243923f0e78ea72282c9073db3922267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58789d9307362011f363afdf46953dea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5785cca37c0ce962c563cb9c88a1078269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bbd61a04eab0629b3a0f57de147e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bc265b106fcf2bae3955568e3982e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c00e8eb731c0fac532deb5a6eb50e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51434dc796342833754d98a056df0e83273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb4c077a5a79f14db62c6c4bff0725274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18de144365f7e09b3e90208d6da39f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b82c5af3e868e2867ebecbdee235fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece50e0488043b2e4b8be9be53611526277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e822a57b7892b186ebfc0811478cdd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36493aafb9d82cda92d362c0b4e19bd1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5bae1c86ed860ae8062ee84fd8ac6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699ad0edd4ae4623f82cb163d353f03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efbae83ed0e9518b5ec3121b75e48c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc412410aa2d7dd28720fb76f59fab51283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d4aca8be24654b5f1129942549fda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aba10519b15970c2aacec92f73a5b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0bc9c7b0b028a38b9a4573b219faf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51189a72124a42c4b306aba48bbc9295287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae5472e78d2fcf75ba8f2cc2b251cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9900300a9f13f0c33f9ed8bf1c235e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb10e9aab0dc4eaf284f17bbf7a480e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5837253ceaf5d648a670e9bb02dfe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce4412f2fd89cb530c24d78530a7b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa213914a6b16352a7e927b672ef4554293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546be823df085a9e555868147cc86394294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d3c1b524f21823e90aa1d11f84243295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b85ee9f7c191e082ba6d52b6468136296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f32f1bfc81e8207a80bbee453d65d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8be0a0e9e20461c63db488e7ad8125298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa484e827ab6e06c13ba3ee2a015a7c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501d82a468a3fbeafe16d232e43fde7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69d22f4677a999d3d969d1bcce1855301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414009c67f6e1aff0c5bede22fc9c688302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837b6ab4acbb5d6cc47e284f923266e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7134f8c0bc42e152f3e4d5bc89e17a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd05704ae312e82c06588feaa92cd3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134c975ef086a85828b9f36e8914ebb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c100801fb0e0b0334c17baaa16bb3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1321134f51d51e5edf625a6338c0894308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7165a3ad9164b33bf421dbef6b9247309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2da64689a078f580967db74a85cb8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d46da5b57652fa05aecb2f2aea582311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02aec5c97a8c7350d2cea5e76961512312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6cbb01560a25f5f52ea0938e933ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c188236388d4bf633cdb96a5da13a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34cc0af86fc9943f33897086e1a676315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1ce14585124157eb547a8f6cc5b07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d5f3504fae3c7e58b282c11fbf0d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bbacc67edbc9df09b49e253927b18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65029ddecd0ef856fdb97ae2ab90bb3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008870765187f7ef38d1bb5623aa161f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d82d66c03b942fa2ff2e6db38c7bcc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f201a3a029ce7626bad595eee1df8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bb1a607e59fb98566bb792c4cb740323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93029e98880a066e37cc08ca00cf7c22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef3ab996bfbd1a5ecc735807e75452325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cd7add544c0f2a04c7f8be7bd7c31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512a42e7f3f22ccfcd6acb66a58b87c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675447874b70fad362f98c7aa5a2d59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c5c59f75f5cc7272873b862ee12ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fa940870dde749dec9a3bd6dd140f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe18230c0e7a0a43bd21bcfe59ef79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eb8d64c9131f383fbf030988b6e95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e8079a9da7fc6d74cadd81695325e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bc4ac7900f6808717700213243a17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b406e69968d3d1979fce81a0dd61c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2c56babdf0dc1aee22006b80fb728336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2b9ca3f29c094ac78bb4088b4f327337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57cdb6df7935deed1bfafddee3b17a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea562e47f7669ec09ae064deb8af9b6c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8a6fcee7b3c20595f8b430de19515340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e8b01622bedf6dfad44c1bee14f40341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514a663deb4837484076add90c3c396342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ee674c0189d0bf10c2d7bd633ac3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a66f5177508c81f71d93f9efc667d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae59ea28a5cfb9488e5d3124dd2d25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c11c00058feff7af185b208d5e206e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a187bdd0a94513255e324a977103279347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb985baf93e39cee800cb5b9bdc35f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3725ef051c29ab2212a20bc1984b180349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee66846fdc4d113e4141d2ded9710c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0456e9e0149393ee61bf773066c138a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbc6a345cc9365ce75a8ab51996695352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abdaeb4cfa1197ad546033a1b31d48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada17f320dd6e40d3e5c1b1bb2305357354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c3dcfb66bc94ed7cda2b71f14aefb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffae6fa24a2c45ed5ad5cf5152ef65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66b51ca6c98c5e3c9faa25a6330d7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e20611f433f2c9ed81d9ddcec31e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd42e9eac0b73a9a8e331b752a78f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a32680b900bcf6e99c705d186a348a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c46942b000e23b438696d7f5ce89e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b86c39c014efb321b9300c3735ddf3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2552d0424b603ec7d713b8a06a25b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fa6bd114acff1c0d17be227230637364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f255c95530ad2e53c26824f09dbbd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e5a9c1034fa9c9dcda4db8f1463ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138aaae1fd9e15c2fb38751b9d5022b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137729502ef02bcd204a03bd80f58c52368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e7fa8f436e8a2d156b3e49f082f5d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688ab10b77bb0c24247596701925b0c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c545daa25193653c1eedd99df17bcc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c583be9212b3072ab9a15956d86449372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9f2fdab322d8c99ebd03e253b4ffd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35e46fc37471043d1de112c1e3689e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940765b6a8642bf3468d2b74c13513d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6880b81784c1605729dfc52d6a2e01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b0ba1b373af4a88dd016a30e896aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9db3b5f9529b0f4cdf59d33075532378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc5bd60d23cf346ef2a3fd7bd30e27379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aff6e400e8d57f2f703540534609d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e93a40b7b02a18dbf203e8e99f3b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf3d774dd0bdb306587761b384a81f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73da39c4e0f1a80405e3e6f9eed3496383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0c3c0c38833706ec72e650fbf85ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200cc867d53c155bd6e106f8702aaa4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19024abd154747ff8be258b570a1259386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b931b04f2dd1dfc126dfedb81390f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0e067f136cdfce2ea4e4557c5cf56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c42f2d34cedc8fdcdcf60b9e4de9d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a01efb77872146c49b3922c7669d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280cae46e8dc2beb78ce66f0b9bf6e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63c578fcfa100df2a395287849cbb6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57985f82e662bc2a08a62f292225f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75534aec502a49858029ecedabb78f69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e87a49aa9b6c903d607a523301258f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa49d1351bff492afa71bdf63d56758396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e045818fc431cf1e652223fbd042fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0884c4e98d6740af76a07527c5295398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0fd571a193425c64bbd7fa8d5cd52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b95b2f1c2da3aeaedf8c65784ad992400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e04c5516b18bf0fc542bd2f909be87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534770d78ec2e9a687551f8a9917558402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b64ba0ba67942423011f4db08e8b46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0703c7377371595a810254a9cd593c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5ae42fd25874c4bf729bc4b39e752405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a6c4000d7388d27bf2b53e137972b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52866e0362aff6b4a208dd9ac0797348407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185e4d515dbd4d9e6113aad9437968a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f879ce57716170dfac636d566019ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30c1c61ce085bd69b7d40a06401ed6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6ed6b9a412197f2817466667f339c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d717f1faa26e8b323e58320092e570412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381b100a66beaf31dc69274fd06fb73413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3dba57eabd9bbe56e8419027fbb2c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eafb3faa443324600771f001834e90415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863dcf85aa09d920255970153ed9da9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b54fd6744df44e3487e4657bf69ce4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deceb445cab45cff24e3a702ca8044b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b4a9f8ea687a579e1d720c7445905419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb8c3b63d1efd7fdb0c3cefbe83222420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341b3b8dc9eb86f56ab071eaabaef25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526663f7d2f605af4ba48e6c5393a768422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd9761c6f856a3595419bc30b88d47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a5796598aa602bf65c6ab1edf829c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade5562940235b898eda34e696e21bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7b49d4a646d77a0e526adcdead456426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b7cb2b5cce9a6ace3a0f26b5a7d8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3214a4efad5d2cd82fa7c00695b2ce7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dba01dd631cdf5c87a7b4bf13f963429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71961492adeed95d5f148c275e93ef0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ef3e61fd17263586a12985f56d94b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bc065921cdd8059d9f712d3dbfc6c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc58fb09fb432bea8d24884adec3430433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f115a81b7a6a9e00ed7b44d51a305434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1064f2938e9e3df46b5d647c1f658435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a624641f4fe35980f149fa37766c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823d29fb597048551af565c44c54f43437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca2fe09daef65172dd99d531466169438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b4c56b083166260d0f82482004101439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136e90fda299c9534da406a1db1df79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f75e7f010fd83339aeb8c8c4931f09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08aca2ad81d5d6f26f02149f2d878ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7631d550c65f15cd4b4111073ecfe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa81ab16d21aecf970554344534ec7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be877c4a09adeca1cafa606be4d3e8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c1a9f94bbd6d992471f498868870e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f016c99e75a7796921bbcf72476f078447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a2ef9634baa45289213b30c135df1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bb5c22d45aa0a004da31af1b42f90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15daa808daf893a66820520764ff2c8d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685d35beba6efc300ce21dedb50a283451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9db73f3bc651f00c5f877d1c191b32452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaa0993586040131b8b01e68079309453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ec6f41a5f445dba0df3a545615b4e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5d3e7be8310ded9482c06e69c0296455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9725af5e260d50e3ebddcc66304db6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f941622e54507464a677dc4e5b5c75457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35511ce02505017fe33de2cf2b399c1b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6d68f6a1ac6c0b86a98cb20a0600a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4928d7b1a1e052428cb314384e8850c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df73bbb00052f92e25532fb20e6f502461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c3ee1c8402fb9f3e0968059acc9df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc945d2e42c85cb1a574ea4947afe3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0cce0f67afde5f37a2a2a0fd8b5cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cd02803c6e4361dd1848f1eedacd9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad898d828b7627db28689a40d18744ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287afd60dfcea2b43a1ae3b6816eb63467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378d02752f375e545d3e2f61182fc00468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e514abb24920a62105c6c690bb8f61b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583ab4efc6cd2bd5cefa391133d99bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be7ff6e8e6a7c394190fdf09525717471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388204473ceb345bd84c4f0ef741c39472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cba0264f706a9134ae1d0fbf6bc6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7d81bb20004e39ba5d18de9227923474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043513e134f6ef17b9400cad57e7d5e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c692fc411e89d7058516371d81c4ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acd7b115bbe9a0155d40e387399191477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237af699eb22252716e9904f3afe9a51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b249bea85f5841253c8fab2f08dd947479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb00aa2f8909b8525afa5364fa7071d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad29bfdd461e9c13d97dbebb0633ff7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4011e7b25cc95f3f64f31733895625482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c7b6cef5ceb500e7e261a65ec9e37483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838d2c409b069bae88965a42e1d8708484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810259f563af2bd4f1093e535eee6c5f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64325f53c638b76424e5521aec5bd5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0394a2205c25f7c897f6558606974487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fe5da4277e1bd45276353d7b2dce7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f8d33a9aab31d9e5fc242d29890db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d8f4a9df307d9d5a07e9f7a8abe7f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a39e5e0335206754980f353564695491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfba72508cc3ec273c1a99a1b61c821492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3a6644da0a94f57290b233efbaa9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd9f064387c45895e4bb4e59988614494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3f4ac3327ba9ce70d6158d4004d04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e5cab183c284434bf05fa87e3578f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f3e6ad24bacbe90a87c369b6c9d43497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92214643db3c4ca50a83fe0cf05ea170498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a75c1b6349cb6e1067efda576a2630499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af38671fc81a2401dcc71a83555114500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ffff597895567f5ed2b7777fc0418501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27a0919ee704a7bb947c4b9412a0e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24c09f39a585e47e15cb2596b5938a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805afec9e5bd30965cc4cb2ba5e1378a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde298ab59209b58df7d2267d0119ee4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c409442425cb926262e4aedef3368c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754680b6d967ae11c244616ee11b015507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599baa27524579225d47975c4e2f6bb3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c83b12eafd28c2995c74378c4d15d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be07393c44dac7f15630553ae26f418510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc54a1440bd092f0a6e6177b0a93c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96d6f4d50cdf8a50c284bd3788036d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b19fe44b0fddb1a21eacb6f60539e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19515b3b8a3213c8da39eca3e4c93a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71dd38fc771e600720eae16af87a6c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e1b523abe9492368536b79a1b5c03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cbe938576d694afac40d7d1fddfce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2352dd9b5129de7d0d299919c7b45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c734e09c31b6fccec90c61c967923519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99609822e3aace06896f637778a5fe3a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def515521a3358a956247e0ae6c4529e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3052c697748a7431c342783d41e36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba742994da1a78693b547a54dfca574523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abdb90ea654fdf1a1388baa4d9f43c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7ff9333f111d1011d98068fd55a88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03860922639e89495d0cd4cdf25ad9ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1aad22aae18ab651e9a58bc9a2c6c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a10d4a8926ef7f00f908eb3aa6937528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4ea80aab8f3483f9cbe4e23e1fbe3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfa572557f9844270cb22e6507687b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a4cb9b1b9f6dd3829152a943c6737531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c680cdef6c02e063edae5e081c253532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf3e43deac559708b8788786a8c581533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb65fe4cba0d48670dd9b13969f9a55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e97b9e0f97eab8a79a38e8e7e875a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926b748548d239fa090c10357e6494e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71411aaedf2040f4e339f8a5adf3095537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9514b856365c89ad751a60bf17fc4fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe0b67297f2cb3adbc419c05310f88539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d917a88983e300d447774d54e3e35540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656554be303584e650b7385c7c9e1c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d5a24d8661e480740beeecd1d293c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9a10466d1c6701e16a13315e0207b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89ece645eb26055c74e756d7ec69bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f220f0e7dddb21eeb7a6fe0553a17545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70a3f6646cef4606302d208fbf5d1c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653ead649422798037e7189aca8b2bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b531b046bb5fe4b119ae43869b447548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1195ecefb4a04dd9536d035de25ae42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca00ae3a76cb78bd4cffe9629f0628550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561257555963397ece8b857194897714551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc424ff1bc436b3f1e80b6625873de0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f75192ac7b4ac7beb3b88602305ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da148a1145979c3c4762b33d62a36263554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b574573dcf5b9608c6556724dd5a70555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1889e8d28c99cc7d61e0686af5038556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb1466690deae3d8bf11dc245dc5a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623aba20a390621c93716968ee08f58558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698b7e60f093e46fef7a5c7cc134aee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b907bfb0251095843d935826b77898560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b965f3c943f589cd2fe065a303a949561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5f78b75ad3e7efe281a06aa4aa749562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5675b3c47cafe14efb9fe1721d1f59563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e9325b4248ca1df10390662002bd9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b419bb3c40450bde7889271c55638d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ec3ff7edc834456463f71a65c6150566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b18a3129fdc0a6b3039262703b9e74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dfd6114804882803e61a1adede030568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def337b3cdd8bd802f8831fe6c8882e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d3f8241858bad047d5c9bd2294c98570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd163e33853e36e913fcbf278474e3b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80414a975428caf584ec8b3e4dc3e648572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22feec964f26ad01e281f197340a071b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b06cdaafc5b564eb9811d51df26fda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cfba8653a580b6c9d06ae1103bb80575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f93eca5181c5e5e2c401a3d4a0b9d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7d6bac6df64bfa8eae2bdb814075b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a5a98e87b59a51f556fbeeaf69da6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae8e79974d1f1ff3167c886fcd37cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829169bde50ecdd504bf671bb44af60580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cefa764bfab898ace7a3fa210ff7d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf2595871f89d212f07b3db5076bd6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a892b8e0d867948e7c7a1d0fff4733583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9b0da7e4894f59a505468fd3ef87b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a498399390d0aa9b65e457f0a0714fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926556354a62ce0c09b036eceed0283586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae8bb52aacbf6b55ef59e06daf316a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5371bda258ce049caa636c413c6643f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5348a1b80beebad0dc2939050afe0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79d166147f6d17612d247a47699650590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5099ba949c5e109258e93474746c1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223500a9e3ec926ee1b3b777aa45b199592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03112f98f759cb1857ccde49ab95df27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26ec83ce2f8c3b6a317af3601afa14594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a9b5e7f1a1474de9e0cc4ad9cb06b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c7c8a5c8d28c8f29e54fd6c7a944d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd18d12781b326e37cf1c9649aa9e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f054940f82615f378ee0aab4a432873598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae35d0715132b7ddc8e37014b1c2b94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8971d4bf556ed551d44fb93aa8d6de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7a84c3cda1939b5b69183a70ba766601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2131e46aa6c291187ab22b4ad0d07602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2cd0f997480571e3aa3e0d09bf531603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b01f92c68311b9149a2cd4d581c4b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84417bd94defafe006ee6151e31a90c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ea7ee4491774c01dfdbafc649744f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bce8c9473f022780dbf1a7c2c369e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da16e4057f130fa8d2fde708bbd39b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eacdc33f49f0cbf6a9c2549d0e1c97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611353ef55a23b65e2e62a3fde579927610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a21c70b2280d801c562a7046b238fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84933924f017f8833db1e1ea200a745612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23ff8b3b2cae68b89e02023ab3e010613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85826a7dd4ca0fbfce91e5b8baa7a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2289c010b52a5007085e9289f4739f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e9abf91f1cded13c6e7350c8db9d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3743ea47e485a7b17a39545f49946617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b66613d9f86d869de5b8285db38f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667ffd2f5fa66f42e2adde7553d5091619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484f87465d0189cace86ee3898a6fd5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ca6f89a895edde65befe2d2820735621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7108fde3bd570b9ea523184332f0fb3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ec054765b8e318fb1a8408e88d3ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84835ab911068d7eccd821e49eb9c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba7e7dc74216342fa0cb9899a7107e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62518ab4bdccbbfd5692699e7584fc1e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e12a2195102824feeecd6647839f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2a6b7d9c7b8fff9ae5a59f31469b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452bec74c371e0833336ffcc458167a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7efa43990daf28d7b20ba54d43572d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76489f6c14b493d563b39376527c7fe1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5734b6f3a8859040233f3c59d7276632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7d34e9fe7cb1f34e91f85c1b0e2d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a169e69e4a18ef69becdc95650e05f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a89ae424e3313dad2f04e0b6a97f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d0094034bbdfac51f042ab964cea2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4915a8e424117345a0817b83d8291637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e7318857924f85720b1cd8a762198638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a687b5dac84348dbe640c2fe3bed62a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa84c91892310948b34af39bd542d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fa872ed1995464536f42198cd7af1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b54bf898c55c57cb42dbc07441dff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941b6e8b06b557968bddca161adb18b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef01594e43683483e38f6bbb9f91f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af63895cb794cc03997538c1ef38b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0493a0312c23e944e78b3ac24f24690646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3aeb9cf9ed0c457f02f98559ffd499647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96281dbc90f57d62f15331774233cb73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a77a6e289202d5f35961044254826a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8a8d54c56cbb689ac4794b67dbb0c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fb83395f1ec3227c53b403f21fca9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3949849cf7b05f8d0a4e5131cf467a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ebbe8f0deefa2d9796d62245b9655653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cbf2eded6f6072c88c28228ff6744654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0af2916c8160ba6b7611cd62ac5410655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afef7e8114c853036def1e99bd6f79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64416675429730f1011c45755ec55071657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e6365976fdb6eab3a6a6d4d987e67658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec06a6f327d566a69124aab7c139f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5acfd60185ec9e58b2ed0341a4cb8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e2af5d4acc66a0902fbc019103552661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e532da5d68a38c83d9e2e5c02541c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f6a21cc581837a8b126298c90db17663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3b7155866513f9b4943d0556433b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5831516b3ddd47cb558da57434119665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352f75659cfd16519417156ebded7d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a0d4a8d7c57cd0a25d11b94ab0025667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9600d57ff9e1c4b799c91652679ed9d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f69fc451265ab1560d90c606a8e58669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c240385478fc1e08f73576bd66ca7e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b883bdd75473f56f65567bfa2cd02671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c764b74fd12a220c061c1b4bf58b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f7219512fb848d702a1ea75457c8f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4957f8f1dd421a30ac6c5ec3a1090c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79294a11a9fb538adddecfcfa1d7a214675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6c5ec1f78278909f288c9b1b904ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406db44fd625f79b86d89a03658e61f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d42cbbda453f1e5c7f0cd9a6ec913678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7c911b5cf2acb70c1ef00ca295052679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0f3134f47d7995fb413fc7cf41a26680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a1935ace811a3dd55110eaedbdc02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489b0f9105965dc473645bd19aef0e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9c0df96c4226d61eba68b450c71ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730acc65a858ae729fae7229b26d927684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111acd691caabc904f0acf0ac41ea3a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ad0b37a2f6cda527e4aaa8a41668e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca5a4547a43a3abef21f255a2d8626687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934bc2d9552912f82dff7d242658348688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49229d162019efcced5907bbc97508689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b57e21659414afcdfe5f7f3071f61690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fcbf1c2e254068b3f4f73a3bc040a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8c22635cb92a82b996f096258cef0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311600fe59efd69fa1d4d437d3aabd2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e741abc75d53b485281359454ec5946694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51d3eeab73c8c31d307e5a49d29707695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267efa994551801a102a318542a3446696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47724d3d24238d2ffa893f1b40f6300697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2870407b1e8a85559f1f118e835cc98698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd157c974656069c1d300c8bba654c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f982c94671ea59c0122e70355e0ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04168326727f71bcc894eecf4af560f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c03a36b3480bcac8a445fd09861f00702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ccd6b7b956d0e69f822d05345c91b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b3897a222d1c6d2b7a8b32f8a4235704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35421ec37b88a571185b8933995ce55705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff35d6967be1021003e9a39d9d7e7c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78a40efff043dfde4175466bf87622707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2bc37b5f1f7aca5415d1e9ca050cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adbd7ab17cf69adc147e98545a0022709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10151502e5c5892c9733a2d29a91c741710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc94b54839f2d6c88e015bce5b8a1dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be52609de48a1915d299c786261427712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa673ac47186f9db260eae1b9acdcc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b5223c7cb3b76c70d0dbd3ee89f99714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debd3aeccb5068babbe2ca3a4cb672b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2b9bc4495550693b5aa20b1035b81716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894ded2aba8efc4f44a250235b9d274717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5628ea8444e0ac9f79d56eddba712718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071fdaf4f14a0b75e27c490721bbe62719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2ce033629208c980dc9a95d1117a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a524ef77e7e243de6d0d023183dca62721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4928d49f10424f5cac1e2bb52b79e7a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704d0dbcf34b8540acae22bcd2a92a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a7b987efc7bbb254eaf83693d30cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9490b6c419235828533012f7c9adac3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08762f0af6b90ea5a30228018377cb98726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaeecb9360efd3706580a767be15201727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8d5000a40b4ea491180cfb567f20a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ea41a890ec9be03f4b6a0a376b3f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f03304f5561618269cbde78fb03ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4723400d9c50f417e8d064bffe21d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12700ed1f549178b009f3daf544d02d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18920f9bd18604fc27f82860a21df6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f574d8f7ca346b3fdf21cb792519b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5450a7542b889d9d06c1438c372bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e24a5ce2480e828a1d82797c0c4174736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4fcde5d94b5999250fe4f411ecc3b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6ff2122e7660fee894836775fa315738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b125a905d3c6c05ff70ea529a42e94739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6934c0f4220f69f4fe2750dfdfba7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd090a11db98a7577e5c39de2d81ef2e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac03722efc7410169e1ece49963c99f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e7b4dc554383acb243eddd75073f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef340476a6e13a9bd433de7ce9712dea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fa130d10a482427d0dc5c9dadcdb3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002988f82608be3b03fca35becbad49746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e382b43b536dd9db0d32c6322a029747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c9ed15a54e4ee3799276b7ed11fce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218408361a49a87db5aacd3356f7020749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7eef52bf47595ce49f9175b640464750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0a84bf873b8ce75f5c9e0b0286fd0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1eb7c11a0d14ca6716d96ee8b5648752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d90696b1c8cc65f7ce9310b6e3c0dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516e55dc00b00b49c99769b0465a12d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3106e84e7ff8148cb65d00ef2a1d2c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12d9b7c2028173c3bd20eede2231a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a21e25c6613122254eb11fb8a42736757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfa51239c168507b00e48238bfe0b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0623c3f11a9566ae35f270e3cc2af73759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b23dc452029ccc1da5d1f2f1174b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01990b69453f3d1096d5ec5b25a81ca82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a07638be3d79195fba53b67ca0e73d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af278bdbd119594ca13f3b6ba6d8b2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77e98aeabcfe4cdfed0cfe0bfde5825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b1aebe4b29fe2560fa69de955234e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23eee5f5d2dead8038c6b74a9326707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc97561bb810a11bee32d8bff3a2538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd143faa1c955db7fc27b80aed9cfcc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238023af6e50d6d974ac42fa0770f9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104c318c782b69aa9af59dd826c6be811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478e94af50f49790e801fb41dff754b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a62d198c5193df0e74ed87a3f364b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7361485c491b3befd7d63118086c05314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19c23b9367c853c6caa14eb7043fa715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2a8c54f39185874fd741db143c6f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50628ff1ed09b86f23ac52bb77684d4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60462fdd04f5114fb48dde21a0ed70c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176d467a4a3e978544a27713ba8ead019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b04b10cc93b2ba79048baa2c70398a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30415c1bdb8657715ad5e23a53c28a3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8356bd6cf1557365643ad9268f576522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf23ba059657eaf39bf81f69535ca5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8ca34baed5cd7a0a924695ee2bd7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c2f6f614c66aa521e3a24c2ab398825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12bbfb57f2f6ce32667960e83bc06126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b56ce3958700cb724f3cebf97d1da327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef6cf1c4d0f068dc58550bafbe969128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb17a99a20c0bd39562a7b1466f6e2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0f31aad557d14f18070f26339457930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfc03922828e2c4854674553cff0d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b0cec2b37baf8e48d8e3d0eddbfca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974bef8e4cf0fd46734753f9386c92633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac7ef4d336e7e3426b05f813e6de3234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f499e4f819e0654b2e40970d6b684a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798757515f8b5f4a10afb19c94da44ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931742145ac6b448816e3c00b67db4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d440375d49d966528b065f652ec3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe374b51dd36003d8ae1510897f5d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161ff45806a9eac33a4e2749172722040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133e878c4502983a5099ef4fcf9cb7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea18ca59f22218876b0fba18129a05742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f130311ddf282f5abaf9080923257f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a6c473627becd6e0fd33eb9b4338944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d6eba32ac3f6f198c43d7577f8a9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a5b2fe7f88ad8ff7bed2d7b3d8bd846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0715c067c69ab2ba2c881d58ce17d9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4198958e10dd6c5d8ef0866486b3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786ee534061e2087ed6bb43503b04d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03d6450031ab8c505bacc9c4bfd53c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c648c11cdaa03f4a91d4f80d14bc5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c24c8f619f79bed958e87609ff808752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b82358143611e8f69b49ea1e36e1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bb9490a2daadb3c1529ae734e370b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22feed41a56a984360324b14b40b5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6351c835750f24c561b735efb0fd856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112885449184c8b722471bbeb06d1b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a996defbef1af2716c56830bdc49a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1490404b60efc09b9f9a94a3f1c60559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3a2d7659ee9c76b1d3dc31b51bf0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e3f99c3b270d55a6d8c52118b71e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767bfef985e0ff6c950d2b5af93e80162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900130289e6f220638aafb548e79aa5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634caae64bc7f4b15d1de142884936f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe066723ab57cbe42da0d74b04d9fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13b5ce4794eb688c2853978c2fb50966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7cb213b52d1d9ffda62b4b8627ede67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3952b370ebda3a8e438f79c93440968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b05df513bfa11db7674394f0bcd8cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316604ca92d4d0ec0a822403f33630c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cf4a1499ff2fd1ea6ee8e8ef3756b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb0f3328d953748836981cc5d761d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39913fbc139cce383665abb9bb53c15d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28063d5cb87dc726d485fbc1deb686da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64193a5449007f78e1fb22d62afc7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cbcad3b71ed20fc5f45dddb46810c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e1f24a2a6ace6d767d0289c5584ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1489965b16ce53ae4a7951ec541a3ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81e2bc9485cc5d26b6d3542cd2cc1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f65688d1b426c113b11bbac6078c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86abe5283ac9e5e401afbc056af5f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ddf2cbd6d38651c06abac0b24cb6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a213876e9e524067248dfa32287941483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2f54443273a91a228769acf910de484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d153c9fafe6f236d2d07855bd5afe885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86c32034139897ebbbd6bb49ef381486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa96887d9d357e8542b19001a5667da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7d33bd63e97026dfccf4c15dafbab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aa12c4ac1b28b05789df4d6b031bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c869e689cfbaa1fbb972143370235990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89288259b8aaa93553d561edb6edd2c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910499cfa4d615f1cbfae86ff1f785e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498d1a8a0fdaedf286245061d2e05ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64003045038fe968fb68756b17b0292d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27dde40283f0afb7d516532e8522ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a14a5066396d539e57e094000e19c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b12cab1caa9e8cc63c9d242c567c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe3b78ff0eebf9c9b72975eda49ace98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce400cd409d0c185dc8cc5d6ec6aee8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a439b6710f700f7ad0b22edcace5d06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1563013bdb3b3dd61cc199b20c23cad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150553432bc9c68f8e66c698b89cb23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58046902875d0870e5e3c7dbb7b57707103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa297d1b975fe7fb8b145c1e7032bb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15c32a82534848a16b298dd6ad7413105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fe81e600e5d8fb1e27e5fb4940fcf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39510d6481eefe274b1b8bc4630cedf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f77fe2e9b0df16f8a9f868e9c0997108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943cb59b209d65950bec234b2bbc141109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f981b4afb7c20a9c6ed0b8386474df7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9020599a55702c9aea2fb5898d7381b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b4b4fce689c23f3cd5c5d5ad00ed6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cba368dee57088bc4e26dc4629bea8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c208328520382fff01af9d8032ebe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b94d973fa3730ee0fa0c03e2255c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bd0cde3d079678d502051826447d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7bbba946fa452f6340248a71de5f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81a136a15f64a446d7c1a245e404de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abb24c955090374656989100a00e7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488bcf833a4f5ffade244bd6d67a3bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b36d970e9aef0632893e9fe9a3aaa1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2473678d8f3dfd7899d60bed8b22a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85496a9defd1d7a0f188b41708da2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e068de09d002dca2ace65419b31d494124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe610bb9226c11482604d150721ee78e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272da695fc831f6391b66dbe21854e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766be379507fd88e55a93008b4f2346127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1744f0f0822f59de13a2fc1169c87128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397df34ea76de4b2d402237fcf1f79ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88d76ec40181ae1474e48ba1d1402d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912319cfb4612980556f0794ee0d680131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c68fa467f23d95e4dd979aa089bd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9927a15396debd39fb0dafc4b97e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ff6564d4c68d98aa88b0c18cf32be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6955b12fa726073dd0797fe51ca3298135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8303a57f2f447237c192f6e9d6a5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe2ae1b591932257ab9f3a0877c326137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72db8f2f82040b0ba7406603918d29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ab6e675a0ce09d7ac8416988b3171139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526dfddbc0b22053f552294ff5356fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883c9163a0ed7276db8e538f3ba4525141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b4366f4eb27b9ecbff181d404ea42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261837a3067557ee5f545d61294308c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b10046b888e4e0528a19dd34ad640144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b05e609d5c94b70cf036d15ad8079f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9c3db5448b3166b3b1fc75cb5e491146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d2f9e76b8621c19044b20ddf73b2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c521e3c5a839517c08bc6412683575148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc7b9115c7dd62ded2072f0c92ffda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c07cc911b899848a35fea2b74a049e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec9cabd4d50f46b7a59b6376db3da9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb7af30c07541d701aeb74609a3a02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6bc4cafbce9f6fd8c80b9c399e045153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fca2dbd14b1c16550d688dd89250a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f4586b3764cba179457cc1b62e223155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5a2188457b6e252917be246482d0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c1a425276610ef67ed604deefdf6b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a023750197f99acb980bac030fa88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282038a45f05f6135858c4eaa1ef4430159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef4cfca754839503d6a561128f8a08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44e0eba46f75c2b08d76c251645a0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da72b6bfa307c5d921048a2e542c406162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bce5d154e4211f7a7eecbe88c2fc85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb7383b3da237a69209a9a1fe3ed89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aeeed2f42b41d03c1eac7ef794c11b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e6810ba7de5d316d0f602fef42a76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67700f84d8a083680ba3aaddd6e81793167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcf40f16163a3d4a06f86eba0f5433168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aefceec35dfd0f32e2fca2204312a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b80c3247df42290ddf04e21fbcc1cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cdee2de4f98c23f5ad5814b47fe86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a91bce82cd1311f89ab69d3f725ceb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a8c303d6dab2e5369340052ddfec4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3953878285b9d97aaca6e5b805f4fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151305d8118323a770c5a8a5b9f7d5da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b7acdefda775aee6f5221bbf1cb88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de84a09495d2b3ecb8dd884311ba63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc88becb95751882e2477a76bfab85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dcfc59aa98f8d35948fe431ed6b3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38770aba75b8aa46dc742b53d80494a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158b9d83bee26844f3a44e867da2291181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5e1ee82e82464839bdd0ec03446f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf38a230a7e2762be405731200e7c98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114f1fd54b33cba8e56248fdd71dd4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e05dd16f7623b02194d7131b0a1c45185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18a306d3c47728f20812a298fe1cae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7a350dfc8452bf708b2e7926f1e39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50a62e20eb440e7b43100eb7619458188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562cdcf517b53dc40a06df0d8644fbd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55821b5bd870946886bd51bd96cb0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2527fb390f263131c6aef6c0f45de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0bba308593c758cabb7560c29cd47192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97703a459f0ef11914eb5819c1b7996b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1d4b7a075afffbc25db344cd851bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fe49387e4cdb800d7ab6967e77c41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f37dd4ed1532d9ab6b6a54891285f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66838100d9af8873399dd91acab482c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74796d2d5ad74b221417038f418992198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171015c191f0ee418a3ac2ad9c33401199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd7f0e40a8f692372cd2282be4bc2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97b0c1f082fec7fcc2dd83c11f01af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b1c0c17f3f1be9e53dfcb87fbd7ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd04463f7c6cdbc64f202b71b1f0aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fb3e84899b910d8686d216589fd5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503b5c431d1f8b191466565fa2ecddb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a664539f0f13aabc20563ce80ed36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43369166b00fadf76241e2524c5afb2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de884299a91ac5cb1067ab70310f5558208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655329a2acf1b4402730b3066b9aad1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249fc70e16c0af69e2ed170b4eb84d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412bc8c4e9c3df263326320c199a149211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ffd27e7411cc40bb54108e0d04824212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6d2945ba673d71de45f842e12c9b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929d28e902169e00f0a512f1a21676f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854eba26627d49abb7c5be4a9973a2c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebc09e23694a14208ca5faef8024e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b159fc5ee2d4de961025b75afb0197217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe946e7ce2c870262242530c236e03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9d999d1c74303de0950e219649d92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fa8113ba328c8a4d712457c887e2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd66c3f157e45f31833e4d6eeac3ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575430220b24ac4739896db14f4bde51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0845cde0c92fd95c0eb807362a53ce8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0ae0e28c79f3015b597fe094ca6b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6581048444b276a2b87a8df0e2a59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edd6160ad1fb5dc60deebd3a414b84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff03d53ef0822be1f03539bb976d0d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40eba98e9d1cd34028a5bd3084b0069228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c578871a622272136a74abddabaee71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974330df0b0bd8902cde678bf3c81a46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cf9da3051b6cf27d81cbb2f003359231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893de63fe6ad6ccdbfccdbc394c2b78e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84476a79d356bba2ebfbd1aed3fae5c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005ca91d69ca1ab1d613d158b2f0540234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a933cf029858664dd23d7e3816eaae1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e455642b1cc159d7dc30a50da6dd98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaaa32ee2495e3e00fe7d93c9170879237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d61a8311591a3dad655bad01670ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91345345293fa2f50fa6a6dfd5fc28a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4f0d3ca5b250b6a62284fea2edeaa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75697cbeebf17e86ee8e13c4a05bd2b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902a2a85bce59f25d2b956b662a089c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd486a12c5ea8c3c4f7bc99a57cf753243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4d02100958405a3ad99651cfacc32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767bf7ca3474fccb84d3ef501d89e59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d909897df4fa3b43835904e80d51d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38aa81ea76c9d63df71eccf993e1aff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3cafcfb54d4316f4bb23d325f49e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fa4231a6b249b955fcadebe6d00a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c47e613b650b75f02fe8e1a115b401250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd236750748c05947b2f133bbca7d7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd45beba4c505e876f8a94004b901c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbb33c4f3937e714eb13947320e0c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19482a76656653d55026377894e145e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e20f04996414c58bb2becdf0fda89255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d554f78244955b21c631c65596e70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e67ff1b7d752d38e6f9cf972fbe604257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e03cc15867724b2abb6b72c7d83343258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98580c40506997335d15dd5a13254286259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480032394710be66ef01ad3beef1bbaa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680fa454858a80f4d7afae620fac414261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2db5c1b3ea46867dc3c30e411d73d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80532ae036fb42eb0ee225ab603150b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3657d83113de444316eff541b0e189d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95fc75e8d8cc43e0d8a7a1a7b31469265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fea0a03104bb4293c5fe4d43126cad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00f3e5f670529c65e3b39fec1d853b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e29d5207deaa12e112a94f90135082268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c0f9d6bd5119f3044c7cacbe78455269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdf131d9ed25559e0452db81004aa5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee4c3bf550b96accbde560ca2ad304271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d439de404e4f430b761338eda8e0dab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f611e3a0540ffdee48d1ee1af20a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842ec0e46f87b9827a0edfee635a695274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1eacfa6c6c80469d90c88976f3f43e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf4084a56b7054e225bd1a40a0b8c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01f558324effe5bc4e626304caef11277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe049a8e4ed0b4fbc12b90e30ae4d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b61e762e06eedfa223670631fb2da2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33eb1a3938a5090164cf52c797a213e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61995b582d79afd71cce24079a26a60b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da41f3c791353b0ea90b8f27876df8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277b7e40c3fb6d02529f712dc08a396283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889214607095f0ec423598713fcdc727284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ea93ec4e6d0e09b1a65615cfed712285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55754d023eec1752c10840cfe651e26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888a3d06e4a4dc5f736d4f76a203177287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578cfe86cc11db264be0b63cc20367c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843f97d69eaac7246d1436682831176289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e16cb4e3949f29c44f05eeaa1938f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfb13869899445c473f13619c341e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e14492648d1cb8165ee5365675114292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7f471697853d73266eab7a5724884293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c98a7dd658a048251bc2d753548311294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726cd475b927b2f2f032984e5adfeb8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163595292b7ebc34cad18df23644ee39296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c2d795008cef75e0df5b4630513f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2bc3cb1a54156d09a37c6d3a77002298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26d764f5908557de2b4b25cac81592299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8151f0dfae5ccf66c064a750a7dc1e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576d42c48f6e8040a7e93c8ef2478bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbfad3899f3ade575aa580588fb779302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2fea114097e39d3603cfa23041918303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b2156e27f3d74691dfebef6da551d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8a30b8acc4eadd06040cc10086bde305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2430457b41c6b0b14f315a14882741e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98b543fed52a4b3118448e52c007a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14af677fdc654d3bb777b198d57d97c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d41d5758bdf8d971cc44d3ebee77bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976c2a5df6655a6f97c7171dc277b58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06ec08c1146f2c39f3e93abfb903a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc73cf677de61076ae7176ca7c88507312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6581097fae728713530ac35ad702e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c399f3ce99c271aaaa02f3f5b1f3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b28126ecea5f0619f72c3aa332e7d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e9a6f8e4cf343aca887210c56607e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d92d7424bb63f7154c422536b37411317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8600747afee504ae3184ae902649a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a69ba538af49bdff56943092fa6dea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2ca7d62831571727c02c9d098c889320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1007fec9191089ba83bdb6f0c7658bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fd554e81932ffcf4c3f7632429986322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5de5d93f097ee70182a17c38f2eccf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7335757e57b3903aa8a4e6e976412e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753fd1aa0e3df2a8487bc45f0fedc9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188a17f30e23209011af0ebc3e0a42d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044df0041d4c4cca78969abd684c4f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f2563d881c6e4bfe0f3513e8e5cb2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9b339197a4ddeb10fefd8c840c3d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61014a820d5bd0f5b060bc727b8173b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970a5280009d5fc4e2ad1d67ead925a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be35cedd66186d0c6b5d4e1071f93a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cad54c86f3210965d9a5da1fe002f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd2174999a21734c980f929f2351ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a3d723ab2936572d91cb685951ffc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727825b97e7311aed9a2ae365055d85e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc812eefe92f9b6becce16577af264337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c05999d6993b9948a4e71a4db5041338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e7605b418f461dcafc3cd601102c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295daf78bfc616daafdb1fe4f22af799340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390260a73075c3fdb56a27f375204797341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e426988863d899041cde22bb2bec61342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ef3da30c4f53c1394530943bc6d48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c46fbddaaa4155ad32f43a4711728344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abc2042ff4c003d57fea4adf221e8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796420eff74cdbd44eaddd21567b4e16346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b95bd9099e4c8dc9196e74ce65999347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc78b95ad83e16e2adc900d204a27c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c281d860913549fe425a893e855a3d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdb2f6777d973e089e52a99e3eee97350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d89fdf3e0d1d6278523719b0513b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98db7d30f80816e61494baea8920ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b59720e8b80bd09e9ad1e5785c985353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b614ea1e1d2eb5ea4a4757fd9ec1a53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d6d24ae82b158d6d5c6233fb9c509355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f197c450b6e0491046b50419c403f0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadf089975904929a82f9c629d5ae2b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c3ac9573ed263b1b3412ba4b2b8f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e0837fa57bb3dd5a666856c135b3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97a7ddac326a8b1dbc87348cbb7150360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e53fdb0988439a99e02126560109d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12b7d7edfb2c266ec3e73752ce6bcc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa91a170b585a70a0479f6107eb78c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9d75de28ec720c163e50dfe21cd29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adac9426a638057dc9d76c0fc6125a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686258b1f14d76246660f6edbd4686e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb801c9e9216883a441d98299ac7db86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6733d8f8bdc8eb1ba024bf3a6db0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405ec0225f3a1e9e8fcd5e2f3899b6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcabe863619242d3a5a8dde6635d80370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1403f3d80fabfcb3ef4565a7d452b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dc499d2e17308a441a43f76b78237372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd7e219dc567364a42de48422f104d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f963632f3fc6cd8e60539ec8c2402f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f19d08fe3a4e80c4de5c62d7ff7b15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e53ec092bb563834e41ce78ed72a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f0ebb5fb0a462a692f80af038082b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bddeb9b1c1eb23beb9f067b386457378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db611b939bb38a73ae365cb0603c4b4e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67d985045ae63b6486cdd9812ce105380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fab09937b8aeaa141551b805c44a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb13398604d0e08869baa4601ee1d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d1226fa000fdb6814baf1424842de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c06fed684c2d7a52a40a7ff2a79029384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c046dae494c8460cabdf0a4c86b8e82385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2a58b2c570d41d660fcb536eccf7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ed9c35f952dec9f21d6f61636e144387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da4ba01b813bbb1d3744013d07c1fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c45a008919971c9ed83d3321d0d6b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ca8085bc833c664affcf601415a19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91ebd29158a8bdfc897ed6fee959bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54c12bf581a9415d9adbbc8d544e76392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db8b94d02b9ee958295a25345accd6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618b7cb7578ca7b0d7ed635d7b7a7d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae650df09b18c0b39135ff74c4f2282395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c784cbc20d167514457b62d219a30396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442922589b452cebe9f3568cddd6a9c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee08af7720f9014e00a878ec5cabafd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d23306facdcfef75207c00d8c9ef29399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791ea2a60881ca3729f81f605c3e74e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a8e09e46644cc6a69158eac666b39401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb071d980569139bd5fd34fc5f733c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012dfe1f2d113db3c8f60235e310100403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cc4b29bf1174af498b81d4bbb027b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393b7e7582c3bc0fa81081520b13dbe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06955312c658c88f333372e1bcddba8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41661562c4349e84439c87eec99ef6ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dd1ffd16165fd464873d8c769aef7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdc7bd8b95f65b2e5ec771ed7ebc1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c375635f7866a2edad4126fc10fca3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fed2d2dc22e79a52b3ac83f3a018d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db81af8f59a8aaacbed541adea0d8c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0b99936985a81f189cb2deca947b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dd3c67ebe35dca69d0951f44f32a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda49cead3fcb8751e529436d13c545415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811adc9fb8ff5c0b7f2f71fd5efe25ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c502ee0af6e43fa7355e3a219799f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95139d8efd7930d54f1e50d53af345ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f436bec5e2b0fad16d2a3234e6ce8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756fdf4a93530cf0be37fff16e1912c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a7c11704b55f616ba95f1f527e207421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490dc083cd222a19db7967fbb7e86f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a814ed5de7df38e85fe9fcc4cca86423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bf0772e9fa4af7e47613f627737cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74e1d4f938f6b7bd0e4d102c8353be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd999b2c6934bb3a2187d0a60ca052b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ad4850aa107242244c955fcfa3555427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fe914bdf46ea2504b24d3a052c001428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a8ac7ff30af56b9b52ce7be107ca5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa00016fd221b79864465cfcf703aff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56022a47d0bdba4fd9404430e6e4c77431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fd5c1125ae3851079156e4a857aee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed91e2d380dc9cc4b05a89cfd18032433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f223c849573b8ba03d7a3d6c7a3b49434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5e1e0d40ce90c179b886bcdc9e433435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8562987a0788da39bd566f4186bdff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a42af29e8f08f2cddebf47f3083d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb18d7bcf023f3c76c9d244159fcfde438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896308cd997a724abf2ee21327188aec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efdb8e016cfeaca0b668caf0f64911440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e912d0f4ec8cd181ae6aa8c7e1ef4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911fb5bb881b1923a5adef24d2ddbd5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db720128de001b2a9a082d4fe02065c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4327ffcced0d134e66f3474ccb0b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b7ae020663843154b26d8101f9138445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bda1c3ee1a33ef16b14eacd7108a38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1d10c9b3d518f9757446e581de086447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89db5e28eb36403640716440bbad93e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243181aef91e37d780d3398397161869449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87840704a26e84d900d2398a1aab627b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fc1eac0121989a2cdfb64a6124239451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c0b66f5544c627545a7c0642c33ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347902117fecd6c22b20cf9b37481065453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541685845207accde053faed00e071c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96069412b38094c2779c475cd0e244d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4192f8fbf0a6ebaa0356fbd3c66c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff5ae46c167d16b9a18ea320107c5f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667442039c1f271b277360bfa45e974458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19800edc99adc64c64b5251853e2957459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb01492d508bce016579b540e1ec21460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb9e25aa1d9cb3669b8223a66eecce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549e8eab1824aab381d87c06c9c64e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbadd8d2cdc6896d3193fa6cc45d18463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e5a2c2e8afcaf9cc773a2a2efb51d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360fb856ff5c9e462232816756f623e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede89fd09e961fa73f7f8a8d7e19672466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bb8935241c593b40945d5e49a7190467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45525bb9e2fe1067f2c45d5225d0b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445c51f526faf4126ebfbc74698261a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca3b14df31c86151f87f07dbfd791a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592d848a4b3704162698943a3779b4e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164f108ef47c9658d89db72efd2bf0d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1daacf57120f2113b22062756dc573473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69c326ae69212b0e42268496dbcb5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8741803b14a3e9113c0871da73bef22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cac3c49c4ecbdd6b675f2631d2a0b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1ec3a8273593505a4f6184525abe9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4e947329fa2d6d1f4cfb4280bbe88478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90378c94acc60a6b5b21adcdd40bbfb7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f73b215e0884535732a2433ddcc056480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590a76dc3b6fb7b6b484f1195957e2d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cfd546d143532d8d6a5e4c6c340b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894a7df3c85afaec5e89c1c16b94efb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c1365c36aa65fe8de945d0b7bc6db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc10362c848aa294f650daf5453b247485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df253d6401d959d332d6ff2ca8190a03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc899adf380abd650ba24db06a69dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af324d348b96c444da4fd758f7f80b86488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c39ff7dc577f3778d10171a9e7905c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cc114dfbbbf13dade0f654ed2ee09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50978113aef53370309df1b1f5f85a23491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125d4d30588060cc1bda6748aaecccc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408db046398928e0386850013ad4d02d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea339d80194f077767cd6ce2445217a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82512e6993e35f546dfe619ef82c2aa8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f766b60c923f4dabde8d19a845b8059496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35365a41abe34449dbacb59790bc1723497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f7100aa46211e287d6581729dfaee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15cc0cc22145d3cd768f8fb42eb58d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a328d3913c39cacdbd4b715594022500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bea991a9afbd07bddf9374e3134266501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363cfaaf6d982c6e01b2cdb297f2ae8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5122b80d4758d7d17acd831de466af4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abff98fb9b264fcdff3311e81f347b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc21b6b9d31a9984b9bd93acfcb5b4d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10529f141076d2c25f75b8cd5b97a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d379c49029197ae8b535c94b71d3e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c272e65edbce95e1a50907bd4a7297508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58145d36764007e1f10d8ed857327267509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbe0905c5cedf3827738bd88eedcdd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159a13b858b16a5eb2b7d9769d4d259511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55edcd6648f813e50febf279c491a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b0dca2f7689b7ca67698cdcc15b37513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5623269e99e687bf39db212b1cf97f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632834bdf33d647ce2fec7dab9cd8153515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9e52ac9b17bafda1dc6afe1030ecc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e490c6aad2f126b5d026a7d849bc925517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3dfd7bebc8c2ff2777d27679c6752518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f440bfef110dd6f40658b1c8942aec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb7c72dd22bff1b3b96b4c1b26e6bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde393f6103652e49b00d340e0d2834521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1d25ba8efa3637c29b76d66de10cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afeb1c40fff37f026ce1e5e1ed63e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824a13e5e098aa44af275b0f9d855fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46efadee31cde97ed131961729a4ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85988b44d324a2f1e9b9c02bc5adb8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f70223ee19efce548db1bfb735556d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2240e320608a3dc060e5e800cd95ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d791f5caddde9589873aad9c6d89a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8f774414127a229105b91ac7465e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6eb0617e0ad7ae9969d46c3d5a6fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b56ad777252b15234796c7caf1509532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a534597a9f6cacb272f92e547b660533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b702dc63d6a0950f3e5d1dfef7dc95534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3404875c6a6215c1603cab5240690535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a7c60e0c37a4e117599111ad42c87536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4ac388a301e6be7dae182b74f244d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626c719fff338d5953c3babb99e9052538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12a184109a4656227d4a50746cee46539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f8bfa904354f2e83db5fd19a1ca06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39120d9f10cdff5d16c930c53b40a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f68f54d0006cab30027d466118908e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742b66babfe6ad0f8e1d0efab8f39e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e18618be2cf0fbcd2149347cdbfa01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e4baeadaa5d38c6d2ea06d44dadee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40050a6a6606937569e4f0965260fca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae575229c45e380271cb5b9b55fc022b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854c169a3a2af84711271deefa31e13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c94d80310691c90c6d396623e4a22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a83889fc1b890b0b9c3a2c9e4e493550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d624806f8e05d5b89b08f24cf5f4b16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395785ba6eeef949e76cc499f1c4e603552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28296f731a0f4af9d3bc41a62f5e0284553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164a06b48881567183dd9f74606e576554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97ee4d0a1885a7bf7da3e5bf2185cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10171305d7511e31e98ae54ed06e75556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e31a62dd92a7c5487748f7d72b1f89557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506e790e381f0e683f81767cf22b26f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5d595ccdb53738c977783094d1831559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed04e2d648b36dfb23a51bbb714c843560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7630355b13e69b2ca8550b4a2ac39d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d94dbe6cda35e82647d80318a04b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab1ff4dc3732c8551b0b760f0b8a07563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddc735ac12d1d5ebc4c70fb28c27e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820bed9c856c066c588efe4b3e431ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab3567b9df6fdbf7743b18dbd1dc4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9146ff1ff9c4f99910f7a1372a2728f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6796c320d9141a46757a33c3d3d75e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7294106d6fdc4f7650b148c2e3d45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211b758e7cf7ecca7b7d6b3dd9e91fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9223bf44f97940ea6f45a187cd52e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c1cfa05da779c842d31804a14702a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c525379f4a3c72b6e40a9b980f079573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabfaa5fd89d362ae01cfd333eb74f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e4cfd7ef35307883a4e5748ff87d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec31a7e6cfcf719a21a127aee0057e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5657e299db6d07189066765b8e65dd1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8d8f6e04b79c772761ddc03fa6dd1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca8a3c2bdd2568bdb1f5847bb3a58d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf4ab15cf741d59bdf2d349d21273e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc54d16c61716feb462703e18542b82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65e8b20f733ba7c8c4af23be573f35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6efbad63ec7825c6d6a670bb8d7cf8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd99dc1afe0f2fb67547ba7d5e43c9c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146042a283e707dbbcb5ccd9f010209585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0488d10013baa7530572d7d09b8224586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680979439e4b89076447db8be1aa65f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6497c74fd12009293f5edbb8c023c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0a4fca701ad25e825c12f7e1ba65e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a84bde93bc163c8f3b28f1d1c454c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cf4e606627bc95d0571919e3d1046591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d634a4807fcfdbedbc2a8061c67da67592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c0f8022b7ad0c6122b665f049c0ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af821bb520367dbb67f4345e1632c954594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b22003b670f0d93923110571b4229c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c87d73d452318b8b48550c48b84386596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e91d77dab5c4cc25fe943fad1517a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c4219f0a9a49f1937e6230af3c305598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6340c1ff0466d2d0ecf1aa9f3be63599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42254c51fa4955f0a9d7a0c9593f13db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efb9639338209b1cd0578e58ff0378601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d406c16b0c5a1ee049811b065038b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bc766551f862f0f0bbdf6c9d40df6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d90905c8217d18ee4256db47d3014604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08e1534a95c0859230140d1c2c1cab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df58fa40f43d43a222866b276188ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aa94ba0cbe8abcaa6c2bded7ae9fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cd22eafd211f1d9e3510823d8ccf8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df384252b3c732d558efe1e1134b62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2aab86b2336f02851b41f24c74226610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681435de3e6bd9b16cd3de4f25c6259611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698852db6f52cf369c19b943f796754612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ef2cb4078cea0521e1c20494f44fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543b36c38189c2bcab5d20557b5824d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8aabd73c07909ca97dfd7ebe9ef44615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a25487d24208ed9860113d80d8f5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811814ae3306fc0313d64cee0a3c734f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb19fcbfbc86f350e8505d10a41661618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a591cc404e884f781a3a9438c79443619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552470e02ef1f6c00f9e15a5a9cdd26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb5c92589e5e5ac45554ca17a76800621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7699786fd46ec70726b9f3dd0230fd2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9670fcfbf515e5f1ef12bc055ebb26d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d482581cb854f229153943cf177116d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184a302a76bca75a0da9bf8f12f87c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726a029eb097e27d1e42e130cf0e432626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebd651304f02c98d4056d21a29f8a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce592e33cc74a9324fb16203485e32b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042c8d703da927a7f5558a99043719d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090f1a2e84b00574af90a99b29ae269630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258ed406eec97434d8804d37f995f18631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96e65f888b3e7fbf02b3fb67c0375b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61550cf1d850e56f11c61707cd9867a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd291b6acf793750df43fee699ad2fb3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063dd7fc9d0561425b2b957f25dc2ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ab92feb9aa0d83cbac94418a75a2b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f7fad1d0e953715f5bda84b03c6b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433a6d9bbee38468747fd35cfac7f60638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70548e90926f4e5fa1e8a2c2e156ea24639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793af5b14273599023b4c73696326ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc06f22fd25443d3804a3a1791423e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3586668f7534a0c69294e79312956a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b794ad170bfc81f0b2f8a606aab5a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb535e059267ca594a4f09cae3af0fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbc46df28fcc6cf40e4e993da98665645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0f8667d0387b277bcbd56882a36be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6afab3d2384e845ae6143f9d47406647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90520c1879ac3fae371a016a38b68b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fa7c23d05984b7f4c29f1c36311c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49581efb8922e812833d52440aa32701650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b5ee1d8264d0f5531dbd7cd63051b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecd1c1576355f77d8aeaf2834d9680652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199be12b8783f545afa6da425dade68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bf2925826a4a56d110193b60883db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3176cdbbfb19b191fbc52dc11f5bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049bc1cf0fe678cae4ecdfc539d1820656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e534bb11908eda254dd6b8f32d0cba7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb18dd62a30e8259ca7c3509c8ba2d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de9387d2eb016fb96ab3cd19ea7755659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5f04528399af418ab271ed65a69dc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57449400463d2b9c6f93bb76153ad52a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8cd2a66577804dc1a1a9255d75ca1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848717cecb476966b1ae539d53f86452663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be1ebf71015afb9c5a8b202a129a66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140618c024c4bfd46785bb7b84b837c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190165bf9aee42e9f92d9be1e29f7e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db41c41706c95b2c02074dfeadfea07667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfde1fdff5973c25b9fca485db74664668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008800966e3c6d1dac81bc4d0e5b0df9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e70f02be442edad387a88ead57b90f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e268395ae44130b6cea2c010297ac6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b01cb6dd64a4a0c8a92fbdd0cae56672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f672e415583758efb38aa91030b0708673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94c44cccad27858c76ca4491adeeaf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4f827a41396eefb10cb3a2806ff41675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84903ad8f8baa6778bafb6fe85afc8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4a9d0d45b9ad757f8411dfe37565d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9deb49024b4fd7f60cf56f0b38cf1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5863ec4f04efeb7fe72b0df3d8f2f90679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8a915e47db3d8b16d722a7e6a460d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b570e42746b84482a0cf487e4ae5cde681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312089169f47268e2b4220a171aadc1d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e13e6757b7024c27cfdf387f63c8b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85906336bdfd2a99242b0cb02fcb655684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c52fec55a025430fa16b6081d8685685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7e12fc5592df9b56833f67558e4af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c4cfb702d12964078d4882be1743d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c65a6367dfb55d8e3bbbefd5c5db58688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224aa174d39f5e391940bb2fb08f998d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37cea1a3d11feca994e47b48c82f26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d85f5b54fa4dda752c87d2fe7491b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c75bb8c12e191c31dd420db93996c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d883f1e9c18d8fef5882cb156d5a55c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f7b357b788748198d7c2ba93dcf85694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed655314e482aab38fd377ad07e0a956695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe0c1e0144ba7c4f75b895a204f55d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54128272ef3cf513f556fb36b432445697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17fda8ad7f61ce7e53b742ae3a83bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac14777c89aeb27f56bb1c41ae7427a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9b6004e356ffd75ed248be5e9081d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323d37fd38ecc0624319bfdf68d88de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49756e20c6fb2eca0406e187d6f6142f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dada2ccfecb5adcbd6e82fcc59da6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dba3d1a3bfba3ce5dada2a900bd36704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6204f9d192851c2e61cd3720ddcc3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a5ac60fa5719f7dfdfc7b8d4fe82c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fc26e3f7778c6ec04db52a3bb5a12707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0364477fc76474439301b19d49ac01f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7e33b5d56f2fbbcb4f4ec55e00bff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319bda23e4bbf81f4f83d8f9dd5dbf1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4322eb87045dad232f8c054d078bc79711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8130979fa5a4b2cce8119c47efbb9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261060453b40903f5fc6217bfe589d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0be3c332b71d6acdc9c5516f56108714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adc099ac67eb9af0587488bd616a20715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9e1a9bc99f50c20cb90d66a9f3475716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664654834c9afd260ab7dc498ee1a1f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb3e14bfa78680e94a20874ad38ddd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c914beacff578ac717b657f0b5234719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c01a9efd5449ee4107419a3772965720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe049baa41096406fc8b7df0ef748b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c309307c28d9a8071622b1deb6649722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fabfdd8843d40b0fa50eeedccd315723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe590fcb20c112c09a9272459a8e010724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72690290c6e53be3ab9d300fa3bc134725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df20b0419bd719c73d883eb16ac5002726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065f5551c885539879c7332772449fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f9bdb75b893fa0e0041ede46f5e98728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56d80396ecb3317425f646e04fe269729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de4aa1bea2b957b61e268e6f71f897730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117b722447b67e226b8ab9ebba89e41731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb237e2397ffadc89b29647117382e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e073856eac41254ffa1960e056618ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e05dfaf6e9262f152a6b0f17ca5b03734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98437ed32dc6fcef1809253ee3fed415735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00cfac3c8b0688f5f6a48eed2157a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf60ecffc389486d275919e23afacb9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d348ff1e3543a0990977054e770e598738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3247ecace489afe3668014d50d768739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae35e2ea9b927a573ce237c4aa5bca2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5c159e82dd38a5dfcc292ce17a772741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502c7a0f890f659b6cdff46df9ee053742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ee4886d77f3aba37c70286fb97d71743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd3c53e59265bd36e50a656b2e216d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110313201c47c1225d0fd4e4a39c5afb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327866c92ee7394d2d6112e22347d1aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5fe845596fa11a96872779477869c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a48dcc6939a60d8ac6b8f66bec4f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd5b1b78f3847b27223e2149ce7a00749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c31b6b36e5248258da9785ad94273c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae326c1cf8b8743716eb8853f7d32f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec90efad3b312d6ff8e4d06af75aa5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0129e54512f9223501c0a217d935e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5461de516f465864d5f8dbbb3e842754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84f5257f4f06d25a5181927c52dbb3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b357c2e599642568732a69ed6d5ee43756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db4a09cf8604380a0e8c6ded8b179a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d33e14c305da6265d107027e9c0d69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8d0958e70f58d3cebf18b01504c38759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>