--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e346bbb7f0438bf968a298d2f8a1791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e65d4b3e0ddbcd0b410006f104bea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97b9294128e81e5a4ab234772b240b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb2b37a84854f5a1529c9fcbc5b2f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b20ec044ec833ba210a77ecdee053b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2733688318b1a9169f1e48dfd93d576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dafac5d5904d582de23d89af067417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f907d5c9df1204117746371497eae578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c60ba3baa4e54fc6519a08692d3119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1021ece9be1201ea10a5bc49e51ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792772dc0cd60f14968513d0561052c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad80b856881b51cfb032f5619336a5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96180db56ee3b7a873d89e6f0658a0fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6bfc6501ce46b435bca8db8c984d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ef7d9fc8fb8fc9573a4ffb651e9b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b68c900de6f08c01be7b9f1a58575116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f59ba662291cde2761733ca8b7507117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7701b809d363079d26cef957e9a46d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b395b64583179babf40d5e014f7b99f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4554c75faa2d212bac390eb5c7ade20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f415b34707ae31e9d246e6549898421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd35c0fe6dee3fced0a4f612836fb1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06817e31669d1c7db8f6576c5621d8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987d0c5393f8547225c926ece86433524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e26cbe38c691f7bc3b9115d9dfdbc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64beafb6023e483ca136f658a79dde326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30807ec8154bd2990afc19e763e6e93527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c135552ee764baeed9c7633617a7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118b58a48b512e6c11908f1e29b653629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5f6cb2d40dc285f3c8f57d9c35a4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bba2a80d97f5a0522c52abc1c7102531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba44b21d9543453513c8a40593e97132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d69bc6cfa38daca2e08fdbc995bee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15916eb2dcaad4ac80e9af11acf74ffc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73215df8a32c7e6a1af90c421c30b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809d811e07510f985712627a3c59e4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6effcd65e31198a41377c2a7af1da937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127fbbc53639e6811c8f0e5b85f4d6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a43d4b7b8da0be137d14a31eaf06739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e951096937d743004446c5c895677040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9ebcc7582fbe2fa2944d3153f73fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a633e7b4d561822be8af971953310542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3929706c28203bfb17db3b21862dc243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f978396eca407f1746e7c07980b9f1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ed131519e34ed4931d755073040a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087328167b22a7f61b1749f4763079a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b2f37ffecf73a25753bc4eee2cdd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd62e8da3f0201db468c2cafebad68d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807b72713e446c9e606c5c5f245f71149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3ac1f7389866f9bddc6056cd5fa9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a67c8c48c8df1e194f1a9bb9c44e5551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca641a8266f454d03a4c11c7af213a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5a80bb03ea651df23392b8269eb5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a3b57798b1e1f168c33e904d6563b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d333bcd17eaac2604c9a6cdd150d9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336193cd95cb2ff00117e09d79dac1e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce169d9a40eaa333ced33bc8d299dcfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6b3b2438c83f8032a96d7b3a0eef458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d166760e2ea60a80a845360770643fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130706dd81bf315750a9b74c00a08dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524db2f7d170bae841409e1af9d8f3f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538b480bd12fe91ba47232cb12d15a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d17fc96092552750b11238b1493cce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28671b555918c0060b6377a37e1f2b6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc93cfe45277ffed677eb8651520dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d203a2701f945973f25a98f72e5ea6a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114776d706c29bec1c22fdbebdec5da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86302205649b65d044f4ba83cee56cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5f6cc53af24f563422406d584942069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dfc685f9dba843b01c94b12c4116670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266242b94f51f2e737179e5fa1e73ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c01b55c9286b017f0b7922f77ee2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27688171487edb694441b8b9500a7e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bf65b06be7c298609cf6c59cbc2fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4458950fb89a614a01fa59c0bcb3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de043148d579b796c4501dc8a22ba276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c1f1cf45d4cc4bf4422a4be64ee9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619931a27e82c09b7a3a52ce1b7b73e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01b2aa004f5ca1d7768f2732943af179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ccc9bed7edcb0955fa5394f472b9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a79c59506001909b262922f5ba8e3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b99c6566d7e6c190879d205d4bc1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cf38aa8e70c39ea8074ee63022c3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bece90c3662c7cb5bfdc0fbd6e31584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b6d5d5879f76f1c2e196942b1b76785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b670b9023789a43301ce895b5ab741c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1cee09a8138c0db4a577e030a082987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6ef04621c0fe66af01c60a53585a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb0f91bf01bced29edccc40c37770289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a5f1a63cdd377dc6040f4c8b40e6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a4f42ec3d477fe4a139ed3456972591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc05999bbc9eb80d2cfce076dc3156f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369157201eec1e87fc33dffcef05bc293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2df9df73b3cd96c1d66e6e880da6a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d68236d46a73a8d42f77b3ba34571a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b555a77152a4560640f0e7b09227996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bf00016e24f77d7f31f1149cccfd597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092b519e88741a787abe80c9963085998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244dc0c48c9cee553b531573328adee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f01e0d704227735513a223419ef7b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f460e80673573d7b2ee8ebe8a451ca4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7b8cc57e221b2aa21b0a848598b6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a0078d4f3355be910648912121e2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63255dba20270aab2dd7e81358e895104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25a5951fdfe2510350b6b8886ccfbb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f494cfac73266927fc1327e27e768106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008a9f43670e24b01212315a4ab9c4e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072f00b02dcb3314c6b7bc80c0f345b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448109bf8535bcd45d96b2f27770a28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ae6ad768ad95d588ed7e045f9bf46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80974d95534db8c93d4dad5d971a67a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165d6e67edbee53db7321ec46d3dd55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903c95fa15e6d16bc50bf354b07c5bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a0216f4316574be0a4b629c34443c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fdb5f7cda7d8cbd03c9330e33daa1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c204a01abe9e74d31433d06ce720503116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70622790853db86416206758ac0f504a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c59302157c1de8670fc928c563a11118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4028ead1d87061aaf1ce357eeaa6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9845ecb92a328218e792a5f44f9f072120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820971a6aea1f2ecf3622d321b18dcd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dba324c10d97a32c4767486948b02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82d5c62e0c1eab028741aa35a4b0e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3be3f5a021baebd34a4a531332e2c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f0263128315096d94d9d6a71e0857125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08077401a7c745a8eb0c3477bee619126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132008ba2ac7c8bbd0e9bb64081f6ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dda1c1d80a6fee6a8e043d20646d71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9451ec05dca383701717c54cadceca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326e612e53afd7fe3f4b9ee1f5f1a6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ffaee55ede2ef317b82a50152844c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd5e986021af44719d3e2a95cb7055132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75897cb78d4cb86a5abf86292de4caf9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef4f627280c7f493ceb064b237c606134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a558841997ee111ba07f6a37470f0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ae38a24a0885081c91c92ad55eadc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccf87a50803f7ecbd1b289f5e9b37e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61835846310e6bf91b5d610e3fad95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ac8484547425c4b9d750244499669139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72afb4dedc4fde4f10a3be597919d47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9060db9d023b03b4886557a0ba55e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc750c361aecf8cbe5c56c7727582756142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcf9fbb398209fba5c716fb5324988143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62509eac2c93e757acbcd01c83b38597144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e1585a3db2707e49c57619c35fb06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9e120789dd0e3676c0ae1bb2e7d12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946e9c7ab06c102d8d747eb38cb5277147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b17addd40205d3334873622434d951148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ada96138d273b8e25546d9cfd3f8ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab975d04b2940a76fb736b7e1fee8b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7edd03cf04976c480ad9060709c36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6957c7745a91b3df710685003a1ea2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a71cc7e08d4ab240df3efebf14fb6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde59896cb337341ed852032cd013130154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada52e602bd484f6ca0ed9749d6e6d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e886e774bef6e63b11d83f1291bdab6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a9390c5a881b06d2bdc1ea39e5a3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd8225c84535e3bc8c6774ad556e68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c86bcb7e2d8b3fbdd6147e288c69ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45e381e531ac60a3090b88ea622927160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89919eb0cb458f97c6b26e36319d74d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cb59ee28982fb1d49aafc43e63c64162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abc3c9890b31499cf27e30d7fb6c61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9057e79894798865d9dafb37b7776164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f6662548ecd072f43b60b6910f56e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917eb95ce76d3d1c9ca2136a906e40f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0923a41f86746cfe2ce69a7064f1384167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3faf64ba897ed3fe282529a9932426168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c6cf3596e6bd0094f80e45190ce54169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ff5d296a2420ab662dd0c885906d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe3bc4c6c42f798c02ee2867c5c8c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc03e957eda2420847b0aee8a6e26a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9690679565ce84caeb7d69f64e431c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b28b4bc12bdeb489303e25c9c2f4e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef73f2003265d7f59a559ef25254427175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40fc48bb344d02a9cf7df4b95f08a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629031785451b1595ce9a858686af258177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6238d7e51df6ccd51ffee6558ee190178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691edf6c74015ac9e493e1db262c343179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23698148047305563c9b5019a870a86e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce212cd09726bea705c82be9f20b231181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2230d06210970231fc046386e77605182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e7c4a383d776535d353f046ca5a4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06a26721fe9b7bb6f086cdc84dc776184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14914dba5751cec23c43bebffaa4635185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf79a15e720edf969606e8eee4123f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc17f2094270f07c099f96f2135b6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53751eab1e9d8d24a867eb58ef09210188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d995f6c441aa7b20de9e45c53f8599189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b124be8440c63d5cf54c29761a0dc47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa22beb70722f2b44b627a2c8760aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3072fe7abea98ba3260ecb84f1e11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc922360475da99b766b1c3a8ebf2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35f8259c4b8d3cf3c4ce99b485694a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5e409c14a8168c9a571052c429b9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd04f56d8d034fad72dbe486609953196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9693eac2538f65bf38449153a5deed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb86365665e43c8cd2ed609958ce4f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dadfe9cef204732b1cedfab4eaa3f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebd9d071077f9003ed010bd4606bec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f7e3809027cd6ebc9f296f2aada2a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a295cd1b524ede7bd710aa52cbbb54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee39a0d79fc11636fb60d8adddb4fa6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f243b21fc38e3b3b4036ea2e18f199b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337407bc926e68e51080aa04bdaa7c65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750563b7eaa9255234ec08a025238a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cee08cb90dd789024fc0c5ee55cc8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00818a31fc67b6a15144901aa97f50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d110a53f2c669af2a0acf8aacaeb4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bf354c536907081e17e7f3ee0b40f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60858150886152ba4aaf0db7e0b8cab0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851e51403e4961dd3458bbd2d686bc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed17c2bf9b49b03385be522170b381213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad9c399a23501433a70703314710e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfd1f5e722d8a95d37af9b4b804868215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0146a099090aff9e2763c133b69a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc34cda17aa8c93bec078607eab8c65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ede3c7de6facb8ec64c644bf6b3e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8ff1b8885e8e703d30f2494a1bf77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80760996ce3f737dd35af04e7ddc704220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3008ea044f1d468a0041a894f7cb81b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe5262b42a712b532dbe0c143934fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6372367ba1c0e3d406ba114c1177c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ce883f373d6ee1e11bab534835efc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f6269d1aadc8429f199c011320e1e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f718173db89c6e3a6948a3500d3bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1143ea190a7843991f6c527b10b06227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc9658f96f8f1a1613c36928cd5633228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c064e4fe9c0ad4653f8a62e8c9c66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889df475a1aa44f64133cb934a87b59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad54640cd9ed0573463a072dc4a3497231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c8617373c9f93e4d800f12b9b2519232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd7144e43de5375a6e97675f28647c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c760f1faf69f0b4baf7b24c2f0d35a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c67398fa1576d3a2a001e2b9492496235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a5624296b5eb7d8da740e0bda5b0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eff48d99ffbf6c4b01b70de3981f3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084348a24058b908dd4496825401e9fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b419aa159b72d7f66b0f243eabd3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04114503d86a7b8a1077c8a3b691b85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c8356f00e6d63075a2ea0f86f29d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e8d60ea8dc03f305834d9cbf69ccb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109aba31f894e2804e71ec90caeb45a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c01599c7a332d3c8a690832e58e5ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c47f2e88bf7b7d74cf526e83f0ff8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f969ce0368a3a265e09ce6557c6dc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da28c2cc71dfe716df7b79ca6faebec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88279a2fab3b6da9ff2ef88cb33ec919248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa2bb2ec3c463ace0734c2f91084d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92719094a2776ca44fdfb56b604d5ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78154d2c731d4278e9635b1af0072752251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095d2f9ca937a34967d278ab326d7df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38bddcff9ebfab4aab696e73115313253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c67e3a7f6d5410c54bef65bfea5ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b50a57c534f378b121fd33ba77af58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f223345842186565117d3fe705c676256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8081ab90255a3742e6d1d91a812a43257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ff13595bb2b0a6ae07b4a78dec2e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6747f3184a309bef081aeed35c553fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6ad21daa42a2e32ab876a219f0fc4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15202196af2e7fb6e1466ada221c719b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447f9e76789e0571c2d86ea50e95013262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd4f3ad5b3a970af651be72f9b7c0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cef292a97b1eaa50ba2e29986752b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784e868c124ef8843a2af31d2faf5f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf893e2d283381daf02ca222c688816266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d20fceb5e1aaa3657969f33b2b480267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0d429cdb06ff680321aa1f383296a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29707108b2391f6dd10debcfa2c92b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988aaad85f16eaf8f2a7628f8762ed8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb877618aab810af5b2f7813ff01e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9306303f3f386bb192810c53d186b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61183fae345a93024e5940ce527821273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556eb3b59b10733dfdc04abea2c314c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359511b3a94d302bdf8be7e26d85c77e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c59d6ea981f7f6aeea72b425c7e63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfef7f4e7f05f2bf1d9d32e9a0aff9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e53a67f86ca0edf304d6670e24675f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507d46a86ec66579a0a46130954c96f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f72ed6d46eee97c5f9890e00287b75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b346c154b10bac962a08b4043dd122c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a4d0f4ffebb86d49c0db1d87193ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c7507776c76dbe591a832e1fd6e7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346a993de826f4d8bc6b07476e3b6c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61774a8362af74abf83bdab476958dbf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cab66e5e9b68231df22ae51db45163286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e6d706a37cf0fa8afef724cd51dae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41bc57f261d982f374f99f4ea8a0b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1d38e1b4f3d5afcdc616592264d38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195732043a3b974c884511f96a7d3b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bce9e19cc40bc5960e395ab5b1790d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0aaf537362f99ccea98dd389cddaa8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efee15b26e0a9088871dd34388666eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e0ab9da1ddbf879d05c30a55b2751294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bada43b01b18118b60f836900779db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb57ed4ce7b9eddc1b50b523f1bdd39296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcdb670a5fe72128546b2141318ed8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e07b6de5d9a854d4a511da713787e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce01db9e14a88a901803c94c9173984299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a612d172f488109f1154c1626ed372300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba6dbb51c5dafdd25ec16b3b02989e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3314974112b666aa2b2fb3b0f7865302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112aa6bea0215361000c006adaa94e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1610fceccd83f1f24ce6d9b736f4a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819455273bbd87879df28f7c87f3db33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa9bc1080d5d1ff5d3eda33663ab98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b315e7c8c40395df269c83381731f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231958c40c60b731d06d0e8095b341c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43042078f8da753ed294c84a5be013e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cb50fe73b555de01087f404306f6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba12d8322004689bfd131215666365c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184838360c7473845820b58e362e2dc6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef17705caa00814223a52dfa467b28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a449bd8d5b7fe21c536421933cf87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba7bbd259eb29b6679bbc0d23fa78f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd230304da040b47a027114b92a7b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91dd9b5c8a1b48909c99aaed90a143317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc166c5fe7fb5c429f5be7e4c0ce72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbe7cf99fde362960e312ea5573469319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7e30f1996d582d52857f6bd4f942a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c65e62579e2f87b2d5095bdc050b78321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b1d2f5feedcdf0875790925a801b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a060035540cc33d6abbd3285df80e68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef502d9b4d947c0b6112e9654adfa2d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e960e6451924aaeb2e2f38f76daf37a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb38ceec56f08c78aea2ca30fdeb5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cac2cfde93206aebd435c210db889d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630efcdeee4aa29844a3b8d1ad82236e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32dba7eb4e9db7d900dbebf90e104f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205385389403428dc85e213656bf473330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ff82b7b0de53686d0bceb5b600a69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a676fee222214b7d2ea41bc07a5c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169abcdf7374a8659896964ee8ce67c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fae528e92588708e360bc298fca39334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd7b35cfd3e8a43a155a7eb2025fda335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f77e6a1e32bcff5558838a73ec788f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a915c356bb01cd5831fe54dea2a0a2d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75d6b8fb2aa63f531c7fc3f5a48f86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05b049fb970b0a2e8c4d804c6ce816339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51275dfe78d6269866eb254864297e46340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1291b09c2dbca94c7da58a01897267341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c80cff70f371ef68112727a54e000c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095950c89aaaf0402b90f3403024618c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223332a204e2b0e26253ef252f126893344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35a878d0e6c655d662c13964289872345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e367304a93b1a65d3c417ee0b82785346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c48cf83c405f04d40bbfbfa9c5977f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24bae5e3e4d975be0933475bfc0c43348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcded2c1e92c9b0a9f8d466c4e453a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33a5781012c219e3a273d231edb0a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf0147a82293a13b621075c0b13091351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97eb4cc804646bc274ee721fa8901a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c04f0fc38c3f253536c4465e1f1e92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191ab6ca865d51eb65ae623f6891f17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e57b4f20639971be4128f458350ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022204548674f6b122791107bed78f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ea76b404aae27653c02e4603d1d52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66346332f25d646a11ca6b1341f2bf12358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395545592b009a278cb63a2b5f66f4e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4287268f81e948969dff55f8e0139fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376c9838f9c67f27040e5e39b2ddf01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6cc78053aede92a00e7b7a17032f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5713961da9c35dcd59366d3da5d912363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aede4fbde706f197492c89c3a4b49c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974c601a4a3830269cd5044ef5adab5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5ebb23d365b646dafe30133989235366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fd5023eeb7fc38774400866359fd0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de049f9c2f979fad9b1187c0715fff4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe572e66f5c16e6f1085acf58ec096369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe44699e61b67a04fbbefa7f707d6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e1bd989861c14a871eef3e3b0294f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1099ee66cd7869d67ce7fc07cddf1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23202bd0d11a6c1feb305e9dfcfa492373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71979fe9ce707f409cfa514154c900b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de311d645b2f8b39caab68ae12c372375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12012359d53fef004de40ad1ad98702376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cd8816c8bda7e176220e645c9412d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f58b12959ee8c165ffcc12f55c2b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314454ad18b427e0ad2076136219f6e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42819b6018ef4475c56fd422502ca734380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83744c1a269534aff2aca79e9405bf4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa7ff53b1b8e9439fda3106aeeb9f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac82fb3ee351bf5e2d73d8614b34ab6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bbe77cb30f17b7676f12d727f3dfd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24247319d67c0eb088ee83135c0272d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0985bdae9aef323d4184c4e5558b5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbb5c9875298aa3e87f1b5ec2f13a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96912a3e51a23a9fe7b2aa120cfdff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2178263989da8c6df1e7d807b1588389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089f52f9c91a79e80a67cca8c0d3691390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13193bf6dcd3654a3ad4e641c3e8ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f98bcc4cee84342bd49e994d8a5a1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee34a0f14d273bdb8ac2071e4ebd72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6e4677b8cd6bf5be648b6e5e57d18394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe961b3e386481a8dd9579cceacf93d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7242404032e9dad48cfc722066f191d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd185d18ab605fa9381faa7bedde96a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa46f74915b1793725cacdef678283398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb616a4f46eae7769de09c11166cd95399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d09812c1e116bf907ad42da53fa876400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b50d75d0c01a945b88abad30812496401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e717a61de5f237d05cd5c1f4c14d49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05f23f24201e517bac4d43013cc1e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c7adf26496493330497a2f25d1106404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa284caf0ee0eff248bf33dd9a1ac7cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca9ccb45d42fc18b0e82c629a283ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c3a4e859f7cc336b64c9dfedc2aae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45ca8e483253de66bd694467f5dccb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d6ceebc19c43fde1fe6a7632e3bbb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce09ca0178bdbf13d260ee0005d3389410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65d83b28c07ed9a4485ca3bbe32064411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479f239d9b35206e90acecdc61777e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa05d0297deb1ad7935636f0357e73413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e980aa4f731be40516568039e37aaa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaa95884de127de0534eff305ba920415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f13b965e54e986ccf10acbb4d1277416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a0cf53477c1cdf86a7e707449a97b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42af5ea1f6215921e21ed0bf209a68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce672c4043488b085d60e5dfbf5be1d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e41862c15dce33b30d477efd1555a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9292e54926f64374615a8f5599973421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eab9c0fe8f94cde68a9c300e3385e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d4b4945ab9ad71d7126e79f2de39d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930611b3e362d62807c35afb2f9b0113424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d318f273c0d171b6ffb61cbf988e40425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eceae8fabf143d3450326709f4e27ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033850d73b45a7c5e4d54519890378cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba55fdbfa6c7b64f5ab0d261459f5b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c95e085320bd07f4bf7aad379dba3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da337d96549e48643217f52a8afa3bb9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931da2426a7b0a2d50f8f4287fd6b82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a95684ca4345a2ebee6a1ea2a81550432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c6e15ba9a9682d6e7d79d3e0f0fca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff1146fe06318baac00b4e003b495f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699d50d1bd453ee808be784a401f61e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdaa790b4720ae31a38494c80ffbc1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89e613be856425967de1485ce9cc48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8f96fa3373f17b21003db6576ff4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f0de8ce2462f431b6a3f0082b6fbd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24da1eca1571fe36f86a74f58f0b0b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6f2a9d7dcc64008e56fe412eec6ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cba800a73906e8a2a636f1bff82010442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2b5c75491dd2e9b1136ed5a1ed98f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dce08fddccad2f5e6f51a6b5425909444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e8e2d34d22383c2e73870df844c1f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f985db5b93aaaec84abbc6736cec011446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da7bd96a2c53f6dbe9e0ec35e3b810447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb28f2c621cc7aefbdd69c3278f522448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1884614f67fb56b6cd58381cbf72c05449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe16064362cecc10da0cfdd99e39fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc7b326dad03b9a428c003d7ed011d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39b969dd80487766563281cf3a7483452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e1079cda88a9c435d96f4a47649bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d6c9bcd8a827a43c08cb43ceca696454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44faee217b09c48bdbf03a6183975f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d8df5d0b42def565951a8e24d929c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151f6a8432b99f4debd659ac2c50956457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674edbcc7150834359ead79f04e9b46a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4de9284060679d87c6a211f9dcf3e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05719fba620ec85bd82f547ab2da4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81932eaa7b8354812227561cc6ea7ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac784c943d1480d3143fa1c3bfef9c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d27bfa9e0cfe7126738527a6127d21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29060973c7f75138b095c39ce8cb01cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d452cc2d07a157120742aed5ce6616465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b828c75c78ccc3faf6c2366999bf9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdef815c57ed8373ba097a44123fc99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207959f72b296534c4951420a6ddd057468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f56c6f1f99f27c72aee55448370f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14155d8fe52c52fde4f4e62a02b10095470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70a95d171eaa8ae97c3fa57c6a5b4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4dc130f5be425b7e90d7d306be099472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed03e0271b34c12b0b69d6b457860f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e1a88b1445534d86bbd51ab2a31cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35beb7692f8efc815264334503a1b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4d804deb8f1992e9dd971ce05682d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423aef814d02557f44ea09bd54013b56477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5eaecbe0b0fd9d45f556d1cbc86b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd766459702a8be855dd8cfb6cc99654479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d713753af8af2ad0983b841b6acccc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b288c8f9b6a182c08f843b2f71714481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef3493997624b5ad507ea21a95e6a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96d4d5bc6796e0cc80f5b08858c418483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9593140314e57b3c8a76511ec0833484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2170f973eb9becea5cc1c3d38c15f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6aa32a24081b5d44ede88550a5b5f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26f37870abf6d9d3be7970fb36293a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cc33c7d39f0a8bde8fb9d2618e94f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2cb1451be1741c9ffa096f79427e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310af72f1f0de9a88cbfd0106d091df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde261ae874453b58bedf3ed0346bc33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd77356461b3d44150687bbe413da4a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9663b3fa61bd771d9220cb5ab7d110c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86f21fdc6274b720dd0a3a0f558da3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececfe6295df0f395ef72c12c0e119e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059d45a44a1661f0b5b0831feda37ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7b198d43ecfbf6129843d50ea2bf2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239607250f15415cb8f016fadea32320498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb140f062ec50cf8af2b9d0e2017d8d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2c34e6246cd5fa22165aeaa7ade6e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08225fc1b2241cff5bb50086e5b8f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e1a7bfae0c11e995e378efff3abd1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26944b7dbf558fe71e383296dc0c551a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b09a1b16ee9200dfec2439f6df8bf1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318f98027a1267f5806c60ba71fa814505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e98b6f6fdad5413361728c5a93e285506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2de8c44e6d322856d15c7a7b27cac9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae16d79883ece0e1684e5aca6d2a736508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bf041386c5c890b88e768d245100f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff46706d38c50003bbc5c79331d6f5a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191124ffa141cac051bae7ec35484ed4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab7109231b02f230f1360b312bc844512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09935873d061c446ba3130762bf7f5f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fedb537545784b6603248ce0b25927514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4c32d0d4da2875121a63c3796c99c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcaa38a64a638d1177c48ed1f82dd3b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03581c744ff43e44e18c8d88e78bd96e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776dd4af1019626d827f18410071b04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7689a4adf0615c506c2fd205e5455b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93f8a6b54f245ef36f4db7b98bfedf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1da57c1feab6fbf65a7dafb784d7c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a17608bdc8c0b9a7851e369b4a8e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247406b366cc952557ce29c062a128d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717c72e6a9a63952af2113a5018b8c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09491f3320c4132752e0a83666ac3e37525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f09076d3aa1efda5a33d8a37c7306526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee58d86c982b2b8bb8acb648095e75527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457adb22ce637aa7e97b57898841b864528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd184c8d74b123389b674b0b6c6a1cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ca6d90b930529f6a2e33930392e0e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3583b83d648f6a2b83267bcb94de74e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545001b81b5bfb9909e0693b2f979ca2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ece6eab14cb4b8fb7710542724e25533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1622f586dbf20f5e4316ab19962ef56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c73d1a9225cc06e97e73e5dae3e073535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab67dd2cdf4a45ee4f2cf066b9bf138536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a323317008796ec42dc28042f4056e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6de87a227ebe326ec1930da9bc56a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95755a9401a919cee115b4f9e844ed67539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac8b55196639cce37d21fa24c82e16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75ed80d80210f37890f41c0a8c058f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccac253f387a66ade842018740556d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790ca524fe6800fc5e23651609c8d8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cfbd1395cdb54c4f9e721666653ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a8f48aed4d5a7bdef6c15609147ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310a9a90ceaae87e4d566bae5701ab9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe6179a8d33cc665fc660a679aa882547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c60fc97bde38667ce4754d6339d75548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec7160c2bb2c3138fc9cedd1ca95bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384cadae48d971c04d42d09423347ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb41f463349c63e0bf677fce4f12ff2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705403a6d2bb0f737c9768d08f75f3cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e87da214a4ab2dd908796f9f0d62f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a62acc29132fbe810198b2f2b336c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23878ff09d7a2be3a95069b738e440f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ff1ee91031424b61b8a7f89267225556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a35ab9553994f23b57f509d07c1086557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60505e682b98f919b505811f34ab84558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e84f9348e6180c2ba601ce14d6e9a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a3c77d15554b6b6b41d6314cd3798560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d41bc967defb6713fe87b5eab43c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9080e45b4f427ecf91011134adc8d2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd08055e920ba53a22ab4effbbd3cbf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23aff5c43ab8509355143ff7cda1784564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbf56a0c70b52d33a722470d710603565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4169bceaa37706431197a945b3c4e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f39dba73cc1276cb2eec15fe135e5d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903532fc8c03cd5c4029d1d92cf3dd51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222b9b70d9053b06731d6d3e7d6df7d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d88f3b13096381cf9668aae805edf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9f6cd902a763d933642f157d0e9ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a7ede85512519bc28ccbcf74f3be1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f258135dc68846dddd8db1f51944317573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861922b164143398db7f00a743c7cdb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822045fc69d2099a5bb4cb8c90a9bc56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb419361fa1985f73123a3ff17cbd5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe98f5cfb563fc18e632491ddd0e5e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd50126a5624ce030cea91b7450e52578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe40af80c566f2fc529ad6da04a97d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baac7dd51428d9edc5d1b6de3e6dbc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0529c40a1018b435ce1dd1675854b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725c5f0143ec79d3b40e8a27faac5f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92337a885f535f0efabd64617e69735583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed909c78f448b383307feaa0f94bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5e2bd394c7b76e15ac477e3cbb840585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6ac1ca5b204c345c34a4c3d9f1959586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba636f9a1f97b57c8ce846f253982f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9cc714bc80e6ca581bdea8a1744e9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689e76d2bec94ede9eb3b2b7c2ba9d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa18411e6faf4efa516a7f40e996f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ebfaeacd4574c95daa191b989c748591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefba9ecf5952bc0d13b1331c13d867592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96075c35ae0fdedb788150afd14a8a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5586d076d9172747457afc2851dcc9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb85af3ac5707b0f6634d714fc676e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763fee3059059d057638761ee694af5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3c14747d42af66eb6446bdbacf14a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421a5cfe8299f982857638132613197598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce947308aca5da6c653732c5a9c0a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5aa3a1dc2a0567de7bbca779104fdb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f334180912b674cb0e71e1067c24986601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a943fe70ca38f7864c5b7dc08b66b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d8313c77cfdb219ba03b0b4c7a209603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf6c25ce288708e0203666557c001f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad15ed9ea19a8f255998df3adc9d82f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce55ca365a7fa56ad395a6c1c56aac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bcd933ad0c0fb6236e4f19ac107bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589f72eeac95b9e660ec15b6e6d3190608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4088061d96c6d94dc1d53ccec97547609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e2da656defd1a99bef4ef33a9f136610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89149a88ecf40c93ca2eafd6369bf738611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94456cf8b81bc0f50704cbe8c1fdf5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf6df69d8ca20b5426cfee48dae4fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7d34de8c37ba62d51d84e9e0b3e47614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d20a4dc8b651e23feb769022aca6f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fdcde7dfcba127d1581a89d06a0f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57188f804cebe7ba1c7ea65a0fea62d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af465d49ec898a425401e374dcf80e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d1d40a4111599a0d28ddc4184cf01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bde3f6e7a0f5b123313f41d1d5e62f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9eba73c7d6077402c78f967a5f8a74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17537833dfe3a7cc2aea84464527fe65622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ff371ab4d294653cdbc3f354ff517623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102afda9e5136e60e44484af02be86e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335de418c685268289aa6ec39f8a82c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21e56adb10b930da995cf494d1ea41626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd885ccd1dd25e979663897309415dbf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613239ddc2140d678dc6781ec394ec6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056981acc6462d8dd8697ec07730525629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abec4d183cbbfe620c72b05606ef446630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec5c9f2e26ea678966a79de327a463631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9844b82446d31a62aa81b71b8f22d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8b86a58556d1714ad906760dfe1fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd885532dacb88169cf3c2da04cc007a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d72fd2b2771970a17028ef22cd364635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb48c2ae6a07629a50cd1f4ddcb37d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cbd0be92608e167cb07f67015b692637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bcc93bbebee411bd0b3b588a6df22638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5d978da0b61a6e82a0d8b2a3eb7e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcf5aef5d8a9a5b41d3a934a00a86e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2a73ae9cab41e84031062f5361d53641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834594f3af8b97a0c55f668c795f7f8a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc07da163736d2382fabace8340a6ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d2e0b3d069eb34450cd93bf16344a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9305b4c62465a29f4e80f69421623645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130298ef8b4fa6010e7ef6c04cb7bb6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a24d00c1f44526d8f604ccbe63973647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9c9c296e50e124adc54c6d5e915c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cfe531a6146e149fd661f25a738a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e028ebde7f880465a01b31ae1e851650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53a1e27bc9867383335485f4c55379651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19736d90e0a4e6823443b894b111cb6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d82a34d6b211b5090b6376e006968c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5b4dff15cde5c6f2b5f10a3002836654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a6182736a1ffdc03e67ed48f6dd87655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b406df350cc55bbb3e9460e5d7a16f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52033d9d50f6f789c9ca6797a5dd370657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fff5fd67cf1e7e4b1dfc138242ff8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf3245f3f3cbded998f5f17cb017e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a446eac8a8bbba5bd40669540dc2e58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb8f300d6ee081915302affc1258db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb5e07bef33d42c3449fc377c69574662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194c241f2996d3c866f908970d04f74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa4868c08df8a4eefa0f33a528a7b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a758d5fd8777502b67ec9b33f96211665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15e16f62956c68a055b51b4e8e66be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3dfcc49785a939fa4462d7a82b39c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735c4cc8e430a1b76e96a4496c86d44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b635481572e2fa9cd2d676d2772e6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0327b0ee7f065ea5e260f03897bafc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cca6a7e356b58fac8f76f2ec69a1e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fea993360d28a9ecba61fb60a1b4c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc6f43ade746cf410fa37d651802ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bd484f4726b8fbb5e1bb64a305045674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1268742a121f57b2fbd87d18c88cb5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8dc8748201d49d8b5a8624a1350ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62de55be6784b73168708160fcc7be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea77cfb7728c2de889892380e55fded678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eee6721b6284a3daf4b743a9c9a8b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51375d95cc5c5409ee2cacc691eba3c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14fa19560757e7a72906c5841859a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafb8b4929ac4845378fa9ead90c6c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddec0ed312025c9a2692799c9250c9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22cf46a7c782ae889a56fc83446b2c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ebc02215ce8828d81f81163564dd6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b5191c2f81e1a1e915cc05212dab3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96fe3b9ad4edc946c85288dab7eec5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5738159cffe676c8af794d714d529cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c2b4d3363c557b5c6fb2f4e35baac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753da8c842730bd3306d12db1e3ef1c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a1b769f5070093ac1227b34230f23691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5d55d055fc4c14ccdc5e55eb8f0d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0647ac37ac768aa37689bd2eba98d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52377826a50ec1e47da6f9d778f7026e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bbe51f9f2578852bbf524958d14f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93694f78f4fdc41af5f3d10f47019ab8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e764ca3a2499281ee56d738ea218a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e953cbe0cfe93d63001ff66759a7143698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143b8885cff6c1d14043536ef4c7165699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dd8f5c6e1ad6a4ed80a149807ed52700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207fdc65144b02f50a34ad4c342f487701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059e4dc5a161c3de18eedbbbec67e8b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5b271efea670fdbe1410d06b8f897703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5c33aeb8fe6e89f17b7279225be95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49203b2d08adc3925f053ea1ebc7f7f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b54d062f4a56d9552631e8501ec90d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7a8f865330d5572e07d40b483f42d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35fca01f0666e5e8650e2fc3d0f59a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c93158f30d837883fc510344d24c94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed88c9c01653cb0c227c580f830eba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6f0963d353ef0d67f1996d13b4a9c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8301f855ff6061699b1029a94e76af4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a516152c79229bf8fd4b5175308a58d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b64cf6c4dd70e52c52e34d784e42b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3de8771b67998729095c378f7a828715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d346bd0dbee25a52243d6e89fd473cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ec2678aaca71ce5b36c8d767654de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784ed5042a0937488c49369eb383673718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435ba1acbf2177f7e26ddba07f1605f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efddb056a1d7c075928427460faf9a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b746998579996b6dfb9ec1da34f477721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f637bb9511a75c0ca126d5fe8f31cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0dbd531c301bb49232e93326de3b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237cbca8e41b3915ca0c64715292f01724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496117892e073ce56e192dc61d70a65725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c115756bf393dbc7bffe051c62a7538726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29e0962bb424427b43fbb35010053e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08664d45e9829456584dc5a80544baf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c30eb8dc9da5b00313a3be2ba670f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144afb5e97dc8db4da8149fd5c5eb043730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae09c416d4d9f546a0a6c511c98a05731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a198bd838f6bc5192b319ae4e6d90732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18874dc8e6dae5a1fa8ac3edd1c35bc6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95844cde030604167e62c9f317d985bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e63ce264a6b67e005df1f7cad6bc28735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb2864c080bfa4289320a2bc962766736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a03c56851252278c9ab95cdc6e7b25737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02bbb0388247889439f6330d50c115738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff434135b223f41db817bcbe81d20f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e569ad0be48a0d3102cd7a2d2acf0d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04bbbf28ba522760374a105d711051741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a187f5974049ad2adce34c459b8b25c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85c174623d8f1a63172c49f60c7baa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674155e343239df22cb4323b97f3741744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1ae88dbfc3e386da1e87ad77e3030745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca1fe68a7191f1f538436e71ae7e2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc4cbf9eb5e3903983851b938a828b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44545497ebddc86bbdaf07cdbd9597e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce233e0cbc4318a9a91b1a59957c72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e178360d44820adc249935fd011437a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e47b48cfbb643f06e1cc6f1a07bcc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125769c535fe30942520e4a37e604c69752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb511dabadf9dc140bd2287d2a70d7b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b6edc9ad38bcbda593d5845fd340a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e5c3781364f3eb11eeaba369ca6d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c7242b0bb50dd137d984faaa4d38f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7173e33f64ac680a63f84599839cb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172e70c04269a347cfad8aa6ea6072c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce267017eab260ac7d2652f4daa17c8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b62d521d3a138ab7fe218982cbd307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f2b0ae80f7cba71b7f36372700f8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699cedb42fdd2b37baf0be6511a14189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d943bad0ec264d5f29a1031c3ba1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac18a6460ab07d8f221ec24bd9f8aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4722af948a8dcda0afdd547a7081212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9321489da345ece843000af388d6d3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd2b24110c8de3d8de04bc6ce0d30914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6fc50ed1604090eead2f6e0b9049615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4052648b5b874e1fa415c61e4c6d3cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780fbf42038757e583cea23a70de6a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806af71bcb18a93dd533c91b613906818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc8d8babb44f113858e77e59a68ec019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a15497bb4e9dfdda6babaeb2610a9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76232846226081bf0ce28f5628ad3ac321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996bb1139432a7a03e9da7c854c308322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32b6c98377b30313f38d9ee65d412123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68417e983464c4a109644ebb47de146424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed22dc06412af9e28266a6e2ba162925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741998d2acdcbc2491efe602251bb7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ab40e2a038ffc14256f69a165151327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228e79f6fdd84bfe1bcbf5e893f252c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04953ff6362d35505b470e75380fdf4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90acf2484cb5266c83402c9f05ac0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b7e351732d14e0f3a8b3ed576bb4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245cdf490978e95980b6dccb630d98632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5314b806d65b98ead15398b39e724a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03f2576b429b41d284ed9155284f6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f4ed60be4479f8a6b0ff64e9e859d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0572cc255d0d44747bc4b153727cd436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2833e5759263e3322d6ea1309f708237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4981765c9b4b37ed0f1cc2b5ec684e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daf4a34a36c81cf6b636757a471c3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee0d4c6e5c7b210d7d40c13971c95a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6e24a583a6831700b3ea9485b836341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc59962634bbb7a0ab3994143b8c28842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec5a549e4a4f7d17313e2fc15b1bfa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81fafc555b00adf87e163f788a685644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960a5310dff1964540b0feef6fbd99645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3a2936de18d200ac07eeaa6a3635346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c62278633e7ae1d65bdf0bc1393ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc1da4d803ef7c10c26db71c5a204648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe8ae625a52b072efc8549c5d4549b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317116ebd8e3ec737e5a96ce2623d81250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58befd26d55d00737edae0b7e726ed3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a918c7623688df6cf4fae46f4e3148752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b187e1403d758071171c71dc70ffa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84594502fba2345a14a37a0ce03e9fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8975d21f31ddcf6ac21e7a1a76d51a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc0696b89b25a89fecf564c9387f3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315d393200ec07b1a37a66343cb8b4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126e5cb7470b9dcf99bd2d01bd9b61c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e424ddfcdde5dc068df05852c0c7b4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e9aa221f9f06620e691d65902c3a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515fcec720d19a2a18962a7fdd47a4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5ea28cc9ef10467d6537704a43de262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c696976908c0babadb5bdc6170fa963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8297319e3245462d122f3e4ed31ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9fdb467a3e416f3b375544e4de42865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197e409e947aa790f9b16824e0082da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75386bf64e9ad3a7fe807f3cd7b28d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b200ec98a959e46888f9b73d2f4e4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c00a3fa7d0ec7c5c62588d8c3fd3dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb186a1362ceb5705340996cab253570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dba6a641e4bc5e111a19a4fb285f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d09c9a6f423b8a7aa6be861f86558972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41003d067cf78be47bdab0856e92cb8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984b7de31c3dda0e7a4c0b8d42fa1c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d2e43d989075db2d4e67e032f6f8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894380f5eac5b12780b9d494053f52b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87263d18236e93a022fbeac0be37b1dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449683852eda864a3952be3928cdf45078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b299434de28f95dbc8f88ceeeede1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63b63d2a70727df91771faf5bd2f8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0628794d77deae4bf331a20a7d980b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536d0b1e9a4008ecb79384d0ce8daa782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb7836afcc566b90d9afa7239aac6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8df01a813c9b76aa606b78bebc02584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb9eaa1317485a27d757f6288d12e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966fe96bd827f7ccb8995b82fe20a4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a75c3a5f73d70b45b775bfb793cdc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7060df5c77780da27e343be87da9c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64568295e2bebd5d74bc4ca13e509989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb5068adb4770a24547175e57eb7d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8a6ec0dcc3a8190cee2e0865b4cbd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577e5b53c0f25ba9eb12cb2203b531392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f468cfabba360417dca48448f3cfd793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbf64e48d8aed026e4c11fe65f96fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f57540c79675de9039f2bcbae90fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f75bc9ee0f7eb6f2670118e3433ee796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18479220dda3e431b150abb423596d7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dace6ca50c592292658b6ec822b9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac06f3d4d22629e57978161a7383f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813b97f679b538c384d654959f7e706100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c20960f0f1b8ec23df945f5ece4ddc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fc9e897164fe885073d1a4581904b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05262b97153feb5c392677248565ab0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5d8131d8679283f72baef6a59a0ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e03e5c22837818bf578e980da9d39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab561a55398761b89343cf384cd539d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb6305bf6145b586e6ff1da0b06fbd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5877624e2b04e8f16520251e3335f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14abce47ba584bd9c51094700b85b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74402490fe1e44c8738bc9cd7e3866d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033d13abfd35444b6562127d454e093111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76998dcaf5264730d82c55597531f801112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd23241f9db6a3733e339aceb438a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14524cd16eefd1e075772b60a07ffbec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231812f5f126bc4d1a3638e74a1df30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2d01ede8b48be0f459373a18a5cf9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1a15c19fc5c1897f479367984850e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1499a364d887cd43b51c376d8695b09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c1b0ecd7d7da3448ef94a17006083119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9dddea33aeee33734e5f7a5f032c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0ec2a02a50c125259dd7c165e37bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67ef9dab62bd5d5310b66a3ef5461e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001277779c3ec02267024bf747342807123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81032f230e7cfa2be51e630239582f2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc472d186a4cb2c00f7ca689973c040125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08bcc40e587b3cff877ab942867dbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fd71bc52ed4526829cf778d23d224127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d344c1b93c0d8dad01861c136042b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317b595b5058bed1a503ac7129c0e87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca2a5b5ded03ba00c62c4adadcbb4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b40e8c366ee08db5ea52e9ef8f8f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628833c432fedec1c049a30857babf88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1a3db23c4e92fbb1c0c441359625a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65920af11e6ed8c7a0c79f4b963f47f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b9dafc8f91f75fa475bcc9c506bec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978c43fe3239b20327d6a67670f16d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9650d03683400e7dd52722173a789137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748f1eb561a1689f96de06fb03b5b25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae619f47a8a311cc86a44f958a2af6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb894bc8cb76e1578b5b834bfcb16bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22268d2c3c2126f717e05d4fc28eb474141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0a0e2670c2041f2d6caf6ee691296142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f495d4598ba35771fbfd39c0a4c56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c60a7dba480f81754ae51e714f988144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d617e093afd71917c14e276217e9b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9386eaa67af70e214f7d4f489d1c9cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dbbd8491b00c64d7fd8efbeda2cff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d4a0c5be5590cca99921848e44d8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79804aacbba13b37983d2eb992946fe9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf440d67529a04eab4198242e821cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adbb21ef4530c780530c31af38dee2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddefcb04bcf89ddf557a22f4c2998f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b84ce10cd8b25d1163e184366df281153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27b4382ceab857dab0990c041af58e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e20bfcfb534d5c933dcc21ca8d66f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3416006f024868402b35d78e1044f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bc4f26841b73177162ac351ebf999157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e65bddcc35c95965131a2d43143733158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3dbc0328285dcc54cd576355f1c0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3077e872cdfd9c74782dc48a99cc55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b0b1497c2b30d91bc8bf52c2f8fc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7b0a7e0e70384c30853717cc6a338162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1456ae60b29d43a7a24fee92e08467a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c413bb7e53c00a7eba343783a272eca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5c9a0cff286b694a250474133d433165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308717878ef4088cb2a6a63c324aab6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d72ab91770dd80c8c85bde949fa22c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b014c3b7df3b569499a9149d82608168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782771965800e0645768ba0d1b84092169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8c7c90ce041f1d65f3856948a60ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d0d126279f8c73d06216672d07f9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ea4579d6430f64466648242b9ed8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b2968d8ab4f1d3c5c5174d2f283e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f065655e1e158c00f418f1c679d467174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ddbdec6af891984151316e9496937175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd00ffd2ddcde473000333453a9398176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263abd78f3b3758306a97e3eb5911bf4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290d694075522056d4874b0e5878ecc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9546a83797481fd18c1ca540f34011179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b4cc1ee812cc2f3a07023af1886bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a2e250734039005af6ba1475eb021181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80199afc890e331d6c4079e61e47e32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36b3a36679a48689bd157cb32b5790183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8795d221419b363a2454b11bb1673184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6672f3bbfef263ac5c0df12560c6f8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dac79def156c983c480d09aaa89361186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8d03e9e7aae26cd3bd0d0477b1b56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac087f066052017cce545c8047379d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9fe15b70c0fc180e2356e292f1535189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a10186ae565cb17f41046e5b932d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f474758a60f3298cd1cbda23bde6f50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4385140330a7504c9fdc798d6cd70da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ca2e4c3564bc14da969a83d095634193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04610bab247658abe860145a090797194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c4a79cdd0475a0ce6d615d01e643d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea4db9ff604e171b5b45c37bd016cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22ff837436f49b7173d003e2c2f1f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41feb26a8a4c869d8756cd38010a9b53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee8cd70f4a5ce6357b4ab248c6b99c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e339765b11aadf42c1e025ea38ca4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17439aeb9eee6df2beca77ae3068c7e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b33059061eccef408ae4f9e344ee4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536fd9fb93e5da3f637237ffb4a22e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026167ea926f5a5d357d8c171429a46c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7fe525f44eed3803baefe32aea5a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29819e8c0ede54e7a2a894ebe78fb7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0503720f46def20164fa2bf43975c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71cef9b5012121c58ed567323283ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801de1155add6b7bc2081ef9625a340209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da348dd33409ccf9e740699c6c563bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46beaa534904a4d386307635d54c76211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9df9555ef26bd669a6301709131e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73ddd868548f384743f543454ad27c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19e3a4d8a97331ac2716176e868cf6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11823d5c94102015e53f2e78aaaaae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bdbc048d3553e664032e9e61b1a53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee926b23ae635a637355b9eac17f9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f13c3cafe4231d158be23aaa4b11c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd633680e99b7a374ca9ac8295ad07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff932af1f4d0340a7c8d05fe4995d858220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e424c3f4052097cba929fd3731ac3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75785a5c61af17c5d7a0ed2c08549e21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00547e8715ce9bbbaea5013d3ff47dbf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24977ef96302bf62a556c89dfd7eeb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1899c3973d6b03a6818f8d8bda182f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c84af5a945977233165a76c3887c86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfb47be3b1ddc607b5bf9c43d83d64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03dd34aa50866d7e03d8c9114d2be1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f658c081260c936d64de4f8190248c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fffe229a654607482634233f23a44b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7903c45f5866391e9e17f3053cbdd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03be4ba4c34a2c5236dd382bb91461232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc61ed7e1ee067eb043a4e241339df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35fc41b63adbfd98eb2f9e35b73542234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbdbaede4afa5ed6003f47ccba1cb8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd6359d4f30ff381bc3c123b50503e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2a77500051441e3a57048409c9aad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1d76d2f169622d8e1c778fa373927238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705ae8a1fbcaafc30f59b73ab76b972239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d0fb1ba023f528aa638de509ca9db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69328a268a9e139b4afc4e5b82dc76d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3843cf4d3a6905d6006a17422a2a8a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda3b4eae29aa684d86446fdf0f6ba1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e425ae4603e9084b4fd8a3ba06a2326244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04064ead152803afe0a4eae42bc9e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f924808a9e1c26f9e2618736f137b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f87bb74be9526722ede4fcf80ab2bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d5aaca30964d57d025afdc16d3f5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480884d15d009bc2ae710575d562659249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce05c1188c6238f92b3da82bd0ae15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f067bb4d4155dd31be7377d1d8e75ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b353733e61738cc736bb8edbd8d5fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd082d4121892bac5b6b39353edcd8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a333c8e73cf28bed2626ed6d07fb42254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f50a827f56d844081cbc07574745ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b46e6aab3ac4d04dd4db5df22b419256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e6c2bcf5509b11ae549465c950498257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866fa93749537709fec2f3cc05efc77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66218f4aba9c48afe23f79ba1808f10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b942ce038b5109f33733e214c5c1a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce875aa99844495ffbf223a8f2372d9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b13b661b296c52176af67107de78d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299c529d57fa36d9f2cea16eb3774ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8881b35adcce2cba07077ea8141cf1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bed97463dee05272e545f27f922f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8c2fa14276240793adee2ae582375266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8c889fba45ca8b3d8c457d11e4122267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ea38b33aafafbb622c4c720935067268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3006911a9da0ec2bdf6ab66272f8de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5acc5f883e08e8b8f61ae46eee0816270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095036b08da3d1c4956211904268484271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c557b0fd2500fe26f36b28ab7e29fb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397eea44678436395bbfa4cb8bc2a38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07595be968cc911630a0a708f3c8bb25274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afb104ed0f33241ca944506b431b85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00a7618b0162a349ed01963687fbad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94facddfb1f278a6e0737140efbd841c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c4b2426ff120d3419ace3d11f00cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc76b30badd41f0fe0e8bc300fe5e8d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf129c10a9a9d8d9df38403610ee2ffc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3600d79a4d5dc1bf03a8588d6319876281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa45adbdec9329a38c6767a4cab8fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a71346484af9870bde43c78779b304283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a45c74c2de0905e76e6995167f07c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da0c6d56c680d8fb4cbe58420be3c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6ba1639c226e21501989a0e63f6fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82a334e304d4635911f46d86d37be6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9d36bfe3476ed81ce6786ad15ec48288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43e15675e877b196c3ba75a9f09412289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431ba4520b5857300cf6af8cf26ff52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c115b55ee520a99a8886862c801c57291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbb4265929717619588db2096a84fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5f35e3cead1b9abe9e4bd1f4cbe4b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0605ebce4da89d302aaa51c6c2f7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3408b16774937a78a79559b3fe9bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ebb837bd88f881b847e7f0d7b48a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b60f94ca7c797472da77084bc873fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a26f79c1dc69ae8838b92844aced0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0fbc9b29ea7e372a3b091fccf8e25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23976e77aaf718d4c21a74fe31e00a7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c79fea86b8643781d3c22da1dc773301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b102102b47dda84d852fe0b3fa563302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b12ab9c5d0eeb83fce5d7b48cb98c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d3d0da4dae6e1547a195995fb0662304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28c91542059fd0e48e13d646590227305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6fcb6c3e0a79561c0839beb7b5441306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df211c8bffbac7ab9d4f37b91c75dce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff2ac4ef6b170668c6612b4d9774c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c035e22982f19e60ca5fa20e15b49309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d571bf9eec513c44f6caf925db58c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afeba158be42b1edc682ba7f2c602f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b92c1255e7a193402d2c1c86a3d9e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fda42fe6917850f30234b520829ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ba597f09ee7e55588a9cee029501d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f60dc78038f457a68f006ee22f8b1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35abe36d329f7d24ddea5a27da002b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b4a69a563e7bd928f3ba1a55f631b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09600489f896bbffee0f11730b93df48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda40b71f61acde2b09c15740e85e86319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8bc25b909cb88e552ee141bb5327d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d8ec09e8bc83ccf5a0323e9d17e64321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111700ba66c08353ab3f52d99e40d79f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c70c268e9e935796bc38872ed3a1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb90936b940b11774daf42d5ef9a8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1478aaa0d83939078dfab69e2b265c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56cf156584dcc3b99fc89869f07f41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c45e51455a4e916dbf656dc136b185327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cd89f2518558ff378634896bea51c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f31ffbcd9e66bb8b55bb6b1887b55329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3388549c7bb601b6b8491b9aa67dcdf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff864f3e73b42a425380494a6216a4af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838ca9ee42a0e9047ebd4e733b3edac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc55a67d80183f878c30092f0301e2e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b699965e25f23565ec1a7ac2489be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca92cdce8b3bc7b8c1a40b5eaaea3bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17b533cd114a8798b5d9472300810b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631a415ae2476fdaedbfe390a457efb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc41a2619e005368b16e0f3aa01d0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c90e833062a00b3ef26b6a0ef3eda339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38839df6590cf424246259ef298cdab3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbfdc62f0100585e3b3f33dc4777b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c188d1307463505cee318856e24fc1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1dbf6d61d46102e0ec3ed23cbef00343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c28ee522564fe9a55c9658717ff03f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2408b8ab77d22642e7a3c4123e5e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5761d252015c45f5105b242bb157e99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b5739afe4ce8aa5758c62d4712fc0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27e45e1a572f004ee02ea1539be9bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf62f08f9e7c3e85523d97e55bc6b8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb494189380f661c9fd9ebe7bd3a765350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad6d24969cc2f44c9d27d19b135546351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec87e0afbba9a33b6a3fd8c7da8937352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e6b3aa6b82dbc80ec0ad947e22a55353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6bcd1294dcaba286155e396f2fcaf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e362bebafafe939d14551b16500eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8a585f499a7010576793a545fd40d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089850d1850fefb5d5066b1f733054d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb15245b14b56dec56000f253cee1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748388e2fe76f6e80a85bd77ce2df5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb610484dba8067b71773e3d4ff8147360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195218c36918b079897060cb5cf1728361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8552c5e9f8c33b0fe9cf93d23768e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab909e7fbbca3c680cc1cabce86b03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abba40eb8bbbc76550b1538bd8aae1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b948cd8ee525c582b441a0988941f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957d69bcbf632658de09991f747b7e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1099710bc4898bbb4f3cc40bbde665367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0336f1b342f942bd3797200502465368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed15ed6be2712e8f4180028e11d55b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a374dc3d39d9d29291f7e6e372fd9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e079f2834fc0e37786d385343c53b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26adf744fb5074a58c2952297ff9ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b56b8e26d9bb64c748a843991f5cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bce59ae065b99ddfe3a9f32dd430c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a25c902541315bb0f8b22340facbc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931047f1428beba3466b68d99a6f26da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d7fe9eb132301dc76eeb38716426d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607ab6f85eff6efe9a657040c124d19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b592c11ed9b2fb229a79b46fdb430379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048726b8a55f90f526dbdf87ee7212b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe58eb8400496774d20a03dedddc2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa00cfd397fe03cc0dcbf90ef19748382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668bdc91b24077cb779857208c2f3ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b975ab078fb811c4009a3f56086b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ab961baa8d19f1dd3cff024021c6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4760943ebcbd375bf1fe66b8f0d0948386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba37b647c651da58cf66f4e7557c0c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752028b4afcd0da1dd897ff4fbee80f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86977e6146ce0f90075fb086b78c2a4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69912b78fa36e4141ff3f01fdbd2c5c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06501cf30b9f250b07a7879fe9a24c92391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5ff500a76c55cf12d89a66921d8f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af634a86f41aed6033987d9f3ac97ac8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9f8809cb2a82040635d668a42e423394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb34adc3f1bbc96652214c3c303161395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561262695cf2523a001726a60299df08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd67cb2a2624dc25b25ef2de9461adf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f939db0da2096ab08f39b3338a74368398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d05e858a3c4f55cb2c11abd0078f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc479bcce159d9d1e1b0b7da57f2856f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72514b1477f875d23ebdd666f309337401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebaf39c82d02b4af6dd1e2bce10ccd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5d460627662ce3fcbf0d8e5a539b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa52ca8558c95563395a59038168cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fda5297b8a5c0e143d073ec20de884405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d890e0b6cfc7ddec5fd1f66471be0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ded6b61d361aef7339c27a4ac17f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd912321ad0ea2ca891f0d7383f9d1d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad98c0283caa07dc6b26013c511b38b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d4e34e7b6f3c2ae58f710b4aa6da5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dd658037edd212ca31938c3f91a92411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5bc2b8ea556583a652ea7860454ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4bf3755832eb1351b49a3ec7c18a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45777ea507a7522734fdd12e178dc06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e568a0711bfa4b71c18991de8c747415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c23309688996ff0ab5ab7870359a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25878bfefd0d61cbbc5131af175aef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715eff3128b0a47165ae4afa66ea0455418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7db27661c59bb119cbb1d7601055f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999e446575e622e60d9cea29d9a7756420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48bfb6cef7d932877bbfc4c7d2eee5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b42d1f27714932e18c0b08bf382e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045badda007a378bb8574ace6f4c820423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61672c177d7de7844fce054ebc111f35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a0c132988057c1e7b0f5d0d78281e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf5e362dc1154621d2e28fb639a391426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a3a99b8a8c8dd011a6b0a5cce0c68427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8f5af1bae44ed9eded21f0b0f28d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b102eeb7fe8c6b4e6095bf29427805429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657129df6f9b911afd1417c687bfaad5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98167ce9459c90833b8f4395348489e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c73af855afc5a141ace1d0b2b8071432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2800e95bf45e8778b651558135b9d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e51aa880874bebc4b464a427ba519434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37da1c8a65838f21fc15c69e147f83435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af110b4267fcd2e37145485c564a596d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3b32e8d6b44ec332a8659735d085e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceecf0e1d822c38919267896946faa2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa4edffff88d70313cb8043a13d3e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c100182ce31e8b118247e7d10e96fe5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70aee6f45ad718eba763ad004293f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64970178990cea4ca7383d20f216f37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e528f0d78f0f9fe93355116748be101443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814c8bea11bc7d602582a7b1ec52b49444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2875b415862ee194ed38906c4083a84445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040b02d767a8643112232e10d9d0fb6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a4d792fad68fdb9eaac9acb3ca677447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045bf060649e85f3eb6bc106dbcb48c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac0a85cae7d7b64bf27bdafba97c5e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932106dd1d7e89e17ba47cc8643aecc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3b498d4dde4ba9fd1304eeb961bb1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c855c779c644a4d94277d960ed83b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebc77eb375b303b2b8eac2cfbdf60f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28d47db3af8458ed43ae6f64334369454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ef429f96f7671399741311f87faef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599e6909d50239a7cff7faf009a8502456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893af1aef6ffeb6fb0c17160b9edf0c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6c54f66d6941139f158207614de61458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f50bcd49735bcf4c725f351979974459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f4104c7446ab5540bb301f083cd54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86afb433b722c6d6e4d6f21f419b5b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5594b8ca8ff326d3feb633397a166f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3eaca971e2474fe8588c8717d8358463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2233eddc37d4932bab6ec4a1cc285d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adeb52b62c86fcd1271c6b6b4b6e7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f70eb201c8bdde66516e4d9c12006a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe25b96c2a916ee5df10570cd98c31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc397c75a00f539600ab280c960d3494468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597f6703fd96f6d17249616951f378a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b0bc593e18e00e649098df9e3c50b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90f834aa847ac3c21a50219cb079b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14106805c6101e0662a53e94b8298cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51be39152b85b54c9ca829eddaa5b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3df598870f6bf663b8b14003e06838474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b814f97405bd0ded6f43b111dbb1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef54287856ceb22fe6f59d6423ff24476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91ee5de990a1a003578fa70b77d66a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a13d5c1a39434b61b8713e52f346b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae15f0b79fe6eaa6a4abcd4facb0f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654d4647f6ee336cca16a6a302858a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb863e3176b0efda240c74aa1b98d1e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c81436621a7c1e121d7add367cd0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095207299f5eec3e7c81c56ceadb7aee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430524dfba506d50746ec3db0f870e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1f36734ccdef138a022b947b4587d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bddfceed2d028b5f222016833b477486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56461fa7440e3eee60b746d102d38b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d69e5df9eba0c77f6905ba8daf8f44488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e659089ede41f32e8614243d3b5a824489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5394abb626f19293b975d5899cd7f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38814589f3daac66a48ef1fcbbdea97491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad2b395d81e963a2c118c7c871c782492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdad559edcf0218e001f8ccd0c414c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178708fbf916ea6d7089680053ed8e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a883e9f764bdeee7352bc39389fc8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b60ea1f81ea64e429de14148777bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ee6d5e62c617aeb6ce6b011a02a5f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef667af02a0e133c65afab67e3cc90498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c3dc3ae136f7c78dd82dc951a1824499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cc9dfd7c9bc40c1c5155adc5e7c49500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e664b70f1c5986439585492a6beb3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a24884f96c65cd4b6ab56c99da1858502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b3579022605f7ed1065968f307828503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4df9b40eb51988a3d3619205a8e4be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428e80570747dfad638b93a9a253eb7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24491bbd83c67b97790aff23226669506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b02c447794730258b37fefc855a425507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33efbad66052ce49c59ebb1b1fde537508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba8e9530d9921b8a07f820e51f4ccb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5968de90f18d7bd9c948e2e4d6cfd2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4bec882c6e50f4dd65cd5a268638c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53baf95158bc674b7c82ff6e3fe201d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03191f448408b0f41032280072d1d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a21abb86027a6ab3ced90a0b1e0ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d290f1b32ff442a26ea3dca5a7bf3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79761f3c218a88121271aa2b5f6b33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a2f3d9bd4e38c293682aa39d65d88517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409544bb89e4e8888c08c3d22a1a21c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea97eaa3a619ac9b368fb72aa68a213519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebc52cd78260b339abb606c288c2e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8455d2812e8803ac6b04b91fe943383521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c496042a3c5a4f105cd4f60b869c82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c312708e7f5c7f0a90f7600f93be55f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd26481ae157b51e82e7ecb3ee628a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f584b6f7c5a9fafa4f6084014d5809525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc694aa2fe1c86dcf9faf93c5ac973bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f381e0716fecc9460863abd88a24d20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb3ead330284f80853a1632f0cab3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0261c8386d2bacee37c055022806a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2322f954225d3e5e317189c2b9b110530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4d79421ed14e430460c0c7fe4276f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3be47684a9bcf64351cc37c1a4006532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491c449f90201685618697fa42de81e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51172e966a4df83f28e9b79629e04b70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b44970e9ce3cd412ddde8c383ed31535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff95260f9c5237955e8d13075fb752536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7baf6146691c9249bdf04ab618b40537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5935561514d7207a1f40336612456d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb13abe1b5c82cd44b84e021284a30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a255d8fea0af7dc5401c7d1a8a1fe9b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7e636b617712e6952ed828869a737541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2499388250fdba08965ca009de9a1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354b647b3b11db9412e107497b1a7d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab271e625d76e0b53071b4f3dca6119544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b317983274a9585b7481011cb50ea75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e87a51f107ad145e3bc81b009efa1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c940310ac771e50dc320e49f555ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7360f9adbf9eaef85534b5839c6f03548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb703610a91f7490cfc064469148f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fd25894723d8b11b72a9e88dd0440550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489be2aebb084e66d0c98ac806cdce2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b659897d0c4664a3aa8d2f844ccd2e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbfdca8df0cf95884b18a4ecf987d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea834b41a5a08bd8e592747721e2b72554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae64393a1b2a5de9995541c7e53d86555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa8cba694eae93a1e1360f8e895796556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e9e76f3e0810bed8a872d7add001d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6308c1fdf3587ce1c1bb313474b342f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13065962b8ebcc45660d8d6a999111559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61da5d96e3465366982ce0214b0dca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4d72312cd54077c9b17d68a93a32c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da770ca51dfa96ee03f87817bf74b98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9accbefd5fdce9ffda1e9895850cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6303d61100f4fe07feea14dfb9bd32564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e406a5202963870b165397854450bd1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedff0889f17a5b25563c90d93fd7ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd46695b9b922df1c932d4d2df41d2e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acfe9446e9f9314d0f0884ae0b886e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98836b8c8d9a638bad231d9c16b5bf29569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06c15d08993e05babdd4ae53b9549a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24879f56808541533f848e67346cb5ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ed8865343153b8b3f13c2327d5c1c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8572bfb297fb9402a40e3fcccdc9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59443c10d8f6efc4b04abf5ddf6ea36f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12b40604a813901acf552c02847de7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e735098551681954d13bb06e6605cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb981766361a8fea92332fd5e4f429bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db60a90418872281bcfaa8ec6cb91f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c1c8ed1485aec6f7f9c675f2d124c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b1138fddd0b8cb79aa180f6283e6a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324934bd9f31dde896f08b9c12bf1e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9a7d12639fb7e7bccac48d5ed6d3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e4dfa2cffa20b87e1ad1c96bc0c09583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebece7525882656b34027e1bf0169c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41680e65312d3136825d604ba0d6eb15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4053b1840c1e9b284c2c73b6d182ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01f8e2f5453d42c57181046bb3f9ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa40b3270dd028e5ff53c8fb0d48f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603c63db6f2aefc509198b86f5cd62d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db274badb16134b8ebd6a431bb42fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b75302e4cda7a9624ddaa275dcf209591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60873a6c850a9503731d8d05c6f7670592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2252f9a45ed1416ea37583e0b9338593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a430ceeae07a538e685383702cc37594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e050b19596868a122b7789e14a4829595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e516f0c2174b08da207efb8a3ad4d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe08909d81404824834c8a04fb7e8f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d213306ec654f5e2a50185be082f0ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62134454beffe670555d0321eb4c6f6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4ff997c6a308ea5cbc1cc5d887ef4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7144f9f019384dfe072aabd988ccff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf621c84f0d934dd63a5861cb1c2e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7c0f7b33d5ea7aaec6d5e166b9e01603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0158160529a680fa7bbd68f5edb5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8590ed780a2c6b607ba6772406bea4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea153b6786262560bd2a52797fa9a6c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d72629671e8e9b7adb26edd0a5fe9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1f194793bb362d758df11eb004ea0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361c91a28bdbb139a5be77941317342609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e35cbffa3401252cdc7277b092b77610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb43ba72080782c5ccf283e0f97a0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a497c12cd88c6197ad5a0f22a47182612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f711428960eb5fd048c74ed7ae2be6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cc07bcb98c45c984ae84b486b0904614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd37094b8ad291769016be869399cd4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb525f21c6eddff10f0a1093e848d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93601312dfc0eff12fc4f5f2b27736ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bc7569e31412f60afb0bf42b39f69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1d313a03c286628301753ba7696ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70242d4f8872acb5011a6a6894273aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43711017b22afc796f79f66d7150311c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556e8b486a71a306acb8396dea75711622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfaa24c9cef3de4ba171fe6873d453623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b548498733576907f65e273ddfe3ad0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bbe318cd368a4b98510566a7c3081625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e242ba01f65765420cb3c06a1e9d799626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e4eff4a94b9b2721d73a1691a50f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9dbdb4f30c24398955b07cac6957c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642a847594bdd97eb9d063849132361629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce5ed7c03c680294fd035bdb0e69e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778fd6a64994ac22be276244cf6e5b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc2733f1976bc30e024fc827aec2d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f6bd0e590ba99748fb8777d79ad91633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ace40fe2db6ef5ce0baf2dfbb8f3c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a765a6372a4d6e9f76b4299cfe0a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dd9c06a68c0c1cc9fc73173baa35d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf37b35b3a30300de452a28cb0be2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe92801e2dd150cb38646be0d3bb15638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1e23e32202a1f89e1541707f54349639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335c91af7a7f4e3d15a4d419d16d366640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb35cc4ecfd977a361ab14f91a31a1b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e289ca623c9045cdd084b22da3054f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ffda3fb1590285d75b56b58e38259643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef52169fb680f451bdb887cc48b6500644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e086a3fe31441825dab2b4242bb0b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbb305f34d5501275278df3cd1df84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9e84b33edebc3734fd7358e356543647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703779d47db2a342d88ac789ee23867648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e0a9290af77863a5c97dd5f2786c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14f0366d4f3c9588e40591b3b69d38650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e99110ce2c885f84cf7da2d2884b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eb7733d10a3103c2e2782f48cb906652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cabdad377dd5f0d12a116ccb93fdfa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28452c16abf75d28bf0c8c4ccf7e6cd6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd3d47f786f168a3ada49424facfed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ba0b8900806bdc6f67f85525396ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749f6120c41921eb519a75413d68dd7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db698a0bf8115799d3b278bf17da63658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ee0eb4f281086f7f9ebf0613cd6c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259405a617320c9c9d9e32b798f1f21660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9986f569f51fecb50f26fbea72186661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e974b0eb38d2ab3b0989702ccbafbaf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1834ac743e64453cfab663fca7ba2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6944da401b1ba2a3054319f44f840ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002358e8213a5ec01ed5824c63d3c22665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8419c002b49a294ad5f3664e0992a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcac07781b9eaf55d8d7052461aec1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabd50b2184cb73687989dda34f1685668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd2700e0d824b575c28841d14bc2eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b36d2212cb183b9f96d7c1cd746d54670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6fe0048580cb5e1fad22b3866db26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac94baa2cd6a5f795e8b6ae1fabecf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165d71d774132e34742b87379d8ad90673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1a535dad3fae1652e5f32f9e8a418674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3e45f508d86c1a973cb6790cd03c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf575f309f4866a7a37a86b436b7c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942c3570f23ea9ef42798d824f7971c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53233ca8eeaf609d17602c10fc85f250678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5861b9842d96aec9257a3a80b3174e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff41d57c65bba18df650c114f1293c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf9c791e2f0dedfc7b38c097a64eb7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b59c3ff844b0e7a0aafee83c8dfa7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ff584242d564ab72a1da1fcdc07aa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fcdbefdea4de8b815661a53c5673e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df8fb450e6c6d2ead9c86acda0a59d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef14e4cf0f91a4700363cb15f7e82be686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc6fdbb5104b68ecd85829e0a4cfee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d3003c313303fc90eec4859998d22688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343988a6fce910e5769e6ed8733b72b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50df24a0a7f9546645fd3f00ffac3ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57760130386b16e5ec33a999ff00c66a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e608e9b47088f6c42f2689126bc282a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568302e4424d0c755b39eaafc91070ba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708d579bfeb9e34977246a0d1437d73694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36b3662c21955b2219664059ee3657695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154ffc4e621f446d431c9e418b36120696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9c6287b5eca627c262b5349d327cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79aac8cc717dcbc95bcb75cd885592698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e998d13ec6779c78f57f05b6adad92a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80df51194541f23ce77eddb51b9a47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a439a00674c6b2a11d987e98b377e08701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e034c7173f98af7feed81c090f19292702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8036c7e35dd393addf8b1cc8f52d539703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb3a56be6f21efe5d975f4da60b79a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22575f571ad358a2737b40ba27e6aa41705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef4649dc04839f5bf11393242c9527706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeaee87e956ae21b63f97de556c0c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48436beb807e5095d6b3d33de74140f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110780252fa17a8ac37369e8d362e87c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf94216aac4acccc3f58cc9a17ea8f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b903d4b697af9bc463b0450a2ff23711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf54ba78e332e4648e6589f280f74b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb8cff6fc13e89d4482694d713b182713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b40757e539af3c024dfece2d8fbadc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ba13d69b6ff2e758a02a58f4ade16715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1db1da9252737986cc33a2254f8fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36911de5bd7259bbf6dae9958d1eab8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c0477c1ce9d6af878288fada376ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c10cb945b41e99b640cd65cf72aedc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419888401a38e0b56b4fd2f0f387a6c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085173f4b79ed44747f1327fa4889a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f344196946bf925a4ae98b60bd875722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69150f2629975902dddeeee5ea59b6b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f752c6b44860c496ed88ac9b7a70b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be6760a8059611f48cf80bbfb3f41f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedd1810c29c8dbb8467d37eb035ec0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6999d084554aad8df3c82d5bd6a1efa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc39d184e89084c15ac6f9a2a915d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c137d3cd8d4f780ce0e4e75df8af0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468995667a9fbc9d2bb5b986649dc41730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a4b9ca429f118e223fc949969557c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e917e8ffc5cb6a471850725b03993732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69fe332fadc46f43ece6683065281f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05474b5fa771386d60ce60bbad5e6ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f155aa4ad39dc8fb386ce1fa8566c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12623de3e6de85149ec8091b817e13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f8bd11f408ab50c10f98fd21bca5e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c52df0a66fb80c3056965ea4883157738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393c434bf833883cad931991652533d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf3aeb4427844d246928fce19eb632740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902bf6d98099a997474848c3f903f93741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af865103e71e2083a106377b269de3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4d436264a5e56a957818e819932cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94798e4c89d7b04b8ceec15679c4c2f3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fffcdb26e70855a6fe7f5e520feca5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c9791b16564572e7b7a625a93870f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb3214cd4d1c3e0be01215cfb13e54747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac024e3dc95e422e51fa9a8283ea0e09748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce32f8f782cafbd78b2ccc92330bc1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcec258192d53910e3729ccab9510be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc083ec7e1975e676efe139f47f1af6a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425d05e1fd5615140c4a1491b7d2f79752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee1e7aee9ba271206a131f15a8e035753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>