--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d396f43cd7bba8f6b74a195d605961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6408343e0961a08b5cf0b3306e67da32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e778af3dfbaefcdecb926b262b92763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c2a16646cbf5c3f0da1a6d9ab1e504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd7c5c34d66d778f5180bb2d022e5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9a95f7c2994c6742a7a613009132e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed68b0fa5deb6088967e862cf000797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a8c9af5f1752bc8f8bb3c92f8cd688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43605b71bee73c6e9d90fd0c4026179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f6530158df8827202350cf319dd0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911f600525f579db03d6ed13589ee2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e88f4bd7f36e768bddc6d9b2d9e8c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303db94c24d6468996663ee93689fcc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cd706ff3ac924d0c6fcf7a641e78714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c954043a0959ba673974f666e4bfa7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d970e9e599f06bf34d3ed87ace48f3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c63e3013a218cc92e75ccd102cd88017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7de7eb575aa9e2068de9195e4e92418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60c2f807ce459d0ca0d4705b22311819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c319d177caaa9dab09dc3c755aec6420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef91f90a2e4f011018fb345f2c7f96e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2400ba67d7042b16c327125e381bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414ac931864620eee9eb2445c261c8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffcfa5c733880daae5e015bdbfcaa524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7092fc8d3bd832d46195d3cb667f36b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb66d36226ca8a0b44a156151992ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495469272bb68e80768002068f7bf3b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2c77cad4c4bf8af7f83bc7f0fe81f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54704715c52f7533f19f9eb4daf73529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f0b274e7a012705da6ef3db7c27ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20628fc8c1d6b15c60135b26f0eddcaf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f515464576519eb9307fe247338a3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99231547400f8fb4b19e570bfec8eb5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e553c3a60e4f793515f402619ba06234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528b66d21a881f6b62a4ba8538c2b2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957387dd1e136b52fbdff9ff2b10ec136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bd017c9150f3a1f16e8f82e1d8b3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25922aeb35670635dc3e00a27ee7f2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a798cb3bf3cc99fca6dbd35ed09db5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd584c19e6e7d8be0dfcf06cb5b704c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f59675f01e9da8e25dd0d1b1f1d9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa23028bdeba4077582094ed8c297d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e13bcd0f99eb5246ebbf8124e45b9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1d6086477c8d4df7fbed9bd8e2f8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bf675029939ee1d0c10e55c0f481c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7041c84b8d9c668a7489267a7709cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbc268d9e83933ec3fa21dc4ac735e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566649726db1ceba576c6419446d343e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eaf7a80a1390556e589dded4404f2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98766862a8e34cb5e87694dc04470ec150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f009266f4a8af4e6f394ff5db87e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b9239638792c56f142f9b894ff9ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5d4e82b694858a6ba29703b5e46ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95aa9018b4f88b3a96fca27df37799154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be479750513bdb2b009412197c8a217355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed9e0d5ac17ab47b99d568eb84ef7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fc292ac38166c5a4dc1bd573cc60757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a503713f15f5562b829d9178ae60658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea04427ac9d556a9f36e26ae4b95d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d5fde0e5ed2fd80adccfb2f5f35ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d53321a0d94c0b3c5d79c9ff9a89f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ca4eb5b00e57126cf210623a7720e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be3d099a628dfcf3161846870e462363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda02c345a0cd8edb77d7a71292864164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93544ad69bad7d40380963e93922263f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f8fb3f52940a41dfe59e78391f0a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d953dd434e7a3607f2150193cc47e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deb4ac4e865509c1a7176bc298ecca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544178e4a8cf7a6828d57170a86689a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62d61084d87084c6fe08e8242951cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e475e30b19ec41997d034bce14504b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9d2ae5c4c4ff1333d75550344ad1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a11066dea07d1f84b872cabd8d083073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15fe05a85dabf54a2117735844fe3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dec481f4453cbc39936eda53e2bba975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d0fde719bcc616833711367397bc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30992f647b9711c26f28fd645af1bf977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd0db818d6944b83649f9d05e39e8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff3f7f6c76761c6a34b1263dba37e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c959977cd647a5c93f8d0d1960e8ce580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b859ca066a6b3f4c9c90c55ffc3c0f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01854012a24f46bcb59cc388c38956982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bcf8561ae3751ffe7fcc14cd933c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc8cd030335610c3a367b250e7acc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08c265e15e2fad6c76b32422ee1f4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1821f9d064e9e92981a674b06c200386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a109a765e4733a60fe43c5342bc93587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3666053b29b057060c4da7c16ee7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db2f700b09539f2d3edc39ce3652fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a66a83eab339b80b20507cabf4e8ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580f10ab69008ee764a33ae9c4a780e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82187708ab658c4695c66edb29472c2f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e54f1c9f9525bdcdefec9fb37494993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9cee872769e0ece3c21dedd129d7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf52046ee68c8f0cbc8b13bb77f4fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996153a09336fb550607caf8996f31896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2603627220b207e7928d0ec579027697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb1233a3e353d18a2bcb0f0186f92298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b349707c6d0eb423cba7a10645aee6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee0abc7b0d7e4a920cbc34384515ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26f14b1ee830b84563ba928ba2488e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b3c654e8e35cd72c87198c24b9724102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11c8985d610b32249c620a2f50d0fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cba09fc39e564472930b84f64904d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414975d2388b4ba30355e413ad512cf0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c52b8a524f11f192219e0333ea8dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdb4e4a9acbbc49854794333deff1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15281abfc859be8a9c64c460ad7a82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63e5e6011038ae83173144591cd75f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f038e5bdedd64f19276af5520527dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1c358d71d902b0ea020a78b600552111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0763a28c72d8bceb6f10556d3b5db2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64097e0c365c77f9cac5d8108f4538f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab74f98e02775e03c759cce4e3f576114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931478966deb115ca1a3da28e71d0916115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72483a3910fc0493728bcef16ee7034116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb048cdb82fd0f2a66fe9ef9a2df958117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2796e4e141f5dde063b8982bbae2759118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb69dee89bf79b86ddd957b6159cee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9056b0bba449d04a936a88cccceb343120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258a61627dfc9b00e8eb8691bc9cdc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a33af4439791a9d0ffdcc761b2ff69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c186067ddbe772ca0f4ac3eb08666d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829174c27c33f29ca338cb82d46fb1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130846d082fbb3b51924cd53f1d42d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d3165674ba24b215b6b1b64088262126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a865f6719fdb8de55b80fb654a99a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dcf9049bc7b4de4b70439c588d978128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e420719202bc200df666bfa6d830f17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81851993b031e64e884a8dc8a2cc89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a1dc0ecd07fbb07f73adc10d1a7ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666606d737c59caeee76968fc100bb4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e09e67410f4bbd54490040f596169133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011c1c523634dad4293ba587c4b65fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb8c40f70bd658add01a9f07c4e764135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ac3ba37fff6ab818649d94e74510a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36afc01ec86bc40085ce7c5abf00dc1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b3622dfe15320e06ddfe5a0a4993b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f98a1c5a0646f51d116a26bab4971139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30cfbe8e9f7138ad1d72c2ad7cdb49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d7376df72eac90b362342cddd5c5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1af321ea3501a824a00e8a2ee7795a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3299bb043a74f32a7174ca9b0044e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d220e300d1f90ceb6a2071cd83959f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cb307a85ebeedd2d4ffecb73d546a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71fa95e1e9597c830ecf221b46c750146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cee85a5874c53531e7ec4925ecc0c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4e1f76ab1c68d9b91baeddbefd467148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd592e96b3007d5d2038cd5c30344a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa0eefb54bad4af8907d91e8f6507f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50eae02df208bad8b3a99e09c46a11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e583889f6ea90336112ee73d78d634f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c471a3b2b3f3c05dbf16d1aaefe368153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0671304fd644d387ad4625e13437d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf034c9429bf50d74c12bf05c8c18ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2f3cbc9eeab2747a8a3e1ef40e250156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ce85414a44712fd8f1c42b5e426fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94915bdc2d921b072bad8701dfd9ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f4fbd8075ba34de4c1cae43935da1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad4445759fe6f708c62254f0c9ce85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a7a20bb58d416d022f21044b2e4cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa50f3e5d81280cc18cba242ac20ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e89fe5c97e7d07719415b716c812b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede33a1f4a642dda5048e447409b4cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23d0a4b2d88598e84ea1adb74183ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8af17c9debcfd024cd0e318a8daf9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddef35fd3a4c920e0659b726966523a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22589b5eb5a31eafcdc10f27b23531a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abc0c3f2c30bf05527c87caab58817169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0889b7687bc2efc491c5caf35a090170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a57d92892b67e3da36cf7fc5fab90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a1e1e319511a6440a53de8d712aea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012ead3aba822b4dadc779b4d8ac161173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1d1eaa5ef8b2c8f34394c4dab4f3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a655152477e256d27e2cb39a25c06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322379875d7a5333159722d5e99dd23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fbb59611267fcc9bcdbc54c5f4013177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037de7278f62b0fe3e159d7006e2a3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3186e57c9d9a81c1af6142fd2b6902179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5351d8ae986b6077e8361fb4f5caa9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25154e728ca1fec130c727dfcbcca58f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617841bd852e2f4b1ee7e0c98c4802e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b1065aafb9a7c002ba572ea917652183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db648e588da37413e2815f73d1f35983184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e264939bc669d01d0941129254690f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b6df6da228d41971f6d675aa6853f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56129433f9d3fde015bee4c2578cc55a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079848cb7102ada8d2a8237b9bfa547a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada44841644e266cc78fc2965107e1c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1330059064922ffae2c4dbba9ff5477190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc55e42c682cd1fe4ce2d189404f1c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4caf78fc4787eff9adb2bbf61a99ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945567bb86d4428b57410564b067527193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c69e3c9b1abe207101e4d98e82b707194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b59b14a689a159faafd42abcbf503c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bb626ae0f061e5cc4548dcb191f03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3f930d33acdce968cbd037b9455a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db012b2f6d5879afc1909d2c662001198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee33fd15eaeb6be1636f44026064e43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344d4e6ad47a24ace111862ea74955f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3d37fa49f4f6c5e4fc493e41b24ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cefe768cf80124a3543de9ffaa68b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4390a98d8dd86256cb22bebe49a27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3370a7feb693ca8b6c5bf4472a5063204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984b3f9eb9d3122b9098aa30c120209205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc2f41576979218d9487b542074d80206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9409bfac22cd93c3c14b89e1fa1d6bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd656406244f412852429926374fdf3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a5ece9113888bc9d129192c22e5da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62941308f032ad58e166f67018ff1c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c0f144229fb9e6e2b5685e1b755cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41747a555302fb12f30bbcd570a1c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2095a8736fe4a24711104800e60c88d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89847cafa27ef25796c467fe373befd6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27264493493466e09ffa685d54d09a99215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c7219aaa1ecb75a38009432f1f8c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e944a83574c1d9df8dd2f65753091e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33926251615f2fb04829203e7c1ed9f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2534b2c4fbbc9e635b82a3979b4113219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9df889223962b7e356f241d939681c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7058af0e5abb708ea7f03fc412b15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98b82eff01ed5b2020ccbddead087d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a013b00f409476765c9bfb423e7c67e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024baabae56675c63febd118482292e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472f41dd01aca21c132dc7d3351d540225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02199c3c7ee44035ee642dd5c023d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15988c6fd9c7df21584918fb0f246cd5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68905e3440a9301ea76c844dff0ade3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d8e311c0e6a6b27ea908bd276c2ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44b0714f213930fc0cec6745f311e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6549e939964ecd922365ef043227692231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89813688f86c84cdcec37fffc07f10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c527421083d5513bc2cfd5b604a70db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e476bbfab193dea9746fad8881d14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c24547e9f0f07ff7a17d7a6182aff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed08e954bf1f67bd7e40a83023e5cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0f49d7dbbbdde921059a121b35342237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27898465cf414c212694dc6ce6fa2a50238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f0721de53f1faaa42d68b7a5633ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16906a3a20c5b0a5a01f930af2597d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bd87fd242c5df562a668bdcd02aa8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1316f2c64a02213530154c39fc801e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e874e6b43223a9df8a54c3f38614f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c339435ec7bbd788c3aca2e90c3e0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c061ab4104e3bab5f17e240ff8411245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355740f95f0e7035c0e12896ac8d678246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280ef047a9cf7dabf63a76c2029bdbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24275c0e931d81c7c7a5c4497a779b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827f3add16f670053520f3d3f24c6f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16b20510e5433100ffc862ab468b7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80985701654ebf46140825e8d42014251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb11bee6a48f35d292be6927bf622bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3690ced4698141cb09fb977eb0cfac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4e88da8e01fbaacf00744d1514d54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac41fa1759f3c90d6376e6430761c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dd805fffb1866a247233803658489256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a9ec42c1e0d31b86e1cc89e55033b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bbb99b33c014679e18902a2ae8fe3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f8ad9c6ee1834a2e691ea046137c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a519575fbc2cdcfa622016db756f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e48928c6bba218f96d027d4b3a218261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c39fc41a37535096bf1590eb36fcf6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d65594bde48ebc2c845027d803ae1f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9d67b8444f005cf81f01bf06cf9ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad45524967947add267d910802932ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bc809e42d7f456449904013ce2d23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdf1bde0fd6575c73dfb0cc870cba5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bf31085ec107ab744d601b350a9ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c6657a5217e66645c04f667a4dda3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08098b04edcff8c3ebbf1c8494fe9f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0f47d9077016369ab772ba5037b24271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8f9168a05cc4162224610a4275508272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6b849a084011b8cc70d4bd549540d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551281daeed618ff9bc6a31249dec9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b51264007678dc7252551cb5e5806275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a0410f0a0375c5dab170d4d217151276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c610f13e832afd39571a66e14cb404277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be57bb0e4416a856dace19edd1f25bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990ba06bf1691963fdad115f1297e67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ad7a2870180710a3190ca5fc87ac7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2014af630ccae54b8ff8654f733f9f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67f81c7bc95c73477235af42d3467c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d7e5a0ade2e93e1f0be8fc10fdcd1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24f6dc80d7f36e62d0fde37c99ffec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fec4ab645ca5cba0374301372ebdf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c031e6b8df18f101c40821dff59fb9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4dff91709f634935f12579fab7c3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23f53204668efaae1c581d9f0e1ae0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107d0ac04ff38cd527b820f9ec6e9ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24586b90ac6609415b20854c8fa61301290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ec74ed42c2fb2e4d8bf0200a2597f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4126bb4b9765957c0f4497acf75a93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f95fd04d362f201fff430a9b6bbee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56deb5c150a41ade3fc656a5460ab6ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711d8e098372791e542b3a699cb3f50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fced5bf8f452d7454609ae1a7fd6e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0a9dcc72d8f24ff9ae36af1a5ac6b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafd2e2ba29b350d6d0a35c4c7214ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df9ccd3080115412f0865d75a32e76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916d9c482a5078aca8db5325de8bc5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063828887a62a6cb56dbb5689b6350b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096961a8c80e3777097ba30b98b40be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725500e6b5ae2c4decab15f2fb1dd611303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3ff9c01120a61a7be9eb5f96d9aca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323415ab7f8f561640b8d46d7b54de30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa16722f71bbde7b94ebd60b81a71f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300115222c53974949ef0db59ebc0e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9c979ffa73ac2ea27babb6b0e1544308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbf7257fad8c4f47387b7801c9b7f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7482dcc2c9fe49e34acea257af64366310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d08e7127cae1e049137d24f67d4bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f778b65e8e0be38861f246c1302a4ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802e874e0d165180b835383701ecb97313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f74ad5cfc07dfb624bc0263014f11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501e5f02695c9ff5a71129865dbc890315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50547770dfb804b063bfcbbe0da6a00a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab9e109718be2a63b799f567f51cc8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f981df69fa8c13faead9c55e2f4865318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679df04a70cfb4d16bcdf7da3ae0179319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1e284619e74e8997eff2e876a1e73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec9bc901ca5d3cba4a78b386090e26321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d46aa996fcf2f163092a628c5aeca2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cbcfd0393122d276c36988602f6a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f610ab7168ac5d4be00752cd3db984324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8147fc02b8832457a37bea510bace4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b34d1a6b2832e738b2dbac4628812326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932dc6f7345dafafe7b7e41017a663c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5870fde429b1287cd05ba86ed92157b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f628b06f82cd27714a1fb3b583e9bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29484e9c9a7078b06fd9960e80ccc3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee3f218d025405247ff79734994561331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b6a3eedf5aefb6d31ded34befdf5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf34d7fb7ea51fa23180bcb6d68e04f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dbc7120a67968ba28e7ba5d4695f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659233e293c4c06ce650941dc25c92d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d64511b012520e8cbca40d4e5c550e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5520d6898fc3ca0aebdc145b01f5330337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eaa9d988819948b4301a5ac009535338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5a9bc1debb15774908aaf4008c1ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8db2b26054689b5957307f635a58e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0f2b5b7e50de7b89be2c0550a54dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f07a36c2e8d3111b5d5d972e79398e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555733af82b4a24ab845476db95deece343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776316ad8e8f32ed2d6ff9e77d48b57344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0e753cec0751b5ce1c79b278891cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5d568b7152f216708669884b24e00346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703723248d7cf4b04386b6560fbaf8af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f0d20a5d3a7d8ab192aaeddabca27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08502b9dd3cfa04ca37b8e35be0008a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7c7c40e3fdb712b3a8f56e4e7ae77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482638a78f7248397f64f598c8bc5fc4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e4c739cd5ff252e69e4a70da83c16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae62d82c0d1e75cc487cbac78f8db3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb222f9f7f4e6fba1058754f8d060a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0059fb95e4fd4c461f3d64b05c995355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862544fa49318abb324cf98d0d939d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b2adde0f9a09a81c26df94439b7e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2e36b70b1d58f96eab936cdc863bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613cd7fe58ca34193b22efa60f1e1b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477cc5369551fbc9d8801e1b60ce156360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df5d3fd6a98699935acdaf266056e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ecb4f69aadcaceea4f601db9f7334362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ed52f45723f9af57d90b618757d19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d6c44ab9c89c62fa3040c36adb0a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc03b07ce5bdbbc1bd2b020485ebad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e201fb25a507e575090647b760e67c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6322595b2e71968e315ce337a38496367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08625a0bd8d52f3a34d4a5a3a3349b51368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf75306582d54eb481b4baf8f053318369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f5bd7e0ace8e8668dd8b6ccd5f1a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9c431c6bf80d824e498f10642f262371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4483a1530885b9c8133a669423ee668372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6694ae1d9bead763438f7adbc08efc9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483662821031f6b5ab4fde63aad5b1c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43267c22a9f9e3de04b607b2595de51a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca58419bbf8ff26a28cca8c3b99240376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520536d55b9695712481056cc4d89a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7b941ec633ddcf8c8cfffa4b7779b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738755d1dd4301d7067b728fb0119c34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e351628eacc6da718b9d37f0586a5fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d9593adab8602fb52ceb006f7363d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa88d68aed6633bffa283eaa75152d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6306312cdd51fa58337175f400f60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac22f43734c348b9db4ae00071adeb2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c5b4c0044cf0d6752c90b6660dd9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045c85479cca6fc7ff506668f2e36d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a9f0c11c3bc1beac0f4e6447cff53387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331705c8f2c7c9f02ab1133e0ae48fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09fd3f47ec18ab4da5d819eda04adb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff43c12396b7dccea65365a3b29790c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e87422d405552186f49f10dfcc1a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b96d2aa40daf12f8dff72771e2719392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6679e1a2b61182e756b8ead496deaf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fb1fa96b335a31b0004e54afec644394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1cd84e0df6238a2aa4b3687463285395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbd91462f89adfd6b29460bb7e2160396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd792672daea63279765f60cab3e2806397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c6f2f9faee129ca04a8b82df78708398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0f770e11fe76b7e0c34487782183f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2fa4035dd28e73c71b7359341c958400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdaa33979e2363c77044c2e0b11552401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed645f9eb3738538909e5aea4466e91f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4482748b8793f4857172ce7292bea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2a0c441226ffd768259caa04ec127404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab3791af20f225e387f70e444d82e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dfa658f26e5fe81c327b4bc9fecf6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcc5789ac3c5d28045a1c4c853f499407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca012e7f5d95a9c2e6f52f854b47606408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f500e233942f7ca572daaf1398068b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf1875e5ec128da79a4e940c07a044410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31118655c9704838af938ffcbd80df32411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a167d037aa0e7d5013d75b1a7a680412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadb97238679ff327a2d48c537ee310413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49613b4fb7c92025c9c2ddd2a038c82414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20964d99dbb99a09c3aa61fe053bfa30415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a9149b19bac0f82c729582298cdd6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfeaacb4e74078171d467159017c93417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a7bd1269cec587cac339d619b0706418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a3d63fccbc74fe4cc9928fb6638a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c890891f5ad6dec53f3f5255cb19c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe57ca8913e53bd1183dfdd27221090421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3fdb4a17ecadc30a7f13990195e84422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90848c989b3e0636a15aeacb0e81c3d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51e84c910e26b98038974a5b0f5c14424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523aebd35a1c7b450be6677c1edf0995425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb6022ab91421cf735927b2156c71e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919434db0e8dc11a784ae66ea8710cb1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b7fa14b79458c0a157166489b64df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf3713322541a8e2c2cb791074a6b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53822813411c3981500b5affb8cfae1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85667a8f22e10d83a5b3cd7c0002da5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12193586a6d73d60952b7b09c38ea230432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7361a4b183558bebc895970dc26db2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35808cedc26a1a94658c943c1a518f70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57363bab0480007853f8d201c795e8c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f145735f4db0a7bfd758f9e74a62a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caab4c8d86e1c40bd9fce9eb1d21a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0514b7a850ca17d71aae57782d6a18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99be3abc7de6b76bb85d2b447276bb5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cc9f664d6cc8a494574abaf2bfc9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38620967379b8f1667ccbd05307a6f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f023600578ba3d99bbb6f6f78254b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b06c9e95864abc5bdabe9156a6e60443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86c696a48cd88dbc92df56a3f479ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffc53e2d2031fcd8ac47b9da12fac1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e31accb790273b83ad564feb0ef3c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794233a909150a4a679d05bd047b9a0c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ab4e127687a1c7e58c8a6516ba629448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4b18c221918388298ba87519a13c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ba001a8dda5959af724c9fcc59cf6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c675f3e86fe933b358de3cf25c64d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba032d0e82325fae9cfd73d17706fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a8d6b1b4c8bfb5468d9063e70ffa7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654725bd2c55e469ffdd76a808f3b28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aa4c290458cd932eb674bcb5108a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fd8ebe5ab2b7757f75d6d847f5e37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c46b59100d1b0f9f8f8798d6925fbe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b770d159a61b22b9f5ac33c653ad639458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16194fc775cc3a2fb81be5b91f0c91f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2945417601544e8427def12095085460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613ad6c0649a876e3e9d5ab6bb4640d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e76a44f01e7b0a0e30e2fc2ae76fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52b3a5aabd4791f29ff35e3ca5df9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87824cef9638f4e19333af59e4cafac6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926b70b00b443606b8a72f508e58640465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462441bfe8bfef74b80eaad657252500466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7db4c12b15efa328df495c0f21340467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6eea1de7ac33bf1c9330fe31778b76468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872ddc9b3a1303c847c447bad0a411e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411939900aa23ffd7794eef985a0a79d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fbb23bb5ef1a2d1006b9044a8c3f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ff6613efd82ccef67f4b1f985bc0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e48d84f4f1d03a1c106d39def9b08473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c929b92149310fa8bfeb4f9cf66e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aed9cc81eb35eada5a4950ca9ce6f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04763143026849d7b7f29b810dc1f74f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816ffe55e70c2fe7a77a77757ee8259477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dd75408c3de06fe85af1ccd78c720478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d22d0e998e8c10615cec956d8f5d7c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e389c949cb0471de24637692a1a48c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e357492e5ec6b1587c63d7cc2253e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd742004d3cff8ac272565330730be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52331503d917a6a317b228fcf56856483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154ecf1c4c76be9b220e5f0c5cb264c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e949b31428e21a544fd682569ab32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301da36ef9c9e1a791578558d35889b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0b9ea11de456785e7a54d5708c06b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2aac8e27c5b513bc028c7d557fedf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec603df89596a2647fe15c03bd3259f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd42d6448f2212247bdfeb626a6300d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb6b9924f1ae2606fc2eab30c221d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ead82e9192c73682e88d7835b4749492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8260ffc7667b76eaa90c1a811de076a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5c56addfd4225b3d84c4f24e458fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f73caa740dce2fa8cc8c20a6a881b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e7614b24f6807c86ea00c5d85449b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda5c79fc508a2a1f34686da1a19af3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd27e9ad8f6a2a48804ec60cbff0aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee3187d5d4ccd0c15b14330084589b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be34d24514f061284cfc9997de50216500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7c956074612fdbbaa9bf01ea792f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8c656f684b0d32126db81110e5b83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6b25906428a460e8f1264e90b8cfc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dad39264bfcdbeacfb557bddd027b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33ad7938b989001fd692a269fc4103505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4614f13c59731f1a00806c5250ab5f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee5c7d885e94388a50387210a334c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92b4f7c3404abfa84e59e66cdc655c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9b634da871f425068d50fd498f02e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48fca8fd467f00cb590ab1c66a091c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ac3106fcb0affbd3a5da381cf6b06511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaddad6c518050d2686d069fb01d946512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfae26c31cc14a3339d86facbc01ea2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10e916cb6730208b322da463989a2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbf11eaf09d2aa0897f4870a8fa190515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80c7dfefdb77f607902372602937b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3656fc0d50d1e0f7c4262dfcf410597517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a3ff176b76a5b668309e60f162a17518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fabfe61d6729c58f43c5cb995bac01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee5ba52dd7054ee6d6cb37862fec67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafffa14b7215fed4d4b04a3a390090521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb4a0886af90826068cf61a4d7919d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca32cb32f965cb3be5376b8121f0eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3e22c2038ec8db6f8f007895c41ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd8b9d86eab080403e22dbba4dc5ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6ed0bf3ce6493b7fb1603f032a0a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cee7cf616a566865619e766e25ea5e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9844ac60f35465c3bf5f73d3d5fdb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf59a84dcddc9afb29f07e0250c55b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fac658fdd499e64fbc8e90839c4f7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43035eca35b7047aed0171cc1a77018d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727ff512515a5af6c4d564ab6630756532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daa208fcf21417316f1342f0335524533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89048d0aa779b54cc77a1dd414b93849534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a21be4a3d5c599e95e01e8592be446535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef2de884d04dae2bd87180b5cabd3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5738bececf49fbe530f3de790fc7418537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39e07bc1e65aebd8c286de31d18067538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f751a9bd10d2f8835a16a1b60f2930539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778ec9a2a54589294c8284fe05d5283540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76797f51b44f99cfa100dbf210eca4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49013d678c2e52adfc3de769203c9229542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60a87843192dd876e3e37d63dddac0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9304d4a4b01533c3c30cd0e142ca0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3c870141010edd0f5c599488679ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fee3abd4432fa6f7c057344f78d3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a233b43316fa91cf3c4f2ada3eb7da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc048b3de768c5081bbab22f2c1142bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e7bedd8ba3a43d6d018dfcdec2e92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ae692d808a7cce0c03b58fa756d7a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669fd8c6e6ca77895708f95f9801a76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220df2a98004f867f7c840e792d3d85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906e686aca94a7b8353207af41df489553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e87895418ba7901e6d596cd84546c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea73a7bb34805f9e227a22a92116a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a276f7262eee540a588632c4a326b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ee336fa5ddd9b961a10f40365263a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e68f377cfed4f9ca3c260eee15c7c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ab0760b6cb7d45e061ee23481a1b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b8397c71892e4dcbebfe050df5e9b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d76ee04a2d0db643e00c2735180ee4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79387112b35eda8400bdcabdcf3230562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12f871996b909986d1a8c0013c474f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9b5ce26c213fe1cd4aea4a4456205564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8fff13997fdd51c77da416542ed37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244b82d6d2d643b2d6e68ef4bfd8448566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e1fa7ca7772413bcdabb444746f3a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3141bf30cd97e92c03cdcc51d1a2a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17be322a53f3006c655bad43d056f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc4b79a849475009617cd02b11ead8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b14638066404600996caad89742d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70151444b39b2da6862fc76a239a5a0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bc3fd98c7cdf72ae3914832042486573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e9e7650f8e781526b67dfde18824e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929cf1f452c0e1fcfb83c1b70561dc3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80489ea0fce03098b31a728e20b0705c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf51f36eab093c589b9492f09c8c299577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d16d6c7b7594f4c81e4f9af9815546578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae878f7199ed03b5634fbf70bd61c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff58e2c1084b1c49fb91586e761a3d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541aa019f14ed7c7aeba71f42f34c8f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613987e7ec4c79a8d827d41815ea839b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734893e539f1207a30f0fcf47d94603583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38ef04ffc47cc935032a137e13e2a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aab521d012055dbb5f7cc49b3f15c7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732f7beccbc9f244b53bbc3aea74442586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31130b305f1dcafa600015b81a517c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20d9d89af398723f1b571b6167ad79588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc1294b3e07efeb6726e7dd520deb3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed68595b2e4dc7c29cdd45372e299db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c0f0c2b1aa2f312c8530703b659ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbc2a9ee2a88e775449f555f282d9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54a19db43c6f59f51aaeaf81d15241593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd8d8961684f38eefb8bc881f0b7fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213888cdb3da405858e9347fc71ae40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c0dbdf57ca30641dda95a44078d5d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d54560dcbaab3307d810217e0215f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247cf4a1020673424d113a216f4992a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad169c559256a84197c772c0a8fec4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96864c3c530bbc2386948ed1c1d385af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f9e5f7e3a28e8fab15d991cca994e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c533dd2d3628d8cb63212129abbc3ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24999f89973bb2828b0d45bdf9e360e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcb99e2e11d729e376a9cc4a550926604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2cbe658308a1f2885c0df809f33af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161dec657ed3be4503b7cb38ed0bbe1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508209c81f0b0b621f6055e1dd2e02a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a82cc8081f947ddc87e9a1ca29654608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a86002c4735957abb44606b5e0350b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e707ef83b30f0d90afef81ee950bc1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff20b0c5229af9eaf48b0e5d6883fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946e7e618ad159ca4f54054a21de743612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003b9a1cb315f812aa92850b76947d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f04d72d4a82d12cf3cb8f5a0c0a07614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079ed685f43d444c91768fb8627f29b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02efd29ef5f756d17a2493d787cd93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77dec3b56dbc0293135ad86fbc738c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5806001efbd8df3fd2810c18d46831618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e224c188da5d570777c46313d9d5795619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082e9e4e63a524096377601bb43d0be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14f4cea943eae0c9b0004de5bdf034621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9c6fb6240b1380f4f407191e5aff3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c2bd94391c2a9de7ca3ec3510a482623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdd02a2390115b5bc7b0e05af59913624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26d662d25c52885789d4026ab70827625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51eb28d8c8603733d4b4441bf5653a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e68526470f0add19e1819eb29719b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ccd10f2e5c4d1d516292821198978628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94c399cd9fcc387fa10ca8c9266252629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c582dd1b3a9da2d6ac5ba08cbfa355630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f1c8e975756b12faf3779291a2ef5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618bc1224406eb8d4c229ea386f3869632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb8e762cf4ff7e39dab06f35a52f30633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62bc129257f57130b3b09a8981ea1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5365a1f10762bcf5c0f2e81e8306f01635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a3928a2c376b641b3fb0027281d38636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0aa38222a05d321a1998994eafcb2d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d063a0b663d7253a5a47a9d147048c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38ab94fb9756e9b74acfbb9747c8eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c16ab99e574481cd61800b11a0bad1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840506693bf07db695e4e2e7a6d54c6f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06dbe7a6e6ad614ab84d0fda2e6ce7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c400508f344298aa94b08d97b2a9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47be8ccf9a2fcb320ab21b62d75768e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3b5cf6694261acd49f887263b128c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bef9f0f009e17d398921b57b35b46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd876d16f35f748d1336472c5193357647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17131ad960a8d0358cb43365c6a61085648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be2a9821ae5e178d71bf330af98440649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd5e3007624beffb1869ce96effe88650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de0e1cb2847f0ab72370d604123adb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1389d13578181591e564c7e3ee75e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6070e12bd3d39be1a97914c962cfc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd94a1b6beb1bc99074106652c39c94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9579ba813071fe3c897f865f29824655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09d08cc88a39e9cefca2730702a2d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a5a76b7ec1f47202929c4c68ee10b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52552dffe40278b0e8df8ca477bba574658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1787fcffaf6412b79a9fa435edb5d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38118839a6d06e73abe916dcf1a89d5d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a173499a06169c81b82fceb029bcd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb76fc05081dc59ddbe138dfa07e67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9585304538301fd254929e0416cc44663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba40fadf38b5b127d2a53531c87a243664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e94ca0421bd1c650d0d6b4b6862cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c7a0ed078727e5e696521dbdfade8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6a27cfe56eee42c7c42bb9ac15c5c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47875c14c321ea7363ac771bf89b54bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7b52e5fcac92477486991825515d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26255b2b9d0b20ee77552e7968f0fb23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610063d5fa21f5f29b0924139b9c245671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ab1f807a9a667b59767e69e47b582672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e58842983e6c4149d84975b152c37673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdf66373c81e42a02cdbea4badb333674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37def3438e2a04f45ee33243f45c907675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa3685d1558973d7c03a52517cf142676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46717c8c3742a66094d953ee25ff1349677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1213f3c398707bb86eb2e62727fc3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd38f492897961066941b97db8ef20e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c97298fd82ff7845c69606ade6cf7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ec0be27f86e2e76d5804449ea0de4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b9ef3a94db70844b40ea1cbcd7271682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2f021784d181321ad5fdcae497f61683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdfbd1b192bc081029144ee0a941f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e325244e438bcd2c9e0dc6560e48320685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8269e70b7d08cf711b075a5f38607686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9009b89ce511f25fc2feadc2536af2c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcec9fc3eff60049341c63cb1d07e2f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61ba71255f6796deb50a709eb4f916689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676d866f51dde9cb6f933d1ce016769690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346fb499f5332ce8412ed8b5b3ed48f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356243383b2d7a4cb44fd6dc00bebf8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdf4556e8863cb3c8e85fb366ce816693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1177ff1ae81809de614ea91e42208f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8e253a7b333595912e6084acdcc1d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefec504a871b097a202bc44b9ec7fb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af605469803ca3be792d30cb8b4dffcc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36ccbae96e12a42cbaccdd90f97fea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44df726849c28016bb5fb1d744f85e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a06a77d7e9dc99dee36dd8f7f16bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff93c56a5958bfa3953d377a6eb049701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6f9e11fae3e160b0a0135fa821118702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaf506119ba5c9edcdd4622984b7fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053e18cf3f646f4b375318b460c29dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381419839fea8a6bc2659a7058b21cf0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53dd5ee4f7069ff75c808754884ff1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291e44a06e3f22fe3358ec0e5cf650f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fc0bbeed592c119cac08c3e19a165708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e155b3a54c61be84b56a65a501ddd42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de82c4995d21d8bc8d5b2ca6c47e3f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356397d5845f2f4c15a23c65889a8d54711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d405690f2a0cf104ab5c602a7b0b647712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142575d18e5c60f254a8e6ebba9e6dfc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388efab8c00dfe9ea8ae1213cbe24d30714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdf6df49a372917f20977522c1f84a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafed495863f129898705e573a44a444716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c51abc03b902553d8b8cd3df63805d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cef3e54f51c38b46618708faf8e18718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5687591294dfcb49c25ae35c0d48a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586ad5d28053da50c86f5a553d2f441720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2924b27e87fdc830dc3062a21b687e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272e73b0f0d91e545982b4afee555a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577a1d4bbcb2860fef335ec01cf9d5e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f80e9996739560c321466d92620f98724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47538492276ac0438c40695fdba4e499725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea468fcfd18708f0b0a05b96f4ff3e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313fa5866489ffa215dd99e867588dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74965a9a881e07696a7afb8ba49b3002728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7067ed0ea3df7e696f27fe90779e4b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab2b7f184a1a17c4edae8de0f37703730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdc143cbdd190b24ac4ab514c65b08731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d921ff01b37f8683322c37f81c253732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0720e1cbbb38e67c13bb805f958d423733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e890c41e2b967f4827fbde5a3739a94734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cdff3f24c31595044c0136fadd9e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64288cce37bcb78369f7288387a4d313736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526f4678875798075e3ad4ff9d636a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12639243127e5e46eada328d64a3955b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac414e6c21ea9b109cea15e37f6ee3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d538054cb9066989374db759aeec751740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef63a6791ca0cf9b053b3f755a8fc49741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a2506764f95105d3cf2155bf778c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d95cf342c50cd5f2208d782b0412c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ad02be9b889e927989d71f695349a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584829ad82b4ca4dfbaa9bd8690e2aa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610d15e1ba2c60e6c8ef5bd2bc998ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298402ac57ab69e721b774f4d0d3cf33747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f5eb9b9397613280406607efd6d56748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c6546c802aaa69a6de495689895a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed196cf4b4410c916a768bc8f8829e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aeb130b146f20da4dc120fc8dd27d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3215189f967fe17323cc4d49f57162752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e55301fe892d12d092baaa8dce9827753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e78f53a69ce4668416b714a620613754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bd3e732fa08b193563c1715e145b3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72866fe7143d840d945de26784c39221756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7841da2403bfb0a3b607e385e3b68757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32d51c56d990a1b1615be863ca452d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad530ea9acfabde780f6b51982fd56759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39010f32ed2134ff37a3acb239def8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262a0e3f22eb7249d27f67e375a32e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88928b4c710431efb1bbf0580a811d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a577b79f5685ff779ab550554dc8d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc7b6dbc750cc38d66814c8b6f951c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f9f4cffde2f3cec0859bd78af916a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32758ae9941af0be2858559fe8cfe4b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e259cc47fe85d72ab57b1722bd9ea08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16ff86a94566c680a52846690780a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201716e297961325a50044927ff1ced10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b63aea9c21fc365642f1ac90e8f2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977356b0a89fcd7f2ea7d056204b41a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf33d577978f0d5c649dd65bdc0ae2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d43fc1160856dd38fd0efefe43dcf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d0de221343ed7e7dccd6f7636e58615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4b0bbb44e651022fbe0581e9398c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fc3054dc4446b782d10da2116c8a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaae0f3e0bf4ce70dc317954043d9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d3faed0e48ef84d0938862da1101e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d811a703c78936062c02efdf090fa9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3465d37cbe4c849ee3e3fd8e2ab2fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddbcd0739adc415ec3b4d2370121c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de4d0849cd0c3f9304f466d05575ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d54b03cc3e898466c505170e56193424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a3c286384fbbb2e78d6be3655694925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e51182ae6b0dbae7ca9191616df5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacf4ee6418f3356dfbafb84e80bda627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685485b7d3ac71cc082f2ea40651f08128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19558d9f635db4d562e1c3c66acb2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f62a0038ccb13d7c53bbce5c0814c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe3a2135e61267355551a350b37dd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769094b609a0855534225cc42593ebdd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2cc91dcd9ba084bc0829b956dfd6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c39c3d69fd34a6a8adfec0227e1b8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2a9c1f0587f01db17363a94c4198435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09f73fa1de5ef28ba018c11e28599836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a8970cf1556cd0be13b7af052a9b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845e8217aa7bf1dd8ae44b2b0982eb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89295f17b93821e13ad3329061f2ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1507dba41c46f05d9393c84abbde6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30c23553efcefbbd56a1c60073e02f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9069f1899a64d8f431dbe712ab66ce442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c089138961549e745ce16c206cf0a5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c425b1cdc0811502f638b38331e7a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5e584f92de37821be919b247e6e9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384956a700c089114974654cdee879f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f829b7e507ac4c15dd662a80a51ab147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a25ebbfda8cf1a9a625469c020f52748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5d6187f20bd74b2b418863babbdb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12eca5fc7dcaa3488a416d2c7e34c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0f101ca50879b34f431422b9c5bb951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dea2f46204a7c5574a0914276da2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcc6ee91b75b7ef483bf5e081d9db853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691e49b19be5f23692546825e7eaed354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711c2c220b9b25a28804f23a0feb2df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460094f06107ed540d1a651f0802e0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3253927e07095f04ecdf9c2c9390457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e5f3d820de17abc7c8339b893a12a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3e3fd1aa9485605e85bf98ec53e0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca22cb5d519aa541200cb74210497c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93188b04c8ae0439c5617d9694866b1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28345e27ff24033717af5085dbe5b06a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c0cd8e840ea5de6a52f173533052063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174cd13e26caac0af4d06c9596cbeb364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb6c76336ade6d542861923297007165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20e4b1cff0369493f98bdb06efffbc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655965d9c4cfd628929c032c59a4789b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fd5cf25171c7582a11e1a445f38e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb765b56405c1c8e617be4b009457669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1cbb874fe0c553b52a52704b09a9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d78defeb652c6339b318d00f5c433d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a023592b112a93de42f1165e2642972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415733abadb29c763242e080466d0c7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716f64b57d3af2c829fa569547489a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbc13c6d51785599baa4c06e620e8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69181df63c135b68d64e1d1eff301d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5c1b1736a0309ce5f419ad32ad99377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673967b12fd6404ca9920fdb0ecc39878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7df3c62e20d4ccdb23609cb08399a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c34e69dc365f709dce7a7ceafa1a3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976116dfcce3e6b9b47b539bdefecee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fe82a5ddbc69540ad1c36f46c1e4f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2240a59e8ef964cfdb194ac6d1222d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6fb4af991dfc1c3c575942de5dd6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62152968c18cac0904c99caf141b53d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51438edc9dfaef3153bf01a7c422c48586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dc26bf180ff25ebde061c9bd0278e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e247ec6f3b263ba2fa29d055d1b22f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02407a0ca7a43759cf9aa17ee13d1ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab9369326d18f16ede76d3c9d9965990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b75801aa9c2a5347e2951f373748b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9c81ff8e8673ab859ab000652bd3c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d0d3a2b81331ac30a36e506a75d1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444c097b92396b892ad00d6c0dc405d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546b2c5a1d15ed94a6cb27883e18e9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad856fce0a87ba570c0becc8011fef296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3affa494caec05a148dd132bf542c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674f68b6ebd845463aeb4dca19093f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbae210fa4de821ab2a12e43b724bd799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589156777a4f097c8018a9710a37a910100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5bef33b9df2aaec8bd94deecfad09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e97139883d7de2ac561f1a44a9145102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e30875a1741d090cff18f33f7991f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea891c6279bad2a8f3d2064dfe5f877104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80851706008fd771b2a0721f04971ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bfa43b3ad1d6958c1134b88f93690106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69afcee221f3513091e2c04f2a1876107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0215230a892eac202440f57494ae341108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b482c72bdedf43317982a98b136b2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fec2d4314c014d35f802f9fecec893110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ad87549e892cea330902095133882111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43995cc209a6fb94f657f5b6bc24e0ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cc748c807ee4c8b6ce7489839d497113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e9e25bfd0a06fdfbddd7e3f2db3ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101e7e5a303fb5bb9fed22e6ba13f5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89f88dd54dec145a8d8b935dfc8132116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8b1c8f17da35babf4c21a8623d495117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f381952f921d62400419b319914069118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807ea857999d55fe44f35bfc53080e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389757635ce650943e7aef5e5182f4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d36990c11f68975d7e945e12e01465121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940d51e702fc00cc3637560c39fe33d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a7bc2b7ff209df357ae750de252da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79912675b0fe0af3fb90ed09a9d053b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4bfc1fae603da8e38c17646e5b4f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e376b73d73bcaf0d72133fd9aa777126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06988eaa04da97cfbb5bf2561a194d54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef27263e811ee8301b96fdfce67902f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b2fa91a3df8469c812ea9e218a8ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67765c3e119a007d67ce664bb276029130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982364f92afebdd41143c3d7b7757fce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2aea8648c6a09e8b25ed75346afb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc30f3e7c1e22dbcf2d712d061a219133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd97cb45602bb84b8f701aae9bfbfa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97296be52bb1b84c71ac8388207160c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91490cf8fb6464876aaa82dc88a1210b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dc37204bd4c5a33ff5524503d5945137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22de8784c8d95e5d300be9d26ef35a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377ccc5aeaaed21fb26e08f63a4b791139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fd8a228312723ea9483cf69e239a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d5e469d87c5e1e6ae3dfb23ef8126141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae399d8385380a9cb12ca02e4f4020b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60102c66b0315ed16b56a4e8fdbeabe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef0cd45dd2b38b6c6ade06cf9439ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f79c836ea526a56d4e76c6be4a4af9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc816631ad445af93df1bed3a5c9cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e78e00b8cd6a828505ed229ba77711147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb243a61c06b28c94c6d192f4e1b264148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6adcea221358721e430aea0a194bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4933d0f4982b29b0fe98e4fd502c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795e87e072f2266feb657e4505917a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39284615142398f20857cf926cf55a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c03bf52bfc821a27acfa11d24f1c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0e3a469d07cd105435094b6daefc9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccf117056610201a362425f306a09c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52951781cb48e9821e217555fe79bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178922f20f0d93632bba03d4d9905cd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fe202f8dc4c319c9f5c509d6a4e6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace0ee4915df6f1435f832d2df368f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86928e1a68549a883f18ff9af2afd2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e356b267c39b2e67c4af02043699b6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc2d46b61ac4405440a3fe10432ecf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de050150740d6a8334c25183eaa14bba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594bd398bac96fbc0475d710c81ae58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e7302630aaf23efff136e79bc4daf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3d50eb443db9fc7b540c7daf359dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd544a9de5247e74b75859fb1f0ab76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf2dd9ba8a3be36e3d72561364ff77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bbf3d137e94698dddcb9605256ce5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fb8fd32c42a780c475923a1f74011170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f26137e2959fe37b371ffb59b229cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bad93444c8d8dd6130947562362c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284a8247c883c2411c45b9e46f122cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf58893caa145d823bab92c59fbf910174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbc114e6e142da710f955fe32d18c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a564fd9c3ef2354f1591b07d6a6d44f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbadce4f33cd66aa0b833792b2133f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b3d943f3346f92a840057b692e771178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b1a6fcb9e6130f1a1d65a3edfb159179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facde40e3422d0fd6a71a03ab0bdfae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e18acb37e8470693bfbb0fb957a1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d750001fe405ce4f3ca8f30a152642182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8a1c66e1e92f9a5f065949397b7a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d970a82e940039ab02a3389f9ee984c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec60f84529bc36d2705bd727c3974f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4e851486c0ffca8b2319f7f161737186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf79847e3ba7e586e1dfa0948181625187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7e73efd196be1fc4b322bdef52409188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e781b87f2ed29d69c5739da5dec2ab0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e96d664258bf3ddf71f517f00959f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e8074f5d3a4c21a44f28dbfac28fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d22508bd521347be9265f6dce7deb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37256d8c5fe983d457d743b68e5fa11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89926e295a8c2559f333848abede3b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb224824ae12442a583d4675f6ac6db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd5a820f8a781483c8f01de8a56788196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b525656792ceb85ebbf5b981106a649197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a7d6769f415206f382bdcee9f6c9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ffd248fbf43a99cebccb1e5f563ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5fd1a66ff0497d0fd16871de511cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cf865ea12814f52a02a6070960f4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb602427cabf948ff4a7ab09777e14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76166c321ce10a7041f9931ef1f3663b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9aca4e7bfcf74c0e8298de8afb7fc3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ba34fa668ef24f12a534fb8786fc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e5a805bd2b111b3710aa19d743412206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d3913bd8ad32f30ced292595e20b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140e01bd52b1b11e0408a46911b52e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9015f2f38075ea6110c7636c04115f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ac122aa38e4036403eb4a6efa5b07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9c5f116c2622d2d474538dae2450c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0a95b771a0df11dd07fea02366a00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b435f247a6330a2a124f9a944383e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa3ac28609e75f3b72a95a1c806d14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483ef21525296e15ccd9d5008929539215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f677d5ba774ae9fa6f50c76a42431216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c316f51f0e8e03a2628f0ca53f5895217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407790e399fa40e20361bdaae2c5f92a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97cc5d8ac637cf6f35c258b78f0306219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f8ea778f7f463d1c4234c130911a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23bd3876570617e72863238b863fda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57c22ac589d90ac77979f0c182b2b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b773a1812df0614eb5df558de5236223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ffaf49e1b1d20f0fd8d5c38a3f5a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936b2b45cfaa6a7b19c81ba4745740d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dd6eab35840ed9dc12b72d744e2d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a863abbcb3e390dd5364b303ee4b6a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb7b0ced09e3646c11b95f27b49a81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016509242361415de87a888239a395f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818970cb355a3b2841f124c70140291230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900d6365e8b6fa423ea3f45964a78b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5997ad35fbd1376c7d6088802ed9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d9f3fad97a4fe19b0c7565e8470fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f4118a26c471ea3ccec17b8e2104d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70e871cbfb39c0d988e653488b3edf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d12c775da5a7fe49f74802beb4be5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4a070bdf476904d9656d8f67814a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdea23668516b09668eed536ecc2278238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02359cb651c728d92d843caa778d859e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536fa49746c90e06fa4547cdab3a264240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b27b817c6ac243ebebf5bd0a8d4c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afc239b6f815bec68d200669584737242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f918107ca9de1c104f1610f962e49ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8327b93b7f1b10c446b64773e7a8ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce09a946d86ec57a8a2686a3543ca04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add186597287b2d89ba4c739b0e9cb9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00db4c2a73b94ee38a02c9212c1ea3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e615a84568ceaea7b6977a2e9857c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72683ce273d558dce293fd63c636b3e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80029c24cfda4c8bb1267a87e29d7ec9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca416360f0b006c31ab352fd6d316f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b24244b083c709dc316e6776d8d01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d32027dd90ab49f6b46b53757f6147253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6b7b379b8fe38b19c42ed8f4dfad0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44446df56e320c085b3254e8bc6ac864255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e496a8ef67ec3f460bf082411358908256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e35002610b9c277adf6fc708411175257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8351d61f6c70198a45b16248b688864258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5f1c812d746f9b027d1d4acd6e313259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134937b189dccc412103ec94edbf9b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3e0ecdd06d5c85b5b78bf33d74bdb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e53c5c95f5dd8c868f6cd4560682d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d566f8305f947d8962a6c1fd140e727263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff399d4103d20bb11fdbea6881091c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46556b7482c9f213838bed6f2105ee0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b49b94e6c8519fb4ee7f158d900242266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fad8d4fc2d85d782786a0880bd06b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad3738535459d9d1b2b50a8bb0f9df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fb0db1c626bfc328e5ae50d38997d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ca8fff35ebfc7bcde491102d201c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834db374efbe9fc8d37cfa7e07e6164f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8641d9dbc839fea87e3430e3bb20473272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8ecde70e9f7259c3b102fec3f1a9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051b2469f44674e77ab5268195c37af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3b57514685ccf2c7b0d6f371fb98e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7080f5744d097648eb582840909b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8a1f7496328d920e3aaa88c8f75fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819865a90a00f2bd7c11c202b1422864278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4a5f25896f1549a8c6e5702603f89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccb34753def0313e373292b7602aaa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f158312012f1e2caafbc8b3b748d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb8de635f5c0ba4bebeda856697a78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e3ee38161adda9f3cbc69f26f2761283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f02fdada60ca0bc6192225bdfab46a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988f0b374adf9d06680419d6b43c06f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e1f4870dc77a1ead939149b76ddec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e6d2470cd285f8ec8c73b87ef7bf3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dfffef9e204b441bb0ccb85135b5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac88bfaa372cabf375d683f9caa51c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65757ab5b2814d4466a4d8301ac213d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89029d6df8171e63538e8ea8f0967a47291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70769ee9f6a498a142c84ddae39e94e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6255c7a265f6e29da53b7d7a803aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742f8ac64bb84f9c57fd7ed365679a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b75cf12a3dbc7edfa3400e7e5af1ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731334f1a1e737a39039319ba5a73f3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c5f8ee30dfc56180070b6cc4214e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b2f203abf82a4e4cb9c5aea5a56c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071693209a40954ca42dbbfdd6307e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea21c91e243d633dd843d7915fcdf6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5ea18df1c5e0e4671f20821ffdc53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d1d9b79908a01d21e2e0228ef2f8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f4f6c02a49e088a46dfc03976164a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25eebb1a42cdeb8cf6ea5d2b1c9060304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a999132afbb9c60800b574fcd2003e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df97cb4e3fa1e00ce8381a10f54d382306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98390ca401084799a1e7bc6ff408fab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d4a05309fa94e3d588cf0d8a34cca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4772c7ba816392c0285360f4c69a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c819df655eedb530900e87c36ff09c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49701129b97e9c4ad8a0c5dbaf2b715a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebb5510c3c951b22b7ffa83d844d06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15485d7974e0145dff267cfa0d8a772b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5ea59c7f5e1fceca044d05387b6cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cbb4d3eb5ec8f05c7422c986294a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226231832cdd42eeecf62f9dbbabbe67316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e88dc570ba1946df9b6e18ea14f95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77034247ac86bc63f8ab9e019557b440318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085071ed75ed836fe785dc92ba9bdba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da922638d8e1c22d5302840e59ae1f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd3001fd13b99cacec9d9570960aff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af9640f7a2dae6685dea6e54a889a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080c6e377201d1ee2869b0a9639506d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63d42f3f36c89d1bf4fff9933e8800324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db40069d0ef9420b4bbcaa1d10eb01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ef4ff47bbc26de66fe81a694715d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb73460c210a175cfa7d5fc89f5e3b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634197c5c01793388d4b434f83e3d073328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8426237d304779ddb97af85c82f0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f74ff4aac39e6715aa92ee06ad58c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb4edcc3950d8e31dc8b0030659b5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcca4c4572426605910eda9dcd4330a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5f86d25eefc13d393c8df9b6a5657333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b657edff3a2029e679f816b4634176334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848998fe3816d01097bd9465b3f66d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffcd6f974166276a61d19b392de853336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d220d6ca9773868b93da1c34471d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2380925fb3c9b19309d784be45f9444338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238afa5248230d4fe93534c71b8e14b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6512ca5d3009aa9d41eca78868617340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd961450895b7df5660d49d134e8250341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801f3cf6fb53401ff1d4a3398115168342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae24c48ebf150b813e8f5dae606b8c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b4024c23e51cd0ca59c1b8a508f03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e338d0309626516a4a11f55f54b1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13956f1b6035986dd8b537d88170f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c0a1cb0c68fb4be48462642da926c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b22c15cb295c5ebf93ef1ba899e1e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901897a2884a84cdab6526fbc0c1e06349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69796e81801eb5d2be60bea7a753b65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb97d688d372a2fa1ddcf58404bd94a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa27e18c9c7221cfc0a64c2808cbf2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d49ff513a40d512f16987e0786159f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665e4507e94e708adc0ce7124754ffd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0df7b23f897e34fd32ab763231e084355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09a25bdda8cd2dcfac0b796b1fa5a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7a7accb2474ca469a5eb0f1925138357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12159b0220b614b4997ad67fb9b95515358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208d8979b166a86a65eee932162d07d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd25f993add497d8ce5880fe15affe4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4f73936ea65bb2f4b4f6cfe830960361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520ca34fc14ebbfa4aa144296a5a308362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d31026973130346367d9bdbe05ebbf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3a71825ad93b5b06fc97132c9a7e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d06a098f2a473e0f4a6fe0a77c5ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db45ef38da289af62f756349a38012e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bd7c3948803501f10d32b2892f960367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93275ec1329cc35759e9df1bc20317368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f74843ceaff560d24ce31e382852fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007578b64a5671bcb7e5c3b72c8063e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f066eced0a0897ac251581db6b89df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee71f8a660c137c86393a776dbc986372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd7bfb0621e3fdbb811010b0c71826373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a13cca2cc00303f4f96ef093bcfbce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3151a8ee8c132b16c5ccf60e2b66f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6aa5cb885551079e1413da4481df8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a1055800c3c825f4b408a5817160c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ab953b93ba4e03cce20e32ee080bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4990263152976ab9fa5cc46d909ebe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096490b2f79ae0df4b279100c30f76f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc827e713c74067d53e4660e348676381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ed194ae1dd211fcfc04968d21ba77382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d5a14a4f697c77dc7e427da28f10f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc503ef16bde6dbf2737328b9860e161384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83d8839723e839a68e254084a9cb9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268ca7b7d6e3084c41492360d60e261386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68814296d9d6a602bd5db36d8659c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052ab5c11abc87ebd0411f3f8e60810388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53727a816ffa78a1a3b0ccafceaa689f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aebf726834da51d973304426dd7b5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980956e818af85bc68974c735216fd2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af727dbdf35efed14e588b995594eac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dcacffdbd2c34edbed3ef6403eb12393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eac7018cb7cd38d169e1859b4beea3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157dd4c3c1194f94173e6b4f6d0ed3e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce9cf171d7c3e3eb1b0f2a7ea64159396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28722e6f18013916e5454714d018c7bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a768882d2fda7eda996e4cdacec266398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7623e024a36d2c1157d9d99669306399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac6367be2ca6fd482f2bf23ec456b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a99cccefae6625f5889bb57d0c35e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804cb528bb9fd3387a959523d492c7a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065154b044c377e0001636de00b6e38403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bd3e6ca16bc9551041ccf276b652c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05d4c15a745f5e0546ae207e0ebe55405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204016bffbaf9fc00c62c45d14c595f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed220daf95bf1605460bb3c8a15b4e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846933a05e2b9d631f8a047db03ae025408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5318ab392f3cc143af6e434c373b25409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b2c7961911817cce55c8891667f31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7c916354c5028439974d3ba8ed860411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a46ea65927c06d0c12786eb41dbd1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a283e89dabd028fe9380033b069b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c24803e1efc4950bdc61ff6da1a916414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96595fc25c6a7ab4a0864e2acf283e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7c32fc0e737ba66b1cfe4b4353a4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554819a14fd1c2dadbcf4378777c066417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01ee44b66937ca185fcacdd67dceae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c30837cbb5ab29eca8a8926ba2070419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e016f4f960c47100c55e3ecf88200420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5d6b989acce835f6ecc1f4dd8bf44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a06fbbd8dae7c575c0b25e133d4088422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128cf6c72448be35200535df4333451423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8ea3ae99328cddac9b745b0309828424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64edc44f0e6d5372bca6f85378b33f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d224a25043f97806a725adbf90f8074426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a9279508acaaaf6ee9552ff08bf0d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed1742ed020e616219b804a03da656428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188391aef725a5c7cc452ad39eafe28429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e7c6fda93b52b466f8e659e7eb5e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54585c2b579c4d910f87c813ff16355a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f180d28e30aa79e324789530697c0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b12b372a5f29be9f81ad7035db49b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd00a31f621c3848e29635ab69bfd5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55455e1c195da25136967f7f41caf228435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39631abbe4c3d4258b6854fcb1899104436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ca6b8c273a5f819d02da46ae0a5f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c60e59e8624bb5a773816942f16f58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f8e9fa011e4a9027ffcf4c676800d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7ad8c94ce6fef1160df662bd0dd9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3e34539991e8440c53742d160966f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6980bf0d7d5d5762cb7e61715ea9b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97386b81632cfd3cd6056e6853b28a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31e9b326e9e31e1a76f729b8208e2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdea267b5ee0fcca273eb6cffb89c5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc95ee674fff28663b4d37a4dc46a2f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670196d8ad7ae2f4f926eea9439a9da9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bbeef21a6089df17758674e2d60cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9635275109a0fee468d79e3be637a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c1628949f9aca816597a5abe81810450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2164991ffd5ff44e6b745d7544e76451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7946a8f839628b063a9fa750ba58682452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a90045abcd8e30b5d3ed0c9826411453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c83d749869a2213e7abfc4351074e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825751e5bddfbc44027d4746369bed2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4124460708ed868c7f15ba6ea426b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81125b8ebb19714e0f3a3d768718efa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603934decf817b4dbb607f1660d0bc9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdba73dc713372dd28bc3f17499ff6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9c57371e63675ffae6dd5e1c3b9fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29494f5fbca44fa44787d81cd1e1d05f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa781c3685c506cff7b8fab6a408f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0f62c4092eedad1688b624b5f260f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9e128cf8a7a69364aa20fb5c0eb59464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26c955b7c208896997c141cb2f3e56465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd0aebc41e1985b0556b1433a88ed0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b9b23bf90a8da8439cfa530edf2a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98a75780208c8daad2626d0b1e7805468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34e69abb8122de3a97def3f02fb7f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d8a6bf130865c9d5e444fbad1256d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89ab1a84efa997c490f1bf56a91e27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bef64f53cee90dd81bc3f400bbb2a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aea540f7ae835114a33b7ddf1eba9c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89799ca022e209166cfd0032fe1539474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19db5caf68129cdb2e25f5835848e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ab8828771bd68acb57a83734ad602476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28a3e07a7fa3cf26c8af944c153d26477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2848ba7ba90a69d66057876133f766478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3201429c489f2391c5ece20526f01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a4dc6350cd634578bd0cee9f6b9ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd569069d7fc6a7fb325f198444363481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9f89765f1a6a2f905a0e4f769ef35482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac16a4f587ab2bb662515fcc0ebc856483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69dac9c4bb6626cf46402375ce3395484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cb19ca62c2de7189e7c62c2219a59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8005a72e6835f61cee265b39483a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fc382d7c9ea966b4bd771b4840011487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc99422fb714ee9a85ad4f8b873917488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bd6b4702f97c3f632a9ac5fd514cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092ec0dfde4b051dc71ddba2486c601490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddeebdb9ba309a08eb5110dedf04ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e73c3db66d1058cf57cb312e82213492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd408fa9df957a076e24cf16ee8af7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb336f5984b5bba6faa42aef5df0329494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3434bd34b06a113923eed9a3500d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b6970931b5570dd540b6a3c9886dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2888e1b2542a684569094ea6deceb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c73a2d02257a8c5c57591118e0c266498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1a60615df44052cf3c27e3d2a6ac2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6454fef328b486a1e20e10a67caf86500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b421cce91d22e723cbecb45458d0862501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6f19726a1227d21b4d2fe455ac01b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc627d8a12368eb12b1d515cbc806e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c123f85a09466c0a261dd47ab3b1e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b07dbe16d64456e59380447755c18505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27652dbce267d56dacb68ab9e87ee3f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6463ddee1e1f17e7609d0c8fbf0072507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7777ee870f0dbb89b0796c6a5b9712508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db03ecee689f2b017bfe2e7680a11f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e24c0cb06ab6df49ce0d5a27a269d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4013cd6bd4876d5dd065cb256afba5d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e901972ca13eb06be607526ef99f5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62f6f42d417c8d569e05b920ad6d1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041af702c3043690bcc2ee96009872d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f410b7229c9af58bb1d80d5b400c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ec9c11a722c28b1021b8d6d75d784516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a02661b3a735a5384cb79e8277b4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219f18cc4ab798c1960bc1dc2cc0398518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6a628f911c7e74010548af760439e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c2376f1da2a13608badae52a0c6ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7485e0da6b5fac01121fccf0f0442521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586503e3600c82058ed0fce80e2bca8b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dfc8593076630b2b27490611feafa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810813aa1c53d4d2dbf2b5fc8a78bc9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394ebd37ca303e4d98dc81b2a9544bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf0cf2ee9dba9d3eefc8562b4de668526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad0d98e535b5322ab8ca7ce13fcbd9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfbd1b5491863b5a12201137b007c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e6703ad278f6a25659672c8e73752529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907ab11256a7d99c6d520d46204bebc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304c896536ef5ea9cb1f1a51f41cc24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa28f218b68ad1272727a82eca30fde532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f766ac3cffb37d064f754195ba662533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892288c2271e48c4bec52db859178cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618586e3bd391bffe48e6452a6c290c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945758003a52352179c1fbdfda66ccc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b87503a49717e13a234ceca169fcc9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1f2c1f90553f95ddc6e0a9440eb4c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e131a3f1d0140065f4f39f1e322497a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6dc71d390e5099f02f5e0096961fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79f3b5092362895f775fefd11fbf2e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6b53d97d3cc134d623b1cbd24d812542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2a353e5e35cf099179c4a341232f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3a6c836b68f56a157f26e08d786ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f454803e41ee56a3ff504aaf5fc88d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7b29133f8e1ce8bd0d896199c0146546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4058e88df2b12077f0cae83a9d672eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b51d897733f2d74bc6df61a3f8e41548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54367198fb02c4618b11632b8a87103e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebded0178fc853cf4860ff14de430a0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd371475ba7de21f9894f6d4673b8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfd4e6ef9abb7856f6bc25e9b6c853552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db226ddb8b8424f21244b9b720e8897553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc7d8d1a0c0e480f4349f73a14ac6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04076f762103c54ddb8facb0762ebcbb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4f1f01883264031df93ddcc5cd8da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420a2b06d375be7d3d965edee9c34d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91591ec0267af00d73053483024a4c92558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f7bc48029fac990359818501e12db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91a244b5a4c6ee7c5cec9d541cdd4b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb579f24286b0e349373e5f5fd7c4b39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd949f21b6617565e31e84e7b9a7bc6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e15bc267dda3f86eec90c3ad2fbf80563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3c96438b99b4c325c2bc5ea4c5cdb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db254a9a412de8d06aae1c2242322d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c9dd6f0d9508cd2c9117254a869e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7d287fdcbd3904e3250aad13c6947567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c405751c1acd0b31add3eb77700a43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcb6ba2bd68c8f92bb69a70372c015569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a62cc97bc9103274403abdd254d55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c77f3cc9af42172bc10ed0eff3b33b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a0b4b770273d8b52371eb49c33eb0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4df9e28685ce9ef351685a6b593841573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0db1e2b6c7262aca05fd70f517d333574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f301076cc0b45f61e98704f849fb2b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544353a91eb6d3d30a929c5a440a363576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84be9c4e4d3cec20a270b11d6c019d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbabd6febb834d337d90ada311ed9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfacea4abf2ac881a7b7bc609f58e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a21962694b981e862941187534981580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644880f1574a6a96276003b23e13e741581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077cd5e9d1d0906b85182acd577bae5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb231da981a800515f43b3331aab2eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761756e35cfe08cbdd754ddbaf2a016584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce03b3188c80aa51cc2479b31a6aa4a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ada6a1e4e07fa7789a3277b8a5d73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e289260b4568ae8bca5d35c686f10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb68c14bd7fccaa29141852ad0a77c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc84ef5c3797654e87c160a15ac3a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f29b14018b228921759a6178151d20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3cbbd9777e42ed11ba10c29a7fb3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd753591ac461ddd57650b3b6bd73a55592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92cf3c6f5f5ee836abe927a85c67d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f70e4c93e1297c139021d868a8b55594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c422459981ef93cf670ec1f55cebf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881929f4215d012749b105100af1d38596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c3af39f3ea890b8d02abf8fae19c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a22558aa167e40aae232f96971e07598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc33a2eaaa2a058de1ad5d880c9308599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18945ee776823fc55df2394ccaa8a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb71475d936f11fc42ee044b52b2f2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65102b7bade579b95e0eeaf160750aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbb6ad91c0f50582bd5111eac6568a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b92fa17fe618adc225d981a33d055604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ae25c726a4863fffdbc1d0831db48605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdf347d499c35266623c2d356f1215606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfc20d18228ea7d2401a38cd7c4385607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70385f34d36a9502d8dbb1450087a166608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b301b7907be2edd0e987bc05f2aa40609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13081f367a7d2cc343263459cf7d34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ca236ce2d0a1bcfce8936841bfdff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42423c25a2d30c8e373116ed157353f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f14da51fcaf78e84f9470a630b4db1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6688f5979362c6300d4dea75e88a746614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76c4a3351de51472d5a470aea0c7ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcd8f860802f6cc3917f162df4380b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed4d099b92ab137f8e53293001cebe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e831c0efe72730d317a5fadf03c6568618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d49088c77e0b88e5cbb4d091b62ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29cdadad512d3f8f16ade46a465551620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acac7a6df135b94eae485c64b6a2a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa5573b1b8feed2ffed68c8d81d686622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854dd1605a03fff19ff9195e6f0ad60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bfde96af9665b3319003c57f1ddc2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3051301e02d8c97a73873ac5c2363625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2242f23d6f4f144c84cdfa2fe8f194626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325cca6da7550ac882828100e038d44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddcce4a6b29200230cdcddaa6d554e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4578ce50329216f8270cdff5de204629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6011a4a20da0aba6c79242f0f6626630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e6e525b4f639bf72a035fd213806b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea099e580313e78d7714aba632832697632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b82740970d4172cb14a5a425fe85e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d7cc842bf07c970546df417ee4fb6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853585564a169d9d8fb89f756424f13c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51029cd16d4d462f311c911694b6cb55636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd123aa4c185ee25c6fc6a4e1d38f8c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d15d26d2ef67ef05e6a1adfecf96f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e1ab4a314ccffb7cb49a22be521b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904601829148c4c9ba3f90365499edd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d33ec0acce6aa75504c5fbc9908ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670debce3f1d03c43fd45321017292e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b79accff2c353492ff116e3b4b8be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5e56db4f9a54d50605ad47da46550644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e294186614bad5f61deaa0111fca13645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3d134274d58974a110c557ef293f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5b447f77da2ee178a9a6062476894647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324f482d8ba5f7c158958fa3be9c80b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58feda31e65ac788c86714de32d498f8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187656dbec0ab4475de554accce7242650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15457470eab711d0da126fddc25ab331651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cfa9ce5cb63150d2b2f50ffc753df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3f0c0c36571aae06bbd42136333b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbb34cf86ad917aa1473896311fba4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a062cf198c07c68ab3100af66efa564655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcacf9d9a40d95b6ad0fc932786607656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc343824c84cb549d5d23cc0660ebaba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf83f90e92597a25ed0adf78e9e95d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852cae8bb05f45643382521673187d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2b647f7fe81a26408594d28a0bb99660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf69f58c83b6f3b11413e2f4079e34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259185a9147ed2b4578738bb1f91125a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d939f2a091b0282c853abe855b394663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a7cc97dd1bb331cf74365900c7199664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492fc833f2ef823695c0e5ce97d3596665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec80198249f8e89a7f6042f912fbd4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d680c3895564b2bc26bb91579a819667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe48f5a6a4af79520f9b278dfd5ac1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e400bff94ae9186480371b0ee404663669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9eb7bfb925f797bf490631de775c1d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43624141df9062ecf5e8ca9a67636cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3079b84f70aef93c62b6ff2922fc56c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30038fb2ccd3ca618803d154bbec4ee6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abd04c27f6d2a81495cf872a15e296674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044ae5da77eab3e84c2e91e39672a0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4b681f9a1cadf9b6e2692e02fe138676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1978f61bdf3125c882a46b2aa8c9a3a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f586861009dcb2d1f1d5d161b2838678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6fa4c848b8fa1541dc4ad07f10d6b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088b6efdbb44034bf3ffd406b81493d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6cb597cd923bf21ca9d9b5278eeb8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c63eb7b433d68212e762423bca855682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363306cf1fafe9a354d40179757efef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef76f67a1c8a6937e1ebf797bac0e05684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9d55d4bf84a3fbff8477bd6a83b38685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cab48bb8ff27c276871fed4a16fa4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904aa5dbd0f480ef422bb7d0641ae2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04235a65884a1d5951757f2a81ba073e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3b0cd5c4bffdc9e6c8532ec1a8868689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f00a1333dcb932902faf9756e04cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5e33cc4a79cc9f3e05b4cc0d917d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491df8b4c05406eb6b85b1fb35bec854692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cbee127dec31285e6e17a80b9424c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2d66dc590818f13ea21872913bc4c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4620ed34b3bd1c925776f98c50b522695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be91e9e7bb78e7b4d0aa8b2548c15a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf91b878e353f12b6a09002974103f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ba8b7a365d98ca746d506bd8f9f28698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc88bbe76819db5685dae4cd725ba9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d32d91ead5c6e15ea59496d02e99da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d301ed6b19968ff4ba46501855b2d6d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc17000b9cd188c779d84626ee9600702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c693bc2adbd2bdca95cfffeea7b5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4cf46860aa9dee164efa902a92b5b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b1d8d7bae6e6b34e823c1949faf27705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84857b5c8a0806062cc87f1e6cdca976706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae93075b16561d6e7fe5470b97ed4dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b7df93ed89c426e696f701311d0e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bda2fd7a5b701c3052455971636df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847032b3dd7c050e06c8b43f0802560e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011f0f24f8b95f232be7c16d145ce27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad159e6cf6f1b74874ef51a8157f7a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5dfba1734b902e555bf3fd80f5b4b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857644230734db411496f6027c8768d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6467093b503ad532a03729a1ebea14715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abc69544ed83cbaf56ad3e7d1b2d15716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662feac861e72e730ba0a7e305905f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13bedddd0a63b1c90d19eb087897da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55f19323ba918110f92260a50adc3b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf7502f98707a27f5722ebb3d5788f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d3d64cdfa40259b77d7a4e03d962b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5393359338f35908929170c0a36b1e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166c6299216cdf3e220a753298d6d66723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8abd9272f9237e1da8526c53ffbd6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addfaedb656cfa0ed372b23076d4e6f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc334eb6a6815ba447d0ad68369ea672726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746079794777bb72c643e131142413be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353b79f3b1ecfdf013ed25f6f240a0e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe499a256d3f8899823f82ccc4b88fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a04acae50b24422258b8814475a24730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a959a97baf5b34d58967ae3d0d84f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18207998f7f9fd2642b42c71f7cecefa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc31cf0b9b73e2fa70e8c93fdb79415733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940a340acdb24fdac7a6a06b1958d17734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686e2aec5a7cc34ad5ef28e094e2e45735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac0579d2d94597049bf01a83379d87736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d402f7387b574e98818a0a1bb5d98f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d39dc31c53a9c650ca5df952f6761b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a71a6df9c88a98e7876163ebaf3020739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02173306003f36382643896357713c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efce8442bef52d5c87e250d48e13caf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cfd0cc43432ea9670afddbc8d8ca0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1442b4058953a4bdacd84d08f4a83743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcccef1d91a82392ec19ae2fac3713b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf877dfcf51bead776d63b93166da1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339ae480314b1e02e1ff036505064ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483199806bb0c26345b7f1bff48e1bd6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e27dc0a1ae1d775eb257ed552dd322748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77efefc57e81fe6c14bdb1e94b3918a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076ea37ed2d9e60eb9fefeec31cead9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4ace2c58f41ec0c46b5c30bd0793b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681d57a6f23bd75508700d463524a45752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249c4752eac85e975c7f858bb668ab9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b905ca6709a674e064f36a7bc3700754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7f6ba1ac7f78a16b5fb750f46852c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd8fbe02589cc91102fbba0b09c262756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c216f1c8576235c806deccfc6187733757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac95fbb6a8076296f9176663e20dc6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cc9e07e02be298b75b6b3eb990f16759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>