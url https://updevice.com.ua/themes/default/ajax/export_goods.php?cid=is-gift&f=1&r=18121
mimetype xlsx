--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfebd5fc22a90b0c2e28869507ae0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc83b1a0588363c398f6b6d5eee4b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18c8873513b8465e4f557252149e173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec14570d96ce8f61ae615664e7a30a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7daf0539ebd6172319a260689071b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0160deddc7f09f8e83d6b4ebf2e15a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a1ecef3e2204c2022fc4fd459b39b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b1d320bcd0be2b602b2d5572ac9038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771df58c8b9041e85c9c606b20b635969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d9581569a8a1e3b94a42c481daafc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b57622b20376483578c0fca97d4a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6562ef077cb9b1d51b99bb1020382312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cd29121db72a7076b1c980594954913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e842a83cef77f5ef92076340ac64714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189be003c584a39669a814d4a1307a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80265616295bbd640def2bad08f45c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bc4f83a0cd8c3283d14706cc29ff817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf028db559a570d6c2595dd6f4639e6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdbdcf89856485d48db6e6b18879e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541eaa3a2278761c599b34c9e5476c2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a37265529f7bf05e89992274b2dab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c23434d19b530e0a8fff33b8a4315e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df3c4167ea6cfb1f5ca0c98c12dec623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896394eb84e84be9e42cde60a3f9813424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27283727e566a1b368d497c72294d3c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ce9b4d3b8e07144bd7c3dd20f914226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55f72495cbcac90e628267585ec84527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff00597a54a480791a30e674480fb428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af286524b2ed72eff216c757ce89e4fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563d26f05507c55253edc4b6a799a7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2a9d17c99bdbbb2dc76d284e4102431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63147dbf664a9f0e7588b36d07d161c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88553b8013044185de50d68db5cd71c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb33abaf65c26f6658bf86c19560cbf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ad2f692d3af92ffe29bcfaad3098335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52633d8d29f6a4986facf3d6be84e67b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1897a9ec0606a6166d9969183c0860e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d2473953905eda8125487aa4be43238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb56e9e135f67eb2df1c7672abbdb2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753863be8b192f242b134beffe3ba1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e3cac31c45f28a309d78935dba23841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24a5d380af52b6ef317732cc4ab2ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76b6365f5d0f6818dd24ca18cdbf4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77799245b0bacf1b37ce7b084869f6dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fbe881ef166843693a6cc62a0a6e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6c5881bf29eed3391183d6a0553ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba45fc2c4dcf591a727f3f94aa6a2e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8afd2bed0fbcad0240653e5798d7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23ea2d52d458b4619ff06f30d3f38e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01019fd227203b46e17ce3d22c88fc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66f1e8bd3ada841f889ea112a8e6c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5922db9bf41800cf9f8815b1082cde52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6a97cf5aa88f35b82c27c110959be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f1453f134949af83bcc3b6f4fa44254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ad4f75e0e502e577e1c2286378dca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29834defec137508743800c71ca473f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4c127b3f5d00d3575d57a8d9767a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b034e49a3b7fa36cf30fba902e533858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117948c21cc27cafa0fd4afa496867859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd97b87d68d84ed0cc0915a2c31b3cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee52a025f0c12db9bed5a3da90248861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff0ff53d6eb213e5fdb39534e1599062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11555fda50d71cc3e28a386b612d35663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8530c3928ed6e48fb9fc130179ce664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa35fbe746576516f4d1b05454828cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4511bc79f0f3d7293040a611b38885d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff7bef82af616ed0fdf86a30c782b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534ca6b25e76c8597f200e386c4844268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623294710526de251a4f4c3ec2b7a7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91536c24ab1d51b0f52047fdab43c4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05907f9e7517ea2aac8106a5a05f77871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2e124c588bb8ba464ebea1062f12572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b56c14678654af5492a047a7d457b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce61d949b14701c86618ad8206412f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c01f70383c53f80fbb62c9b59e20675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8321d721acbcd9021cd371458b9592176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50756bfa355d12704862cd5a3db5347a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f02f470dca7bd6d8ab43525ccca6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2626fd8921f7e862af087fd81e7dfe479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf517659162b77bea2f7059afaf37b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23069f28bf08b85ca19b99da210e3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374351e9f34a914a96c8cbc6f585fe3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52ff54e8551a3bc7d304bda731089383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7dab83e28e0cf1ee64165402a7da784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20081760ed6659c3d7895b353e8fc25685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2080a2f040251a65bcd25feb1d25b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283d32a4b2c476f47bbe538620007b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299adc59758e560a8bfd4b20974238c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb51fb49a139e56231265bcc1441e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30257b708acfb130fe216291725a03ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f840628dc8e926f9475195d8e267af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b74909640eb44530e0c1929a8291d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac32df1f6ce32546a88f0ffb9f26d5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ac549a429db0b45794eabda23dc6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ff13b968fd7ce1d4fcf1bce4fe21795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1bebde82492c09a8f17bbc3bebe3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66144f33f06ee061bc029156a6a5a18897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d85bf2ec90ee8257046d1ed5b287098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0ac0e48fb45096ff8f291cc3c25ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14f02ebee55f0d7f9a2d7b6f4927c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28133e7bd2c20721ecf8ce39f527181101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69245643b40f0af4a7c6b94aa27608bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc69e285b60a2a590adf07eca1fe61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f7f605246bce9c553cf6cfde045af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389b67f793ad12c2ff3fe7b60f33757105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050d8305fe073f9a31d2bb62d321cea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0856530f5ed9fd3c80296a057310e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc8b303cd7bd0167263c920c78a098108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4cd173644747f56de00ab8de48d8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b84ead6d02df8755c5fb2d0337afe7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe73ffc78d9466c31807c7976a90e60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9107a5de20b194b4114e1c6cf3ec4dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c53dd723e69785aa32e3e2f4d614bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246db1eb4dfd4af039b0b376eb930fe3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f173775ee18342f7ceca34f0f25fc52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaece41b93831271b6043e54836a85f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c198e9f8ed9f8babd7cefaa224d6a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab61eebe229de371aa251253b9ed8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3c419aa1fb5b0b1fe6ccf39417d69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd84e9171367346933a0dca738caed5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2b3dd3c91e0f0d7f8c6c8490d0e50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe2c99bbf66ed90dc2cc034faf2740122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e36d3baef4fd5167a1249bd2bf8c04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79191ab5dea7fa96ef9b01df9f224821124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009c3ea1ac603162e7acfd6ebbc3199125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57f96161ece058a30201a75581c1fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116dc4c636ba1434b9d25a58f6c37eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11da39f1322f97e05b2b588b1e1fc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf31ef525cd033e827af0f9c52f46ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec591205320cc2f9df4da2b0e6fc9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88686e70fbbd48b0f07b4e8f2e0fa455131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478bd80cceedabadcd38a7bfbf4730e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a9b9fb97e1632aed1c6aa24c44b7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de0f7862b8cad7afd05ed8347108be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf1e165b4a5bc26bf2c3bc7c5a0e22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af568b037baf7ba8bc528c1833a8dd59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df50b7007f1bae88e84f1eb166f14e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ab11aea5e0b665965a629b9f2e718138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b42d1cd23a25fc2f81f070f99d4327139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b7f1b0fc09c3aa85dcd9d1acd232c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43b9411903fff60521aba16f0c8b0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79d180fd7045ce33daafb9672da3fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eed5bec5ffcd06da476c0dc02ccba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfb32cace0392595a7c8d89b9e511f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc82aee2f68ffb2281b92622599012145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2125f74b8cfdc5044909368da7beb23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531127f76ad610eea7baccccf5b890c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1fd806497766e44f3d3dcefbcdef4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9df3be91b8479a1c987b47c076c0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b396a6249b52fbae135375131cc668f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168918189f1723975e461ceca759ba1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee79c65b5142b84d041377f962d047152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ae38eeb18899fb90232b05f709b6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5dfea5a958a3944cd740e9fd9e627154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a460d9dfb8f4c4243847d545ceae9ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5419cffddd88a9908056387e9b776a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146f5914efc7cdf7afa6d57faf59f7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed05f35e2612701abee4b67d1f8511158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b012566f6706ae02548d8dedc036ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe41e3e4bff2b64ab82e712f9ab63e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e8d8459fecc86ed900a9595c9e743161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845828df0d767053f55b88facf6e7f48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82eb9ef7f656ba74ae9b5c8548d324f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb5b5bbf713a292d180f9ad3cacbf5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612279edfd2dbdf17c3c95b8c15418b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b9da3784f214cdca388dcd1735324166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec88a3be0a1d8ddce4b74c1545a50d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62087bba21b2876b83312eb8da484b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc83ce9e69fbf7fbbf95e174ccaff7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d376fbb80dd629308d82c2eb0687c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0528d18851218ea0c702c50fa2f7e37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad2fe74564b32f6c9016dac9008b53172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c958311ceeeb77f3fac45d20d17a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70735a77d175daf557e06e3c0f4d6b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edadbd12c8ffc1c9ddf8e3ed5364ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a085b9dd11cecf42d56bc474535486a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf04f79a03d2a70630ecd6e865e0d83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13af9c607a89f95a8c5a157e36cea78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fed839dcd9ae5540ce0d6d86c1b96e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a87f3d87237a4a6f061ef097bed04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b505de984ae526236a20c275d642ad2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e2572b691c5cb8568fcce39382257182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b985140f8aedb259cc31616a99f5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea88de5bcb69592b846b64abaf59a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9739d00f8609e84246b8b49b82a8d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdc3492307e5e57ea1475f039827b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33317b061adc64f7cc3f35e154d6fa70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b911f6af3a061bd0cc7cd4b4417cd5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6063a4925da29ff16636068e93096189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735522ad6493dd7981f77ea6e0d8d7e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6fa2afd2f8dc80ff51e33a0feeecc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5231f36fe288f815c28b60362a5f75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47ddf84f8680cf7b941644dba9880c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e47d722df411162ac9b010796fe3cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e901b8f00cc84b0795975df827058195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a20c07c88faa68cb4724fe38eb1d60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb2d7aefbbe80ba23a55f44269e312197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68439329b24035fd3d8d5fdbabc4fe82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64927eadd74ccb7c494b4390d68626199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2be5e650c5d5c95c5095f11684c072200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41799daf069e8d5b16aabb729d827752201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487246eb895468011e271d34a143c59e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408144aaac366b976fb99aa379057a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dd2ce4d7711eb5778be5eacad6624204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f690bbeecd9d92846758e8793ba349205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c911c74f8fc1c60e5df8b3fc0b03f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132374d2fabb06cca255bf61f531344207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5492d5a39ee4ad638b724a6602d256208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c4b0c203edba04095e71fd60279d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c9e828de9ea26bcf4b0ec4a9ef296210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e846dc463c318ae1a46e3a6983673b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496d8bc524e0f73658f513b30f92329212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b77e48b723d4d5fcefa51780cae86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b090a034a6e7478a7cd8bd7f34bb0fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3ae6b762d435d80dfa5288f91ca13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d82f518a7e40514438bc46bf25f19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c3be6a99f3f3dc16cc4ca703afd8c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cc6c762804fa71d990aec3359e555218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a5c00025962ef66f68b98d4999289219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae070e5f43848f6d23b02e445780a9f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29b49224fbe2c77f7594913c983ead221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fdfe9b7809654da317b4e51249a34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4669f9cf325fd052304f36ea99a2626223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f25c146279d510597e73f0c9e4bb83224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbde83ec216b5db4c706c995439993225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadb5fff4d0d17bf800931732a7de0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0eca814a8899b5fd2ca9b0414ae8ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dab50e463539e71bed08b8d79e1450228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16c9d16e70da53759181d6f84f2be2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4e602de20a092d02e9c00bc8b314f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49344779e6a87811e6771413cb61f222231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ecbe2c736a5139f2e4895f3f6c4e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be240073efb2e18dd50312fc0316da4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aef0895a218e4206a779a6c052214234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55ee1bd9687e79ba716667b3553189235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc093586dff9b838b9a2e7e6a568d6eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67041ce93ff5fa095f5adcf991f2703237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da6de2f91b8d455891c3e2cfc5f3d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97001f77daa2c6fedde20cc446859954239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c979f3f1891c3617f3c813be93a502240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a6b736c34a417f0618136e626427c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932192e71bb92f50548ecd46650285f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a7f4cee2f5fe9ecb1e6de2771c30d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626156a48f7377da5f0979da9e9f74d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2e0e47463a7444ce1db7172b617af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5dd21906cdf4a795a686e8fc7b17b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c9e21f0e826fdeb87968d63ce7a91247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0610d23e487314705ed766a2c8901248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f01fbc715ad69aa89951be87993136249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec717e6700b9bb6cd14c5dd212b57e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4edeae2f5b6f7c9f8928cb4c1ac93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3ee2185504bb1dac1d1a35072b2b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de46846df0f2e38f63675e495bf08be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4ad82b5a1e06dc413808cdca17564254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651402e8fa69e4a7c53d8997779c40a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0040afe41b2bc6df9cf5ed1b7c12c1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cc5bc7b596cd8e0a55e6918ee002d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0ef4231855e804fa753707f710b92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99466f722183fd8e82123d089d529f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeebf72223d3fdc79b402ecda7ca1f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3a6394552f238fb641989a1ff858a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25171578229fdfca3fe7b5077728f67d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77cb28f0b524f1c7fec478a3f81fc8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7de9ea3c50f2c71406c88750266de6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35a49d5906db7227273d3c30817301265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b05538bf6ac37674cbff1040a74202266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7f951b1405619c9893daac72a3619267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc1d6c07b717dcc40998064be881f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12ea0dde750b8c99bcf1cbf307e3a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a771609ddf339bb0521ff4a80085d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93923e47733c59714cfccf9db0f57eba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a32e2d7272faf7b25bc99655e71fa1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffac194e6b70606524431911e2d756273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6d77db650c8007effc24193ebfec2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dabf87c99ddfb529a2e46fb6d15fb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d990e1a5953f0601aa8a558776f19a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674f8e2859c14cb3684b16c49c8a8a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f58552dc30c1f06ee64be15990f144278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e182157fddf6cc74b7a43bed7722d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839e7a71415cc72169d12b5deeedede280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930fdedd14ffaa20d68a33fc51d1dd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a35b21848ed8a6d5a7d2c9e8f4b5f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06968c5ae90c57f38848299a5c68d86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee53df8faba535b96bb3a9914e8beaa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acda521df261b3b1bc2e85ea8f5d218285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aed805bbf64ed2b811bc201a5e005f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26106148c6efbcad2b6e5e04304ce92287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d026e9c9dce527ecfc2544a8fc2551288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5487470bc147517394354e3c820c6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b11b6e551be0ddfdb5316f0ecebb26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa02ed66ba1069096350f045fd8fa1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f17d07b33f36b921827ddd11520729292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f7f8c2fe38ea48ba59e0694cdb0cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804156d9aadb16de59f34c3ec0a3f1f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0d8cab8423ff98a7a882fa2b65339295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1de550761bb2ef6b22d4ad91b0285296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f66d46f6aa1bd1b7a4bc2ea0c4c8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dab4cdf7362e3c0a33350696a49e6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72602727d87741fe7cc76f8084f279d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472840e0ccbdf735efc4af0bb07b83f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41359d3132a78f5dd58fe50251da8907301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82da02f03caf2d4e2876eefe614b4b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6861567417b4ddaf6fbe9abf267f33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31999b5a14fc550b516fcd7559db1bb3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad954da31dbb92ad01c17804306bc41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b330933ccf48c6b906daf531e4fc5fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f191706d3b5b33f7012a3171000c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d287556c7ca4975df5fb5a3f23f5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76216007fc28e9753af80737ce09b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b72d629b2ce59cd3b5689f873d580f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23157aaa39e03c5c625d9c8cc57dfbb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bbdf7f482dcd4e8582e8508a3e89f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d615cf7b1eed3ca7a947cba43bbdfa4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72c4a47d7b4aa80426f4073e5f122a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a44d7b923336e84c116947c5f2ac31315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bb1743584d673545c3fe560095950316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489eeed9251488e2b94a766230f81ddd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b52abe178a343567a5b99e508e628318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bafca7c432985a9653cb317a7cbdd3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581164fa2fb9df0b90052b2f0323b0c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e63b9382915c460ec1817db53473b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb064556ad3c1767d10d076007217ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896d1535c36ce906b26b78ad5ec0f97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85223fbbf292a123c38b499b9a3803dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a3a4a9d068a42a95ecf47870b7b38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f1ab9d68a2fe2aa7d4f62e38d5071326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43099720e76bd7a7ce0fdedee3883eec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fe361e6f655240026398dc932c91b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb710e9924368b6745d1188b59ead24329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe806ba338b2b95a96747ba3b27552330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e57aa674f9c58c6d9522376d808e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2a536f8b27ede78a37ca0c1742ed5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d029114b6f7a04cd1a0d8527ff7032f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aab65bf916bfe010c63252a71da9e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592a2a743cb30a8f72af1f7bdef5203335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9d6989f5b330e365d863f907377dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7667abac8a49d9b381981c9a32df5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86860e3ae1fd350b086a2c81ab544eda338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad1f099df3e748310834c5681d0572339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3952c99cb0a0b340f99aca9aec209340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3d30364d891a4b4ab80c4e27ee11c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e6052b951c1b7528c67f5e33ce1c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66b079344c2329a8a6132f726f9be3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05b4939d405c7f4ff6d9624ab13db8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92227f6ac0004d1dcdf353241f36db3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daf19a63901319ad463091bb5c6f48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016498669a3ccdcdbc4ff647a5e07aa8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112d248494da254dce220e8f21e229e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6479a9c8a392e9a7a54bbc4f1b126349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556000a2ef26aa88cb3d5ea5ae4257c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe575500eae41430b55b26732f06f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f3a9ed820b561baf0c2ac74309f6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9b145dfa04aee76541bd284736975353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690e6b9b0e949cdc7d17ffff7d8bd88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405c82defdc57e5031949e5f3a09965355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b107c504f1957525e074f47e18dd8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68d4c484693ff9742bf2a9b8aea7ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273f3cd13a5cbd574190b5eae046d48358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e261f6b7666fd9000961a10809e8d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82af7c46ed8686bc21291a1ba2b70cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee576064f8d50075fdc810ce5d8cdc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda16c11c3e43290f169e9feb8f3581362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca836be606b41d57c097348ea133531363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cac9423926a51de0095aff1d830e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e84af1692115c1d4092dfe1282dba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766ea77f010d9edcdcbeaa1c7e2e4cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8f752aebb21416f800e7995649c37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ae41aca56799c686a8d612151ef4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b437af801e842ef93d6027245454d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd025fed803e543e56eb3ed694ce26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c885f55b026562ee5b08282b16a3f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc800005f1ae4865be088fd2883c8e34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246ddd8fac787d0842a77aaf2ed6f24373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa1f0734dd6d44016c1f17e161c1b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb2ef80086ec7ec26faee4a811e670375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f06ba5c94d7b9f0fb83b963c4eec80376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3393e0833b084ed11488de79b8e00377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad2830c2a506ef865ab7581f74fd38378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539a4a67c5449b6d7a14edf1a2a8302379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb737f0c0a36796e1fb833593586a77c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61622dd4223194c37970437c95a23028381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dd5b8d508636c4b78e6dc4306d816382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed501caaa7c1d382d6d803efe328c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b134a3bb0655a36c2253f4cefe7b1f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd47dc71a8238d6176a89d2574a357b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a8a027240c884fee2ff140c71d3c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c98051fa1eabade46f6ea6b95e426387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6461f47ec0d55a506d52e7e7c9b78bc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609356c460d3ec965c39172f054c51ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7c64083e2275c8a0d4cc4e9ff3f9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bce4da49c55871c7aff3ab7d0fad78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2810b73579dcf6b2956d15f4610a1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8c1ae0e3c564da8513b7b806dd27f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e67241020662c22903f6b63f1651f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12b548ad6867e0ea6630cafba04b84395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aaf5c053a31252022bd37191c78de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d23d766a2d4024117b97af12773b60397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cea7edd9bc4a4c72e745d6741c9ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccf27e7aea543ebc17de6c1d6984af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036414caad3ecb01b8aa18c013624740400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8009c14eb7a9da9a77dd026de93001401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805a2f997814cbe625d94472598fc0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00229715eead640f11f37109ed44da6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc735923a57ec41ecdb69cdb4ce89b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08015855797e5a898cd9cde4e7511e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956865b82e0d30f1da72c6f7dd22c78406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef8f0ad16b9a88a83b641e03ad7aa4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f2ff54ac78ff944242b20a25151f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8194fdedb0ef75981b857be339ec603409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53bdd71df4b8cc1a778155cccaf949410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425497159da3f5c6f4a6a1accf01cda5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2578df17b173894fb3f9f63f87ec9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a1345bdd21acbf560edacea8b151a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776aaf4b23101b22d19544360c760f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d240a04c17a12bd04fd6b4cee47fb7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde12e1e928511c97d55d2052028399416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338716584144aca95fa3334b3afde4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1750e0f39f7241eaf9a4dad858fd077418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786efc2666e8992337cc5aacab758f05419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bde70a43093db73d75f65afed0dac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b279ed3bf79b94f40e7f60c1a6993c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69437e970d6638cba17e7118faa6f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1388150045350aef95e3e218a04f80423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9b525c86dd664e89ca1e41680999b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb358efa00469a7460556f4e0231c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0745a23fd0081140eb4f1ba2f90a0f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a4af41ee050faa51551759c9c52af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab166df9fb558c79359f73dcc0c336428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea173c30fb90a8eabe6e02369a4924429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0a44dc11cfc05628a781b5f4977e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c9224598170843351b0c4a99e61a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c696d42389a2f815f973e71c5d571432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b7b6b6ddd5c42fb1b90bd656c218433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc52da9f58e73f58021b7c8d485192e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd65afef5eeb8da36c3d7bb3621f2fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98492ee9778bdc73b5d169b470810135436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe222c52bba0b86c9b3738e2ea62a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f209c4f273e0bcb6d1ec7a7d2e87f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89a7f10642cd728ff04491924d32fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c3f168391d6515f959d9ec1208dfb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ec6a70deb2755195e51c35ddbbb4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ded99ca6ab544fbaf9d460965f25e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1cb6488250754f783260e1d8ccb1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c074bc2990c5ba5893522a6fd158f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddedf57d1516c1ba1c65bdd2001dbf1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2db7074902285fb277753cafda63e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ead6fa77ec4657c381cfd2eeb3ca8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fec442083f36e09cc07b49cedfc760448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d381f8b2f1a845e49f9dcd061d172bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d5f676ab7de1b340bf69285e55e43450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc80303f08d2c42c2884a262683dfa7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa78bd385f9c8e42f414476ec92bbb7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8ca5c25557d8ca4837a89568b8c81453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17c0a1bb6d313f0be1a685b8dcc684454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121a9db1880fe8b32be0908d73f34cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53161bfa2642c5fc1a6618268d7c047e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327338e20246af62e2a45fa8bae633e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71892c59e2f81db9c2311b7a936d8731458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f071ca41d3af67ec4da32dcebe34fa4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6f1f97038f3a6d2c9b0d122d96c27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046c78e6c43c1672a2a4d048a19df22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f5fa6f3da6927098275e610bf5c29462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e906f7ba2bbbcfd2a871f05b992a85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e02fcc836f16b10a8ed1e5392afa5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b80990b836ced9f0c81842cbe651e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2e0002a42a5e37103f0ae1ce8bcd4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2676bf0b46f3fb93bbadfa07bc1c16467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc397ff86904a3f9861d9230ac638b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81262dcfadf799d76fa391927759b117469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4756586c1219e36a27a6f9486d48c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898f56512f26a17fbbd07f8fbbf65f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45708402be33a2225ba2087dcadf197472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbfb3a0e2dc99a4a180a25ae093cfa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575c8a682b8b8e51f5c97c8c44f9436474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70103b86f6d5e4ec01d8986f8ad558475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290c674c3670c04fae10871fb7aacc8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0ea59b7405ee1ef64806ed0f0b0b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af8fe4bac1ef491a0083d591debecc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef37498777de34bdbb0031c476725f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e7bb602b60816f9aa5b72dda0a8b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe69d646c014f9d523b7e7746b5407e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d026692041af2f021dda9a47591f11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae9f8d883f34d4aeb83d5101ffc737483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40276b5a1a26ecf677e7f5fe6ef55332484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495de7b8ff6fe9916151060972cde0aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e80602e94c88051f866377780e48c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081f264cfa76f78bee3615a9c866da6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219485a698a1aa0222f147896ef91a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc49f48840451b997e18de02a79f361489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a68d4e6cf2c031e557fbe84a4e6e6d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daba6e44ed5d29dac36fb1796d0915e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c31afb3f4f3ca1af6e02acc53f8c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9c79724aa8656f9e0b6e8e166583b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55878d18d310b01297334c9cbfd13202494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ff2f10928621aa6c17c07cdc71046495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f65ab3eb6d965ca8979d670ac50646496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d7de16fe58c3b58273501b59aa24f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cc3008b1a9d10fcfd54a97268f785498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6add073f49eaa0f73178619f0c176499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ead5e69260d46f04a5e02ed251529500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69183aef760481c16a0a70b02adfa42a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67093f61b82f8bb73c8025556fa2b48b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332d79a290b1153e6be0ffa7b3032e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b52c78166a2cd111939af7b7349893504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7f04e43fa8442561682efaa241d88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea5e523a13102c34c9593afe391d70506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a705798e35c456195a98796af4506507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b06f357b51e746462cf7a64dd3f88508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d2acf1afda230653a20c62fc92eb9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239831ca5f0b24c62ac7d76dc2a1cc3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaa055bbb01d0f92718bb52fc516fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46d1d6dc2bca7966dedf3e69f92d30512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8e7e537af1e58513b4e1b7e660252513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5bac501d2e19956ed4ec541e5bda9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0686936705e76cec1e217a0d75e86b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f90afd701ac7e45a3abe4354310224516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bb2e2af452907b7311fc48e3777fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a6285fed32de8d57490e6e34a7d41518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1398d6fcf86670637c451b28ef3b1ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe221b15f57128e39d4a5a1ae0d2cb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f9ed94d86bc0ef943bf4e2fcdbcfa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a699fdeb0b9efe31c4f1c1b9e2644522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad797ee9e36d9d4fea17a1892928b60b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd004ac5f77b12c12ff0f5e39a28ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfb8f6c7b2e0a5356c3d1a640f9fe1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562d1f0c47c67c3be7131fa694913d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaf70faf593884962d81c8fe76405c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb475e759741023ed2554479e624a149528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a26678defa56726f2de990f497e821529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68efb63eded0e8ca15da26a036a2ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9b974ada95da97357f33c80a7d742531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767711c108a6213d838dd96e1ad449ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eef86f4fbf5cf5ddb6c962d2ea7c52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3692390ac35c1f0489adced9254f8ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600cc02bccb91494127a04b2cb5ef42535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87eb41e996f5af15519409d0bfd8a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572f51c5ec5a61e1b497587ea42d73a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdc8b4a5787bfa2a6f662af3b1f73b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6848251e2c9999f7cccf78106c016a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc95ac869eeeb89eb2a3e4234a6de8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044743451233a0b6aae07e7d131e3ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35428c8e77c3679d734bc2e4102d660d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897433e9763978dcee4d3872d3f4399a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402ce0bac032f5673f55121849a7304544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9868b3b6fd51976fd2ff242a0c4170545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26806a9831b5c59c636aec1c77352402546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eabe02bfe32c3d24eb158a6aeb8acb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cc18fac664010877af63a82777447548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00c902cd82071816ed5583c3b13ddd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102d87c460a8e3a80925abb2e70816c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dfafaa1a6ef8b6a1eb01c9e75232e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf976869954aa9ef23dcc113f2c24a4e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda80f050d3652c679d31dba6d83572553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16072613cc6f8177293d39fc2b5d922c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de1fe258c839203557ea4d61635af1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9fd3dfab86bdf0a88b56de1c8b1fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305cb55cc40076f13a74fdb979d6c77557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701bec0412ebfd58794e38de4785202558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5b6b17979f04377fd448a92ccd8ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5c5a67d0d04776372bd7c551aebff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a2608275caf2b4fb41623ac960933561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d889e44602952ca07f0bb7d589cf410562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027c0829b3c94aa21a8c430daa92975563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4383cf6fc4e7611d6cd490c1f31feb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf30d754b8386612f1d71b94e3d68e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7f0ab4600534b5cf3c75ebe12e458566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb28650ce64424c0cbbb9d023ff6b09567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c24967a605514451e38e09150fff8e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdf023101175425c574f9a83611679569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304e13f9001d28bbc5045275a45bfb7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b112c555bfc9dcaf31401fb0782d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38effc02264cb2e9b040c48f7d64d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9bedf591d855c7773db08cf277236573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1b3bc89b3e63e7648d729acdcb165574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e77e6c16323820ea32e6f192e09c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acaba78f77b46ef2faf40f4deadef8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fb9d5d8c05ef4a9f6d9a839c169dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b3cd124b849d5b35a0021c0a71813578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac8d1c51aa3754280409207b544157579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e20458de8312da38a11ba2f049c347580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d94419e80cf080eb6ef0be31b74404581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc082037ea4ef3b1fedb48d6f210ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f48f6cea077dad9c38a7cbe29699d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2caffd790c19bf77b3513e07c2f80584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbdc882c2a4aea49f6fe32c46a69e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c03206d85c8de6b247c20f4baae0f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198fbcf69ef434ce9b8a7acfed3ac8e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27aa2d6ea1e6054a63ab8a313a890b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764447d611908587eae6b651acfd41d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555504ac94b4c642cfd6415fde4c475590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58331fed8f27a583de296ac2ec8beb87591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdeea4e1b3c5e94418461979332860592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce5a8c63e6546efae5867154673e09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b05710032c60b51dc3c138c95fd25594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50449b71946936431c140e1d462ca17595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bf198c2bf8de060e208f6413318fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657bcf7170b100a095361585e6cc09d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683588e23c7854234179d7ecd8f1828b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d566b3bea2377a0a3a05b4e7c1b9d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74141d426e7e26016ca0d5119ab4a79600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744eda1aba78587a0dc165836b309eb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9278f7afac391e119df180f0484db21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af7afce6ef53b8e7de73cf59bf23b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839ff129aabe1f22159b484db6c1bda604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b0bd17ef070df629d8a8ab40b315a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5659fb8ecd9d17127e799dc96d393e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677fb259af49f3f53f0558a407eed07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf666cf9d074a8088ec6c4c2abc96a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a2713613e77c1233f8a9270872447609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668ca0319eae6db047247fb195e76de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc66936444883fdfc22facf3de3484611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2227c6e461d29e4a0e07e357d4e2d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7336721e28d622a4cab138527a88e1d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75891e73956f7b12aaaba179557d3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc067e5477e7d7db580d2b54665d33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18ba1a114ad0f8ec4c506bcb7c2d27616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704aa30937d8c0d18c4280efb6adb4a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82cf2b3f46462efdc4cb4a905ecd26618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8af2b7620558d07fc2a81e33298b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e4335cbfd3f7131c7fffd53c7edc3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505b2719fcbb3c12a654e6b38f89156621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b80a454ed4b7a21c21966b7ae104ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58587e2c68b25da2fee7bdcb3b97eea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc343c7d7d4ba4992e9b8b3a61b4a169624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a488b7855d153acaf8ed473bd2dcc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804699f023ab334e59dc4f6ea810009d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25afefa3bea69ae1fe421c6c85fe148627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ceb2bdf3db1089a403d7615369fd3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b717ed9bf092fd8b4eb7d759fa037629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d317d3add9f4988560aa17507b28f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f6526b08eea863bb24c7765afb533631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843ad77575e514ea895cd5ab27c9e04632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ada768f69eb1d200814d3d82bc81bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119ebce23d1359241685f86567cabf9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f416199246a63c03d07f67d5c3595a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dddf9bd6c1d9e47ced910657a58514636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8664901ff42d30cdd85ce388b3573c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601b7921f7d7f6eea229279b7e4d533638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f6169bf45fd9bea190a00c2fd33db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48377c31348d446954da12e00b8f65be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec6d8a6955591364a49ec41b16e501641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd12fa7c921cf1317d3de4fecad98ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de20c589c3c6a785c7392a345c927e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e674050cfee5669a05b8907e88c55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c000a66ec45e22f127a2e33bb7e6cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9c9401dead935a45a3f6e8f1ed7fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86764983c1b7e05453d1a2e5267375cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315321cfa3baa9a746812ce4ef71c7a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e9b0c712dcaa5641b0c9aa95c070e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd39da5e1101ef34b838525def419fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b057b71f9bbe82b133eb087e86149e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae54d842bf3fe6c22e279dc4a48f0f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567b9f45ebf35d0c618d3222569ac44653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afee4434e5885a551b4756aa18875e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06eed825f0fd4b72a72f7bb53a7960e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2a1378e019adc57c55ea1dda1c6e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf2364bfde9296165f4bc206c04cd7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2d2536f9756ad75369197e45b06cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85adc526bb1489a3172d4aefe5f9ab6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe39ca2c00a5081e2abc38a8ca5423660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb050d7981ae0cc85690cb31b23a9ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8eed322083cb7ec94040476581809e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052b01ad47dc734a55ae654c3e5b324663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d63a74e96b0b754129867814dd342664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd9c592b10b6c8b6f4e2b336626c52665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffc0fefad9c1323b068cebe4f1989f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d896407bac358cbd0df6bd211415b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a44603d19178abcc56896333cdabd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd827ca27454e4cd43d561bbad2bba5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca670c7437b6e34cc5539c07e90de50670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc87d2ab26d9c7230e4ef2c0fdb535671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fd6c1b5d71d6281ef0064cd992100672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8200633cd0a0a5c38b03e6ceddf26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f32b11b081c716b7154938929ac66674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781ff0f2ddc7ec09aced675aa398547675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef6d9398947897a4db370fbf7f0499676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612cfdfe4c227650594bedee561eb97677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cfd459891b1915064b67414232354678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b7be75059f3edd3f6c36d4b913e62679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05d114750a2cb26da9bf93271d1f22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415fa94641757ea933177566f7792d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e5a0573ea55f9517ddafe88ec0eb4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788b400699b17a6637fdc78f9391236683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f7f978c6f1bd75f9c10eaef0dd2f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a800d91fb66dfc560322af92b263cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbf105d331250bc2f8fa582f9604f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62c2c94ff62d3d783d2031ed4d7bbc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423589f968928f7a00f7bccf58cd7b15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ed8d3c888fbf8bab6674bec7b3fac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17487510d8092a6279b67902ed6420fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efbc1a773cf095101b0c5f81d14a42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a565ad3e51d6f6f15c3aebd221577692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ed296a52deb3ab8ec5164c81a6b25693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0bacc64b2127630ff65c10b183326694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63898931e7e3371672d7bc540e44441d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bab8fcf97b0ecc5b22ab0c37646736696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533e6bf12b68c64724bc56e71292ce2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27cd39c13a75f81d8c6654be64f65b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f72615d30a578765fb33454460ea88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b5fd66fda995b0e70cc8bf561eccf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca49b885fe24bece50684cd67426208701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec968caf75e9de25fe56e8682a30284702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e371801f88800d5b296e2604a0a5b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b55ef579e4d95b0b474ed4d818837b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091788d9d1cd9c0e18ddf29a07a1662c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422c702a25b78baa0bbcec5916acc68706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4fe77a05415d99e7e98c21dcbfc58707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9e5d0af29693378df2fb6e4ec3c76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb09d2a435f518f0e2edf2f2eafa748709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a18829dd006beb4b789dc954e4a0e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ac0f8c8e5770569a09f0e6fcb74a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c5e73d23cff022067582f8d4be25f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef75b67030b4efa5ad071958fd8b18c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be06210c297e3884a4e0640b36d01b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f66b8e436d517f9f0d2ef6e9b1ad1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d5c3dac7df011182208e6bdc46484716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e493b3ab0fdbcecc6aded17d020fece717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34616b7fbd7c07314da704e11d37b6c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3788ab0c2cf90e2832e848b9c4879719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448e03547f102a7baa31d76896aa6eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2bac1a73b32c279363aed6da6674c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184086243176496f7d8dc432f9b2d3e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e19bf9af4b02775b808554618fdf22723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06da6cdc49895dcba0ba7064731c773724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a1fecf1c8488128cfe8338258d4e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd2e8510e83137e8c4704c7380f7ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b4970a9b7ba5acfca114f094a68e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99bc9decd2e3cbadc4db8c21567c86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408256d52264ed976fc27ef4b2206ace729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09913847a913cfc5ff8713b2bddd6211730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75da5ef24f3c91dcc18156446b7a94731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988736c06fc46a6a6f3521fe284236e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257117ce2695beed305ccc3ba42e0865733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc5560b3559ae1d44caca78d386b05734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff685bf2b182d824164e75cc9c72f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0bfcd8500bd5263f95beb6b7603e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e13c342396e057efc1b8a581fa00f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed69459b4535dd3ecea2d4b6aa21f1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ad6e46466a5fdb5bbf11b9d45eca2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4d85d88f39103345b9f710b23c532740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925d11df8f8bd0dba98f3282bd8a253741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a588bf6f607fc9dd128e0bb3f727f2b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0b3e7accfd4b8093372cd15241272743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22971a4b2aaff659cde4ca47a294727744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f607ea65b177c56f2eb5b938f7398745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13b5470431df1a3bddaf446c65ace5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6ef2ba81d38fd396f9779c6960d42747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77ac862d3d8401126dcaa84793edf2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d7af145b62033f2906a9dab499f67749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2d24a21827e6083d1c450f54811ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8411a2540889f90f6fea61588b88a3f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c14925fee7b0a5640a77253265586f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b14b9f89753b37d4ad1eee74687964753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87723f0aae3876f9bcd500829e3d197c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce429aea2888e85779b93b2edfd4f4f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b622993b45bc0dc5923597a347a916756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32494989a5404353ef92c49f447628e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b466b1900e706a831a7a2d52e77164758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bea20c3c5301007bd1d8212f8bb6d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad11544c137e6c13be31abd4550c6a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ead0d1f937e13ab326f873636866dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6556cd05168fc7c270219abcfda733d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f801c6771002450db1a6aa3930a33a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b31984cf63600ead15267c4952d045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713097c84e99d60398bfa9325b297716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf5ad11604ca1f01aeb3be74e211507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee21d10d3589cca1e1a60dcc51b6fe38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c62c350e5965306535600fa0006d769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b3c257d69e639828e1a2fd336e83010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26237d15f9ecefcb11bfabeffb31976611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff35964bf31c6142490118173333f7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa0bd9eeedc1547566a6ba4ae176bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41854a0d8fddabb057e1c1376a7b969414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335ef16f01ea0b80eeed58f56ff06b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78918c6a7493d1b609aa29e20b45245116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd892f45d9abb4a483dabdfcc405ed317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5dcebf299aad940586698f92f491518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbc1eb0b72b3d683ce22ece50f4ae519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365e7f2ae2885ae45fbfca2e57f1f2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bf35f7b711f26fbb902340552db6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155eb37fda83ce714419ce59d229e2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698ff2f0a26777a3bdd57c5334ed33523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bf26ed21af7e1e9bcde994df3b6e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e03665a3f61e7cc237124089718af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2340073bd7ade8812be8811565a648926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d70f19657422971867f8845fa3695c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d695b444fae549bd343076c152355128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a40517a5e827ef37c20acb193f22c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562a9e6aa781e3b3924debd986c958d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425189f7bc9b7caf9513a5740018af131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd6aa6f7f4935d29cb87f60b1bc25832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bdfb5be67a06a3176840e302321a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec2dcbf9fd0f02652a19ebe313955034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cc56c8219e55c6ef4471d3982050e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaca8bf3d0a0e3880d447828e435e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62007f8d6511cc760695155b7eb9ae737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c61764c03a8759c7e4dcd809f5577738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47518d73ce79997e702dbfa24cd9d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd1b9d050cc6927c8ad37ff420c92840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcd0d1cb12b895a52aaaef19a6c9be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82281d41121019bf910066d152e7bbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b31a93bf6deaa93f38cbeccf866c5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20b1ddfeeb2c149418072eb9610e9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefad8f82709413f998d38d1498770845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbee0067f12a3749ccfd216922b598146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bff99d34ea5f62994e8c25eb2c13d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24c38b0de054b95c6a87dbe27f58e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f4fcb103f738c2143bb2462ad8dd749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725439a85ea25fd04d065760e2442db250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a30227fba7db2378cf96a03316cf851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396f4ad6bb56f50c6f2fc015e7f281852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075698b78e90330493cc0a946df04e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72931bbd67f8a96307a48f30a25514ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece63e787dc72c9dc807dfd830f527b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f853ccb27ab09782dcd4045018011ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57295548508e0002ac4816db5d4191057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19126860e738fd330a4019f94189f23e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501c8baea781d3dbf1005855d3eb4b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be732473b2ac2db54950e05cd283c4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b0e4ab5b159e37f1ab2fbd926589761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dec9d981a05e122e5d3406d9f6b29c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb6720856b9405d4f85d47112f224563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa29411355c0aaafe093026845148ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f51dc4c07aac826237e5cf3f6d9e5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaa8edbfbe2b3bb73766eef142afad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf28726d83fd630bb805f085412e9e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32334f3665b8b5c8514c0b54287985e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb73926312e3d3efd60cda1eb96a4f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cb2b28b98f0dd69892b11a24907d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45a3c3f27cda5a0103822062ca0e1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f01a81f65734e22edcafe046f58f9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17238cb510f65ff387d615271243484d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af35d11845912a53968603b10a05fa774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56edec87805e3a285a2e55017b91a3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909861dd4bbf3b4ade40703c60090e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627bd5a8686bf550b5d5fabf16a5ba677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d083e4ed48abf16936372f6577b5da378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9ab2703c3d7aea4ed6dce73d37dbf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba47b1905ec60cfa43a7f43080726880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b6e39efd5056afb0a5e8217db493581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf6aa9aa0ce3609a25ee78404749c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6660d661eaeb60bfd96cb81be34084283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbab3ff68c13d66ce98dad905407d6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52686289528289de2affddfc79570985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b7ae47921f2a37ff31baa46266b1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc8170f2464652d99f047f320f7d2587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51579efaa80a034982584ceded8505188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0d15c81709a526c5bb634ed29d93989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9e3cb63d1e8a2cbdc5b06ee2d9ac690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefe0fc33956bbb0bf88856da984a5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf5cf7a90291f4a27007111f9972cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27571cf8d63ff8c0983dd4ac712cdced93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9645fc6ccff71da7105130a9b93bdb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb83fb94d99c8d52004008f88cb2cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd0274b5713b0356d37c96825f8ed496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0aea366fa85a792eac3593fa2fd7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ac0f81d64a509be3113a92918f91798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30cac1672e5fd9360c1148af7545e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855fd4e9e88b6d09768eee8aec45a43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fab427a26194340c599ce011d5f91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49223066fd6b3ee0b220c826e9464d7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a924b38cb1b60e2005264bed91cdc49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063e3658e5e2dea2a1396c8225dac50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239f36e98879b2daf4683e944c571fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae2fed3135b624f46bd8e491cd01a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a86130b09a4f55a3a1b3d03783ced107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990788a34b24e95ef6efe4dc5f630a4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941528925f7171576717153739e5b7a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2960cc01197c79be600d116ecf0a09c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de416550ac7c9922b08f03c2ae94bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eead8b9f4d33c6158815b1e31ccfc4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3e5dbc20269f67fb1df5d6ab3bfb8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcb49aaf2648454a8c8c022ea024ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd0145e277a3a9f87f13afc3c60593115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fdb8afd0f7a3efae56827836ae509116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612885005a22b4cca5d145494e8aaa7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53664d249025ea22145ceb0ef90bab2c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d223b48ad2d2d00fed70e5c1e99ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb0289f5077c9bc0696aedfec4fa24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77b9f93bd88c53a4f5c855411f10cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc832022dae1f6d4f4a9c7fca0e5afb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52660632b7b88845374033061535fed6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1001f693ae166818dda2ce7cf7aadc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63c7752149d2913a45d99fd13a958c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8ecf9fb1a78c0a9890224691ffb54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da264b84e5fef268bb5162288228f566127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c329dde6f21d1c460a7c3eada02a18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbeab8fd289a19c48f315faafa1b42f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0bfe3eaf0f7ddb0b19ebdde1ce116130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dc41329722b26c264fed7da63446f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908fdd1ab2362d4bc58cd5799dd0316132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4a661d2348d353f4a1dcb74965c41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34028e4f8df398fdc9e13522f1771dfb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b43aa57af5f60dd08329b218c879e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d091bf4760375d547248387c9ef60136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e57814d55e4fb63861dd419d4edbe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f17c47c663b4457c924d1d4af12b68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bd8ea7e3bc0e1082ef01fc07b3c7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a340b5d156de8311537961d13f372140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db0056fc13e7c044eb8d64dff6e13c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880f86ec687ef9c91a4a10f763a0da6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a4901de1db93696fea1dc4a021232143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182a1c758970933052eb7eb258a8311144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829522feb3886829bf895e18b6c6e7d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120ca01e41302d3f6edf247974644d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8e6e87a04ee03005d8d86bec0c616147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94c89b9b8555571a6fabb0a501163c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b24ab79cdc2cb86e8e8eaec6c1422149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c4c64947974a012476426af06d19a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8154fee8bf9ab089b5804616f146d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af98c9c98c32d00238be7482a20f06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee5ba2b605363c3bc732c672dfe683153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e308c924cfefc2ff5485bdc71d5412154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc990970f931beb43dbc952e35a4c0ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bdf55ea26b0c38ab06d7d6096f4b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892e1f3ef9dc5e6beb7967eb25f7433157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6975becd3369905de802d8ae5ad4630158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66748374aba1e35312c90b6e7127114a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c538ad162634be99479781129021e85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2eb2e490eb3e067d5a019cf0f4bdd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221c3769791b7acf0383938ea44052e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7112c587597d143869d7c8863abffb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5083469ca6013d4fd5d0f89560a56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ad1289d70f6e320471e7b4f1b3423165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a6a41aff9bc680c39181000026efe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d63f79f697212f73626658f94965e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74b603c7e12af87bd24848820a1989168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b4ae3a1b6555ef3592691834b555e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a79dc7311c245d63f0a1bc84ee617a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f045b25cd88622ad9b67f9bf83decd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61b11c91c186a5a017622cd916c588172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b53b340c66bfeeb855137f302f47a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7646b220b3b2dc4d4c11851079249a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1823910bec566771d93852eddc749f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1b8ec7aa6280078cd897afdd8bad6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac7c01f5e115f0ef31137cc33a9519177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b965b8688671a5ba24172c2ea3ad9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba1db4133b7cd65b1377dad706f861179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f75bfaacfb4657bba50b5c16231950180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ac25484b8d41f3d88ebc040f573ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c55360da2ec22e9caf3231eeff012f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5583ccfc9dceb49912d008120da8c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544ed9e86d3f8e4c09b16bc51d8c0e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f880b2909982743e17247a77d9cdf6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bfe01d78c587a8f8efb2edb240cd6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85678dcd4bbea878e49289c39d34ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984aa248b52cf8e5155de8c44d1f0798188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30595514c1920a0b283253e54c739a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb9929f8af5034251c598ca5430bbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aca894a981e122550a87243e6ce25c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c619d4a80ffc822075c1adbb729a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe66658bf19b7f3b97d5b0b422f182193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae145062cf607aa97ce2a0683f07d7b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890ce829ad20c2141c3f81938fc94b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a380c252dedcbf97af64bba6f43cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d75758343c9e0578f64b23a6ba6ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f91a2404a9ff7df9217ca63fa3a18e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c9099d13c2e251ddd16e443d6c334199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade2f4aee92aeaf5a42ddb4d4082f54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d2dfc9fd322d41c44f139bd8298f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c53e6aad0311bffe564d2f8bdc75eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4cf1babac22d95473b43fb3891c6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619832884eea737cd94f8d4b7ac4f3e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c69ca001b5fb923b66697356ca9ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bd81d5aef42fce77bef72d492cdb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf619f79313e2727873c26c970842f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabc2196a6870e9fcf231e4a7a18216208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d31791127442b1d93874a9d85b9b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149390a23041135fc1ad23054d6cba1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6163af2e19d36e74ebb24b5ef9aca61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35658563480b9b28fffc08358df2654212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8205ddc56e8c13aa8bacf44f2ecce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3785665e7fd3d81ac79ab5b30b2f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abe62df9acc81645d7d4a810160692215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d654f3163ac75818b1d86d50969e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c094081bccf285fb605114357df96d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2a8d865d018891b08e633cbafde40218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b603a27e92076a2130ab239d3f5340219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a066c0fd46081b92665461fa23acaf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1d1d8a8e03c1f4065b8bc0986aea7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673607967845a0f28898cd86965a45f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e88fd5174f6bb543e8008f1201731a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d623daea3823913cbdb0ba4361d80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9736288f06b43783de66995e5e863225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1d824abff4104d5e089b036f803a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad976402942fcb2363fc85bd43abb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a1677c6a30ee082829ada89a35e0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcace409176aec2824fab9d14a162125229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5cb920f4e34824af5adb2283104c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766b9b095c0a01a6db19dfe0ab50bf7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0826a0e5010a09ae7b587842141b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7ded5e0c6fcb6dc2d1eac950dd271233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4578206249959c40ac0971e1b6d383234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b64f04c1beb723f5fd43f3a91e9803235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3854f2a2ae2512f96a8342661bd109236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9781d7ac69227f9ff400d0ca8116d07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c739fa16af7b53449052af677a5a204238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a353c2a780450d0255f1f5ad038bbc9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98754d454cc2d9f589ee9cef8a1ba3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6fc62b326321405866a1e5d05fa84241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0dd69bfe68d0acc97cf261da5c72c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f266b2d9659c3b7118458b14911b15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92d7271607eed00221f844836c3843244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ef95e1fa2c55be3d40b9968cf29de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfa12a7ef5395b4e3285fe67caaae5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc9e03ebc0139b9ea31b280e780004247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25b1a99136f807beccb2560afbc37e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c279525d77a3cfe5100699e5ff07d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f0aa695f38c2f3c5e966be5a7be41250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bfd2999be059c251d6739de3f0a02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddac51dd6dc9db0bf4fe6fe8a35f0e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cac6b5175b2627b91e29cfe6d89dc2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20878def827919bb306c3d17af9488254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e0376441ea7f1ac3d53789b5966ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cbda3ed199b4ac02c4ae657011725256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92450235d4052412e4a3e2790648925257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d5d687763b9fc7cfc147f123dcd73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5b1174ecb8defc59f5785c0da0043259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361454cc7db2df81edae7053f3ea1b0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8f258962a9f90ad425bc1dff3549b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a51a8bb2cb9c8947be7dfe8459607a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc705465d56f3f67e8103f59c8c1ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46fcadcaeefa7fc7617e940240199b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f38b591aec1766fec9e8ccb4c9fdb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af259966e900277547e3c122fbad9751266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73600c13f4cd941bcd5d61761be8165b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dfddfaa0ec8b6edb641cc308c88b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943e3a984a7f1e9ae9a316144d1cd65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204843f523df7c3877e51408c214811c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bc2e62464919aed2b9f143096af71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977de5301c29335e69c225b756b9880272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a5cae62e416bd0fe7836308271544273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a89bf9831bc38bcef735c81a36eeb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eeaeb05fd623a71321eb83ffc022cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b478895411a291dcf90bd0981d787b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f8d4d19c5afe47374304776ab8da2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb4d9cb2e11db62d04957dbf1a0269278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded627d33597142a9f48ec5d8391d90279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bbe183e3fe17cdd902bba5fb63e84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e3d4b484e9596ce1e505b5dda2cd2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3224524e25741ef97f0c682e42a732d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4d9b47aa99e644ab8916db7385e89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085126386c47da0e03441a33dac5a02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78847ee1466ccb82e980c9010e7835ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf20ecc0a2264b3a5eac9aeabcdd39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12731a7ea6002f583eb1881e2a7d8cc8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ebf4adb0f783159a3969f2e1e1a45288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720f756ceb4ab2326cd700b87b8ed46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83174683db59ea5cc0c890c00eb6eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0263e90cd06ea6142bbd4009f079e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245556dc623c4b6ef7701b0e05a0fe2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ec1effb453025f6ec16dd034b2857293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5266b5ce7ffb306c9d968ca81893773294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164f193a42241ffc36448ebf81ea43a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226060be8c625dc7b4c4f7183c1f062296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba09d1f6b22b57201862c2314cd63c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c32e9afd3ebde25e4d204cfe9d5976298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759d41d8b954a2a613699c672d5a221299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3562f18ee0a6acaa64a5827d1d716300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22f4b05196bc50bca6fc49730c8cc6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9230ab7ef289e945536ec22eaf8d5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c648aa6fd96ca37d914d00a9a912f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff120e862eaaca7789deae20608024c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4d0e623434164b27c1a280020d53e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776022fd5f05f342d09d6c2f397279b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72890bd1e369b623359e8806e9d2840d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d8dc1590e6636a555e42aca703468308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a234591c294494f6da8955fce6dbf8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21759ad334eab90df8bb0fbc2acd76bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080820ceabf84596d7ca6a70cbc9574b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2017f8bd5fd0871fda51cb5a07bb1a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fe051b09efa1eaa8e051eff315227313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f715c025113a6a7f270c305ab67f630314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b59cb8df10276946aebcdf43906bec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41787f776b00c12d5172eaf0a4cf0204316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee69991b3775f22344160f3298d526317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd237a32e53e3ae87758fc3836a972318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce9de41962152be964c5ba357971ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b9d485847b780398e00922fb94f96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03d62741dc257145591a7ae3ec22c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0936b756d67ea8330d75363e7c9092c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587aa57238563142c8bb561b21167fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81482d17d36a499297ebcab8681acc6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e36ec7e9e28a3517d88c791f0c0e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d29330d86646d35c0fd883e6532d22326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff297cebafa269155ef442252da837327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf4ea4b839730e5ca203e627237909328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfc70cd75ebdd314564be4f5b5683c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fa7d8aa6c836f5ef36782662b579c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198517d4e8c43a65d48a761f4e7139ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bf1ec797450a583f1fc95f1a2abaa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e5af86daceed8d38fc461e1d46142333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc634f9fff5123155c1e23326ee77d62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05ccd5ea3db72c46da09d9f29f52e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c553ea61f8b47a0c524b2f6e88dac6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897aa625fced60197ff1b92c483ca09337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f3f5fbe3ecb12a47232ac8085088a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbad69ced3e18e23d3d5fea5f48f79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260b94b82aa7b17a2681feba307ccf1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf29ae5d562d4ec436c019a5136b6a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1aff9708814e2b7f6888c366852c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c65f118c54d2be7f8c47373c799a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3379451211dc1e0d646a52f1bad7465344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5ea4f1f8fd888dfb8bf2dec52d91a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d0fda733a116fae0fe6f51ef033b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e8484b4a490217b336d99989cd24d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ad7597fc38b61e009d16beda71a8c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76411d66d453d3cdc4d0162bb792484349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5fb303caba6453ee3e0a25c6d9c4e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fda4068b6c8f6493b41c6554336b73351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f411cb7e214c2fff3dfad48649cd02f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915496846739dbcd9aea3937f51a0901353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510c4c7016070e1d8be673a74a622b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10caed95f5e120725b7b7344c621c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d48ecb78de1707a732ee2ff232df1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742b84335fc493bfdf26d7eb6c3e751357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ca029fbcc0e7a5f35862d799cdff9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d029feb25197550401c869c45667574359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361f8cf2338e5e3b9bad63c18db4135360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424558e2cd8a1cf8ab2b7f5bdae2b19361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11df15a9c7fc6e606d0ae2dce8d0f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c7455306675c6351be92c49bdf5b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec095e8d6306560495c67268c3d1c379364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98b9d011f16db2bf45ac0af9f9525b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28319c71ce3c55ffe56bb318a4bf3c1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a929e375059ccd6606d15849d8ce17a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b03a1cd56a0cc964190d9b4f66a925368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60221de476dbb18d9c0b77d94453ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1e399917130e465704417a2be3303370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b9fe563c3895cc42111ed0a9f96a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0228ab5a7b378867c05a12715f6662e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1403a4fed820a0928c28efb98d17b65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da20b2f8576b23f85316facdea0230374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1c981013e947fe1f0119c42986d82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d2a3a9e2de323b4fc6005757fc382376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584c4760e8103cbd37fba7f5a34d5d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315755d63d56ca222e7de267c899554e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f52d1a5348fe580e885b3734619881379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9083c145f2abb041a3cc38ea710b89380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792a736e050bad7000214da35d090f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff3c34c7cee43a77d9c4e883385eb6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f334bd11576249080e83656c311ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b20a811d9f2bf3cd47826730f81d61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bab09f84b4b2b1b767f4a320b2791385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f98826b0b540a982067c7ad5af03a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e4a90565e61bfcf9f2e5b550e0d88387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b47ab0060b025ebcb3440406efca30388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ffd3075e69afb4e3dcb379204173f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f39ea15bee8e0506beb1103e3e974390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c81a2dfb280208c9c0cf02efce6ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76268a74d41af9145a0561fe60da3ff1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0d664c9280d76d112592a53262b33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3b9fbace428d00c5100aa2f9b3111394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6be3c08832612f206c8dec337422b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79940c578275b7cd2f57c1a409b43f96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e13cb2a32c954fefb9632346179e5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c62966177e79813245e747dab2337398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267e704a032cf46d671f64ca47080f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea9204f8d58f1c46bce09faf68960d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecfab5e5ca1a7b219d520b17c79004401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf65f7f3a4e52a2a326ab49bbaf9abf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e458ce91ef87337dd75d61e736a7158403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc81bf3a508276b4af23e12fb80f42a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1cf854762bbf7c5984c2c266087cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1395fe9b038fdcd5c691135720e906406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f592a83e63428120e685fff36406c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1183881210fded485c5480c3b262c55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c33656390b39ed22290c96fe098883409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2f30766563d95ef32d1902d49b867410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1b28b39bf416401e68cc324f74da0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde829a9ed9d42ac3a4e58fd99bdcfe1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262b7ad8e1f7437e360bee6ddf9fad3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8bcb54835d4bfe39e3e88f5c8f16d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078527c08600134310b101aedc46eae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22199d74f50fe800b03c80445cc39fef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac13ec5776dd76776b41d65bd92814417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f271a94bc4bd15142eca6bbe11eb8d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5d01018a21bfab8ed0c8e771fafd8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155cfc4af726764a8c95397004d0194420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5551af1f716861931ea0dfd57687a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53995a05f98af82191886b4c413b87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afc33988531b2b20b382551ca0086b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5352c023247d24cf857be5b1ab588b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d946d94562bb58467571e8f10d9dd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148608f2c73f1950a293b4b8e15f932b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1260a1a2f0a64d8311f47be075388a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473805ac7b5b27a9a26114caa7d4332428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c634ecd9f8c7642b74290b07cafd5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2ee62054f9c03a3ec4af0aaa7d01a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd99028caa80ff6c28e1ddd9e76af2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3162b33fa5796d3c39b459be1f688cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff67c7d3f02d0f3683f0398d97aca8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4651704441b530c47e5995f3e0cde434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470aab7255ef9204b102bf36837e336435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034901264df2169a215b4b2f42581a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f896e52b4ddaee856d921eb8adaea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8250e0466e82e464058aec3927035c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3ec79a7ecb1f7197b2ba89a5404c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f817f178a051cadb638d8c00b20def440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af24932a754d1858d13f68a4c32515441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b62a340020a6f0dbcc6c8edb6f5c8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b0d3dde63c16b9a020fc6dd769463443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1303147262d19ebc7da6c07541b8ac6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827235a45493ae41f2ed87bf67ed68d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25785263096cbbfb6c7fcb96d46ad84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193776e4ee6b9b76be6bb93344b4495a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e66e5f0498ab772d159661b1949b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b993f145c2de3f9627b9ef3fcf33bec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe10a7b48a6c6c87fab84af0fc2885d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a3dacf7ccb2badd343e078a11693b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727f981607dffeb60941fe1464721d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab92abd353409f7a5b6db59f39728f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b7dd11b11ab5d2bce2d49206fa974454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b02e8372b9665ff3420a79b7d528d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac448141c32a9296f5bd1d20cee4308c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66720d621d8c396389b7a524a155f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345ab83e09a300f44548a111392a971458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515a0b18224446843c2a5c6479719a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fc06ae8c0c4b90cc469a2bc84a14b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba8f4aa43bb8d6d37c07cdeea1b1e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09461e9ac641e831d9af74226368f7db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e28d5a13cf7d55999beb95d192f0c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa61d3f78e49712adb91833a5e41d17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3a3e42ae020f274c57e02bc39d335465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee96802f4e9f073f2cd6200b0fc264466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cc3debaffd08025388dbf4f48e5d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b595a5ddb349214af14c3e14efbfc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26d28b1d3fd4daa48d2899e1663540469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f13ac3f6c8438273e9945deb73ebd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990539c48201349c45a06be2e1ab5ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bec9da2118c8fc4b188241ee066e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e823db1784f9ccea01729d71204eae8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7273665881b9dda3b7c4f1da050082d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8affa80aeaa0e8be19a024dbd7512475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b4a48a4f475ef05f30fdd65cbf733476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dcb24b2362d14d60b61e64382d7b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fd629ea21cf284ce36c2bc3699312478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874f190867394f3ba54d7bcf7a6f31a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8956144b0817af50a97c203ff33cfd1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1c668bbca0eedd7f43c05a2b7e83b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4d73dd98d1254b479547f1c7ccdbe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330d4041153582bc429e7454c97021b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe0b500dfe67315d6d1d38bc615fdd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb52096b0357e4b0a74a370c010cd0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd49dcf6fa642c96af0609a66142e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea7f54031cff8d895abd833e730fd6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096fa650012a68024e012121949b285488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26581e5a6fc0aa2af1e09798cf764cde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5d374f1f2b2d6ba6cb74424187599490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01453d80aa0504bab3eb04556119c647491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4b9ee36d8d7a95b1f6e9c12d1dd85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140429a92abb5690c72a9ed30eaf951493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c36897345a820a114d85ae8e7d9e1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cb5f78e06241a613c5b4b55faf0a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4060d0b931414590f8d5225f9f6b0a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6efcd2c8c4e82dc01fd54d2c23a2d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b394bb9a70ef7075053047be5be0b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcc1d914ff2afcb34c5f526c9f7e7e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c7891b5d99ed2696e6dd0cc2142c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fb17ba1d3916b5e02334a0a2f8b91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af486557072f7da083013db593d062a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b2dad0fe95cde014ebbb9aca30a33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21c6be673daf8654ac61a1c48d90d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0f1fd36079593928982973c5759f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26ffedddf75fdb3286ebb0fc959775506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45241792ca19733587dabbfe12b05905507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900ff55184aa6bdfbcf0e3239f5a4e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183ad5aa950db51b96bb3fd8446a9de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc44d5e5ba1669f0bdb098640ef131510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f826a395bf08fdae63243807dbf9d5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5347fb023ec9441d9b5e72950dd8d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5da033617531a67dbe09583b827ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d4e800b4a428245bbcf5ff62a2e47514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6e43cec250208f09619c9b05349ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc9b0ba08d412f6648a96d3cded75e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca1fcf24fa197f571737421a0c0e79517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c55f382556891c2cc54f4bb1db839518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61568618b397d0fcc7f369437ada34ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58e41512dc8f863d4d835dc12bfc9e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6facfa5fd99c3efc1351ec9c1463c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a88a9d47d80c6b8bec498a0b170af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2c3c5ed97b6afd8b040a505efe89d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60945bf35680642a54cd3bf3e1ca849c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070c7e4b0be54866cc7ebffcaabfc27525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e32da5ed752e26a503846577fcf7c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e75c3f85cbd2566a54198b3175772527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ae3bbce07ecb63ffb083348f24c4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef65811da6742e508b25a91f03665fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610744e178aae8dc5cfc54f43ab2bfe8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa63164505f212bfe63eae079dfacc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486336cd1b8dbe24e1ac1c05f322b90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3bc2d41f893b01c7e5982e6aacd32533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998e69db845de82f4a9bc6a67d9c047534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30355ceb232753729eb1f38676aa6d8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f3d2b1468be0033d93b91c4232508536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214e1c65cf6797bb9ec9eaf1b44a1f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d078100381a6ffe2930d2f96737c2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b130828afdd5c43c9899978b615fd03539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd65fadf2b7ed64af2322cde4970d7d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7422f1a1fb04cf4c558606a523aaa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34de8c5a016af20368561ecaebce0f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ed8abca61ec38a7c543c8bb637653543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebb9d7b81985ce0804b9646537eecc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07102ade457f03d86254e5554bb5e77a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281cc5e2ff3e348537a89584d6f2dc8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa94bfa1d82b07f9891320b26739f0e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346948d24e4a5a4a5c5a4297b4208ed1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36276a79a88a955a9e0b81a66e356b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7224d61730751691e40e22f7e29c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65181872dc7202fbd7a65d347c8b616b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90badc9ba9467803ae1a8166ad50ce4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec8fc807762a2a7e932b2802f6be33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fd47ef89a2278ec3748c1f9a84657554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ce0f847a9d83167cb92723c649db8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a10afe2ec8ee1d45c6c0ecccc537d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386a47a1cc49f9319d73491662474cb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62ed1d792e9b5ce00f01f2cbd3aee7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e86737592691bba9f2224f2c6c81c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a640a90f4fafd66104d02079a26752560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d92ff2483ac1a601d16aa05c3637df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eeca25eecb2521e9e769a09fa7d250562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796df0412677b828e3d651d73f55a661563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415c7e5a8a74e59733473848af35826564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086dd38d487ea19201588f713d738e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db861fdc85af4d22d3fe0c92e906c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090e49aaaebe6dd8215f15960d14db3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40642080e52d28798aea8e6fb69f4a06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70960fe9e8ff7bf71d6d5526f995ed3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e5bc5d699a5355973da2db19d20e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f172868eb7042578c49686e832ad49c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de32b0926499078fa3c010b8c22fff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72565b39a861f9a48cd2b45690d1f7ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e326d629925ed89cd9f162865d4222574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1be2622fbd0ae5c6724b16c1eeee63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba69a6643e7a70f785b6bbba3ac187f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7c3cefc9542bff076a19399866348577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dac67ba2b33e2247440e18c9d8312578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa3ebf8c7b9f1987df4c76ba6f07e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f8bb6664523e6eb46454444e15e58580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f553c71a28e077d0f4c593c2e066e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae49584880938e3d7f5809072ed54ef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3a0a3e166643c4b7f7134c98a71d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6425cf6a674955776b9460e72bce5b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602adf7df8fb8800988f9fb028fcc652585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5781cd957b52298a005b0584dc9dcb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b83287006c5709a33f853c7d13dbc8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7a4858b81f0c2b9d6d706470c1d18588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee6700c58c27e7db7a8c01179237f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984718bb5abe79e1ea9c001fa52f786590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee87d7cc3d37b1dca3544596aad775591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c75f2478a46528e3a949e0d69f6d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210fe5f0a18a9a308235b9dbb9d8b03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3996403c702b800d0f8ac66637689a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca84db2a2e3b4283aebac8d937cd405595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814c861f07903b4a6889b31317dd7a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099399c672548ac1380c7fa950af873597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb3c57d39a575893047c5fef68b525598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5ffdcd0886985b4cff749385c91ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3d9cb1c1e801cf9051a4141f5738c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b070a01252f17fc4e79d24f8e32132a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f10d30eaea1acfda1d492893ee383602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189bd0ad7140ef989a73c209a3d82af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e7a635ebcdf761a9171639727e8a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e5f7b004ec7ad1c91d0567f7f0c7b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298d087dfca020928d1f8fcaae0cf91606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee4648fb01082cc906e58572399fb5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797e8d440908a5377dc3ccac17fc365608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe7f031b58a470c004d365faa1963d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b226bf6a4790768dec565fd269543610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12da328bcd971b0b47f60a16a508053611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3fde04b2eb29789293d577b6efcd1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6efb9fc5a853e324f276f6f0553137613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d193f45b5699e9fba8773164f383e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccefd4cd8de987f30cd72f4f82df9b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd0eb4111a0c019e7fb67aee1b9da3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edeca1ea20f97255d1d4a538b60579617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80294575b124d5e6aadf3f09b534b2ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cff8625f3fc837a7fb34a1a36a1f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d3c077ee6667057e379303576042f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccdcfe113f9a9834c478adda45703d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91f38c9ebcf8e19ae553517fd81b37622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3c0db474aa12a7623729133576c82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0de61ea4b0d467e94bb992c56d74f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b844c314edbeef57f5bf85843360f72625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1b656bb5f9805c1bbeb5bb87e8107626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9b791243039e3d11697b4b74a3830627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f3fa220118dfdef5320c8e5dad92e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7444155f7127122011a21876cfa9b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b608b48f9b58b88ecaa4f7860c6c52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ff5b2ea196ccd2b52d5f5945dbcf6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f364446d340b36a6662f33386686b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08937bb4b54b8aa363c45c8259327274633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068592eb711a8e5eb0fdcf18f71d8aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc5f52c9acb214bbb24c70890df40f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8062904411207189d70397d67cfa326636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254129385d160204e6798485f194008637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca7d6aeb8785028bbcfe76408cad73638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50071549a740ce7bb714bdf764dc9087639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cc7d5e7dc416bea2600c6d5095e16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c9e77fb9435b5c5dec1c0cfccefa3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a268751e380bc94ac5fa8acae0770a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a8a41dd1fc8de693c9ffa0f430687643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e510111ab94f114cce4e75ee8d434644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41870ca65ab376027e92d22800973204645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85612cafeb64dee35dfe219aabd79fe9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a9c19af8b76f01a50591722d34629647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650902cdf21554805c94781dea1d61f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32710247ea58030824aaacc15de779649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f4354a2f2b556e108e2a75a29f4d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399a390ee8209dc293c2bb10db09af3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae7afeb3ad85821ae03b89629fcb6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f52923624514df73e50a6c7515d7e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e25dfd98f07f9dd8e3b32e8cd6351e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186a8424a7056747695b50820545bdc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937a8f305dfa6781fbcead7968788bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612e3e96c735109a1dc37d64204e861657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a93563c571d029fec4768f29aaf5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a452b09506653498bd8e373e25585659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8787b7bc05785cbe2d1ce792af083fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a941ab5bd7756523d86ff36a2d8af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72358ec54023bae7c38456d5192481662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66165f729d34b3ab90b067e20d19887e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8987733ceaf26aa63d26639487d5e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f5f0116ccba1c732815bb1c796c36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54483090f6089b6b49541e8578a369666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431847675089cb956db1d74acb7ff03667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee530392e7abfba0c91b90e405dfa8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48640fb50c2f3f159eaa65c38f329f70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73788d03bcd31c98f8809acebda3b7fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add4911a54e6513a0c487d46348e54a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12d208722c66ca3ea501042ed38ead672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157e48a244a8d9033a84ef2ca17a564673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90aec37498e4c953ee38be6be77cccb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c9d2cea0920947f0f281ef08b4a25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25149220ab92b1d2d2864e4df9388b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142575a3c6bd911a71560ddbbbc0056677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbebedd7c3a249232f0169c289f4fe2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0e927101a1e913ddaa3faa69d3a58679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aff522a7b72aea25ccd26746fff852680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909b632d0b3579eda2821c59c81a37d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0c6fa2229e2cd13ede3df18fddec4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56fffc2b4cfd53ea178a753a0e4584683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb30e58317fb1cd2e81b643d5ad26d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bde74151306b3a316dcfa8ec75cdc1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11280c4837500490fcd4c71b7de02480686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a667729cb54106a0cb0a12968733c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0dd64a439e6ae666a03ccadbaf70d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdade1f4f9e9c884ff344caf3dc8f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46b25c57f037c8782690c66f4cef61690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a29fe3e999bf5511d9e49af4a85ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209431c3458f34ccfd6a69321855bcd6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2381f96352de3f61958865fab302f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852949d29fea420738471dfb332cf4a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f9c431e5b1b259d9cf7079d68aab0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b186ecbd7be1f4ce76b07a38d57ca4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcac4425e97d93b860e4bab53096fd7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc45246127dea6b924215e751102e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38809feec3635ac30e64e8ed41bc72a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431fecaca7797dbb3975e5a6de2d027700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcfb7b68d9ad0060ffbcdffcbbed26701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d771a58fa56a2d1c4445ccbf43b973702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdb01f6f55afee1e4c8eda770ed7ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99466d66555e03db047e2297debecd9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a133d921ab486c657e80ff9f175e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1ed5b408df9dc22f3fc7737c08732706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c862e1d37c15e1dc849b4423f1a9f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b515d4358a1a362802fc4f8de9c87708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65687f28aa6058ca0b59e0e79b8379a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144a4fd975d6825bc0c33a951d57942710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574c2ab11b494a338b99e053a1111fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b77ca0b0b442c6c5be8b5b90dde4ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e695dc154780e03054b64c0b69366713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431edb2fdc910096e8a0355e87d28f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cead8f02d533b0f42159362931a7c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca319736083b10fbae91055d20c1d39c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909aea798ca1c4d464901cacb300021717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669226136a0d71861c86aba4af33555718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef340c945f1ea21fbd0a983c300a096719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c83ec57e617b5d65a7a7c8afbd741b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f81e10662569c2ff368d21c1404f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61b02ccc7c827962948c05cc8aef7f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e7216e5c2f5fb579251c7f1c3ae01723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddaa1efa5706706a1c86954c33b4c8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6322f6cb5072040fd086fc6b474f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed92ca9467652eb3121b43d9e88ace5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8edc583c1f47bd4e2025eea42a08b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885f570d3b9f129ec14fd04a8a21011728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038b4e5701f3f20b39d6ef6be019247729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36973058a4aff94e9ea6fc19998f9442730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04440793483786b3c88511f59b408268731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3e44dcf46a53ebce666ed3b5b2410732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e25a360b5f6ad11ca68e13c44e0a02733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b4f0a2651818b3620f47ff2b4dcb0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116c20094520d1229ad467a6b38dc11735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa148763270ae4e1705a04764ab610a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddc0032b044fd59eb6681664f54601737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859855b19cec1bc8fae4f95a829c69ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88697d2cedafb6a3ad2d09006e0d07739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a97972b3f707013dc611c7f1a94b5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc30be570af0c04bd719ff5d3417e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfccb9e37366f59bd8a5929b365625742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8793968eca6fd5c616b86855c7f6e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b998df15651be6e937b6a0981ab07744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032098ed8ffd8fcafa7679bf1d5ca99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccfd57e727367c56f9e2e32336f6d5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3e9aa798edee239ce4ad814ae4e45747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f14c5f6deb94f4982dcf2e260c3d5d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe203d3720f9c64e9d6f8e773d0bfc2e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c5b4ed4e64ca93d5cb23779467cc2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97188e2227cae733fba6e34d5d52dd3d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187a20b8307c27b3fc44c1241d52625752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadeae443f247aa9a58ea03079bd006753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cf0a54ba26de31c09ffb01e17f7b8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfab52941a508ae6d3fbc6a53f6477755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f37982daa463ea869c4fe46976a7d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5047bef7fdd04a9f30188a94b65c28757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb6546915c3044764c1ca75e37946e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d5a488c6f28d95310cf40a11f1319759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>