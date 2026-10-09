--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbceabc8a4021341dd97f32a3f8404f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b618c21db3cb8799e168e4b3dba23b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7455f8ab3e66cc3e9c8da21ffe897c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c10052287c7e9192f88fba04c47b1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58c68625ecabaa141077d181ab915f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f871f2299fb0b18cb598679c7cf5916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d0d63cea370ec07fb9251006ea05e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff7ea6b3fdc7394e61c59ce683b4408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde9aed90f23213e9c5b06afc4a489d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969073af73288b6c7419038d5c37b9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be4bf1c5196b055bd858e27b5a1d3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551d4343a17bd6da9fbed61f357f32a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50c402f005798eb9c630f1c23adcf813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b679c7a30ec9808a1010ab616c0ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b412feeee1ce287e33ce4ca7e8bf615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996ba11241a71465a858fe74f9714ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ed6ae05fc335cdd32b51faa9cdc7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65ffc481d3d97c7dd1e42b82851a7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f4e31878d3bed2da152b41ee3964319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38172f99d8e9a93ff94126b14c9f9a7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241e3df5a5a2e964e92a204add9f34821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385927851e8e8bb88bedaa1ba2635d3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e451f7d8ce265993ee97cebb8ae1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83d76f61f65de83fe752d4bd09999024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f28709e6fa530bb2d84a22b1ee938f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03dcede690e79cfb6d2ed4a8ca2f1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4447e28bc155eccccfd1ba692c978527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0e170ee8ed6c80c1f373d6b55390f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38d4b283e93c3d93ccbfbe249dce8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6063c0e6f40c8e23e739603872ce2cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e7c36341e7aa1df1e03afc4d82ff031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44336a2a68291821e2437b10ce3888fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d926c699f3a831a5323ed4649a374a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d552cb031f1a9e8cb8b25b8b6bd5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b58157c57c00934d966e232325eed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48082bda82cb97dd55ea880551e3e3936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7725d48f979b364f880ef042152b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119a222bc69fae1aaa1b9235f74aa5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685c64aecde1f221d4ba41f2528311a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9927e8dc7ee162f533db127ab1f7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76bed82037b5e1c43ec50149b1d92d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5563bd232ba4cc9e5e0ea358edc94be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8d6fb5c3d3246e2be1642bcffe44143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427cba1fb30a17213b4ca4cd7df8ba644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b42bf5cd19b1526766c6343c0462f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7467c53bd533ebe2ec1aa13a127ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146678d6eae8875dbc98850fdcaf4e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16085b399c7f0471afcdfe93817452948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f52dd860eb7969c6983f11b2f3cb4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543d4b7fe4fc6e00932db4b0042a06e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01d1f92e393b62ee97cbddece5a83f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3994efefae3415d3f494e937c2acb0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42199bdc84349f158ab1466fc1d01b3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ed8fa6926dfce504bac994c4f7ee054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad07ccc2d92e7b0db72f0846bcbb46c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097876fbda2971965f6298c756e9e62156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72323fe08e78b21e73b9b8425c7cd357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1ba7546024610866ac58ed5f3eb7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef6ef3c12176f02ca644785970b13059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facea265b6a4886033880620934d159060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c91bf52845cd3befaa5d0e3f775be861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea53524dac80b799179dbbc85d481162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71b9c0c71869c5d8d61426ef9e197063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edde1edf8a03bfb69079968cf6700e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47168ce09fd1bdc91b01a9a8fb51aa465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25377fd472c9867f82c955f66a86df9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb75f38c995685c78263d7a43fc1acb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b9c5fc2a1b0ad915a015d3a7ab7ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0847010bccfbe7542eb6042238010b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7079ba8d85c723e042356ea3cc7788170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510ab2456829d959243abd525bc207671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0674569283875468301d3f42e08be7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50162e818e3f97e8a17af63e3bf5d3fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70d33528f12bd21a92c5833a9bbc5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0bf46dd1183d8def4702185c0a59675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fb482ddb10cecdbccde9a371cb63676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031181f63f7840dbd954dcadc606aeed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b15bf872bc0bc9442d7296a5dea02f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d076b895fa8d93558dcdb52321250379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f076c5e322cb442cfaf55a5509373aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd72b199bab316e4900fcfa40df3d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d308814d91184e6892930c7346f48fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b1908d416d3b3de1531d84820883b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a735a5b9f66a4b2e12547a805aa0aae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f030a5e7798de118124cdcbbfc1de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8177fa133675e3d5a817e7c8b14881186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc9c8b170b3f9c22c90df2d268d3e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5b9c93dd206d9dcb45b5e2fffc9e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8320427e1b232219c5823701a1fae2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbee3af0cdaa7aeef27aa5814541eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855081f3657c53671d515c4e3db279091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824639a109e3fade1eec5e011aec69e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c49d491585c858346ba72ebb7220693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041582774f79485b5ea8a2bd215cbb194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4223224d3619f115dfd7ed9b1ac6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259729d86f703265b3f58a2a64dc7ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee9e6390fdb70fba44cae982c9e53897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86f852113f5de05113239874c5bb8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27244533d162d75fb773856d230da199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeb3f0b67d5e2ec3818caf92181f3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f03117dfcf02259e6a77fb12328e83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6db52309ecf8997b4f2104f95bffa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be113c6dffaf35d6dbdff10a73fed9df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec2a7d6432b463bdaceabb44ebb722104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa0b2cf919759022022908f5f24c1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcac54657b00f4c3840e9ddf65a3a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5303ef0906c25de33f4c5470908a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21d6e7eaf987ee2e975c39aedc1bac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96189697cef995acd94871b54cf8f73c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff890e49af582b37c71e99c9daa0f39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592631602f26e805f5c038dd0bd807a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d212d20747ee230edef0c468ab821112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bae559630f66ad6945b1fd2d77c39113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd76795f296cb4128b5f2769e344249114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24331d6ad8b41a2dedce782d585cace8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5866a7a264efefb971d2ba0b5b93b3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206d87187c283cae66be5db835a3690117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb6af55433d54c57793797d8318f3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233ae09db6636a276a7198751c4a968119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc196f5b384efe02b170403aaa8135120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd449589510371145422b179cb0172c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473a269c18a2da346f16e5e617cd434122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc444654812c41b52bd3cf2f6095578123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368a3a01c859479221a7005cfe7ca0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dd631b4e3f7eaf904739c71040d06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfeb4f40fdd0e7971192d077476bc9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadf16cc6d997f1e13e7504ff2e6a11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25859cc98c739c5bf024718de9f6e442128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd85e4ab3ac7234955d46e6701fca9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a34a444476aade40d5909bc8b494a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ece7d5bb7acbc1abefb3b14377fd9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa0205563617b3bedd2b4323e8c138132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec98b66241705395eb4cd848f19a1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce2ce5c61cc20f202d2b7a30d21b24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcabe40ceff01ffad19f75a2ce6269135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22fdcf9b4ef5a8c3344bfbae62a4f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6aab74211a8b5cda6f0f6f5a5f44f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf456c3f1345b63bce92cc382056c02138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140d5b0b87dd93c3daedd0d3c820fa1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247453dfc31deecd4e4b89ab7082aa33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf774e082c533f20b73f8f9fbf996b0f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a25658916d871e4418641f8e403680142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be8c5b980396819110d4f90c90c4d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70894660e5574120408c1157f1ed360144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d042cb234c543ef192ddc61b16671145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f00147c1e31624aaa139a971f961e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61fa1475d995d2602746ab2e28ee5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e864a3afe28e0c5d6c1acc74d0fea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5adbe15c3d8932db3dd673114b4ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ab262cff10fc4117d4c3d567a54ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c8622f071296e0c90c5838ec13d24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d367144950dd0286d5adcaed57ae04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d99cd6c11e34bfbfd8bde9b4348a10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb2cb8cd83ec2f66d1618dac190933154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7034e71233e37f50d548fbf96d74c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508bc3de27263354d4bf6448c7549e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694425ef84c26da63338771d0dbb769157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f1a9d29b38a02a2ba9326cd65713d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9e66382ec7a45e75d3a22392dc155159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883914c04173d3f0b1c48d275a2b2a8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b25cd48da2db677881b85e9e777172161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0446366b00375ad4bb378a05f5d74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0add12563036185cbc01a1c60ca5ec2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743507cb786eba17c8eed61a0b8105f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d658b1e2a2412ff0728adeb1f76ab1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef7bc2b23692207c15e2207502e602166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375e238d441b706a7472d8b5a694160167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfee25449faec117b8014906edcd73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d5a004a290ac035bd100e5ce80eb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f211b32c58eea81558d3f783cd5612a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ece37b5ca6935e63e10f881814a9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2bf7525e5cb2c52705540e39e51d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469b1e55026a6e37c3646cbdbaf231b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638a9a8fccaf9cf6d63a6746de2f875174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910beb759ec65cef565fa86e41c4a69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e22f29af0e6b0375897efcad60b647176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898c3e3637d079a62cdb4843c8d9f13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84752d3f529e1d130f9f984dc90d397f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fb847ff3bf384413eb5aaa8d5a9c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef60bf350fc86fbafae7f2d0d12966180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c899adfe58cbb2518e0a6148e956d91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9cb5235e94e1e0423471fb438c473182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb8dfd50de54edbbe302b80eebc538183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5e77144eae76dbbfdc4ba9c1d97a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ceea7a990c673300eb4c173faf498185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384efd36543ff47e287003fb8c54324186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfb2f3dc3e5b0038a57ec6fd787eb5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2edd9c9789215b7f4275a4c051f1cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe475ab63bc3701dd5e0b0cbfadada8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dfd2ec0d8f98786d55ec595b24e08190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cefcf7b17d9353dfb855c415294e99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c7dcc9eaeac34b69c4ba01f74dbc6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0049846c047abdb75d71f55c3980fd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f0ac0ab595bcd7c3da0d274dcac1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741818a68d1787901ae87f51cf22494195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06536c919cbf3991d0df99a5764e16a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff829cbdc5955fab803839e43d6de8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c78bda78ca408bb21f3f10f26e983198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b38194da9c48554fb72fe27ea4a2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d675cc845bde72a41c16ec8c6173dca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7149431b9f76a598b7a1a31c5ee545201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e81824d90b8a6a50dd2091c84317e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737c8ee8357d5da52687ec0c76c7d06203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95434c14bf8990422542a67bfcae28204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5be685f8ef858ada3b0e313a20109205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4799c52fdd64821f8ccc6c89868d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f0ea7847cf2e334fa12e38ed2eba5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42411ac462824b85a8a2eb495d8ef483208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1ea57e04f0bcb8fddc85b161a6ed9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe2e3bb6ae0685782ea35cfc933db3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d99511cbb338cf1b9061df80d44f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c7757bf62ce7951a1b8227891512b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a78a4e5e51c5e74914974d2de235e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026641b11d417daf174dde5babf1567214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9179bb0e9bcb364156991d44bd4fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebeecc221fa5a00821512f030ba2a55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3b17cb1112e4790e90b4e7d5f2e52217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b2c0c26c2bbbf6d90318e26775352218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cab17f97c2c5dc8e6afa938d6c6017219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490aa3753b54b28427757421b992a31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113295a3d5824eb947fd61ef3a6649bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6707f855c4f2000c35f4beee581c8ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a52ca40b885d7440315044276ca84223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a4b99f492f45b8986c3fdc33a4b06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64374b8e8458c195736a96ba6f9bbb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c07371f0b3cb0c0b275a3a599bd83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbbade82a2c355582b9c7da46afcca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab23b067963c4551e61c339236b0a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524126b004868f51ddf976ac6315f294229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5a95c63db31e8f1c7ff0c8f995cff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278bee449213b1f101d887c81c5eae7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e05857cf2ad92474cd1941d76da4f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92111a46299a941d386e754ed7edfe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08c66ad9f35606656378883504ddcd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76018a8ff6a528c44416fe35576336c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077466c327dc4a82964bdc773d23554236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca937d432184af5ceacb9aaf83d53c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e671ea5f0d60c7d5992eb4d1fd54e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb19ec995ceb9feaa17c50bbd9a428239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db36ef49338d99962368a7da26b7c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939b3a5e2cd5c165ff615fe67061233241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3736390c6be143cb81389b87969bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b4961e8aec3e557b1783550685813243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8d6ad9ab70ba436bb20e2ca8b61f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede3d75fe9c17cad7f843d8a2fbc8d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e6b1997ad92c2eb83cfaf533afd50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3134aa1a668b64ac8e8cce9a5a6c72247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209fc7df20b1f6b93f79c7806aabe73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ec047b69d9a91191e547abea68e5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720b392f223b69396906168e9020c62250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144e725f6ea5f9ed4b651b6c5f4e13c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48999789ca215487ca05da2a43eae5b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc00b9883e692521597b3f9356e9630253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7e46dd66923c0d73f0a19b0a7fc0b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9beddfaa0ee353a605f1ded4796b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037d4b4a31657e18be0439ae59f4144256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb816aaf9370cd3b5f6590532e843fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1228ff80cab9bfcc8630b53398c6d0a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea4d15101f8ff074c7492691af27d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30f95fbd5ef1a44ff14383d9fe95dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d51aff7228c14727d65b88a61d7cf1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c6ab72ee044b4dd690b2532d39ab2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d37fdb1b9a774d7d43b41666a55bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b47298a7cf4f37d603422d3598d033264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499e03372438ac08d2abbff8528bb75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34333c38be2dfc6a8458978b857ffab3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff86b88555cb27382f2ec582c8ba65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083df5dd5030eee928ab263e71c285d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753ed1c78eb4c17b88a2fbc3b73b11f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8613c76339293de0c85c7a97afb25d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11035868d993a53c502878aed8878eb2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461c50c94765eed654b55cabddd5670272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a82e1c108ef66a3dd5c6f5296a1ae2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03506de320b7361f364b7d3cf79fa657274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f199314a2108986cdb3cd12f79fc0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb16d23bf7aa26df5bda5cdcff35a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944812168495fa42b1f3d451b763b818277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87883c31c2cc8d2a0d068cfcda4124e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188a94f7eb501941fda01e70fb6615d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd67ab6915fe4e49a560a9c6548e6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0409b041688b021ca7e5b984dcca62e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2c4340ef8c2fd8520ea19292e07e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcf5cb745cb6a7ab0f0bc723ee31ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851d19a0002a3f57cef1d9c146850d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e51a63327e2281884053670526b5e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3ba0009d4e6da4fa73f443121a42d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a47b7760c60779ac48c323e5330c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26da06de86635b36346c9f52893a7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33059fc90079f30c87c2a940c25efe6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3921ef08b08d85deb3a889a84e75953290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fb2cec98f7a34df9eced28ab7ffe1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0957d485edfd602ec32beae9728853292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6670a6eea76371ebf214232b3f9dce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ee9d519780905e6ea13e3f483ca71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0efc9072180d6633410d7b2a3ce59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee266ce39aae23b62cb29824f8aef3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dce628b19aa6b17176307adc93f4be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b57841ff7cec176c276daa057285e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f063e6d2a40273651e76b03a6c138dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bcd4477fa3ca9ed3cba650b37308e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c90d101af3fcd3903cbae961f5cfdb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5300a56a51b82d4bf6a2e751a576fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1061495a647dce3871020f0857274c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf1a79ea8c3210ed53fac4a5d057f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd8945ccae39695ee505794978f3ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ffcd1bde4fc4522e1206f97843ef7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b8e10a20433d0c48b99d42c302d4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af343dafd1b299529d800b60886ea384308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b819edab0a89198b9d4f92bd7365940309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85d8954559d88237a009ccdad925b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0412bb69c2a47cf98fcab904d68d40311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae0c90109302edecb9be780d873f27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3044807a29e94dc657e75fbdb330a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e40d7b79785f8614dd280f41b74e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320a0b48980ea4ec88349ce1344b01e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9031316b9c12f788f1a7c4c072d319316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f90d4cbab2c48ee74a4d087a81175317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57944454a047a6c6c9974476a1166c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db5cc593a197ab3c91586892ad4bfd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df17eea8cbc8684a8a1fe97e24e0fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a40c96734c0c30aa04bf92196875d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cb68745e01199b4639e89836a23f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d7391d5be69cd52089dc0cf867425323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6636b7373550c4e4839e16e25013c57324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9dbc6d2f74350cb0cac9caa2b9c9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c1ae1e52a3b36105d0adcba79b43f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fda21bb0a765319762c11a92c3152327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4fd2a2560e32254e63e3121d654e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90ddf0366099a253e8b2c9c9de7bdf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c63afe50742c0abd7eee4e847d2782330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8857d00a27f064dc11a0b21000f3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf39ad3e43446ac1679ea9747f18330332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7490c1edc0e4519f8d12bf437f8a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26a1598c7a5edff448d9e0437a223a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d4c6822d7a54a2773130a6e4b0f7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e881d38d4aaf381478cf7810af434336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28414aa1f6dcd45a5fd8927ff53e97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da381cc38deb25508f7d3be446f355c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42488cdb764a6aa96f015b026be424a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e2f67aa59da390cb12dde560853b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45dccce6135a9f44d993482782f5b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877589153a1eed5718562a21cc52740a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51ba8720e419990c7d1966120fdf67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb022ec832b6ef6805df8cb3ac5ad54344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda6822d6a5468661e9c21494520be0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b718adce4311894a8f59007c2f00b61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1ef08db4d9f214fab9c6c4ed1f5a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ffa868763edb1a01b152ac1553d78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cb6d1e04ba546a3bcdff71d1080e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1003922aa7908709206c519cfb900350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16ec240ff6cbb411bd62c11b35700b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb40f3458f494d11c61b0463328131b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624af4b07e2e233ae8a295d82645406353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a628f18f782ce413ea5f5374024e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd39dd2939daacf46085c42924aa9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c072e8f91ea4dc8b3ae19ba15b4da27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576afa834de1ddb23cfe6d456c3c45e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c98dff5ec179d789092cecca2c854358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7ad915f4e31a7a035a71bcf86c22d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ce94361313f7c02add11580dcded9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d252c0f689dc0854ef528eba91865361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f431e2773ec7bd144190ab50211528f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa3252656dd6ebf881824171b377b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6794353b5d50bcd5406f9c4a2880302364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edcc07a6d814b51e4877328367282b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d7c7770b96d918440111ff26662a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90fb0fd2b89286084af8826e0ed746367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832f76c68c5a46819675bc28be0058a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58548a71d675250e7b073fc6706c0d86369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b803ace3caf78f06399adcdeb8053370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f34cbadad1f2dc6b2d7b6e5ecf2350371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc414341fd0756cd548eeee1ca779194372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28781d2ff60d805aa745ab3f0f0a99373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6720416504e3e5da9972930928b444374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f40390e8aca7ddfd4b5b78cb6b81ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662bf436525fbaec2590f082815dbf9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaed461a3c9c5ffd2eebd3a0535947377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28aa1d462679a1014674927a076e6c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628f394852d9f99278926ffbf5f387b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311c600c7b9c3d2d47274c1e9a91d7d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225305a97b02eacfb4744822ef4971e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066d56a639e709a93758c950eecd481382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b83aa8c8d51b63b00805ba217ad6c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5855353983adba1508f3b33c388ee6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56839db6d802ba66dd5e8628c759cc1f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a34a4d966bcf15631163c15f467835386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ba8d730c076164803719cc74719cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb75c64bc8df08ae27e74a75fe88eab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7f24eb17c55ef77c635f260b45d43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82395bd6831f92824c65682cbff1fcfd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a4006a1234e0fd8fbc91abbd90ece391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9dc16de9475193033f785d977fd18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cb3402eb01ac84e523a98a2bd8e4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a715a1e0b22aad29b65dc750efc84394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8173833ec008f95d713d8cefb8688395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a4c7e321396a9c318e58a3f9d9d53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab649080e56c4e107ae7ac5740332f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddab8aa3989c9698c4cc4f6acc2050398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ab6561f92262e828c213e530004f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0d4e252c467e136919bc2b899c78b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270967922d728455db1a8ba2baddd22c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553f1a2abc3f758405319af4086c240402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5cb8730007422826499a3c8d70ecb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffa56ff4dd55ba4d3b8f7e1510cb96404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff2405f8bc4012469dfbb9720a9a66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35466184ab907406c724937044b64fc2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a31fd110a34213282f2346327627a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343843e2b8ccceba0321a735f1cdb63408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5571015a5ce329fc6f5c05268ff00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecabe2f7b1ee5967c4fd5e10a8f300e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285b0bf9f79d1d63c2f9cbc03971633411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a9a8e9053760a71ca27554ef0087f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece47332560fbb14fcdc6ab9b487337413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057eaa1e048cb6da349af1d777fc41d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819e813c17088ec9e2da6872e1f9e5e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40d2b841503fb4ac6c28c7dacc13d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873aafe6d2bde7889573a3b1381c7870417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fb55d5b4053709068a0c8df00ad2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ba68e1b5df0ce258d202e822242e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196cd9ca996e861400060a0ecace1ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2668e0cefaf58d32af46de88b192fbb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9468da361d92a5af2c69e068ab4337a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b1a11d84a97933bda5b5f9725935b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869115cc0fe806b5aa782db092d06a18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994c19c7f210c8be0db9e90e99e9ff3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97fb38d24b2b8c75cfd68455929727426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f90c36cb7dd6a92ebdc2514bb0dc6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c22c25e0f961ece7cea9bca9cbe7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae537592005a8952486d014f4d0ffa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475f25e60ee6b52c36614c3bbae141b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe519b2a47dedd30c9961bc551de8d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0502b66b3e6b5dc51c8522681f3f5a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f365256dab319fd207a19cc1a8dd909433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60bb6768e099bcc7f3fa9fcdaf89db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fd05be6daf05c3d4a77028656bad0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc03394c8595c394aa8c4b60be1b66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae933d2d47a63b17bcbdd0f0c7a1c45437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39858ef47a968e2957f5056213bc64438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102805e09085bcdcefc36c509f50dfc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445318287295a72800fa145003396fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8c837c327996bb0610c88e4b573b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbb2b3eb46ad3ac417f5502d76ee84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839abe34e1a8c1493d1b1a82f8ef65c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30483881dcca5d07cab1287f8aeccc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70123518376c0658e232da32ee040e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9727d6fda5be86d3cc69f8b46fc70bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985b55331c70b15fa394714fb16852a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3b0fc0483e0ffb083cd5b255d4a27448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe77dd62af29bb0687e9b1b9d35f08449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845f847dbe7cf87982fedbf5340cc72450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa44b65ddc7205115b5215d0adf74b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e617144343b8f99eaa85eb4545ed933452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817309fb297d4499ff3f89a3ed9cceaf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2653e69c4336da668c0740dbc2fcf94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb623d0fe785cbc4e2a49c8b6ebd0796455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d8d18cb7f1f103d861ca18bc12308456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64f33044e07db7a40ef6bd7d2bd564457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c0444a95a363c48dbe58e910d74b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5b46b35c447164fb42ad8f3cdf9e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e773a1dfc8eececf4461099ffdf209460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d92700229aa7c66ffb1f1a09dd354461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ace823703c37dacc65839454bedeb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a02c3b2c282d2e686a75965d938f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a075a3b42079385dd06fa983b328d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a1227d455eb79a40e5a3d19d00684465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08d8000edbf1736a6b220738278f3e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494091833db10a593e81369715e80643467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72799a0436e6b22f3ea526bac2ce7bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8627242e6220db0638736d6842a6b9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61a16acdf9f47446cbd83ceda24f38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3866f9faf0cda3cc60165ec050fa91c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25110188ca03390415d4f0c1c310a9f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb06c9694cf7b68f01d4feb7f2cd30473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5491636adc3b6e6be4cdd5c54ca9760474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea475516a7572dae5a9a2c32309bb7c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e85d5c4124ea712dea4a229544e95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf442d27e9045e6c0c59ffd2cd1eef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8d840e357f3336c3d46d537062bea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb3c47805e5c021433253d07c9c63b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6916259c8f90bfdec5902fb172e6896480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e644a87ff6e4f9a7197f275a00299481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9528a84c0eee6b43dc01b0c2bff560f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3652eb15785064189f7b20dfaa543483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5795a400b390acc779527fb6290be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28660d68f913d857cd5d16aacc02fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbd4780a8890a42fe9675f4b45fe7d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ab724b6ca3137f4829276b2063984487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22bf50e860149a0d740cfb5c75ff25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85286e33791773cdbe0f50d1e68d828489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87aa677b8f3bba21af0c8bc53378a67490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d5bb31a2d10f63c05c90221971f9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ef735184b3fd720f77f7dda4c8c35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488402ae905a0d8e4dd197cd8fdc271b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff63f062c0b51417fc951d8cce1966b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443dcfd31571922b5d9e3eab66084fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcb71b3fc91fc6a83d1b9bbafed615496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956b066ba9e70da98bd1f5db05b7395497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f237e3eae7f582bcfad5cdad9721d2b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86e695278eeb1a6a433c47da9a8f98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e799fc8afb4099e10e609712f2a2f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2234224ba17ecfda6a4bc77491450501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef403466a217ab522c262d5225f12c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebdcf78a8a712136438a923065208b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b8925b5796ae3389e68bf8bd95736504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c455e13990e3f9c5ae3491e22aca81505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18aaecde70bad462fea098129076cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1eb7251558942cb6d79ca4cb54429507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ded8ca3d02ae173a8e69b6b495db00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1079c45dd06d759aaf6913c9f24e0d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6ab7b26d74e19a3628a2bc00d6a99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4051aca5b660617d27ed664e610d1cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c330f2b77a19c461457dc190f4fc713512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de195a23d32de34ef819486cd4bb8823513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8eaee37b33fb39e7f1740cf845ca39514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e62faad63a1d2db8e95dfb73a0ab7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c6cb97f05708f5cf0e4d61540437a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1167299ef2e8734d85e5834d8d04dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac531bcb953a241c2544b070bf65e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546c72c8eba00e4a8964ea2c3e4383e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ab42266a27bf21626ca2c23bea4a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff781d1e7b4158f36fbd0596f11359521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f2e510ac0a4f34b240eb311c4c87e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc317fc23f39ba78a541a8e70372a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3730ce35725c9a674407d3591135841524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d497282f282a680e07c07339afdbb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839bc5b285b5173f3d76296bacbeed8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093acf9b658248e4ce71e8c8d933d1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032b66264994270313a4b5a417c31de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9344afb48634152b82c3d637a26be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1ba2b90b56d5f985cfad6fab8bfd6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73153829cdac423418ff7de2e0721960531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e650a545eca292fdadc883e083a5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6de6bf2591982e45555f27f472ee4c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ce41d7b786fddb035971c8202c44a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdacd2307d3f6615984dd4aba16727535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e149da26d50d0fff7dbeb564d3281d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8285f59f005ddf1545876cec3baff3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90a57190d6223b97c7ac4555d14c41538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492e24eea5a94c0be17c5e99666fd72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4dea7307937b698db43601981b0b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b936737829d71b2b266f2cbc86ddd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87939e093722439008727096ec007503542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3e76e782d3a450b214d3cb51dd557543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e3d96d10e44f18bcede6fea538e20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27902bff6a39834c5bfc17024a8d626e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b649d4971e579608f2c9381ee617764546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae66fb20f7aed17ce2bc70d1e44460547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619506b296aedc90f109f5392c779a75548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e0fb858fbf3ea6acc43e919d17a89549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceeab64d44c251da9096da837144aab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fd8236508521b7acde471f6c2a3f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ef6c0d4b7256f7ad247901fb0e7e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58da44f438c893e8a29bdeaadf3137553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44c7c9c72a1529cbc8ed1c8571d563554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b17f9536606fff6609878048f3303555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed347ee5f0c87aff4120b0352b304a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45dea0c2e9533bbfbc904f7bc68e0e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dd813aac643a200c07b106721100e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecf7295d389c83e7fac7f2ff839448559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805a96ca544896f67e0d67b1eb02493560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bfa999d2cfb7b8f0031f06cf11ea6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5740fb9c15c398c8a6a10105e9d3fc8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20194da4505317393d356dcdb8b68539563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5079229f53d13396bcbc8090f5bfbd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b339d246aeac943fbe86c7bbb7c54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33ef2dbff5720f09bc94b7c5cf236e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625e56b055177f5d482b6be43e2ce6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7dad83963cd4a31ab1b1f7870de7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572767e33aa966c3756aa9188e0b16b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f3276783786c7eeb26d9d1b108dc2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f6f23126ba163a96b33e4c5567a58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f7275b15085d883a9f93512bc0747572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928d912c1a1768525104c426e21c9d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4880a472e46f2ed5a9b951cda5a1d10574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9257c1172083d64f63ce9b7aed867b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe519cc9c680c92fed350b4f1122d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c5933bc048fe95ae518812b13d952577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d84ff084776fb4ec1467281f965fc2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036a0d4018e1c3e513e587f3cba708d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fcfb194e2a40b20fe11cc6ef3b50f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cd7a1c766d1b0f4f3bc001a81a0e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c8d52fbec35160192be6263927b79582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633a681e8ccb2606bf81752beed3224583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab069566bdcae5fff7e265f398111b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147abb38b978167e0b33961c3c9d617d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b097fcee73a6bf88634dcb99832db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae4b6b43ea10c45393fef4babba2eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83a1e342f39cfdac1df8d1cb568101588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb21bbd47d742ad989746d47b1c7bd6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99cb555016135171fbd9887da8a0f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fadb0aefc99884cdfd34735ae7fc27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cc6992b00d051fc2abc3b41e6a222592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fbc4fc44be0107a48fd65290a5fa1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c76431c2c3f774a5a55e6ed0407d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10349e37ed87dce9dfca7218de1452595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fac84aec706b06445d9ae56933dfe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26952130d3e6681191d932026aa99d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e37ee764f675e335f1dd45342882b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d530199b8f15f0e038ebdca887008599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d622f1c4003f3abcfe56ae614b9d438600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b24dd7993affd7355a441b801fa504601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62256adf02f68a57a3d8e3919d7026da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240561f8713f8256753efe84fb67b73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748488ef22865465d0525c68fae0bf5d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed2fc9162ee47f88dd23b9f464d8a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067fb2fee005cc951ff13132b736451606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bd71e433e6d4d11fe4a625113731d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413f3d09d24c17d94316dd68b2f08df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c59d73b76fd5d4ce350484b45f833a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31228d9ce800df33a7171938b0df60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816ca510f886e0e3ede9ac599e6d02c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16622c9144a6bac71db5df057883a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613c057806c5116b765ecf1bdd998e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e51cd03a070690dbcfe8fbfaee6b20614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3194c7e8fdd7d8e2417ae8e7dd8c674615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f24fb2f3b200a51d51e0fd45901ee2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408aff61150b0551fb2260d75064cc1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319c4c9b6a8c811d0fdcad990792404618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c70541646c2c9855053b7609bd8dec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62017233db2282747142b233e0c8d8b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c477718615ef874b1f152a417eb366621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfed063eb61671af23fea5b4f200642622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33005ede95c8b6aa37abeedd91e4fb92623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf4f7d233fb655b03ed11c8f410112624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78210e0c4a35d30e17d8df13d212fe35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cf2b5d3831b1a74a640546e215286626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaa1572b03739676ea550635d90165627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96e4be78a01850e7f1b16bd7240b8e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1c07b7b9f95b8808dc595b3509fd6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26979463fa1a384c4d74383e84e39881630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fa4a5409a404d5119fff2cf97ff68631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99294136883bae77f3f6d3716cb867632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811030191dd552c3b31151f7991c845633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b724b6737fb0516220a6a28388950634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc640b97a025340bf6aca83f3061440d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05cb52623b54bfa98d8970ec9c6b38636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9101f2dede719ff0a1eb1cfb918d333637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24664df01d1a63b24c1c182030f97f05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee443558cacb1d0b3372b8cec5987d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f329bf3379e117e3a4395a4ef4ed5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d71a423aa0a8ffa54d6ea1500f9cff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358b5a1b8ca40436002cdc1bd961f96642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763636d62775f1b05c7b6741d6c16f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2fe6dead801a567dd76be78f338b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63277fd53ce28a79075993709627fe1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8c444941efafc35b9997d24510b33646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9827b1df63b81c2010846ea982fd8f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0340a8038c8953862017994e31d84648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef69af9c91f6c15a1a339832784832649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787c3708516a94419e0235eee867d42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ef95a6e5b94a8380dcfc53b4925be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147ed4eb15d6bca486306a04f3d385a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29031bee0eb54635d57814d88a1f3c46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bd6c8afb81009df59732d8b2c4acf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39455e4d855ef3af181075f349bc69eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f827144470b0aa562a37999c33a0191656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e918d0b5f65e3b2667690e72b5c6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982d86dc61b0d4fbfe352e92ccda31c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd093d68e33579ee54f70ffb3854b75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a98d10b28e3834ed17426c4289ad7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007402534f6df943ef2064c281d65a32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b8affd9540d202922d608dd239b8d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616711c05f7fa4651ecd9fe63b7db02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805d20023a5bfa2293078f5f0f9053e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b5d815f00e7763c772d88cf2e1991665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc031a8c8ee54b94460386d941a94c70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9012da3b671f2e9a6f4ab294ee31a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c24677041b6bdd9fac4a7d2c7c95c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f58473492cfc0336074ca85664c11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cff4509c09076fa3879d4901ba7d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033801f88b93775f651382409e1cf88671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79efcc9bb8834da13db3298be4928a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072fed8aae4ce25b07bcbe628f5e6db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbd20db5129d6100a3eab62363de0e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b5f2059ea46e6f87d4b383a731e23675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06217fc2ae93d470a9b7d845a7850982676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33288b4fed6ea6bbe1f2d23dc6e9f2ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58658118e1ebcf08da59a526f83956d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf43b11053950d6c67150da3d66d0ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f1dd9d05f063b8f3ff4c56af8cee8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f18598caaf1955db256926cecca7f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658a877d8947484a4fa5e1fc9279794682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5dcd0976c2ce8b52f74e38b44cd45683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee5261d032872b3837ffa8cbe75b78684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728169ae15131793024bf86d03faf589685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedfb827024e529f535d846ed005d24686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf8e966885817f1c92b09b72b47403687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654328111cf39db5d9057116fa2ac1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca106cd815b64ec0f77bd585856ae6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fe53afb1ec68b5c75705700c7b874690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35e416d0ffc3b92a8ae17870f816e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf724e81268140fa15587336bc18c3bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747e20bcf0ff448ec0c0826f6ef765f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fcd4abe1e0faf95114b1091f8e0fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbfcccfb165260d4cf9df769eda448695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10d021bf48f3a5043d7e98ac0298fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac756acf4114308a78451d0c86237b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7361ec946919a45d4262e9409e7f5a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8991c0ee90b74d75a98ab872c01a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7f0b8b91df4ec691f18bbef06d233700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ed1dad0628b5a2a2229e77d48176d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df255c3b52705d2f7258ef1461559f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aada3f4d8d140d74167303425ff103703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a9a1c592b9a8e0f85372b86590955704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd9caf5cb6e8b3130fa9f07c26735a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa830f5c56be465eefa7edfa2241b3e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e86198ebf278c31d8982ff1c4088a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d318b7213b97e7ed3467d51016bca3d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e3ac120650a40278060d479d87b4e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af41f2acb9a5dd1424e9729ef7cc06710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550f452d4c97fbc86547a922d445f3d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ee6f71574ca5d11791c2fc1548c33712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f953597ba88588d3f3fd0213d798578713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae6251bec37431fcda2c21d8db40cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde41a7855c441df1bd6bb731372cf2b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c393e42fb4a08b2d90f5d1141a4a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448cac96a376b0396f40178c3aa0e87717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12af4ceae59ad5615a20bb29ef135c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce706963f83294b8f28f9054ea1cca67719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a248899fb347ab921457fc790622da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c67635e22ee7418f2a86cfee0109f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c34bbb98c19d4928dddde1c1a02a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8e332c21c2afc92327e7f4f8ff4fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79820d82f005e75b20b24b90e3348bdd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952bb8644ddfc262dad14ebc582ebf7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2b1de6267e952f3bda0d866878ca8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b87510340457e90a85c4e75dcb1790727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147959da6a2dc2f5b3d632fff5743df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac168b61eca12f36edbac05af5e4a2ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d3fd9759055471fabc6c0bd57d213730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecd50c9b2ce6e4b738c1c11de9d95d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed4427fab5fb601c4a0777a09c29ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0e78dc3b0be780a24d5bd7b3ef35f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70e14a5f0b97ee915e8652faa55e9d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0f1a5babf859995e74f19d74f2bc8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dfac43932e477f416de9211902ea2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918693ec0e13c1306a1b11fdb6a3d310737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e06a51212712b6fa003a219cfc8a55738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb3de14ad305542e119a29b0b87a79739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7157ab1c55c6893620587d03b114eb2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191d98b6439f5273e908b79f452b506741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc42f5ee8ca89e0866247bf5ffa2b60742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a74a38b8a00b77d4509e6fe4d59ecb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c190883f043396e5841e8c63396dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c90d254acfb1ae19594de4dc1ac25a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4721db07947bd2cad5cbdf6aac66d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2ee3020e1fd43eaf10b0d3ae3eedf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a1d025aea181e88c307e406202d18748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9973a9302b57d926af74e8edfc42afa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53743672d6fc97d1e78f518ab84423750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da13cfd14aacca1d44845a3c003fbab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8180115577b950057821ee05f00cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166734dcbf2c1ebb070409210ac96f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51203a5cb54c13177ae26116993d613754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298061d5dc1503ef117cf2a2ed31711755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dac0277cdb8f38f9dbbcb2ca7a7fb0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4704c169cd503f9996056255b1e692a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a065171b2145ed175be250dcc109c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3320193a5239bbb535973e3a5b4d3de759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df9ea6d2e642abf4703a0d973ea58a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cbd3b39bac9230fe6031497d37aea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e14e1cca1bc18312d616f8e0f3aa63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45075db54a849eb409034e2c6ba14924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5f9440aca6baa55671826f3a7a80d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234958daf76535d9463ba182ecd8a696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720c89453bca0e2da9b488c8fe544537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4669c252e0f2feafce701a7f7d76b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86617df1e6dc5f4c6cdbf3ad7e126bac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f94df7785c40e65510d6818d3c44410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a61405442f013738030e4d7adae3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c92e75012c439f3b167f8b61e030fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c66c61973b8b0ef6c96dc1452813f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07d25b49d4b45c1ce4e3235eb4c3e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d47bb36af2b2358d7fbd6c5e07f7ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe45a6641555bf44d83e04be264edb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50745b3ad0184b2769ddaecb9739e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1c0b82398c18eb389af1da6b92d9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3320befb4b9a12e97377c76c461ad6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55553480df462d8b5efde0a17816e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e0c0d464a96e271483fa118d09c3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964d525782450045b44766da112eea222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5476a55d44a9bcf7cdcb6f51b947623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76395462f2feacb97176857d1df8e01d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8954d9c926fe9072808456a01512b5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7935e6ade78b82eec3371950099157826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49173e9458fb83dd3745c42e03c517dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621169b801635be981b0448d3b5d39ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5bd7e024ba63feb4cdab665da7aa129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411e9f7eb49927f98f0b7f6d8d3835530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60cdb77aaf9f7522633aabe2d8366a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1a483e0ac7acd0ae28140b6dbfa9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b220cb26a312bc55e0c894c948f194f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834650995b57c9c8147662af9676837f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a265e66ae11e5a8b3233b434f656f4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0236f52331881729e9bfe9dc333e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af2b998b92d667318f83e1926f66bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b069f768919a3ffc130dda07150ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa64913307b5b466c5f08a6a1a8e4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756929b48bc60b5d552e7af17470c9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cf58d7a205346aaccc817ede6102041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87490bc4343ffdc2ae578d50e147f08d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74718a542c76d248354986e24291f0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fa99da733a09ca3dc101368bdaf7044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa66792c2b8b7aac9c3feb5fc5137045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc287abe39b2749799e25e4f753e7df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bf835631b1cfde58f5034295fca4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac339dd1b43007eb16bca2d20c4a720848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dccc6ad5dda2e92e3620882d93f6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8335dc11fba4475e5297fd3d418a4450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7d65cbe709e1aeeea1e924bdf1f4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1bc5e8db998f51847fc626846425252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c261a28e5297ae524dfb8e8aa4f703b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f2db0085e2f948b87176fe650783354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7441fd21ebe4c8c9202ceb467c5971855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad64165a433ebb8c77260ef8d84f50356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff2ebb4989983a47b0008cc827f90357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3f3bc63302760821c935554e838d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820ca3d38444d0f46ff95a88393cec159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e45f57bd3bc24ba17e17fd5865f1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b903cc477ad0d49a4c448bf3ac6b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ef0d5520bd937eb8bd0455729c72c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dcf3c004740bba0438cda3e0e315463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215e80a955ae12da3db132a1c12077764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135e8dd33c0a6bbe8f16a20efc26f7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9245106819b3f64396201e30ea217666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df410931210c64975699c4aa46eb81ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b8ff5129e965da60e5ae8b06e6a9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008f20fe3fbab11a45fc4c5679328b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c60c1b55c7b5ac65f7bab48f4a13370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c5588f2405cce48d1cd1106aa90d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917f31e9c066cb8c70dd95b3ac257a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d33cfce6dfaf4c01d6190361dd05473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66bfc84e90c184eab56e09980a6b1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beaf3962ce4e3926a09b046e62b60c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bbdc95214a1e7bda3bd3029d193b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189fdd25a7b9d2b3ec1ba3a5f299c6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a956bb88159c7694da2b8b6a932a4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd44af56d4580aa40e90c6d32f6dbd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb5f75d93cf647d4bedadffa266fe480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8c4e231bea33df0df7b6a749e38bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf61fcb1ebcd7882a354501fc7332e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd999b375e38fbdf485dddb46735a10883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb40f2f55e891b8951563aec949da2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d3c307eac0e7b1e96c4e8321b5f4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5825ade1e095d09ab77418cfdfb12786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cd493aff9764200611e7cea9d79f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b365c500aaf91bd9294c4a16e997f6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0c5ed6e4d3c879eb8161268fcfff789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f55cba61ef59b90d31a85f8c1f0fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed2070ac451e7596b242273464b73591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afb9175e1e01c5d2a22b7109f4bc3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe4ce659b93b11742fb00b12d90fff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886f92c0b1a26d218c084b35cf0754194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f57dc6d50d2a8f2abae02e6711db695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bfeee338576a2ef3dd835a97fc3f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f363d809c0316366bc456090beb6cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac50c141488a1991c238f1cf532527098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df29d161a9e25bdd4d4fe3fef123d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78aea1b0d03ba1cf9ad96fdaaa92180100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1726b0c5631b8b19fc5b3b333049e96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb1d4ffee479708d8e83af89cc1b6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589e8ecb70d9efc1f8e40fa0ea477b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4ffe1378fcc1952e9811d63f1e825104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b88187a3f4771368979a54e7f0bcbe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a915d7083c8ec7f435d36d16249245106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce441eb2a451dd4edd323e3a2ce5a7f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3f5bcd9561d1827d70334285ffdc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1012879b9dc96f4d0d35a8a12d980109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a2abc0c8c768efc42232f7c1e80a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f82398bca0a979c7fb0bcf600a246e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31405b88e726e3f00c184afdd43b8f81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcfcca9718e8a508c5c03e0ac98598113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c2e5c9878abcb029b39849ff31179114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112c8b59b41b88f8e91b890842bed61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad182362151989ce34cea9dbf8e82c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6037eedd3b35e04b7bea08ec8a6054117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e43fc9b66237084918444046c2f2a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57115c1a38565b3245dfa95292bf24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3de44dec75f528e137da3b0824574120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509da85044a0688cda6f15a69a6a0fb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f731b577c5d14edecfe80d27694104a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcf9677b02cde3e13f693e6603f457123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9369791c85aecd65702b5349d9243124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e99341e5aa712517adf60002994ffa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6bbca5609c3ded64f522dfbe9d122126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e33d2fa22817c1454b6e979f6fe5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea3747315663bbd2a23cd977ed88a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784d7cc59840a3a2f2821000c3b6b76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a0032b4b402a733afa998d903b899130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a39a7ac9689d0a181e2f0e078191f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f856c5d9ec2cc89505a6e481881bed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bf9bc804d72583866a77030b10d57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bac081b2ac079d9407da3ea0d6e71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682467c8f19e271f3e4ba45b2e870b08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef16bf6ca1285fb3749ade6ecf83428136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be60959bf1421c51a7244c5ab701a50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6def436fc8bab6b204e99942f72c6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d423ecf2c793ee1c2a1185504d69b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14e44ef519811af64d5538daaced02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d7278f8e531cfb098e5f94d081a79141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69066a37b35707ce1392f952f7adea59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fceb5692fa08ef42f01898e0cdcc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b195bcdb94c4c4a922efddb219c10f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4bc479fc0e3d11bcd73f5d9c510ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb931d6846405a9c9eb2b27e213a0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c717d1239ed17bfb934e54388da3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded66c2aa39c7463913584208acf2fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01860318cc5cde366752e1ef4a51eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70576854a41d4db7d531a35f0f06919a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093a14a056819398f92d7e82d55bd7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ac5c727c782c22b1fed116f97085c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826ad46ca7e1d6c54b91cb1c2e4b376153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3407405ea86494e5c542fbe9dfc45c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d7293953e5795b73a653b50c79547155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33ceabdf917bc48acefe631fb0bc51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450416c9ca063c23fe3740109377b51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74237121e67b2c48d38439af2508c25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d0b2f7b3cd7ac7f48ccfe0396d5c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923499f6ecd161f16764e212c7c4ad14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d71120cbbc732d27b2a352763e761161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94451da915404cb3631dc8b726713925162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acf13ef1a282bb48c7091443087c53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0447e9a8ba4b1b69dc40e39eb0dbf0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea9b578b44e3990df508c94d1c1eb6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86286f008fc823d623a7fe62b13624166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94ecfd14b10436301fd1c7e1043490167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37e928ceb8cb0f082d029bd7b42f65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f85bba3c37dc79910ac109bc45765f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c631d49ed6723b4126e1dfc387459f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd2f60c56b4bf8673b082abfeeb3c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7566051e5eae9822fa061b34d42899172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218e51dbc114cdb1fdc67105961b02d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fb068dfd0aa051fc99985e5b39ea3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29e5437c5bc89de4ccc78e9fd7bd73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e232770f506b1b63720699ec5dc30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfacc169eeffcab36cf97b0f5df5e29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a3d7b67bcb6478fe12c4531bf4e70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798dcb7d535d386bac54244ebaf0190179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9669179fdc9153419ce1adf3d7bb1ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffef8c22253983e4b3ec205e1644c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7053cf5924e1bf22564ba94d011e03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032e19f11019d4475ad715997a71954183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de56a16c60fcfa6d6a7704646e6743184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781a23c5acf3cc6b804d0f3570bc175185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c1c586b43bfe4ab04a40c54bad10a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46c264b3f97e8e4c148ccb9d22de7f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c988b2743359b55ce59d9da2bca988188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485cb980ac8d477c4ed619508ce635a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4a91393621fb6352fa8844a516480190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd7ef093c5d4040f43e813cb2711d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e869462e12d5e98741da8142cf41122192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7e0a4984c538ddc9ae2141ec7e7d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4de8744bc2fe2b1ae41c6bad3b8e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34217795e9b0ce30730856ff545c1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e1c275f45a6c82c05b69adcd5aebb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc016e62c684536cb44684705ec3faee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3ab4e15fb8be422536c1af453fd51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5458d0ec086cfa81708da0bf18d9c34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74580f726fb8807b1292685093f52cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85c2bd071af6f81154b123db5a9a0c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c89ce8d7726f67e95e3689b85df1aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e8a6f0eab648212694ca19ae11a31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b824e79876fec74c5728c62d047004e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad683fd16791fc91e2dd91bd6842e60205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768c7dda131e5176a32b80362f176af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78115021a9afb7898a406b10009047207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1de6c86318d507bdba765eb038401208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4cd9ec8c106874ae280be2774d616209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ffee2b55947be3dfcd21fb9f54a0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56369ca3505716745f52e9d3d608e1d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97774d76959ecb9df6f16774bb862c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edb7ef9f0a2538016cdbbf4c3bfd32213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ae03db2ca73ed835d67165d4e7ca7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59a080133fe0f9294a229cfc62f22b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3af203a0d170a2f4b660c045ba0ead216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e27f950d7b6fdb4f1df49040bfa412217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef52eed464710d254e301c2b3bd4d10218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deec5f98eb2ff1c7386cfe24eaf27de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269c646754c8e451a55bec275cb10fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494729994dd532c06610a319489c1a18221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a96f8c0449a0f0497b07e6948a1a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e66f42ba2bd35055879eb604e0ffe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640905d9e8e3acda67b33c389840734a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe153756d4f1a5f41c33259722384b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761549e7890cc8fd1fb1e81875bf06d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107b8e8b93312867eb898e207b1c249227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e099bfe9fe7d68ded1e6ca1851e1ca1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65be2e516876b6f23414c99606d54d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a31959e84e371d549009f08c281856230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b9021b9637a256f16a31dca4a0740231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284d5334ea666371b72c30788bf3b28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0a2d97e112bf0a140b7d39dad05d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a29c02237126d8a5ca057fd79bdb81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851d0c87edfd3479275531883789685235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59764cea69b292f83821063d4eb700236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd531b3204f11be68e2d045dc22da3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ae79893af90275a177d9e7b8f0e35238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccadeadafe960582986ad01d3e29b99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7df036b1bebc5e9890d489e76801d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443c12c138b29498746060ac06717bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bc4178196cce92ee3ae3e4db15b36242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a10e264a590e27cd0432e375eb7716243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d541d68b9cbf883b5836a8a9d3af8f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bc78a77f68d8a8da9536901d343da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854906a601161eba7e23b83c83e51f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315a682ddf135f5d23c9814c4dc2e95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f117134d56caf1304bdfcbd04d28a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9e32c00d376d438321a5fb6dc55fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da88793faed58d9a8922257e248b8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b97ee862020e02644e2ac7db07759251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a1c333bb3e390cfc38df2837fd72b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe8f079748531e4ef7510d0673d182253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6ba3852b7c276d9cd4b94b38c16c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c6b0ceedccfa6b60237e588f10dc9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19853cbc0bab532cf9682a01b64f64c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fef8075500a5fd010f24001e51b7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c332580b0d5c706bdcec06a8efad16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914cffcd6f11679b8b2f82e7dd4a462259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704879f0a44d827ae29c1f4b925800c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb65ce46e6c9033f2d7ea9bd2036eb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f780ac1cdb942f1c5c3075b6b7cf6f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b60185825b4bd12ca9f5b8e969bb1f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21152b1e6c9608d1bfcae2bad0e442d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9dd43afb59473d4b9fecffddbc095265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1e3a5ff7d07850372aaa2530912e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3811c844b9d7b02be7e59748db7c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc2658aafa0b7ede9ea9a571e7bf38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abaccd18d20fddef6dd3d8159ecaf3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096f633f177b859271070fd47c77dd7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bde6fa8c814bb735597a4d092b5e4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59636730d56ed7d9200637bf43183ff0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7c21c0663e314eff6f501035a7f4c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abadde19915f248043bb9ad9a91ad4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15438678e5dd194f0bb2d2f100d78fdd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5d6ab25da84e7faf01379b251ae33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9338ef4e90092caf6b2fd5afb6d79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fdff616bf5042145e7e8d6c45a72f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcb9ecdb2f41df44ffd7f96282cd62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba35fc8703e2b672d4cbbeaabd8b791280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b08f869f2c7976d0ee3c306bfbe3c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358e9afcdbcce873e23a4fe614f1b5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29edf6469d52275e1b3a09fa902f3e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe37df39118fb5089b4e6c7a65433e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d77e5da6598ec77b518cf7c7bd93b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1adca699581d1f79ccab1a270dbc72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b7fbb0fc068128d5104011e1644de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99a9071e0abef29bda5fcbadfd5c83288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7035d7e9ca37356d5afa010b954e63289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8915e8a1a578766ada0b37350e9562290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c319c72ef193f651009b8c59491d5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b4a31024b42ee47749a23b9746368292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0164a4f4b77b6b21121e797d8814d9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91598dffa08bc7a2b6aed1ed58054f2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78cea1aa0be53eb0a563494fdea998295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b53643b1ac7ec7e5274fc53e41f6d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d1e97644ae6e19ac4639b6be4f6b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455e1032585fbcb5d5701c565179942298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6f6c0a378c1e5291437019e04d3e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9de4f8b4aaf9e3b06db704ff900dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37dc1fe940dce900d8b5c80c1fde9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f46628631787c7111d1f37db314890302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397ef702b0a935e26fca65d55e20c45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d944efc432b0d6904b9c04501e51b8c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559961d388ea78a684ec5024e63e8d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40859676896b59b5e786a161a3e3e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0f355d6f2ca4df8db691dceaaea11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0606dbcd9de80e439f577cf3a25c3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61e06156c4b058f118256a416fe251309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6591d20c9586469081dd4d4ddd28401310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dbe98cc8842ba4d8c2643e6048607311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0109a749dddd5ae0866fde23f46b86c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1041269064d569f932e29166f9079a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9212b476501e6569789b0c5d2bb6e01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7f6d80d8bc0802ca9e34459871769315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e8748ce9424cc230ec45fc7dd9174316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577232f34a1b7124a506c54e71b65aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a8c2432c3d9a1e0a38c23f1e0a5c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f728baf46b8bf98e345439c0cdb909319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f2a33f28cd5f4e97725088f9be82e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889a720fc4a3d26fa2afb4016ce6b44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fc5b66b8701963a8fdd18349c12ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26b41e5086c3a21a697af4c120611c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc572aa87504f31d13cc599128a4c3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606211b704fcdb31a9c44b65e0d4c832325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f91f369fb83060f041aec01c9c0a4f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f935f649881baf9b8109de7147d4e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d081ae14655badceb3173f6992faba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd5433457ae60a0a38a2e8d1b7935e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25b2c36721760b02fa2a293751e823330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38e6dfec247d452847bf50955a7cfc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ce67ceaeff0dbc1a5112e4f357399332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7b08ec742a2444cf39bd5d9ac32b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55678c880bbffef73d345c1b3e9c2d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcc40cc933054de6c24d474d160da4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e842e8aae60fd4504cf16ae02252273336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8292a1a4c1b479b76c68115bd5157cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683923b3cd89e8e7f04265f467036783338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93537372f84af405929207afca224e38339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9dcc4b8386430e7c1252ff0b3f81b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962e31663f5ef148d7fe26e8814236f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504ec931d2b1b16bf8ffe650644db14342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35067e22e47a80eeed1903572dc3e012343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f0fa033d5ae4ec7d3da6d1fca23a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ac1636e2386ca2daf16abe6b82a9e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050d2b6f139754e43934f359f3bdcd5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379f832b85a0833fb614d39ab4fb099347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b601b2e4b26b276b4a6413a429787348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7ca56b522b4469fbb595efdea9deb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e78f585621a1cddb1fd0ee30bbc0f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55507be55c6838714ab1eccc25704a61351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915b95a2586990b45024fe97fd45911352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae891c4f5526233c50c53a6dd5093d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c74df416b97d62f344e16bfcf2b718354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b4bc40b683c14bf0412f6860e840b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77677c5f89447afd46b97f4c2742f74b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec46821e512e641e648c0f7d01763b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74bbddcba0003866cb4b58504f33ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c8a4a6b36d79ddccc5e2cd1185cd7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15d539d80f5902f8605c4e30b482bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858cfea7b65298ff443d9b9745518bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b09db6d1765444abc9168c5d32320362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb99456b41baa35f873f116560bb27f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710ec822bf56f41ba6e14330a15a98d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb70eca5ebcf560272e6aa270b34d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab101defd47d6e4492ed5fb81baf1b23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3c59f57e6d15c7add085a09922259367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bfeb194fd35c90f842e00b6f2466c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabfbc7207106929a530457b70c123c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074207c4012a2c9728daedd43bb9e618370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3be0f8e9975c6c39e163254f415a6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797166378da37e26cfb1f51c0d9c0ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f75fc9e07390409ffe220ebf5b827373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f63b7f73e3a6b155331313475cdbb4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9e32c691832f5a020685c8c7a03da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f9f2778f6347fae39f3b5d8dd427a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801ed044beb65e687f513714df06ad7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb155e80d7ccbc6d748f16604777e67378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8ea2003860b23076e5e8f9e77f716379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4e2bae8406989619dbe55af945095380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0be27f654ac972e1b19ff6e26de0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9c1a3af460d8aadfc940c906f766f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59cef9c506c946b7770a87cfc0fad1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7062f1e9bc1a5c7f1f24e108bb262d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa8061709c1f371d135e5d44cac883385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb454da8d1fa3efc6ad0bd514c46fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae4888b7fe3585fad59ba7b9af8dbe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74984219e228e4dc7cf4416380eea11e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceae8f763d9880197281a52d87c4fcb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc60db02f13f2b0395eb1903ae49776390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c18310781b3281383e27233e51bc0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7668b940c25cd9afa344776f1815cfd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3f145be627574b25434a17db69f40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d9d04134e906502e63c17852b4c27394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effda0395d842f73910f79aa17a5d5cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cd005d521ed75bb5d396b252042d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a32d7546ffccff25c03073a8d9c530397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e80b1ca84756331af488903e584045398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1d3ce08bad2b7e66b3b721cf9dbde399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0589163a7a2aff0f81834b581d2083d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde25dee8c34033ddc9f27228f5f689401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5704eab779301c9abe5c7cc24cffeb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52b25f5536500333c8c219cc3b31e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ef6b25dbb5f84b35b5c91d05b60db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ac32a1ac586537271b2aaa2a7bf73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a404fc2f828ea38cf2ed911b899db5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325cf41f900c4a5353a82b8e388ede6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546360feb07c9aca5adaf2d996a33ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1db98b496e489d172615c687d3901c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22e0fad7bc02d059a97c836622bfdc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa482d1ae4c52b014c54ee92f69acb5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bda730492b255917754eed69becf1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abbcf405bf63342b4716112b4e5e1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bc00908caceb8cf7881d06bf1ad35414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f7092e81831229fffffd539369633415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec45dd2e2893e816722c800447e745a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b5f2dd850739f0e8261f1c3877d8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a1d0b1273e73fb4759646050000c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7f25d7c4ba7d13f0a6f0f0d1e3a81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e78dd1bfc38221d0c31debabcbb5f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe24264827f23e0968cde568958fe5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249c370ff5f652bd04a67a150a24639422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08c68037032bcb04d8073a3da59ff8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0c9981ebd8c002678ffa0794903f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404893c7b79b3c51d923a0ff2cf3b477425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7937bd2b7919d3e3bfa675fc13b72426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6b932760b10cdd39d7e5ecd234f40427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1bb642b326d761f090050ae749c82428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89862305f71893d5f928a1b4886beb59429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247e4d41aea62659eb19eb6a0d54e16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cc2dcbd89158c590a82cddfed7a9d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00c8f410b605f417e12711f183f09a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb8c493dfb551fdaa177e96e39aaf9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb82c396a9d6b16054d83b05e845f1c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816600cd484469351f60c5faac41bb53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f9f7c0afe629ab6c7d7740c1d582e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1709c96d24f2c991e956408f4fce5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14b2349d72035d64053dc692f48f2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cddf698a3588a89ea23b7f7bf1b4d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78708b148837c8385e20d675d1c1c4e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157bab818e2d6d6b1c11f10e2348c98441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465a0b28ca3ba188686c0932c35c1a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2325e934c1cc4c60e95a3c233089704443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340eb880092de2b39954ad48838df53444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133521af559ea3d286dcb9f1a41e0fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0fb8714a4de19b17b11a219c9c59e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba16189a70a7eb463a40e0e30c5bdee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d77176a8dff73c6c476aa73c4d7f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c429092bebb3db76cce27e7df58b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82eb63eb0053454848782948df95b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaff78cb2f2c8e8ca83dc9d6d78b8d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7856cdeb7eaad0487646deada804a0f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ad36956b6d877f8ddf5aa4afee1c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b011486ce01a17eef5864a7f53556454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d507df9d4820cded50e608f0d78eb6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8a3d03f0d6192bd8b2d97fc05f875456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c89d741a5fac9a96f9fc74d70099e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39e00410dd3a128be1cd073fc3254e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a62bdc3511736d428bd960a7c4bec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae321b2539c5eb93c30a63f092be7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e60c864a4f51c37de25a6da7727fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c83c808f1a871138d9928cb07c161a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beada899b9af046242de3000cb1df62463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dd68a6f2035077f43e2644e6cddaa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332d85dedc62ed48c1a237726a0ce1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d4182d0bb695db47d7110772cce7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd5961d765e4a011618989b39de12b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159443cfee944391e6427f9f366c9735468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c7f578020b4525c0a91c9705302a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66341893a0fdd2b768431d8183996e21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d20130f4c9f0e8524f9c1564d4202471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e94562cf4467f0e6deef5d3b5868a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaac940d63ac6f6bd61d59b3ce50111473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09b2d01a96df1a2967d3de9f9abe92474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48387527eb3029e91e36e0e60f08117b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bf6492d4fa281dba860745c5a1487476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a46a556148e263bd9722923b956d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa063b62a5ce21949d985286563e5f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a390df55aa081cfa45e992b025dc6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacc632a563488c315b68f7d2c440bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fc93e2110d1e55cee9af89178671c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2319cc6e0ba2acd73b28a3c7ec1323482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fe38ca925451175073251f28d9bc6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998eb1d285144d2a3177fbfc494babf7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4974c00b0b42f71be68048e88f2c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c916fcb073c2c7fba969b9791634df7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f532de3ac7b3ab5c6eca710120fd65f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697299703a2329852077f64967f233de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96113fcd7b0bbafc6ff34e551d8d314d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654a22348bf3b70442b2cd6656a3884490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d6ac30ea80b8c95cb2269cad8d171491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4dec725d6aa318363a14e771f4a0b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba24deb8429719efcd3487f6724464493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c39559979824aa48aef62ef67bf19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f72ef6a34f604ed815956c286a4be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc567aa7505eaaceae5165f4d538fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bda448d9896efe602951e0d89f8d19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec37e2016560cdd5dbf779e6c527fb4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac0857386b72c48419e49419ca2ffd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afd61272bbf0e3fdda26ba2ddead68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dc061082ae280559eb250bc2e6a5a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a9e4b1099e6dd51ec23ed44fdd151502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2eadb59aba7ed5911904b358c27876503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fcf1d98ffd81adc3441666f5a9a75504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e9dfed495154b92289b5f41c20ec0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96580c90b07566ba66066d4eb139d0d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb372805697553a9358b82445a311c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568d9d9553e3d76a33ee21f99ca23c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c7e5bb32007a8a6842486cf9efb52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e959ac43f685f4413636028e527993e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160b791a963033feef64ebf5c8481ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3255a9b1147825873ef26ae8808501f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6969b67be7744ed35dbd230da8f00b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acbd20e1773526f94a797c10e957ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478174ba1634435d153761edc44d876b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d3da982b1e39b0d2a382dd4f4846c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930e0c12d7d2ec9ac2d746e14c9da2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b30d23e0746749660b11422049e31518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83f389712930f0446bd1ccfd4dff38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3883bf7b4fd7db25df9d837e8cc7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0be94c8420c1a89ae93377bc7692ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4755190fe6cef5ad25582b4bab2667522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b32bb4125ff5b404ba89b5ac5e09b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4d22530096804f94cc3df5bea237d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa394f231e9350900adbacaf7ddc88a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648763d48c9341c5d04d1b2eb7e60a29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33cd43c8a93787c58faad9d312e034527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33569cb0875c62223e98b749ac1d11c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d55503cd2b10173baf6f725437f17529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b188eac0c2c5bf237e8618f3f70f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be2ee7efe9be15c79f1665a8241745531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a85f3a78662b7ee73212f4ee189d7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af529c4954504d25463a80fc38a3b356533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183172127b4096a032ffe08d4a87ef2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a4e626ab28c9bd9802acbcf66fd64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6439f33cfd6367e5e19b6620092f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414a421f07b7ed8d428b80e1a765a12537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be112457fa27ffcdef185dc9e2c2453b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03b0ebe79724b632808a5a6cafcb1a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b676829b438ef2320d97fc8ba2f0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df9b309616e810b682f6b1cc8bcb95541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3ebc8a34e19049ab845d7d8792d10542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bfc3fea5e8739b2e20e94e9e5b2af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab036b3c84161d1b2f34276f7aee0743544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ec74e8f09e80e446c318830161ba0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9106f55d9d4307cd4e6351eded4e654546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77f7b8a8bb2ce027d88f6ab5258d66547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889fafefd42f61102da4423521f9ce9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfba8e7400cb6a8d4c73149bfff611d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19023e3439d75444bff4db8f8e97034550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f161db9b12797017614b2202ddfdc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c4d68be05b21e37353e637e5db313552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e925fa389f3dd880558143ab26a7f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3806fa47dc09bd48d28cfdfd96bea06554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a0441efc974ce9f5bfe6858eaa21d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cb545d19a8a771e24097d1c60f785556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1d8df30acbe0f67307f583bb99fbd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba5c3b87cec77bf9ff65a94db146c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41b167ea4eaa720420214d9bba4371559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832d069b209abe5776c3dd843d609e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498df9216c91c956cea8eb2b386a300561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c39ea0c23aa05edf60c7f29d36d5c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17da63c089782e8c50d31e5cf6c49b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e519d4e814fcacaa5652491be698eea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e76fa4f4f758dc949ee4d80ebf4c2e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a07e3c3dbaeddeb4d2ce8719c6dc6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93db0890e2e0a090ac671bbe668535567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad66aa22765e8d33ef15736fabf9d56568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba4194810ce2a56c5736f5fd78f189569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b049a3d544887ef3917360dcdb7585a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0102070456f96ed27e933591352f084571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8de52fd2d3658c9963b8276725ada572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc7d10d57022f0ce5b70c5c5bcd2f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72280bf95531caed373d6b845331e69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8978a02fe74e182a66f8b0acd28d04a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a60eeacac252092c2fec93875fbec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86283ad6df6ecd9ac40bb1a99e10a7d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ea330a3f244de764ada97b4f04cf6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766e36054161f1946b34b0d15e203c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638a46ddcfd7549b526963ddd8fcf19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594c2a1352b12a2e3e5f59871ffbb21581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c3a10de328ebe3f5de796a0e8ee7d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d5dcbec71674a98675fd1e181c94d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5a4a5ba0a245d6e0a89741155777c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebdcc0fef72bd619483a64e1360d87585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc840412ad025e2369b64021e0b4b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b2cf5341d9c8efca6b58303808f61587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7d6d7aae8a963ec681ccd1946ca2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf9a82de3e5ec737c122745cabc92e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee5657324f3b3b24df15b8e6029b95590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e13b3c25c72b450551eb9cb131d1b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b16a977a285a58353be52b2512ab4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523312d8bebef298f67cfd3d22bc643593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8550e8ed3fefd3ab9ed677878b780594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca085ccd6deb92524fae83975394789595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8535278edca83ef56bd1d169c9a63d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8334b8c5d6efc927694ba956207eda8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad144cfe9b2f928bcc011bf4b6ad053598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a74d90682181e7bb9c59887a2c95a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6a8e174ef9a23594101779c8572f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcc19f6706d2176f1bc29cab24b7fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc6d6d6496cc0b10f980dc01bdc384602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5268b919c93e19033b6c933f456e67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fecc0d281648dcab36daa15b265509604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a7baf94af130f321d569163f5ab5e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e9f6fd06b6a928214a83052b96d91606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97bb4e62cc716dbf992a66d101caec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97defac244ff4b28eb49a1092e98250608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796a7b545e764d59fc376e8fed632d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf5fdc1524cf6dcf0a57ed3a3daffa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1960c7c109e05f551b3ecf765c7f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5451b354fec21bac8b0ef495edebb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124b92e307c6fe122fb59e58e16deae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcb71df30a7f187e9c59ad9c397a45614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccf98354ef1925dfaa3f04d2b6ccee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eea12477a41ec945af74194b9545a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9363f64feaa33bca4e89cbb66eb41fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c60ec372eaf72b07126e3d4cd0b48e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c33939b5450b19ac5f8863e1a4d17d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0e6a37438a1dbe218e9cf379c4c65620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34673ee1d86e2450c7e091787e1e87621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14926f52e344445318727ebb1d8720622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fb92cc5f6f4a75b4f38229cf1b812623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826690dcfaafae81d4e4e3645246b32624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9ef80077895881b23dea7b4d349dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134bd4e0e0c4ddd32ac01c9672ac46a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8d6941ea3ffa51d53211c344dd28d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed60f742d9ce8dc09756230351ce60b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470eae6a3181449e53c12f37f55358a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ac497a7ba5d41e98ff581237354ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b437fa958f63379c2c89b7aa06136d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61370c6a84aa734a96cd5ec4a650ee69632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9b9720a78064f0683003369e66575633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ae38ddc8be2ceba9de3c38537671e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169ba4a452e5cc2f13efeb923071e4a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31065e57a699e1bee899b9320a4f19636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e33d52cf7423e7163e6fed32d46de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b6989b539736dc570a65a73e2fece638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16f888d6b9addb04f78bbe0f128da2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4180482f437234e60c0a2709d5f37640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765235ed673b0a893535dd51c933b65641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d407a3d9a81c3bb4d91cdf11b82222642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4b430428eeaeb4f4294beca7e2d9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132560bc69dff0506f14def1e7a27061644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98415c266bf6f6c07007554cc5bb256645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ab8f6940a96001bbe134be006719b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90258ed5c782c3e8433f420df05c9a9c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1e87114d541ec8d7065459033d29d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb82499a123f8a05a59e8fd410822c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c4abbf5fe267b44727b8d424aad4d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d830465657f142d758e286e6cb77a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd394c88c769937984b4c8028bed36cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048619c88598db7374edc25d45dc847653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee05ac4a84fab876b21369dd9cf82f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b01c8f49720d13ef80eb64426b2b4c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e068376c7dc084eed66c6f5b0f4eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ebfac7a921b3a7d01f5f0aaec2a52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2ec7cc0083244434c48694ad354e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bd27fb0435789b374fc99540c95f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52f8af3dc340385d85581e2dcbbb30660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba5be226ca016e13991ce70b3fd86a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2434c45da983ede4380ce907a7d1f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc382782dc49f4324862e7b32521e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e6d7da0f65f54e5ab1fdc87421a2a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b94d2402358bfa82a568ee2b7ece84665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b5976118f661f16db27a523b7cd08666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1a3ff31db1933dec0cfe775148107667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5267e84bdbb59b015eac4bbfe39fe00668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4ff7f5fbd74ca3f1e3f096c4a610a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e67527a72b60e8ea1ea3df3c1ceb7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca2fdc4bd438ca40b8700a9051e38e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7d26ea33d51b4711e16f891147ca6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bbe1a9792e329c135dbfeb7dd75bc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7d43cf8aa7aad246ba6341fc18139674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4040b08d821b1e2342354b38a4a3b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590316eeefa116cbddbb2739658b3bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ab3b4413e03b3bad9fb26f305f757677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73146001c174a44f99d59033bb9e6fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a104c55a592120bdafde6b234d4ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785d3e8b243cba0a1f0f4d5dac4538e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d917cda39b2239714b8b243c8e6730681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96822a267668c7b6fd681450e86c59682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49afa6c58ec85e4b63dfb69cfc3a19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661771627fb9aa8003b4744a81fe2a51684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd7bbac4ea6f3582d9ff13c2c007de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d647179edc81b3d9ad44397714d0d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672d992d60ccf1520f61682b72f2e69687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124707ad11941bea65fae129ceeef7d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20002343db12cd4f518abc5915bea765689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603511cfd186ffcd5360171da99fe9e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb84973dea1ab17d95fc1792f38f2b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841281cf349abfdf87faab46d2c96aaf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909bdc273bc66e946e985d8464a14b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173aad396344c50075a2eae2c889e08694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4278d92e72375fe50e064cabbbd132695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033a86a6707e9bc6ecc2ce70e497eba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5daf2cc097f3a712b15bc50e938c49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fae92323434f99ee827b254baf577698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58849c1a13e09b98a0a8f29ff0011eda699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18b5fe176c9e45e3eb061cc0bb0d7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cc9dabe118ffb8a937998325f3b67701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85c6b8b98afb2ed52c47faa9d24b4c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130f6dc5cd29b8fdd4fd4d136183483703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2a3978915ba2049287e976275865a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3d0b11685721313a709b104e0b112705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3be14de99b1d4a834ec18c8431d9f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b38858620f2cfda5330c438f161f9a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7aadb8719939bf74778db78a7b18e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12646bda98b80664cdbaa3b316192b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff602fb3e9fae578369fc971d66143710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0ce831bfe7efda91eee68dcae7aff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749620818c9336101c5d33069ee2b75712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc15a3c1b9dd4e455e505a2362b70fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4c37939ac5e11372084f6c13d312d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e1b347dafc70044eff52ef6f83b4f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22367e926b2533e0aed0472158b8f88716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9864c03139c4cc72762b0516f3f31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9dfd4e75b32ea3e817ec1fb378d5a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978cf8827d0c9685411dfcdd6471f8f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8938297bb47288e22b5ec6c2439cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a463828e865d9f775cadf777745e587721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b58a6da9919e9eff9eba3b708efd0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94249bbeaa92ed5d229feb5fe7ed024b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9f18a2bdfd583b2b77a68758f4e12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bad106b43e07ce944c58f5902ded4a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb27ffac1f3f45a757b17c3590c58b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba8f4f41fa36e70447713b0427c47d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86fb305766d0fb36934d9092094bbf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf20cf22a25e4b442154d526f521489729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457446bee9640e561af9e2d1f984e26a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e291b68a85e812ae1b4fe7e8f8f330731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94a4b5704ce9f7767a1ab51742cdba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384c7eda2ebe618d3aa0803dc28b84d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525aa67c7c47fbd1ba74eff3398c67f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96be0849d8b2664ca8aadcfbba91d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ba86a5845c5befa20e04886efcda9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003e9276734072461ae5a9a485c7e50737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab8bc83800be59b1b88ffda323b87a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578bbca0a486c235abcbeb189ad95e5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77794e360da520f94c53e254d1307ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fbf8d541cb9ecd8757298eef8e1bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82b2bc858f0d19815880b3d6c9774e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c40698cb659a5f3ea78a715dc7483e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a52cc242a7a3df6e6bd4159fcd6ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22683169db9f0ec0b1bcac58ff307614745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc43c4abba691e67fe3a45293dc416b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640d66051dba20913faa3a059d138ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6b6038bd0ae85d6d7d0a67de9363b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9956e1fc574b0109f69074122b736749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08ccd284ee5b31c157ec7efad6c808750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1106aa478477b37bac4849c258642c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6acc3c2608d7555a2fdba7d8807e8a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1916e4b8e8a93f2f9654f89dd60e079753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e86e36425ca846b5917cf7413a500754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935ff3b066fc0b2674b250932472aa0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508f088e17f343007761177066a0cea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c381ecffe3691ee425dd8d46aeeab98757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b847bfff170fe83564f96a8cdb1cd3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e17c36fa3eca0c0e14701a04a9792c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>