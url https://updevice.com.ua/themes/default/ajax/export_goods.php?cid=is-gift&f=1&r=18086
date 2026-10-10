--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407b25074290e4edcdd0b74a10ae6241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4b3ae7e67b66dfc90275323b741b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cace054c80223f387101641dc51ab93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029d18cfff2cf31dee99d3ca9507a274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc676360b9a44df16f6e905c93ee6d905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654977bc4e7d9ef521c16269f153ff366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c75bf6de4d392b3bd80a9d2de63c377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5b889841d2773d4d714665e40b3728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc02dbaebee469d16e79a0786ba24209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d201ea3c0f22a6852b099377be36d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595405920766946a7eb08c08df612b3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfbfecd638ab3225c6b5511719975b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3869f8293981bdadecd96b1312ca7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a417ab2447b457a95c434780a082314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea9d03587e2ae9c246580c387ae8d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4624f9e409d4122e3b39afef2efbf516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5f292d9eccd19a048ab8b812e6ca417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab1818172d910e519575e494f488c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaea20307fa56c7575990000130c8ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e090d63981d62fc91d7cac0931aea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926bae75553fa602b6ed56bc71d387921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd94d01249ed260885683275da580922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa2a803c3aeb185463053f55c4bf6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc0ce46268ac5f941869d8362a7e8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909d6779283a1f7e7e146655b145c9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703aed0086697d0ef802574d4f042a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd794ae62addb1c0e56f8b5a37a30a6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a210be20d53bc1c40bf936aff33e3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842ba1d7abad85568a42fed8b56bfaf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad620a3e92d7502a9a1b9a12db6bcdc830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0eb806a7e3293f10eba0e501b93cdc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07904013dc568355e10f9408787a801532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71035174b7a80a9b0810c78df49fe3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a77fd4163ae5d3691417e27b0520534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6959265c1d54b344f2687fecd2bdc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bce4642ae20f6f9c37c8f3d2d6512936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139643dfcfa17bc7e19dad97f1c6ef537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471345ab3966860d71cae74a77530c1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628efc756f9170884019d90cae2e68f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c88c1f1cc3a033553e2074374e447840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113bee8b47efa5d6b412d2db60693d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d30c02fd3d72a2d75cfd4480c8a73542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51cb583070338e8697f5e996c3d73e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026aa8fefa6e7c6ac3adda7c64da87144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4001b09963f33ee718cf7aff385993e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5f8858aac9b7b0dbff52e8ee842dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbde28e8f76486305e0e4ec07f3a0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1a1a0c1503862fd28be81acaf650e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cc327377dbc399ae20af0740335ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264638742d9733d3fe5e3244ad3437e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f730bb944c4c2dcd455786b4a2bc46751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9575a6e3e570b59b40b2e66cbcc03252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9841f497afcb904c7cdb04c609ade53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db5d479e2e7bf134cfbd945e86cc9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc484f481b3561bf9a8e83d978f92d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61abdd300cafc053a5fffd970d2d3d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed5a86a9085bf381788fe85d7b388357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4f9e08c659e8e0d9429f224a3697158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88dbbd84460415746f38ce47e14dd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf11ea5de92c7f0faf88ac19f55cf4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576b8ff6dff2cb8d9f7333c8ae49a8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244ca9b1dd0dae84cb84f7943f5669262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdcf2cf73bf5c50cd22c98e7604e3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114357e5a2215d8e8f1ff48db0bf7a5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee40758555d2d1942a72683150b0fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d984b40c977214584c27d78aa3be6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ddbbd70c621a88338d618fb036e2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ad9b62a14e6cfae6b4170735106fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad983e6bd835730edefb49f2769ac069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0987af2e79b4fd152633405cdef571770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdc3a6c6365c742120a919f1de649471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e188794797ac07f007df54c22ec3172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa7957c7c4959421c0024486bf290573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d48898e84ab87d56e4a495d699f3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdcc9d2306caeee14a04b1ebc1027f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda32b193c65fb30498b2ad55d663da876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aec9706eea694464adf7a17f8c9c7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042566a01fcf0af043fd229f2add72978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeec3f19075ea5225a64607677785979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf191036cde3a9c5bf449ab7931c9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcef02d30b4a4db43f3043977d8865081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae2d4423d615f6c1919ce5783ae1ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f9fa6842d68fea7f314fdb8b71bdc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db34e21cb4b8cf6e75731ce68f1889d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f11e4ad26ee0cabddd2dd7ea3d44cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd878f4697325149e0357225e96f1bcd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb56e1d56141f0d49ad8350db82d85f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f3a5532ee953b45fd02f99840419a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ff0b379fad95760ec05bdd13aebfd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b3e5f76b70a1de35ddbf79140f01c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e395fb42e559315160e390cea52d3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c175829aff85906fc06ff3ffdacd592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838cea2f6bae44daae99f9d931dc8ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e39226d245c77cce8beaf375aea7e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05381fcfdc7fe383c54acd8a5f78e3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f8eec31bfd92c54982f9de9d2573396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d059dccfaa8ec05c25bef4e6efe2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c729a7cb4903a055f60de46d1c795298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb2035d1c5d147383e6acd649fb9b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316f65170a15bc7ea81f3159e3aecf5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dd35bd75b40ea74e33db51d783f19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec9f1467856ae01501c14a12fd1c25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a043283efac1b93e49bdae84c2b82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f5585826869c3aed3d8f65f170bfe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8145b309060efd27d9a256a026ef2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50120c5a1d4550bfca5d67b90858630106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4e72379b306b8559694a34a89de3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97f81e7475b1fae6f769ae59fb57f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b9bbf3d9ced13d756fece6b02fa70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872040fb3833e08cda6821bcad9870f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a54db27c679d177c416ffb513064b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af7efc1e6f4c46118e66b7cf6a978a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a663df89cef74b8dd68cbc3e5d095113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043f75fdbc3c4ee0fceea59d0646fd7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08411e1da6d42922f8337a1eb97919f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af0708c4ac22d6c64e2c7dbfc33c5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a15b1d859d1176156cdb0ddfa89f0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208e232b099813b5441b1880790fd26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff727854f847e354d99c1945e1005ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa09cb617aebe1b99478fd53d14bcc3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0899bf677efedc6c01fee657b3a626121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde865b2b70a3a6015639e50eb81cf99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ee9693c3a0e98b68bf89a7e927508123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e439bb461d02b531af109a35d2ae47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece21969d95700a2844181b012977aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b81f6153bf557383c15393cf84d8aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f959127aea06de5ce29f57d9893e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548586c5488fffa3b6a857161059955128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7db7b4fa8ca4896f5e6436d033b48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e799465613d6bac6d0ed501b4b83a7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec165a9fc6365076afbc87083ee289131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f654f81bc3a9f241c5ad7b234c993132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ecad80bcd9921eea81a9d74d6ac16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399de7c6acfa5e0db34cc425825ab68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbccec9e58b8d02a7f561d37a1ff725135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa3f073883311e772b76e5d6fe44a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6bd1863761c6fb4eb81f8a59acccf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7431b861c3b6364d5dd08d4d725501138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2caecaa955d177fc0ccc2929db842a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91986b36f3dd63e8a42daa7c144db5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531af9fcbe51466590f6ec32c4d3676141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62278f5cf6128c9071716431e18cba0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf174e8508498f60d317dda49814f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d0c77331731093de3245c1e2fe81c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46620daf7d6f433c8c08652f3bb8bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c782906cfeeb13c7c5a4fbf1eab7ebe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0ca9b3281887873a4c8db13fad050147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077bc5c55af7c4884b888975c7b56f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5d2556200a1ef52f8427eebc6a435149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b4db2546e304f491e7e139e7c45f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef4d58b5bd163221d64bbdb4f55a58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48972863264e453b2985aa0ee19794152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd724a23412b07f30169d82fe63846153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462ac604ec9343fd6d5023bd2c0887d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e94afc4b5ce050aa8f9dae2755f20b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a754fc453b3025a0a59868966aa65f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a748c832e9d474e8b71d75846b99590157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fbb730719fa0a66ca9fd380e2520b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2b19d016dc66c3aaaadac90fd2e19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b053d455737f9873e15e90441839a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc52715577d5266d3a744f5236e21b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764eea5ea480419b9935bfeb8fa535f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8398c2babe9ead4fcd0efcb9060a3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f55db47c9502a7a24dbd506084fcb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2705fbd8a020f7f9b192f4b65a8a4e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14048c09fdb7f1c5feba6679ae8177166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eeed09600900996a39d85bb87100d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac8dd622c6f2f500a4da45714620f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cf98deb31bf3d324bdb84478ca4f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd768d83abe7147cbb534201bffd42b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc84a589e87fe220919dc0bd1920319171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c69507947bad0e138d64d0bb9cbb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eedd88441e480842710eef359bf8dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fed176216fe6be5fb1dac6b4f46d29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3174a977ba8b74622290ad379b97f17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f32890eb9384fe281c82030038336176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967bece45afd460c90bd26443cad5ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296359c9c03b39e415cb7ebae08242b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fb7b66177ec63ca40b8466aa015df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fcda3fa85f8497d6afceb38b26154180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18409f92f6660baec1100adf63ef08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8adf0812670455af5d92839448ed58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00323ae3ca40b6e478b7e90a6cf6c31a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc618b39a58bbcf8400826a01122ebaf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080d938775ac93887e9a4c45e43bec0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464280617f9654f47f9815c7c75289b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267f684cfa4b0395aac8325df982bbf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c31f33b8dd3e47719945fe80ae4d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881d30d54f7ff416c63d9300dd8e0cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3ec154f50f2ebcf4da3f5362dadf2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2badf52ce4865bc6158549b9d5af3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247800d19e2e9ef0cc0abf2df13cb6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9311800d05b4b66e53bbfdea0cc0e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02163bf3a88fa7eb2a4f4089444a7d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814f4478a471b00cf7ae9a258ea9a2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3452179446c01d11d17bba94f17f7f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45643a423c50643efb8ed637d8db1561197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189c4fb9b275e9f9ab1fe61d5eb775f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc83d235cca378a49a074c8b0e8d0db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923f6b01a7a32d17eba07cea6b43412200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c3db3bb6acd8d0b8b733bfe43a5c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4269ddedaa6c750d64f405bae793a88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61beef0e1471c61f4aa0e4afddb116203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c95225727989193f59de67af5f9b99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e4489c2808d02a1b92c25ca3b32f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff8bab3e59d6894ed55d0067bd193f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764ac9290ac76bcf5810c0ceeeb416d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999aee7b3b07a849d5839457fa6c3823208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200f3d50d98527a02de709ed00acf27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7d88bd75df4e88eca63e57b3a0592210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d52b4edff0d0b7925d8f6b4668195211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d22a49062fb4c4d6699c0f3eceb63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6fe0980586a4d5194ee74f57724da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e4f0e003b25ab90436f8c25d254f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c04e8f9ca7ad16bdd746623574022215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b300fb16ec227c55bf2198520ebcd1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233453daf54b6f99b617e7d34d23e37a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934882875f50705c949fdb1712584e66218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6019dbfec25cfd151e9a5c1785eb88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bf34a1c9e20546aae77b292aba91b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70849878d0cf87973c30ded80d1c715221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6162d530dd2c20e70205679d5202e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373dd9c92f50b8208767b6bcfcbbf2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9175b883f8d6307d1a6a95ffa6f9485224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46836bd71a5163878e984cdd3129107225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19be1a54a94096047dadf3850896bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6289826742ce4cfbb294a51d496627b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ad0a0d5a788ab31f0bc938f5e9147228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f078b454a488265c0b5bc6395c5912b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048bb24e397f5c7266a433a13f449a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa86cfb2d569f1fc0576da2ac9c30b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ff818372d7fa70676bfa22339a83f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d7fb5c50f614454950cb75e8ad4c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b615ff2ef00302e4fa649d66400af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbda0482c198a0bcfdd4a8f60942f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f55e40dd19f38a12398a7c4f94ba0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59209563f65c87d20a73bc8a4f3d0ecd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f0d50a6e69c4c7bc0409f98a22e84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a2f7b506a0aa630db478cf9dbae2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0d2eb98d455ea3124c5f7b19f4277240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088deec454f17d4f4ca6a28ad77719ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b95025b0b49ae29322fa35dcafd9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bc49d721ff1b143d12ce358acc98c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb80849336c4dbea2fe1e7158e301c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449593bf78d727a34c11b0b544ead6db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0fd8194458941d8e2393e081759fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a7e70146022ab78d1f8fae4fdc84d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dcb092b0b34924d0e28322e89a2a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8766108f91d0b6d0e5b9d715b6a3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed5540dcd893b3daabc38a8fb8dd9c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ae45ee1272492761149af9e9eb8b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa098748a61b64728d3041243b8517aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb85d6b0ab01c7cf84d85d24a25a65253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e40863a28a8f13662b0ea6dedafb8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1faed47db02fb23189369447b57ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622fb523b151c7abf67a8ddd25e6b78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491e648f6a48e660093bde40f1b6ed0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92f361dd072da6825b8d0a47b91699258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5edac7f0c79944c11f4585cbf48d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dd839661288a08f48f01076cb9f23260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e86a2c6054d8ed9ecd345ab7838a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6072ccc6db024f2376bbba2ffa339f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5800638db2da1452c135f0a35aa1148263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f9cab550cee6eec80354e87e54085264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a252ec47560ee6a4522a80f3925740265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00d81d23af35dea6b7384988f316cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08b249ab13f27276330fecff5ff5ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ef7a2b3f200ed36749a76b21ffd18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4fc0efe1bc9b957cf27df218ae760269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41ef2f679c9c7308cc7d2c8d30c9d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d97ffe47f377024fea19cfade7382a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a7b1f68730e5c2081591902ac2c3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29725885b63c9c99d7f0d2c5b80c06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26602b8ef87d73ebc7198e37a5ad1412274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c219902ec857fc0867923bfdb3813a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cd835a8c64a7207a85216c78a1d93276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516743305fc844b76c144e3b30a69b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1752d6867f47b150fe90f44d1aec0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41cff536f62dca854531e210979826279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860a587a52ff7f81fe8342703ea7e95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bf7049e115624907eca3a24b1c57e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352deb47d19db303f7d3fceeb0b4860b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f9819de8da604258244ee381f48ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1222495d1b4e4d7aff348f2cca90b7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c291aaefb6d1f7ee758fac45546faad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb91174a941a4de0ae5ae949d742fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3fa2b927ccae27d1b0072b5c595ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f303c5c2a46033f0b871e3aebcf22b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bc8e9fe0c03996a363290a0fa8650289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80b98204410b6f004adb2bfc439012290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71310e9832c28588adfa02fdfcca29ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb025539849d19bc1b859e927c32a132292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7451428f45c05335566c6f6bc20807293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c2ff42d99baeaaf975433537f1e99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0c55b559145479212967a827ec7c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb70ccf00afa7d4e1caa99a99a5e4d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea6f321c96845d6775a4edf78e3974297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d82e06a9581241bed91a981563a237298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86208f30284b43e3c330cf22df93612299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391bf5c207fab885ff7dabe0eb22612300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d09249bd727907b5748668ec65202301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd861e08e11ed6a2d56d1d30d2da7e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d58f16d88775f13ae31f74d2bd004303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2705511444b533f778c44f92f8d29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b50a8faeeee06baddeee3cc388aa5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eca732496285dd8e58fc7129dff1db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1fda3edccb730d1478f3ef9a82789307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14f8bcc2455e8b8b3739392886ffee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5638f39fc08a8334379f7456058b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9779447f29e11ce26e37f5f24ca4e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd2496ab168bb9ececc2261ace4075311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87c80e374fd455e0971a30e8ab3db5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0d0da388357642b80964f36fddbeb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0353a84965f75329bc48f115e7ba3d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743412b80be538a75bb0ac2b3273360315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d4b208483abe89af7c4b0a88a8e13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c774f27487f4dd608910b2789f79783317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5512368a6ed0158d3ea4b1f2c16d8f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c86e36ffa400f0337881b50fe33cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da9ce6a44b0ad59b938f4dd5205414320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5a5b30369eab512c6d1719112f95a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c4cb1e2dcb3aaf81466c91d721348322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23825f6e8fa8ebec8133ac377bcedfcb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b36dd7273b045062fddc64f7384a96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5133e2141533a7c05c1e27c5a34f76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc51d0f29b4e409ba1fcab1f590128326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da927b1a83111367f509cad712576018327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc19d33b68734f5065864d8e6a834fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045d6ec4680d60ff0a766cfe95d1bf5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d21ebb835f6241f4a817ded097f3b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbe060dbfcbbc9db1e21f9b0588e2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fbaefaa55508d91fdd83fac7d1d4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbd26d69390db3ff1470dd7d9a52ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258adb190006cee177d23913c076d7cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569665966425974a89767c68b70cf20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1a5a79c2be2dedbce59ab39a7337d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a74cdb803abbd48f30987104c4700337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebcd5824611fff2793e4585da323ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcca2e3c5bd212807fc9f09d7f009e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765bdd5827982c5a6ca185c1df1ed51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7266697ba85c72eb634d848fbff8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d66db5648e2fde3f61b676ae6f6947342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bdb4d615d9993bb486f833be54cb1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb15c4ad2a425794499e3797d8608f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d013762c0fd7815f7d4a3c1a5178c75345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31534e1bbb14b9ee923fb62fe85f189346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b6d09395e6f71e292494491bc9a3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe01425e3d2b0cfc253959559501e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758171545ce0d2d3ec90d297464ada1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01bda1238d53b9bb39a060116605aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6fc98600874899b137e9a708cb5be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899eabf82b8c42af5373123d79054114352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4d3a7afa2305715a72e719919fea4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac74bfa93b2caa1149e6a0ef62e94be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d43f61f54bec0dfa1184308651f1d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022dc3976730aaa03d77550d82eb26a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ee5b773953946c6b89e404843142d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a466fb7128f93c22516d87b7f840d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d0e5f774cadd9cecb85d032ad64d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9ecb9529ac3deb834a42a5dc14f2f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dc8bbade7297f64e028c37be45f09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145fe0510d5556755ff189010c753cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85e7eac96b309dbfa577317092d3e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec4fd53a3062c48b5641016e535471364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2772fc6f7b16f58c632a3d956cfef74365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd469d65ef9cc858302a9be0727aeb3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04608a07e60833d96fb2556fd25ff07367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea54bff6b6b8563cc5aadbbab76236368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66568c0f9b8b6e63971fa9cbe3aa3c29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e5977b4fb5426813f54543284910f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014f93446772574b80ab0d039470091371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbca7158520f2d003ce392c8c7a6ab7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d67c0a719270f4656a5271dedf90c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3957a5e49730c5306ad3f695d4f6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339b09aef00c78fa6530730c5756cf4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154c2aa9777f8bac8952ffad61cd14b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bf7209eed01f1c1823610b04a89a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04df109f30b4570337da9ae0d5730b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92694d4bd597d7b0fce9682d27cacaec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833750e571bee4da77b4d4f33447b17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d75d75e72044f0d6ad99e29b8eef6a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140ec92e673200a791eabf9094f1464382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0f79ead6036bf1a5e7e75c00ac19c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c390d40846e99aa75f50d983bd173384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fa777a45f262c4c20344de8e40e63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021399390943612c3dc61f86827a2e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0df7c7235b16fa28b65a6ac0d96668387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc8595b61be4e2e34664b66bd21c4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66165fb3ecbd1a10fbd808c9d97f053389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe70d224e168d54171cd1f1659cbd5b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ddb4948c4f4da6d39fc4fba95ea80391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b54be6248803f3b96f9713eb284e3f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8447707a2fc4774a217130043e427393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0daf1ef0de9e21bab1400e05ee51f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee59527a803bd2ac675db530a8c5f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583192d56163f8fb0f83b4cd4539443396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9697ed8ede0f1711cb0a3864b3384f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2952ce2cc2bf2c908677ef7a240a088398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839975ac3a7e9b93c896ac85c702109d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d5b7a0e7b919e7c56863229ca4966400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06efca759ab142d0b911a9431531baa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1902feeee08bb376065c319620072a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84401e357365f9a9a688d1a007ffae72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d416d7e4c1c2679334bd0cc0c855ecb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c79a641f8e9c249754491e71ab345405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf2076358c8a5b71f858e5ff8c1bd7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a261e139c579eb9895cd175d765ad08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb61ae92d610dbdd4a19039a5d1227c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5584b0c591a74147b802fc54bac5fa2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8bd2be620ed603b32a6e31fb011b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ecaf50b6bff82a96633c28a6da0cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89202d880f9740bebdd8de25fb1d1564412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4345fd0e393c117c1e4c6a3ba31fc90413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ed5d328b10d02bc3253cdc5f8852d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833aedf3f24fa950b21c932a93e9a97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e7b0d545b43de940fbbb08f029b6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f488d257ba7801d0ef11e6984fa5077417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2192f332b0c30232d0d3eb98855f42418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426a49d1a8055851fc6ad8c0671e27b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009fb0957d6831d9f507c6902a68dc8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2b2ff4a346e555f91ed91cb1f0294421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34182a9ef350971d8a55a5947c8408f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ccb0dee146771ef6e55a7e214d760423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf2dc6314754e959b31898e2dc2e54424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb38df472a473eaf48bd5527348c79a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9326b27b8f5c6c7366d00451fbb449426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e9b0803969349d06479c3fb2b93b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26940f9b27a2c3cf0267ed6919a9bd04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d6790d840d0e489feaa4087f15b2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075af735eff1ec2a15be0d82cb2a7d40430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d31174af3b6f308867161e145c30a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1848456e300ee0bdbea385ece545790432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2387af4e9b1ed85139aa3b819aa95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffaf0fd74bd177f44798ed46988705434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13cc10a6ce6a4022f969daa1b618ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dd6952f72e720d69115be9f96c248436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dbca2dd96ab4cb4aa94eb10358e4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23216dd184d091c67271966c2ad9d5d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de80ab67969a6b5c913e3532367723c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c15323213acb819886a211093ce07c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46e1432c4261739e77a5d3a42ac14c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d6bf30a1b94b03b020657214cd549442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5d656b34549b5fd773caec414ffa1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a794e297e59b64ecd136146a8217b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce54a07a8cf1ad939e825f622ccd056445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3ef58ae7f62ad3e94a4cb4614c4ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a84516a821ca2b9795be0e4590721447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a3a050c1d68dfa1d6345b883f6132448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f928e940b9432cadc626213c87d695f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a1b7496d76442a3b63cf9b8b18921450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6600a55877334d5268e292609e054451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e9e0d05d42c6c7179a9b812f10e2d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e94ed40e580264c9af9ebf6cfb0a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8e17fda3c6f2ef9dac2dfccf85a3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a54ac88c27990e6b00f2985b6e3067455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b00d8db548a8c982aba7bb1961c30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f79307c8470b3dfefd65906342c1e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec14b8a752bed1d576f490286cf350458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daab0e4b1c79dcebe22acc0700fa453459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2162366c727628a9bbe33db2b7a87460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b8a189067e39b655aa24087115937461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d89a4b27a2d800e8820fdf7f231c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5fb15ee5a5f94352a5048d0d7a14d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810b79d342db18b7139ba649489b2a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50449b77dd447429d8fdb74b898274c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8e0034d085166e292fd3fc326b834466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feece460571eb22e7445bf2909a87418467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b9a6da7084bafe1979f170a8cfcb0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3b70cc443980da0d14550ca08dc6a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d32feaabf09c1626f886479394a32470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348dc41bf0bd47cef50d8fa2ce7725d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92cac9758a9c63779d50459e9d621b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec4457ff2d02540cc04702ddd567ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd4f6016713f82dc223d0a86c5b32d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766d653fc33bc168935ab2124679ee9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e3b71de40f1096ec82f9f040553a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648610bdea784a9f9af1f3ac276b04d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fbab8cffd0236cec4c6fbe2520e0d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49673afd16ba370e2f67d15236b449479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598376eb53248e8c0728930c7047b8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6dcea0af4db4543958604828d7e8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c536319c672c70ebb209f6f93201a88482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ec0bd2537234fabccd4508f2cdef5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccccf0d9e8206af6c6d55dcd6700838484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e77378b1fa101b59c72a4370232e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f5fa3f9752cd37d059eadad309b02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbfadf524ef366467d7ce2f742d36d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99a37cdef35d02c724fd4a82125199488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fca034900e8357bdff8553e373e90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1176e7e484c853022ce6256e9819910490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e6534b8acd4158ec0412bd9cfe2ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e623d314586972ff909bdca449e673492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c317415dec10ff8accb6a6d072f4dd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7af0313421c5717957b99d5903b86494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d54b641b71418f268add07ec2a8dd0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d123a2f12d88de770fcbc3795f2b1c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66bf04a5d8805be562e942deb947fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cffffe2b2b2501614d140deee6e617498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf377f72c0a38f26c96c7483e9729e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e3f285d80b1faedfcf334f3d34eae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1fa2ff1b81b5ed19d2bfefbb3b8bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241fba17854008126abd9968a37e486502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c5766a5c1c43856e9dd13e08d3244503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa5e39a3311c22fd2384f9c911f443504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93a70e5681a6228e375a2cef475302505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b21918217c6186d1343c7bacbd6a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69485b77de15f071ab55707e743f1ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f75b6f315e6702d454937d8b077f94508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8959da21385a7a5a9ce029ed45c31a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39830ff0b9e0422085acf39b3d225bac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e18dc6c5924d2aac9ae3f655e7de5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a212c0c4082692d54a2d5bb69652bc1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d21f2f90c27158274cb748a232267513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664a8bdec1f017125085b6e3f4697d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221342bd7de3bcab7579b2fb7890ba1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19bc102ce3d42912eae598fb52fb2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b44822fdddaac82459479cbaf98e89517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a4f94ef0ee5eed08a06616d446cb1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d97165846a97dfaeaceb44e7a7dbc5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3d80d2a0bc0cfb333ed1af550ab8f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b29ef70061cf8616d41d46559db01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ace624de74e66ab5b9b5e38bf3535522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f24260d32ca31b22955f15647b7654523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d879fbcc27a2489a9c5aad6934af4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94d94d20d1dfd174346592aa19ea12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f33a12002e78b5ccd740bb8e13f3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d427a2855dd2dce665389c61718a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4f69ad4b4c3db5ef880daa25b20b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c57c7f84075b56ea43b827ab939a19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1ee383be77328e1e1d6722e1286ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801aafebd7de3754474d10fd579afb6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbd641de3234d561a34aeb61164092532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87883d9b700ce0be7a88a4fbbcd769533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332516c699b0de1dc7d865f82de816bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d1391bad96ccd337dee1019c4a11c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfa567a2f3a25732389695cf32804b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07402f7ee80d5fbf3fcfb3469ba63b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d0277e4841113c25cec20b52ab1af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f66f04e043bf93dc8995ae60526fc6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98864336d567f43a95a08b4de29a45c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3056aaf3f63f2cd9fde132f34c26e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1c556c7e55cb3450d9a2dff859a78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d3698dd4226cbe5091f5003308325543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692e07e644eaea723a444504911201b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed60d46cac056775bc9ee1f48c0dd2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce51c40e6f389b0de61cadfd1b2f947546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007c4c21b3d97561ef7a67c20597f46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7df1b36d8ce100ec9ae530f290599548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9cf68d3575d11b45df847708f6e72549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e757e014958e13e27360aff40f78d46550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7303ffde90c945ae84ab3e29a84e642551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088351114e6815672cb3bed5f60b5fe5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3180bed66b41aa2b50552eb6ed05dd0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7762b388f286f549b6693b7030b4cc7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f42cba06788b4e87d05573730bafff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045ba648886d369f672be213f4c2cd0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caee425c9ce53c2b4b87f6d4797d58557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae37ef17887e9c4b5330b792da5d80e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea739bf84da476826fa9df7a7907f9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbe1d2929e78c055daf7fc6b77ec75560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2c6a135f5f2c0a91726e102da3861561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc55d2eca83d43e6db0e75b1a36d565562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06814e86305aad3230de37479f4c89f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c24c3b03233185802a4e026da6515c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5aa5ab379a9ba148c4662fe129f5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728f3e81ee8aa5a51356a3566b6c7b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa06a8a4e87157e5030863cb0b655e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577292a56cd3842e058a97d142614747568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079276d11fe9d6a03781725349dc871d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a452db06d828957344b7cf2dc3b8966570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a03e70b5c2890021eb61b7b4dfdd21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65316f6fb7b22dd6246852b80b8cd9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7195b06648277b096ce3ec1f4eb0e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19018f7958ae38aa2ab524a5e9257878574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd02df154aa37614858d65474773216575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31deffae14ddee6a28b7cb9a0dc2fe69576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bf40ff39be8671ed1c731b26cd3d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8b8f6857335868a67c8d899224a12578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815dc11d378173cbdbd3353d7234386579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23470f71d0d353ce96faa71aff935b42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8a6ef9bf2f0c1538900e1ee4f50b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9588781d3be08b32d72726e585437582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d687b548426d828f8fa9c0b9673f7dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f31208dc66135836bd440ce248003a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e5929075146d51c94f5e574d18f27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cd8f238c6a1a35d39d2fdb0ba34c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094d3dc5242f529405ac1a7e3b37b38587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463d7eecd0ba26f8b505f1420e1b5a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d13efcee683391d3d7551f33724597589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177007ca11291f739b9e21a6e96a4d1f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b11303f29ed140e855a4f1c39121f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a9e376acb6d58c05ff01ca3e64816592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3ef576e189671ec58497859aba3b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8205f0d5ebbd675bd66f54551074c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581e0ce8ef53314f8d92b4414a4afb4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521615d82709cce58ca85ed32e3fbb21596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19fcbac5cda61f51ee304f2fc633a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ed863a1169d72abe6ff95ae1029c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fad44a06610854baeb2bccd6f26c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d905db10a1961a5e45e674d49ed7ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f9fb3996be1df3af70a379c6d3dcb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68bb98b2e26b00459f15c240b28f4f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f3933934f683afa1258ac2905f395603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a64f4a43e5529390a8818fb9473e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc63c78d5480cc0e67eebfeec1f5a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a1e6f1e248087aa8cc6f43c3c3f27606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157ad9ee0ec3e89a094c0ff27387d7c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eef957a51d2ae219bb9f3370b7e77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bea365a66002fb2487207e56dcb91609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de46b5bd46328dfbccd26dc1eaa712610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3185c0f64040ccd41bcb856786bc91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f097d82307b27bbcf1af8b0d4fd97612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44d0e3e640037add2ef731abd41260613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3c88933a9b1bcb2402fe4fd2306b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074392e9bc7d50b6a91ddba3e6492345615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf7f857e2ad71491bf8b69685ab59d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d1e885a56409d2109f73632515faf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01b7a5232a525414d87ab62aa87fc9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31393b4245ae1f7fb8f0a46ec74fcfd8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b672f16562125ccc961a08e97fb7dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684867ebce2e50757e5de097d022c09621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62175e5fd271a4bda241d5341c6d48f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856b61ab9c80408db7ba5b7e679df4c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cc1696556220e26eb701bfd6e04a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae62a6fa429880533649352c442f8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b11e90c1ce4415fddcbb4120310c72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1c675969dc2b8e9325cede900d400627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338971a2275c4e0529528784a297a2f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab310d546359101eed0ed6472bec71e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe876d9a408e30096e3b8c98cb474a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203449254dc38aa9833490489a8ea38e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6f2de643f3edb4cb3e6b190d2a0dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15258e96d45510a49a1d50bc2222e24f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e01f8a29fe239a8d9e215cdd7b00d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed246e487003b251ecb271d8e904c203635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7018179ba1be0ca72524f3a47d79d31636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622997fa2fbb86ac1ba8288455d3a35f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77799116caa412d710226b14be67bb4e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a57cae9372ca00602ecc13237e76e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20276b95e20ebc2bdd2d4a83108330f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d47405ed9abc4d4a1f4fe92212e3dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd9b93bef092380df49869e9271f71642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b5e3566e4f3147818b2f67848c2bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c14682934b7db037951710b31f323b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480da98ea0d280ccc51c6604c079357645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2550a14b9c4774fab51b9ff04100d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f121c477f4541ee4bd94fd7e365adca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b88ba1c8c4c13825b56ad611500543648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df29d220a8b25dc74af937ffe37b0c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d9b0bac949fbde28c2bef07daa461650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabc3cf0f32e624f23f7d37b413659e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7a182cdebee11b469cdf02a0c854d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0e19622badb6cb391f607f4221be0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444d92845186078b9f2b30099ae0670654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0d5c5e35a8c64c039baf1e7e6f2fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba31933a82cf090e6b1b94e26e74e16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d39fbc2d74c5a4095eb1dcc389d3f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180759778b12346a0cc574a808fd8c4d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4e784d4489342ef08582a0425520a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765073c338c9adc4d37145e58f0134a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd594ee2c6bf4f40b7224459a72978661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71d3792878ece6aeff0ae42b7ad5f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d037f53f80937a6c3c4bcdb4c9d611663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82ad9e8980fe57ad809a536dc9bec6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa02b6c1e64369d7f5a16dc535bc93b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a7be7e06884fab837f6a646fd35db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761a1e3971453ae2327d0a60b984328667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5a3842684a467c00229d4c83dfd46668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec6372827fbf0fa6daaae8ab2e77cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd927fe71e34bb786b84d7015128c5f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3036048d447a9fe11c2ed0b68c2ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edfeb69f043be8eb072211b618a21a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790984abf03fe72627fe390de125ff90673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842286b37975ed54b85711be144bd20674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db955e224507347442d411b56a717aeb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7284c63434b4acec8e65df6732218e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4342dacbb839d4ec02a9daab932d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a256ba6408fd590a8bb220453312931678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4bce2e26a2ddf67685112b936f9f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6cf685385d346bead87a41b522597680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0079334da991727d113a4e0b09de8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3748287ab70b9669ed775423610e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2477dac713c49444aa750f1f1ed17d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ab5b54ea2090f882a0ee233ab1bb4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb5642774f1e7caab8c91aa111a2bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7108c1d3fb5c18c56b6de4639455f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5ac3f095964b40bb7bf04f00f3c65687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c058608e631c425b26c57c5780eb9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0483e76999e52725b83101fba4164f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dad7fa2c1870b6c8a0cca8c43c7c25690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfd363dc387d9920681b2724e30187691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506845d87244702defbb53a4aa95dff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2a93df3a08095b8cbf47a4ac85a2a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af144f3dfcd8e25df02e733e134b8bda694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06078a21111aa0a090f2b480f69e8e0a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d66b9cfb0df93d4a8ebda758a969c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89372185b0da9c58c8c974bec149e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6290e1b433c3763bfbbfedcc6b52c87698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9b15175622bd48385a4cd2863003a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6025621c1f23f47ad2a51f0c8b8ee5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74a81649f55b7c227959a6b6f1aa5d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575b82c41107aa152bebf70cecad378702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afab70dfb37d9ba61ea3c5d9d3e806703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12e194562a3941065fd92cf40c07b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0c65679ba9940ae0526213fab0f28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047aee2b02b3833f782666af274aaa16706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11f623c37e3e2b60f8cd312f4bcc2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149894364ab1b9756137d9b8c8145e7f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d485b4ebb45de7687f9d713f795d00709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73402ddd6435c7bb0e0d61829bb957d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26cdac068c841401bac423a7e1c86f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c1147c535e608b5277bd8a50ccf24712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf8ec324c5d8ddaf0e4220fb2d0f32713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b306ec08de3c44f268d35309fd072f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eb86c43ebbb2bd438eca097912195715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d2809654c25df1c264b3f194f15d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfbf8c3d151d5996a1879c4bd325f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e435b96ad514e7d3fe863364e01fa8c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847b61cd1943f674e9d70957e9f0782719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2515bac1db9c4682657802196f339e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97770302b18a86e03a663c3bebc018db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd78178d38bafcfa498896dd244ad8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c310da0d9dc7124adea3a3e3dfb353723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee86ec4631bd9e6a40dd30d6e4b3484724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c2884c8370d523228684dfdd6be80725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186521ed34fcae6678caf9fee247cfa2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fd6d6487fcd02b58211acf1ffc22c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d1f13a8341f6646476caff60bead8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db70a58de1af21d597fe277c7d66430729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d1dbcd524124bf73ab7958294f65b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22ea15b82f41281d6dcd407bf6ee66731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5841aecddfc09be241119c93cc9b7b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33f2d4da4744e2336dcd8055c68025733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6705479b8b4b1b9d492e1d47221fa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574119ca5bfb70e88c05e1dce24b302735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a252229ee3af3471d3f4700e0176f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ce5ce4c0473d2db3954b8c447cc83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce102b8741ccaa51bf0460e6e3b9301738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaa267f3300e13e1544945ffb8bb05739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ed88371ad3a8b75ccbd419ba2749f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546049751a624931177619ca98638b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdb22ef6b86f0cca30138d9f56b830742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c411966150d3121579cd581252a4f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e99c58b6f7c85cbd4ba4f98de5a43744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8e04ea4ace1b2092af90864f74ef4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ca90b115e048492a7cb30fffa9357746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da209f53749a38a65dfd66657ec1c3a8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031f7f56719107fd15333eb7faedb6f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51379b66b544a0235d954369240d5cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca364e00abdfc3850563ba1fc8a9d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf5881d5b771cd5d26a1dad63ebb72751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07da6e1e912303ac3a6332323f03b0c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0699f5f565cb01fc98a4aff25c67f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916ac3560b979d83eed0d35219cb723754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc04a178379426185b4dc1b6021f775755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359051dc8a7ba19b8bfcd28fcf43593e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8da8c702038ad0192366b54f0c18d1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b20b3569cac08941c3e9e823d26bf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897d1e6cf4d3f0a5140b81fc3a75a3d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751def44344af63e970e70629f4473031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6235f46c5275d452b1f96d7d788202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66656867fda67eb3c504140c6262ffd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e431dbb744a1a19a4988334d6e16b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7b9618d5f3e538708aba5e7061e715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02055604416a141433d8cca30280086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c49ddfef9f20dfaa20d653a3aed667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfed0f7e641d64d5db9791a0ef2d4f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14e37f27fa3fe035d0ee94d9f7320e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d523b908a00734bcb538d979d18429d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a8aa1e5dbc363a598e3e360d3404111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b4544ca9ff40ac53f99b6c5fd75ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf40cc3aac78b987c2472dce8ba14613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bc3f7da89d95a15e6916f92e60ae914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701efec15f2170690a1bd5e69adbe6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac0769ebc66990d2cff89037a1f51c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7f577ee270662d97af35f518a0f6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd00fbea4ae9645742809dfb90313618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d4bacdb5e7896e0fc06addf07604d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245eaba06af215b1ed9fdded7314cef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952656d947da084d1952ff35ba6d5c0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea194550ca95fa78d88c1bdab8125c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9f47a68aa8e02b3dda0a68511856923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedca81a11fa2f4fda943df20b7253b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d1bbd7779a0a64aae43faf1402a5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5709607077134ae1140d7ed948013e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ea42d83408e88e02f767f99c3f7f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135aae46e72bd0b6325bebed5c48e1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2197526ccb1c406554d578d213d17e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037fa782487af18ddf56b54998e53c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f44a8f383cf8707e12ab41aeb9b02431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f06a782bd9a710b99ba880bc9201332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa18a4096cbcb6aa51cdd1b167a400033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797d1e642bfb1cc4b0ef6a9cfb22aba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179a90f0531af453c00c1514b2d4fca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e347101a948996231c163844ed692936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd099c5e82cac8ec56eac6e2dd14d44037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdca5db626fbbfbf50e954f6ec6414e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311b947d1ff3c1e70f975f99ef3037539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f37a1ff2104a5a0b4104aa717d7da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e99b4437ca546070ea5189ba62b2b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b820142166f25b77552e1df3b642f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55925994dba6247899b6861ef9c4e8f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c97660b90cb45fcd26d622fafa7b0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae90a6317583bd1f8a75f1b4757fb5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd501bd83cf0e7b3914dd45d492baa7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b74e5d4a4ddcf9a6074772f936fa6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac279570242b09a5ee9363bd3ee63248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60ac1abefc8e27681da7acda1b119b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d33d34a85ae477c22e53d71e3881750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e6519465d89e838642408d8752e1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1530b5137c4390a314091b538f770452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc9a49f9472b3015e860ee3980c62653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea829dfaed678710a43efce75325be654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fac386e7fe9800c0f99e40f2f1673b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eba69f8cb0920c04a7c960c62210c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fca37b33e6dfcd31b937dd0d1f5e8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44f8d9714272cc101eff42e388351758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7226752b2e33c2f90e62efe2a8f20859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9541f6ed00b6b77dcadc1e78429b1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a90175310d5b34f9944f104a22b5c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d66453900a5af35206933ecaadec162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6726e010f3f31dc71aed61b89e5ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a6f20475007501af9697b00e075f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2e594883ca9ffe29adab469453e6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823ec736b11a87e5bbd40b1d083c6d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de012a5395f4861d85250176cb94808167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be075e14c322101eecedc50d243d9fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494c3dd2847b9c125f9519058ef85bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89c3e06afe10d4227a58409911acb370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f16a3ef7c7e873913d7db68408a6d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5864c33ffd6776f7513547fa6a97672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc2b1457193538d512b9b8ee3eb9fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55238595673a865e7c4fcece3395f7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384c2034b67041043655f9ee7a2b3a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fe1aa30f13ece5cbc6159fcda8caa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77dc82d133dce29ec28a5b8ae10ea577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1534adf9d11a8d05001622f79fa6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4482056a548c9575611d11dd2483579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f7179279dc1d81f3c74df8ffec4a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf904374f6e72f060941f4ece92265e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d6892e8485b33d2062344fd1cd84f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8029ba73a920d6b41c30a228833b5d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4757db41a40e033aa1bf080965dffd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e94c7b38880be586c5241f6c0db1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fad7ff1bacc60dd0949b59a2ef20086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60660e38d7cc7242ef39c4af839ece487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328edb8880da0273cb36df02e95d5a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c84ca9007f98c3043e329c255cd7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009fc9319818c7c8b0c4f78280679d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40359dc650a7a2768f4d53fe106c44391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13c69493fbdb5e3864cc76084ba5c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856feb5d40e2ed7a1bb113bde92869493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7afa23fb380ed7746dcf44a0831ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e45c4f5d8cc55a35b183d62686495795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edb39712d0e062b6e897bb573a284396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202da97b0c39b2184302ac21d84595fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b423c0e60d52d9c19759ce991416ddc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad663c43e4efeca5767d180496e6991699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd48b8a3de978ba9519f08cff8fd823100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a54a5a74046a792fe3c2660ce556f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e382db288333a2e3efee8d29800f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d78025a5e4c3327864df1475a1b59c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13d5f002e569e438218326be3cf448104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465693502c1a94f33802f633307bfc0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7036586e948a4f4193deb7588908c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecceeacec5ad92cc66eaae2333b90a6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62879161697c801155cb4ff72ba8ef3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca50a975bcb41d5dfcd74f5ba56ba68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550d3b9c707c2b3f4a41237326cf50e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d856b394eaa8e13e0f5818e617d7a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420e45ac9ee919d303b801357834849112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc901098b491f3ac05ff9b642dea352113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116646676561f8dfe75d76d631977e57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2cfa7e609045546bf55519a090f75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea4c6e558d353f0998288cb906a65b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd22a91c390a77ce1b54b54aaff436117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011ddba9fedfb6c41649f76b17cb6fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fdda9b603cf7e918529a8a50e7e85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc5256f0e1f3ccf5ddbfeed72eb42e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe19c2547a5ff5c1e89307fb024326121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727840c0f9cb425c0c84998007bf1455122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e073490e0cd0ef2410ded8c0ae3bbec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7640c6d03bb723535558e643275efa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003818fa0225f78930fc42ec46d46ab4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99148732ddd84e471c91d6b0c82ce3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7acda486bc2623868a62b47cf774a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508330c565ac18cbe688e8b2d2c155a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f0cd5582758addea57a095d1a65d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1219aea15a10eba14ab0229a81b89d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10712fdef9a07d574d440d604952c7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecebeeb1606a083ab150b8e6535dbd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66509eff349a13f4d68a0b5f4b60ad3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add0ed389eb04788aa62eba703f30c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1c1307450f9d0f542c0bc201c39fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c538472604dc2be6498134462be5fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990f44c3bafb5f1a1c2e694f208c19a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e2bcfb93211c2a7dabbbaf17ef393138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18610cb5ff06ba66db6b02ec0d5263c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107faad32e991130b70eac75217f5560140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e776bec07c3b0f80d2e448313b410141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dc278dd9b2c7b996ffb4fc9be7333142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45692acd93135c48a35da1c136aca888143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce0d248d3e4d16c9a71f13f572b904144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbafd0b073794be215c6b551776a915145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c21f5d837df1f5f810c2f3bb33d6c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf92fb61cfa35ca788eccdfe086a71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99dda2e5be1be73bfbd1e6a6c79096148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df9855b67e91c11147f570f140c4cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f621f077c59f2d5a4cb3d2c730deb10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5e84c2a20a1806232ec7b01dca219151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca8ca64c40ba221d37a31214019d6d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b92f4ddea0df472ef5e380145c914153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f3bbba7c4f3ba666bc7928821f561154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22461464e58c6bdff7b4d6b7ec3381e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20d891ffe72a3429c7dff893e1dd3a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ca51f9c904b247459c2328ac3fcfc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2251ecddaface3a226fccec342fcf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211146bc165f9c9b77c1f3d3142775bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09848cbda54f3e3dc76daa9c7f52a43e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c15cac3569b6e986705fe4bda6547161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac3055b51dbdfcb1f7275622b55994162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67ff2a5bc18d50770c35ab9946e2cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30922129dac8f35aa6a74c1953efb1e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709732c7bd2ffd2de6ed4f922dc8e14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554dbcf01e71fa53731cd4d54f87d31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0b6e2dff48759bb7216f6ae20225d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944766b16b32fa854b9056ab0631c60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da36b0836fb40937e4387c9fc0a8b2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848954d143e63958597302bf4ce48e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39367ca0359bf6f519cb410c95f34fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e568ecc5be49f48183116968a6f15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584162de58f0584aae254f037e326264173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722677d8e68b730c03d13711c06ae818174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c90190a62e3c35d687156183f0a3f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defd54888ae061baa8e4bc4f942127a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f9492b68b06284a734b7031c5d2c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2f449f82ecc7224634bd3a7e6aec3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7fc0e632ea3ae7f7fb6c314fc963a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5f41b941d36e9a52b257239951ca9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237d7d6ef0ec0ec541fc87dde79633c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1bfc4b527f0c49df647edceee9464182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2766014500d430d8809ee6a3995435183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a4620a39f969416958ecd70a40a92184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a94f1a784bf5655ea843ccaf44b05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e928af8691df5a20414e47fd0a1fc4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a00bdd7a54f9b3d890661699757203187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59107ca2215cfd076796eaebf3cf910e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb9de20534f8685d7aeaae81ea2af5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ef46bb9af9e7bfb5dd8268d83cbab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ae4db597f3335817bd8174b3dbf8c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f63b3d21596fe7cd7006182953388192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35edc6f0924da1201de92f22f1b4fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add90793f97d12df609d175699499a7b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c6e4ee86d6db578d30ecf06210343195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938267e877caff25ff014172c9da7e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ec8b4846ad0d829ff3e357f183b5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b8f1cf0956367938d59124ed3c910198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38b6bcdb8b0ceaa6207595eb96b0e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d4e6dc6269e95fa983c8b09d28ee2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18975c4cb3245eaac756e2ee114b23e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57dc0d9c7849cd5226ba73bc5595ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52db8fe1e72a0ef2cb37a561eb5291a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734adff7fd15e198f835bb65a4457b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431868491d84607878f68765788b4bc9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362b956507b7a2a025dbcc786975096206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868e6eb74de5f7a22499f6517eb5962207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a25b267f05ddef0c78c4c1aaefed8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb6f53b717b1e8fcdcbac27810ab73209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35234bf468e1aa2368bd9e2d636ffb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480689a7a23bd6ed7e80aee20d4c34a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451e5913a189bbbd8569b1f6738f559212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606c493144857d3e0e67b0820d22be9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798953c12f7f8ff508de7d1ae4f7011214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6da42f512cdda1011c9d0cf9a5a6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85287a42cf10d7c3dbb0eabf037654ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb0db9772f56ef617dd442eaba387f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853be2b784ec8e2398df221910ac23e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02089faedb5d4325217a017288c6379219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798268b0321058df826ef006dd6a3a41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50538f251ebc70eec49014482800fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4c9907af78aa86cdc3a313a1d2249222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96758210653401d376af5e40397a57a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31046ed58600f9337f6ef349a7cf95ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8be50369da2701efa8b1e296855318225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953544e1863cd10d55305d6614ae2495226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5f6555a2587732fcb73a860b0f4f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8994013fec3570e34fecc056936e41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965adf08ab8a35565f3f7291b66ee49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2243c7f777209274b67c8d2108b4cab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed5c21874a4a7277c09f2c0c349964231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53d3617a9248a341305db13d53fc39232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38b31290c27c0fb89e17fa857432da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bda667f0a6a076637ff6fedd1c8928234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149d33f665919602666c1a9dfc1f029235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ed7a86505c6e56d4c46b50975c624236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8a704710d43c4945baca31a00c88c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485cf63896cee13a0e252c5c4c73914238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eefaa6ae9ccaa7e5830aec959ea634239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616562c9538fd174c1c81adbe76ac2e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4737f66ce1938183e68e5258547d669241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866df55b92cd17c75ba4b7b23c6da12e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc737f50b732e7e2a32d5ae60cc9d15e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7695ef988a5a529dd8b688d02509b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63db22a9149a131f2a5243f6fdd7726245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c779b7ec1d9567b9f108a4b9cdd0ec5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5b99be232d573d3b7bec903617dc6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6753cab0bf8e4f04b01be3ae8c9ad03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a76d2e1611246e21e57defe4aaf0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36264751a99e83d94951cb467cff5a17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf17cb62edc54c466e59c2026a8a625251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f85148c77f995714ef2b28804480b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3944498ec135860cc508885fde5f78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be12972b850006dc5c13db9f3dfaaa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7002f9d3b52b6ab54e159448b19af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc6166dfb29877a24d4f9996261518256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96b34b2b62b47ca0b49ed3a374f1ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdc6e380d15f8868f09a799596e789258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7f37fdf290f7974ffb84962e017cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e744a8ebb18db6beea84faa2122f603260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a141b48701f63bfd5928819a9cc938261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd653eb74cecf386aad5612e8c3ba3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72861f873df3c66f0d5042e2c5e0a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e83c20e4ebbea585827fc392edb6d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194dd5d1e997001d891f4842a4ebd8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabe308fd152d729ac98a34441eefe6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018bea2c049e4f88ea1be8e19c7c981267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a23db0febf95e29b680574be374f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c137359a3f5f3ca6c94fa00eb02e18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb90e75d13340d2f9dfc31df178b19c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd2c80e5113ca695a294ea2dae643a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ea37aaa3bb8be9c38d74126e3557c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1126255b96c31a8197ccc9f63b2a5e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762e85506c420e3a60e430e2628c0a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75cc245e3915239fc6230ad11aa66d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6dab9495c67ec15633dd500c3a85b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3161d4bd391a80d81f8cae2f90c2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcd0595c613654f09c3de5c075ab36278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a945b122073c9b9d4f4f00d45f97d80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a2e0e47b27d0920a42fc9a216dc10280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca5c05e8e087ce09b10dee55c1a133281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e7f9acacdf43abd0db747681d7198282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2fca58dfdb632050bc65143682091283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476082586b67aa6fee3b00ffc90c9b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec50c5c9911ade451706a4c115700d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc31b4f0177e513c6b317cd54e6e4ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a64b492766b5e4eef196ff7c96f4f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9ffbd1c64537fae80f96ffd824d46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbcdcde14249f8b79a4891ece796af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5532a1f6aa43ac124735a4a737b12c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9a607abf74854e4d345f62b4640ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68ca15c3656c8e6fee47c482ce25c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d75836a78e4616ae92443146e3f554293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369010a92ed10e7f2552789172c7c9f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399444447fef7cc1f06eb8ee2bd548dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efcc1a469969c18c190183959c3bb1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef137bee5a937167d9283b5fa71af835297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce097f353b8f02e2065793490f5b7abb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04254930b82123a156eaafb07b70db28299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde2fa4dbf8e57de335dd93f208f814300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67e9b20b215ad8deb20d1231cc7a82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e395623e95b9ea0cbfafeba64c575302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25519a83a5b1c84db07934655f72b138303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84e13c734a9d848d248431939d7dad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b686abea2dee36506447f884ed89ce8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036b59e674bd84863baf59a599b9024306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b89cdfc58a56b9bde6da8d1caa0a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4af918a509d4d585091a1c5ef7f327308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd81c3431fd327c68a06316c09e5bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d3124af1531a4ae6c298f7c0705c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec10b734a343ac112defb000c803193311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8870bbb2bbb6a5f025c0af53d002678312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60690dd93cf1aba2d61ff15690de3aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627a4f29dabf8d69148f19ea5b8fcc3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d1888f8508dd66298843584ec98c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bca6b98a8ec9a4472a6234ea6a447316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7830b923abe191fec533ab9b32a3b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54522a7d8cba05d8b68ff1e0d969dda8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7067b64065c1b1897c4e8094d493090319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683681b8e8a224434a6312f602d7eb0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38c93ac63a4a0a3b10487667d1f8a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43c8e8551589bc04ea6b5409e79f7a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0a76bc85f77bb283a1ccc117d9bef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d62576473255ca8283659c2e840ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4318b8288a13048d589d6af10cc5b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3fccd65c6d4f0aa632945a6f76f1b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be7425b2e33f2da4d7af8f184d0542327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bd02e5af964650edd4aae0a92ba62328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d8db9a15a2941cc35afe5b1bc0f8c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ea51a7721dab6ffef652c4fdf53ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03a67befba73d539718770fa423cbc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99417f8093cf81a0e1e8856035a7468332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a05dfdbb1d0ccf8dc0b7f3d91d22e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f914dc2b5bc377d7b7ebc5a874dbbe9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2e637d93631349efa66a44f983f66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b238bca7eab7e729741d12a9464816336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c09f5c049857988904d1e75b05dfdd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e40c17a156e1a618aff350f5aa9e1b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc45e350e28ec71119a62af1fc42d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d98d5cf080e2b7268c29e8156fc2a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cc675fa4c86cf2b3409dc6d54553b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3f829da4a9591aaecbbef26e64fac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3458028c0754dd0acfaccd55584dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2b43175a61ece6fb69726588d366f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25cbed13a9040533c5903ce7766381345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846970e9283fed347c3c5b3f03a48a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db123ce96a563ef496927b2303bf24d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5dc971a25dfbeb7e799a1f8b4d19e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c19ebd96b3e16d11b6c308bdaaa03f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9b53824cbd295db82c6340f2ee788350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c265dd8a24cfe5948dbc5fcd4dd2ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbe501461617d199cb35743cb1aaeb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad75730532bff0a61fe4def5745e531353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51639906888b67bdf1de98da2d173f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc3fd704d581d78f62299ee3223c56355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f32e0fe3c860770c9d8be00c6a1f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe596fd32f1601c0a2a61d34900368357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802945a8fd24db928edc8959b2592a97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a527a4326f2b1fe8571971967ff6e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743d016c795e61cbef1c5e8899f843f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fb9b13918e4ec6b6090a558e2f083361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00170e3d576eacc572b0bf617c9e9460362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8838c56d1985aa5ece971fa675fe308363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44532cbebdce213680e87bdd0bd70c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516cfbb2d16b11f117d37178b78fa5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af17ed815fcbb4cafbf13569e61d06366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8350f0203cbaf8e153cdd58e04d61f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13a7ec05457eb68a8af5b6a4ce9ec6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b95043d44afe160732e14d6749318369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd551759aaa66f4bfe4bac5c46a610cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcc1e3c235af808e1c2bb0346b073b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a494420a893dd428d756d649f397ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc85d1941dcb3ceeaa5a84f61a164d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dbc3ef2f330d1e9f7248021613112374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205de2c735fc9babac4e3dc54e15c466375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c2185327fd4fe9542e4ad648cfd13376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714939163f27e6ca6dc33105e8c25ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b32f5c7c1a3042058d8f00995be18c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463c2127d3b49f5e4539590b6b48ba0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0827b11db4735c76f8edee40407af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efe4f3665ccf2d5a602500ead45b27381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aeccef3543654f4118c9c69c40ccb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684638fa9491e3066788f67eac1899c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108bae6d8d72d5b0d567017b7ea83ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696760abe19fdc1f53442ff50186e87385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf566f460c0a329ae0414d2d45dff57a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbf7fd9f697dd238ecc1e3972f56ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29024bfdd189d0266c50d0eae6e1bb90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60d5a5b8390941bb6de9df9778ee89389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2891d4d6464502b51581acdc250a198390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d09808d0c2dc920468b0fd54a950e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0589ba8bab4203f1f65305e7da0fa3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39af72cafd72c44026e6af59cf662c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519969616f96d05ad7fae42cb1126ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e2347d569215a9df4d5596d8e1fd8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c8a9a95f2b96453d7c12bc29928e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e053bc5cb02da59052ec320dfe0d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf28a491fd4d9a69928ea26ed533e6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e9c57662d79ab18a081247ba36997399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf31af91c4dfc40f8fbfc90a6fd74a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0603653b764e5e264afdc742e78c4fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bd69b69baf74ee0bcfed8855647ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe873455e08dbae53d3dfeffc6ec5de0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88e10d38a2701dbf94ac612c0b9dbc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4aece74c707547926cf8f6532a6eac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bef32e2fce7db995fb1733f32ef83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296254d4561cadf8736bfa7f3ff135ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b485881c5c96b89d7a3678fd0473a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b58ad37e2e0801b626c25e3ee19f6a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215725ff118e8059aa1431407ecfae06410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc6459866a618a01051e6ae0cea2ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c9c90eca799573335fa6695aa008d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa250481611f1ea49db57d50716fbe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5c70ea3bd27e00a3de4aea7491c40414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0af3c8f4b96791f95198d2c48475af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3b50f7be320b3213014541af83bbb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eee51b5ab1622187ee6264bafd5f58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a619a3098c5ad2deddf07ea2c54b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131a76c19a852755dab180e4eb7a152419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23eb118453dd5b796bff201423ab686420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac8a49dd9a14322e73f7ee344b6017421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459c6d3d748cb232769cf715b8fd382422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3329b7c246a52658bc1e372f198dac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f90962fe2c21277bc041785f6baa7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4ac19480045fd548414fe8c8f7b0f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234a2d2fcff50e09820b6460cf62029426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0476f100b394bdf4bcfd07f198f9a07427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ad4957dba1b1a0540366c5b4e0191428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27949e9e899dddc3bda2d07266054561429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6402bd79644bea0c0fa0278bad0379b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ef210270865eead23cbfa1e390a31431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03aea03f052e0fa9f537c2ea08d685432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff473f25ea356d0a06724259be1e71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74e0aff2253cc34ddac7cd7caced14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d18f890d33c783555ee4cfd7ba516435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8d15aeca3ba910ac072da2fc7ce0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f72cc5860106aa086e9a84ec527769437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435315777f9230ffe731dc656e24e96d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b6acd6a2388374bcc5f2ac1684db6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655a5cbdd0c85486366fe377b3a8ffa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527771b5231846eff66201e7f9540e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c3caa6002ab15537a4e0b1fe36f3f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635daf4502c2d4952c4591656799b73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2afb0789c41330cf2869a32bd4e374444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189a61d9cffa52d6044a413086ac4fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2303691350570798a25a000129bc06446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80b261b7d1b74bf29e0eea1fa7760b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcb1525e3d2b8488266927cb6676c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18441bcec48c2e3a89a9a0599db281d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9045b12f4cabd09bc3874698677fce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f05e473ea39bd6be1a0942bba2cb69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab4e7fbdaeec805da3e9a84cf27f5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfc383b838895673b028d89f1f5631453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077771737799afed89e845a2f2d6a87454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e089d2bf03b71bcec4a32d87a6ac12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b346b2a3794c4ad46bc0b32290806456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9b108e1aad557fd991072e0cb9e52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a1b8dff80181365c5f035159b07d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e8941af90954c6f28dbb8b89ce55d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f027e3f5ed624b1a1d61626a8dd2275460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d755ae7c94d82ae8831a201233da4cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c2cf3fd5c22c03abb320a5c964cc9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9999229f3313e4795c640c3af4a7b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463b2ca569e10ea1813d63af7f79010464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e3b8147119cd4b313c8506bd8c9ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e7d9130bbed88afb64f1bdcd8fd38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ee14ccb19e7f918e9ab138fd87675467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259b562d160c8f23fc4b6c50bbc8479468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab7d467e977622197dc55e517f8715469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663971217a2498247e99c73d890e65e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5e8e56977ff64746bdd69cd7d149f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56732315b4d8aeea8520a1f8d6aa06472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674fd7f9aa5479c1d6de1c73051ba5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffa83773d7c5c174199631b285129c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa96ab35492d825eb0668ac9d4d8e1a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26b25c4a386386e5bfbe4117d16c8f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ce755c82bdb293ded787b31387cc3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca1414c7daf9b7a3bc6e5f1379a419478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d0fc38c9cb682d5af8cd6737e2120479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a3bb0657244ca37a479146d0be112480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27901012ed27853e9265db8f6cdd9d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ddfe19339136ef2641ceca0896f13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc64411c7813a88198e7c6b132b8acb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99fc3a9d7adaac26b5d87dba92eefa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8c0c334c9ab23601ecace8883d4c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1399e1dffd12a80eda2cad8107515486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c760b51c7e967bfe3ec557a385222487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed710f98f1d3384cd16d2789110107488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3ae246931cde5fa11f5e932efefd6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ebe73a91e9e320db890b119039871490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838c6d0b586932ccdb792ca292c0bed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cff0df2cf69d1464e33a180df9b2c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f834a833ce388ec3daec4d3aec0d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeec46233dc1c60322e799e3ffeb62494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0962de6d4454c6442d8c42098a19329495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252285f139b92741ceeb031d8d4b88c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabfa8a10ab5860e870021ee79b0e6f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b843bfb9a47893c2167f3e1cfef2a56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b968c46a6ef2089e9b09a655e9d481499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626cf26d6306be50e88eadd8f27ce14500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201ffdf799538e77111751250b0c72b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af742d793b85d4407fec4f61f1c4e93502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7065bbff009a33110d4b7ac802516d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7576deaa3b61fd5589902e49163322a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eabd44181693faed42c39751434834505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1306ce7a05492b176f3c38f0c76cd11506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff37abdd6d354c011c16738cf1c2ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b69685a15413fdb55d4b2be0f1106508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e1e7d40c32d9874f0405a3c88adb3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e50c0c88edabc7a489289380ba94d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda81efae4ed77e02164167e5ed792f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ab8ebc3b8141cc317c11a0e48dfac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ef06bcb539db98f54f22948d4cb10513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943aae2642b6861e80fc2b7dbed8a28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d91600d948a8092cbad99e6138e4b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d22aea8c4bf2cae51a0acd4680f89516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dc893d1b79c124d1229573612ff19517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132996468be48286310967c5ffc74b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074a693a3d8d81a419f6ffff0802cf3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0c9fa31e7808580919577caf73535520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b111fc7a17c0b89e2a4a105409a0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c1af285de9d74f81654acab533286522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03f25a8744ade0b5717b1aba8cc7c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217896e190d5451692467b946b02d47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769d78fb4956a50782de581c42ee86e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e850e19561b38cf11ac70d1dbaf003526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df05b742137999b32e6d2ffc6cbb35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8e028fcf9ed00d5ce1463a006a7bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e988b6bef2ad3fa1de9da0c37cd94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17872c201572ca57289b9c9ea8830bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004592a9fe8b5eb8b76a3b48d310f1d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee867827db6384db66d502e3f8c961532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbc8e3aca4daa732cc0dc87cd6d058533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f25cd0eae8478920b69ec9081ead26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc87c3f960eeb5a50d43afa8fa2124e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec37e01b77fe2323407f3d3fc50965536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a9bd2a92a7c0af5c3cc93923aae20537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc02b993cf410b4392bf0146a8a87b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea3690d3e150fa77be7534cfb7df70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f089573a945d4384651a151adf743e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacf98b38682bb997c11338a2acbd36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0093dc60b39d9d7ca3675b01270d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5bdd64e9f3cd7533f9e883bc99fa2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5f64f188b7aab5ef48c9ebde52ef9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d593472c3a374dcce9e077dfa92c78545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f767806b0958cfe06cdec3098ebba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4b35cdf4a0044f8880b6682a3acce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148c210ea8fa42a6a7cabcc933c9ab2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e77409af75184dd651bd52c4895247549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356dbacf79e52bfee4c5a1f2a2ee6e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3171116dd6e633184879a0a4ab17e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caaddd6bdd42c28d315e20a28d4b0e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcf3c77310c7a9c6b5325d95530fad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fc33bb608f24195260ec4427677e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfb3a13a34a19991b409043e6bfaee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022fca16426ba5f01ac76b447cf7ef9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb8fb29ded9290f62c806f20565133557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52061a1474878dcd070f7134cb30afe5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdf5c2029c876463b1993a9ca05e4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a763541485df7b81e4915fe8ff7c511560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d4f0cbbf258e552ae9f28726b3e7a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57be62bd414cacf711a01cf4983ce1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a0b5a3c8ac261984755baa2d350ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a28e66b1f9ee956955a994c31d48f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7dda0095785d8ff3783b21f93eacd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb86d82cb966b63ab440bdd264eba30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56b1f9aef4ebd9913a712d7562ecde567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22afea414925e218db36e888ca0f5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a2e64943181742999a2d6b2c62d1a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33440b43884a6dac351783cf193309f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ceba9eacc250beb9f4b256c6c78e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7569d202720b853c9288cb4ae505f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5a080ec5ac4ed7753ae8d15c00dfc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5415933de1ddc7b1fa54a18e2df2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dadd40e4f8032babe1e16b1d77021575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46607507f3c7350e57f88c4124f2e25576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bcb61474f9d2192e032662ffc4207577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0399003cb1a1fcc8b28ce811e0a37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d829700a1a5795cadcace7121d8af4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a399e2ca11666c52602f9f7d3f61c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2357438ae11254677c8479849199e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12a7e04016ac6fc0d841da1dcb1bdb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45094c8c413c91dfe6d4f10d4a103f59583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c34897d715680cb243de5a7bfcaa0b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38f84be0eacdf13b3da42bba737f1c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2176f020feb0f5467e13ba1758daf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9df87b5ae05124526546825147ee9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06982d0917f4fd7e404564e3b1ffcb2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abf792d653f9148cb38cb891ee2c73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596b66c94ba9aac3f7d8c943b30c94f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e42c5ad2b88e1b1373beb75b08885591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb437155922fabd5dc1a8bfef72d917a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee5c819bbf2d317018e8b61974d64d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963f65021fea95b4a3be2ded1ab98c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21290bba44264513ae989bbaede906ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25e07f3554a9153050f184709f6606596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a24db33d22fff48d3a7af25a0abf8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16174b440c03d8f72acdc96fcbaf9225598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627637342bed6f5b17497e78105fd20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaee6b94c9ed502fc8799e3c007cd1a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111a99e963feb93fbaa52ee10425052601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c725e6fd47daa0fa73bcf1c734f0fd8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4a75cb8ab32d8a276e25104f14c71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a724733bc1dc8ff0c2046e36c3fbf8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9f14b8ba5bb9b3c5dda2de97ec91a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f22914ed7f29092b3a28c21e3de9a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ea1026b21b63f757de09e11039e44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10769984d3a276b99e608a2a6bf9fc80608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf6a615f7f71157fafc4c648cdea02609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ec47669b5eb98a3abcd464629ff51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc639e376a49f98566f0aeb1c877b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0e925c50b23a9147cf079b9182c54612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831631e02641ae8e87e302d133a383c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95dbc4facd69ca2f397dfc1e40142f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e498c990d0163d828e94fb0d6ed5ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ab4aab39d566be8b3b3d68ea70bd9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7892949710f28b66a8c405f60ae24f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caac02d7bcfc7d852d37682ca2f1238618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac475f40efadd8c4bd2f923e45eada619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa289b5778443b6104f8ad4d782fa08a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c542737a897d0cde8235b22dca87e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99002c8586209c7da1175fe1ed512c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a212d015fefbc8c66f95c4840f160623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65d7f915d30d1a7c0feec096e9ae0d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4ed8eb40fe6dd27362d380f42bda6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af877c9ececcb5e09a9556b6e793b7b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ee0c8ff2d0c78716b760d73390b61627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c13c6bace3435d05fb29cffc0d5d51628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab49e45b8a95dd89b140813a7606d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a9a2a9c985357e4f530ca288b7c79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbea0aa2873c7c16740b56541021296631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b68b7d5d0d5978ef2270942422eab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86702758e2ebcf1a6715bd6b956b87633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e03d13cbbe464fb864af876c41e36e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b44829ff1dcb7895881452e54a371635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3ee34a5f52b257812a2a03910a436636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0ba7506240b8fb2e32ea58dc20dcf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e133302d30712030db469ee370ef8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b0671a8dd4fc2b1f0c5e5037c68a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa1490004fe6c1923600612c8e0c23640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8c6c5d0e769d2fb1fbcec62d1ace0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ac91a71a7ebabb471ca58226a5dd0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67eee71d0e1af3308fb55556b9af7e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c022ebbc89ce02f65338b68a5bf8dbc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939238565b9e475f85eed5f3de12f7bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6689fd3cb6359cacad5f609efc196646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f1c20eee92f4b01daedb2bb565685647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7dc482b681d533dce9fa6815b4b73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cded97c0c37866d62acd21f7abc785649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120410a6d9904bce7d4ec9cfb12b136e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee389151889ff411123081b40224c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10691c31bfa8ab93fc3e1cda1e3b867652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc74d489d17930f14aa59f88be155e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66049a3cfacee80752e411b0ef53be32654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce21cf143eb06b86872ade497a5430a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56100c355067130bcc78a7ce4e2368e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab33dc82f803b084bd01e53e5243c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08b178f523a6154493d1a0958a8ef2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c887749bc66fb2f9c6d6beb2c36876659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e321a8e45bd0d07ec93d472f6f9d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d670b48556f3d952f5987b163ead8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f4564460fcd5420a4674fb223f9af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302be5f89e46186fad907073a9d56383663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261190dfbf40b564cb01e42821ab3d63664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b3111188ed08cc99242a8ac707c79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245424bd986efedf66923e70837508cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff9cf64d8bc98a16509ec3f6d02da9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c575aa33683d9eabb23c46374d857668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb618e6038afe5ad95688693284394f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dd667b3f3294660afbfa49bba2d6e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545a42d3c5310abacfc2270da07c95f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b5e39d331121e576429fbfdb92682672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abae888eaa6ae770182e7c1154cd34673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50c847093c07d72332ae9bf296d5cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed3c1a437e9ed970fff74486f4239f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b74825c57b4ef78dcb9d0d86720c84676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025d1be7af1847a8994f50b644e1e32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e90182106a1a37264474e0d26f2e6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc3f50194d876f0befb56ea20a5297679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d9ac2d05ff9f849e763eca7826ae1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ef0b80b74197a27b032b236eb634a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe3ed848ae6641d0165b7bc2719cc0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486669977d6fbd74976e7f87cfd6543683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3198be3f6a411eae81b155d4d8b0aa7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc33d0cdaa8052d07571ef2e9bc49ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b8c1248ac2ef679fd0d6d3ece2186686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4838c2958bcaf5ba505cf3f76fce9e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9783fe227752a8e903eb6a20c90701688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40b67b4152d244bed965d955420a80689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42db44c53b5dbcd851be794caa4a31690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316fe20fd3c132fc0b57da442e5b7fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee2854accdb201740e3ae0cee3384f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de781cf528d435dccf9af7fc9ec34e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f065a53be145670d7b378205a2b0e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80942d75d2a023d18c879da42c008483695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599d4c4b3c83cf48c89dfc9c760290b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a3186b90d2e437b63dd25f3f22936697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937224ff15762cc8e8ccf653b49ff3a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fd75aa3fea9b37a30cae894bc1eaf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968557e1343e62548ff01658ff878e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fcc24b5f1b6f4d65f864a38288a6d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c4caee9775a59239346c87570a7f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733336a1892f9dbff8de704caab6b874703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecb552564d6a4b3901a47fad032d43704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2900073b7fab8dc1950c5aed17fa7d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ce30e07d19db0646e24b1a1f1ea34706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984ff49a940e4f26e8e782c2a8facc8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a97befe77ec99cfd8723020dd01d69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa0e3c1cea603a88345e7b52cce999709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36d4b31c92b37fd0b61a6c3c11cf4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4f314ed8bb248fe50c6934bf58d7c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae373a73b7ddcde63642535b36994f4d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aed4ea0e729d28e894623b95f3d375713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e534f49caa0a631f2de8bc1cba2c2c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fb046e0773aa2cd81a1c8271c0194715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80b3c95a4481bd747131e5e0321099716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6b8f200633486c6ff4f019d769d45717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db605a7c5070cad01d3678d2314ee109718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead099f51013017be10f8c2fd436e16719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdf4b56abf1c6363686ee002bbb185720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7196976584b43c132b58f3e0857b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e02abb72ae1e889fbaf3b744b6cc1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33859b5faa5987d0ee8a7ab5ac58b23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df104a15e3fd8f85605552fac134e6e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f881736996b177d67c5b950fe985f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb340f9c793b70768b26ab70b87ca5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea7e59b2969e2a785d5ef1cb7554c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f7213d8d0d4ee2e61d38b5ecad9a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26bae03a74e65a88415bf85a17fcd7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13aed94392cf63a7f0568ecfb6c54d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790d51974fc8c250a6b44a04ea8e35f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44230216783fd2606c4ec9c31ab85a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d85bcbece6b4093f8642911bac2ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e3c636ad2ba5f70da1e29c0671696734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c31d241fc533e4a5bf1085db9ce7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9540b2df59f59f5353c3838841c895736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e92afc1d693e606c819f56fa8734d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b25c45fb06cf14326d86d323e8a04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b467e9828118ab44bb677d5890d92f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e64847a5dae78e28c82d94dd207d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e955865f36b3d922da5b6eb02eae59741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b247039c46c9a12874b230b6da5291742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdd37a11174dcc0a5e40f6f9705dca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caf1fb7ef82fa0ef9ea17e867d1358744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7e742d6a57c3089b62c715d895f46745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdae64d0d9f12529d5c0b88e302bac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defca2e206318af2d81d9c5ee80994ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc460a2c2fb94c6fd82cd62809d50e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e2fe8ff9f7d7738f4ec8d96130135749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655bfa68060a741b56688608b6d17fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46e176a4baba25715555a6c357564d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136ba5afa60b36bd0a43675a3e7e68e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399ffd44109eecfc7d3eb9625a07d65753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a9a65215cfb930cb6b0c29f6f1280754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dd83f64db926eba396e262d9fbbe9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de86624d1c40bf75197af00d0c7b76756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b831ab695c410166efd265a93ee6ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fa38098153b9b007b955333e9b1b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1d46b4fa2f19c9f7c8e48e83638c8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>