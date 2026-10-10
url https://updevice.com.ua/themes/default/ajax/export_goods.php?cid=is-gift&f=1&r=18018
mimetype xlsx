--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049247207e5ad66c5b7afc48cf8c8db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ce9b007673fab3516083c4ade54ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f3c18da52ff016b201af088b169643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dc058ecb44f705e2e2f8ed646198b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8fc41fce93794e5e2e5dc13a2f3ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f6fb5cc63ee6dff150566d3b1703e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986d0dc0569233498e113e55dff65267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb035bd83a3cd059a34de0b749f297a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e10259459a28ea55de49b63de7a8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caebfa1fd4a2305f986a6abc2396c7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ddb085f06ba25483015e4f9dad71611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ee25225cc294f1ddd4f5e187e7a0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dced67aaccf59164f5182551c8cdf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f00c3743d9a8263c168cc03fe139014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35341c3bad1abe0a98b42c3f2e2fc5ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ad27af291ea2aaa7b0cb21382f03016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ace9649a067705f155853fe6b478f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee44437c9ddb807c096ed4fedc8f6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb1d77b5f05eca623b1d1772247a5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c7d0d9e21b6cf4a7fb084a2cc9d4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76527fff1be26704124097dee7ee2f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7809bc35322a1bb735719084f24cf322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606901def56018fe8deae897e1644ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34806ff59f73d9d247a91d02667d294524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8c3251a330fa3ce7e3d8354517a8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9d1889fdc2f2986296db0ec4470a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf86dc294ae95c9181142ca5011bdec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2b7f6c52fa23666466b81a0dc0c7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cc8098e1b57797aaf4a32540f3d0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa7e433e8daf20a15467ff6737fa7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f79eca3ee5d237dfdec375ba216b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892247d1fc729fe84c15d5d63451b6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358a6fbaf4c1ecc65a2a8e2cb54744733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c77b8ad2f13387e7e7d1ed4d346b0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4aabbcc42de8c0fe0fe40d4f6804835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8ad8afe3b378d3b1e29c0fbae2daf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3380629ca50c8e96cd6d52010b4a85537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a79aca0f1fa898f21af9487d2d35c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6070519f62fb9eaee3d61627c28ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cf696ac68b7f22cd08d310280d43840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dde420e204a0a7e92bb4602471960c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb061bf7634b56bfda758e5ccd0b4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64059ad3eb21b572355677517de28ca243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340db5bbe998c81239daaafa675e10844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5faaf4852ec7f92591a54f9cf78e8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713d03c5ddc830463924c01943d1c2b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dcdded9d1174bec272100703f768747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068a1bda77357b42883e296645b120b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44008ad42e38ebb6f17d70fe0ae07a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b60f5b63db54f2753f9d355fb5d72e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735fd2b08be0476c116c0ce3c1c80fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb6873132bb5d5f36a2f608635afa652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ab8d0278090855c749338d037b8f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd77af65f3b11ed7a543845c454092c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61ac8caabb287f66433b0a1c1e068355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819f30a80f342117a3d626477ba2acc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3ec48c7fe86df52cd95914c3c141857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f76576eafc96e950d3c4d43d4060358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428449af5a71f188dc9924d82cc660e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2778aa9f9ea5f8b69cb51294a4c65d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9fdea98f928c105855787f6f7eb4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9ab38b2120341a1182776595031c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54018f1a239b2da1a24cea145a86860e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a551e500390ca62565cdab69c4a0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aec2615b3b853776a0966ea9d4c3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d6ace021702e87183941b8e410ba766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720675921cc87b7c727a7e88a11d79f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343f0658ab64064e3c6107405e0ffd568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282da193956459a6ec258231ef7ce9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71693171de503d689cbc304276607af970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04a61169d6f2052253bedcd226f14471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f3a3f748fa4367056663047eb480272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65c54b09f1ae6aa33380f0f26504df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae6112425f62030d92b151552d741074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f7a272a8371e02e5ecfdaf2bd926f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a316f0f4a01b003744a6d9906f54c7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7378c02b7b8b4c7b41192745d2a7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217bdfb560ad365559dcc0de3bbf80f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6618524516652da08a5d0360c345e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8f8e3ff24f4e9a753127fafdabc9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56588aef337a01265534e0054d6464181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d66cd711d33e6561dde8f2e0172cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea5b5c8213d7fdd9ac9bbafe13640a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96170a0ee244ba79e5b1d043805ebaa584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873d033467d78ff91c0aba0c3d1fff685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ddb863f460a66c6f7c0ea45f91ce386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf50e701fa0f777e9550a1238b1b3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5e9cf6c97a454dbd6d4fb8075946c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235ebb7c4821a022e1be4ccf088e4fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63966a7941825c6e346bb9206ad1621e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ac2b4cc9cab647e8924725b1266d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2186ac4f97ca252264c1b3be9c835c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe731efdc11acb238ee2ad966181c1bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600fce2648af41aa38a24b4b8d9595d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904a5e7cfbb3f2dba6bb371b9da8b4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2995d7f8057a429cf44c5e3bf931596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54f55075cc057abee296e77beaf65597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02ca06043f8030a85f577bce00375f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40560935ff2921168355a6ec5b3c30a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92711969fbc571860f9d765daa0454ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b420847db420e725026281368a73d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17ee6009eac6981319af1fdec528c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f8cf3162b8afb59f97e84eb6456c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08bf0896f22d7e54355c87981b67ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e889f49ba616a0852990af18dbe6bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fcb220448ebd7165cfebe58a9e99f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331335d289073b59eb0e7fcce338fa1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd86697f072ab634edda1ec8b0c56e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75e87f8d8bd46d8f8343234420e6a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c66e4b770c36c87a653418afaaf02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4550e84d2dfc2d23cd17bb8c17b73ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ebbac6ab38c042f20efb250406e15112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee6e9b3339bc97036037f226b099ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafb1d8ef629d09737962b32833c8f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e0818c3d8f6c60f20857452bd4f9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a48a25340c5655930c07f370b9315c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d360107cda3854904fe767e426efc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3269f7869465f4a47966f7f1e43908118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c24ac55f3ccf678d1e76ca5e2a75f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937296b7c298d4580b5dacce58f18d46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd2edeaf6bcb038d4f73ab64d2c5fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e6692a9cfd2c85378321896cea3a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd7d95f19c1808b808091a83375868123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfa918446e0b1c80f4f8bf298086ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2ddca3e854a5be503ef7a61370473125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dcab376e651c4cabf3a7c42a55262126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a67a272bd8e9a58eecc6374a27efe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbe04ca497e5f8e8aca7d7743d9b88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe68b27d8aed396e566d1cfd039604129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb31774ddd5ed83f20dad839230d57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218001495c5b6c9f4065e0976760ed7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda82049b57c3268b45d585721de9f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0538adb268f04ebb267ea76a0302047133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7aeeb22e812e367d915d26a38e24dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481cb04ce7eaf4fcb9529feef34ad31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3212f497aa2c4e17f91070904c230b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394f6d80579942a298cf1f990e3a7f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6fa54ff39531516649d8f5a530dd3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612051f4fa6708372a6a533454f1d18139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cffc515345baf4190ce71a8ab2178140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4322fe8f273c069148ca4b071a4ba2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3d8389a6cb88514553600e23be1cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9968f27bc7dcdcfc9ee720840ca549143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b28cadc792bb65b6bf6d82660f085d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b84e410b06ca5b24feb57fd2579b60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f3d2a29dfdd59a720da252909dd4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7da2c8101a3c964c9a81fa29106ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f4a6cfd77fe92d2755e15501139cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611ea5a50119b5f7b52380b89f5ca3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e087ba131440d2ffecce31e28bdea89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdf5445b65f269600b4cc4a4717bd1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d82146234b9cc949c4d1ba7093bdd1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be976b0bbb4b2ebed3be2c2105886ae8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bb53d1580cfae9175717223f5bbbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a2d864f0181e693398bb49fa1d70a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143ca797155a6b9a093ee6cdb3b91d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed764894fdfff72580af670cf74bb25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108f52d9cfc91735841aca04861c05e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa024495027a799115061c628218edb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7b37859450855a1bc4b7169a9eba2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d850904eae527a0b05960d22a544584161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ff85045a53f6e6185633a2eab1c7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240ec8b83dfec0452c210d5f1a93d46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bd77451a95fd69ca9662ea48cab65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e486d1f686015e1a71b846e109d65d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71462db3caefcbaba411e0860c05a5b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbced6073a85eebd65588794fd8709167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0160e0514b2cfe96c97fc98200dbdc6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223348c287d9661b7533815676c3301169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222470e2ea99b43a20a377cc88c6336170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590c05e48aca18a39028b0730cfa72a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f22061023a36b855f55ec28d5c72a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9b0d2dc67063b9093300f01447ddc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a5a2d49829b85d50f5385e4e82813174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055e61b40a6d9ba7ca9606d10b52621175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b32c358be820a3c9b19cc62627220176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37110e223abac8cb56fc2457b837fc62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13a0252fddbde2b50712776a5e77b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3c02da968bcc1675b25141ebbac2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f150b869918988ec242f3fc451ff6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ccabceaa29d16be44be535cc7aea8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8b56d988b7162a8fa7255a4a673c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4cc6e2bc59f2366c01a9bda557ad0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98db13a95aa516d856ee16dd147956b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d587f0579f43e304bbec6fc2ea7209185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30148492fbbc25d6779d8223f79edae3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076293d0845fe6b2be7a16d6f43a0feb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672825df725dfced85440e0d828ddfe1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52afdd51b1d41b800fb259c7de8921f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ae455ee1f15a53367d6de6d3c1126190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7df5e0500e7ff94afb9bf57c7f7ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcbecd898c37e96b3081bd0d9f15e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bcce9d5fd06f598525a9599571b82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e4ccd3818a582b5617d1df6ad6f61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4ed99d8b543b204751fb561b5c511195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c9e2a87dc187da134b53cc8cf8c0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede48bd5c69b36dc9c6b82c6e82c6a6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284844505260983568d32b65e4f2d4a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0ed585f75aedbc095fa45551e6f22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ba294255847d98da316306f0a5aa6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e47dd12f7cfb0447d6ba5d889ef824201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75acc590e41f9af48fceeb408d9f13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce211e08641a1eb68ab6dae52af3e2c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc54346a8f01f16798f65c8f782e889204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f03fee6ffc00deec402bfc1f4f6657205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8a1df19e2ae957c48dda1ccf9ebdc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf303a38254a5a251a1b037b1ba4d26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925c7d9424636ca4214e67af5f696e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa781f4052b038022b2aacbaeb8befc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599f31d170cfa67e8ff5267df24d763210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2334af1572f0cd2a237e7467833e4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54241cfe16d85af0ea11ce7d4b7af5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c15ce052c71d6e3ccd80c3d5a312d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b744c659a0190b570bf64b73f724d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465a59c2e7f6d0786329d025efc9d06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e35425952c724912b62822f2b35a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87092d6cd43b205c3913b53778a1204217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4bc799a5bc6dee2a3feeaac9e84f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae905f5832d9cde14eef3431793c971219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d241a92ef23cb834a2f7381ae2a9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747a940365589bf5ea84d5dce5439ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04557d04e248a9dff2018d5cc29646e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e0196e60ebe93e7caa1d811079187223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffed17e4f8676561a84e471503d19c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61813fee2f906ae5d465816588b190225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18982d484696fa9eaf9cd8d364b1e55226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230943905ea6654a691f666c3c249e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e41c50dbc607e34502fcbce31cc77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e7cd5045d07f1ea294dfd50450df9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885ac38cbf021b9d10b88c5d2175089230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22882ce076bca8682ed5ae8b4806131231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5a1630ab63a1644e9e827a38c33d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43678584c2adca978059bbc7da2b7682233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05897fa904c72e9423562283cd69c1de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54b5c50b7c34b4e7912880dbbb8171235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34590d7f02e62c250e7493ebfcbc9c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864aefe6d18df385b3b23406345a4022237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca3d3983401cace447ef4e4a74a999238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028b3310421ddf8f21db012ac708d81239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de405a9a441e49ed9bf6175431cbc6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fcf81095f209fa4b3955c4580542b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbcba21fc7cfbaeceb917aa957b7cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c005e84f438b19676cc402c0f8171f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80805795b4733676f10a89a570c3fcc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439ad7f8b1bf10d58481bd0c256d77c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b780b625b0966efb5e5b66982a223a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c43bcdd3bf56683db0be19f6ffbe1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffddbc76313a0c18ad250c1bae1c5bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdfe62c30d514416cfed1a76da5a90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a14f6bce29663ea59956da5e16d39a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445b6bd37dc35d1e1a592b0b8986449251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3520b920d4ac361e8f2a94f3f0502f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04456d9bf36dc920a1a40539c44e4b6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ec146cdb3b7126fd2ad347f2b1340254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb81bc297c77091a297e66a64ad606255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02745bcf4c406349bdfeac747d6843256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cac53139445aaf4a6a4f12ee5734b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d8ca5c054bba6b8dc04306ae88ad7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28b0bec78225e34e3a183e6369bcfc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c16936c7d0135705270b1f9b57297a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5efd66f69092b3a7cf808a4a7446b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e71cfb5b0a5b5313013ed4bea1ee1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657229ea910cb14a5985a27f93340170263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b235213de27ab6a5f5537c5a250cea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722446829b25e0ddf436477cb513633265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93252f0428b6da4e74592488ed52385266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8c40e1ca868626f2d0b9e4ac91b27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f848724c42b3baf4cefa4ce90dc96c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb665a8403d2f0469b25872955580e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17d23aec7e9f8dc3fb446e3cf5fc73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee5f9de131c1fb2d57dbc6878c83b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a00459a4e5c9ea622df73aac15e02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e25864a22ccc0234a4dc59a8dee011273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cc04bf003aea93f71d8dede31a431274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008090044b8ff7550f7396791ff8a417275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724785470a1b95821f04e037cbbf7b04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ce835c04cfb7083fe34b39f3f778e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a16ab03b3e82298590115a3eb9987278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb14806fd856a0fd87ca1079735b7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a8716c4931ad6395a7b5a7ccacf3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07383ada1f4fcf2c637d5061c4089292281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49874d15f7d5632c65a46298de5f3903282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8d41dc77be1fd33ca5c77b5c672f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd6b39782dfef30c171f1e4b585a03284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4524607723d2f2f5c37b9bc79532bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d346d8cad3f9fb8a1afa9dde2ffb1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa39380d0a9bfb1c02ecd62d5a1738287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff6e8d3d8df407ff094d036b97f5f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2aece2ef5d5cc8991e394fdd32376a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771540f06769dcfaec4129fd484f88d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a42ac057897b0adc045509eec28f20291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09a92bac40a4084311d190ba3037ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e9e5d1d4b98cc1f7c42c7e5ac746f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4d99067a1c12fe1a8910ca103415f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a1cacb715c82314792f8e5e45bb16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74043d48d33d0008b8cdfc8ce76f895e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346849f278a1774642d23a61f788c53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12daca3225dd0f8ccf63586a359491298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd50e97255e401212d7dbc8f5cdb14299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae6af8926010bb286057d8430a66f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0313634b5d8de57c068316a707f666b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392e00bd39db6f5b9efc933e91eecee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044a88bd2f1e1a1c05c3526aa31de05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0aaa35b9ce739a52684d44ad8796d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24e0cb9ed01faa090fc3e259696d60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45033527ccc897afca1fcc84c51afc84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02401fc59887cba6eb3e6b9f77f85e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca87af3403180ab227a957c8dda3952308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dadd61d3a9f124e338224f183a0565309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b475ef317f02f3f46d26db9992917310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6573b10f9e095bc623b7656bdc770311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997806679ddb6d1e582237b7a36ea496312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a022389572ee66fac9303b215de9348313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffa40c2e99306c8159a3992f3e8cbb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113a0ce7cb703aa49d5896cf8dc856b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc45f310c153e8d091847558b946512316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745b1328d183cb5f63d4ed7de81f605317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3df2e9328b3cf8a8bd12d3c49c8c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a5ca0df08f2af99931cc57087c650319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a401777e8e08a6cd15bd542a2b8cc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca601bce3f1ecd02aaf22ed4d2f49045321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e8e46e53fc2c96a8e3355c48e8077322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e2c440a50bc9527becdb83dcd6e5d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326391eef4d4949026313444bdc49ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4bb71dcc6a665d9eb8b876049f8ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeed94cbc07a62231e2c030424cd1ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3f2ea4084aa1a6258c34aca66c868327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19a8a3840fcd548ec40cdfbad5441f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3744395d53fdff7a6c6ca6ddfeeab82329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43a7a5bcba170f577028f8849b5a5e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cb21081cae72a2065c5c9146cce71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7e968fb5cc5438589fccd88d82b10332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957d10abe71e540517564de4d9dd765333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86513d67225d2a53c0b2f322aa3dd57d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8175fe1723250ed3e1e3db4bccf11ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a94490e72eca2f984071e1772fbb30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c798984bd04f79e001e94f7c361447b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846706df7ba245eb3815bdec4f92b81b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a6b35afcc7d07b08d761bec0c1283339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe94cdfe0d79ca5b55e2e1f0d4f2f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaa861c74ad2817fee34880d92bb03341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc46c03aba2e98c9cef4803e95dcae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c86b5a9e2c35b804e1fee772873448343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ae5e5a4164b1cacf9ad4b65a451bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecfed8b20b7287498b835536950cea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b60bdadd52b20346e016b7fc1343a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3b1923539cfac46357c40faad63a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca6d1aa3b3442c7f0ac1198ad640f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ce1b1e303ce21addb70e0f380e1b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bb1839f6435153e6846684dd9fe6b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edcec3ba6936dcf06663ec5ae8603b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf04c9f5c32408642ede0eafbc6dd2f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387daa7f6f0edfc2d40e4bb2c41f01a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6a66e9c7a73555c85521f785cceab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127234aa7a21bb08f2dd44b424363375355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5c3bb214970ab8f933affbba3fe22356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7371ad457f6fbf9bf344bebf61203357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e6aeb97a4a68cd26e2f8437071ff0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686f27d989a03fddf8ecc017e8a58f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099e849280f0fe0192a3240357f2ad3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8ac82eb67cc706cf37ebd42571e8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c9a74f719ae5af0d89712117b3abb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b8991606d7f06e108d729c35ca9b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66d0e6d1d948c09d1d999aa7ff47d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af8a07a0c68b7a178dddbdb6be84fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdd8f7455ea5ef1119aa2ec7723c1b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad7e96b53aaa5f1ae209ceb6bf6908367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb28bbbd7758eee345b4a4b04cb99c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19469bdf16d0bdf1dd9b3555a77d6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222fd379e4b543cb9788fd36fa5dcda370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6837e91b9541f1a785727923338bbe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d442ed1a0cf72b2ffc43274782993372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf64a6520bad8e860a3e4cd162e714373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78419decb54bae09ee00fcc9bfb4cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd346d9fe4d735f92b7d931dc56c990375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83200792eab9bb958c1c28759bb81e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f035cf6c28893119dff95237010d146377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e399db26287dd8b50503547d39c035b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cdbcd551a94f34a690eb530182311379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd629eb608770d4323e19a2ad17c8ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a4a8ac24e852bec49e884f72c83fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28f92ae455ff76ade1e842b43508be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8719157a8ae42cf895007383680ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0246aea5da7d186db4b34ef6c5e0fec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b6a72583908c8c9e3def6134c1121385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1b9603d1c48ef9357e5de27d12500386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a5092b15b2b24f374736493add3ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf5e11668d18be5257937aeb80f310388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5950c3a9de323e25f1432727157d400389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f82146d0649a69dfca0807175c943390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca771541e83ff12bd99762534ef3ede391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f15a74b7a712f38d6d8f8edcb175e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31207675d4ce83e9a4541c94f4062f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd970993e42870973a0a642a962f5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aaaafed054e7523a46a2beb267f2ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552bfc8efc743e6781e91786a613bad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9da37a7d99d44cbd7fa3a2794de93e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83db3f849a66e823b3300415cc28687398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4cfae58e669c859f6bd99053e14a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76077207f240f7174289413f397dab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798e3f137deaa8a228247bacfc91ad2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9d4dafc2ec721afe30cfd64c03ff8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e1e66260b68e970b6b1346c1a9a09403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7056a6a1c7d1c2255242d7af03b797404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9398667e7e0fa84755ce5c0d6ae2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14039a6c37d082d3bcb7b091abb744a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8822df8fb874ee948d515dbdc48dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf7b1e1ab0d3f703af00afd20f66a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be98e1da99a5456ffb9673e0cb14ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdb5122b5b2ec4b3907cc90645e5d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711850562d0c68d5800019036027064411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fe2c601dd63c700685ff7a5758aec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28ae4beb9950de27496af6df868cac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142326e0a8d14318e3dcc1410f77c26f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bef91a83f5b618e85a85fceced0df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304f80e20bec77b67d3cb30f5b4d1d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2138791d8a97449f06a944af86310b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90a1b505e58ba8cb23c520c5e7e3bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5151333c85758d46ae5fb8e7a7a4cf8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5aefe61a4a2258b0543387df268ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc862ac310457e85423e192a6fdee7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7339e92926e7dffcb7fab10a956441422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc26b1d9e00d42e87006030d8964a74423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324860089a7608ba2cc75417d4fe13c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec779a5b9a06bcb948f6718154012d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f9f4dc33a2076ebf76ffcd1e42cd1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c99dce9d2b7d040f00b5ba3c53efb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eeb99e9e8a92a5418785b5e71272cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f84f7327513d89e6de4445702e3659429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126aa7b7c5dd309d37cec4e0278f47f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3b5716da4404676fd397dba1d8913431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895461eabbc1f2225af2bd76102d7c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb75068576c45ea9765267f2187ff2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b053cf724c532474f92f434afcdbcb7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0a8d0c3e235da8fc49d75d0c431e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f5b430701f963c1c8e208557dfbe0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48a17f349305c1cb141652f66fd695437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7330d8518cd4c90a5c6eb00bce948438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a592ee69469e757fcf9ee16cdd233439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67013780d9b21d6bdf3647a8de1df7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feeedc7a9a04b7291fd4fc1de6adfb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc125cafbf328ca8af4ae54489249ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd470117385ff10ac74a3ab3793dab5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd536710b780aba6b64f8b7a2b1f40444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427961f1c3b834455bb173679557d15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f86078bc4ef9f99b0dc30fb59405a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c073341feb7519aec68cdb5574f2c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106e52e3f4df8a7d1598693cfcfde72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0dbabf4f31acb246d63b596d5a5de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d881940d952f598f70855a2b6f1ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff652fa38774952cc54eb1d567de4470451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6755fb2d4ff1abbdabd3547405892452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53583667708990c3d6082395f39a03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b279a3089ab9734e1aa9e1ad7f1754454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a049d7f5620f2b342d187f7a296aff8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582b6efe14ea17dd386181116d22c90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd8e98845f65c5ac31e96d170d7259457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6ee9023ff54a781f17ce078c20b91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ea02e94d663b5599fb0333784e368459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5511c4c82c17f370ea48f3988d4fe19460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd17dd7250aac6b354cac35c693c9e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e760f15ca5f40028f8c14efc1444b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea17a914ec0e3950413348e0e9a2270463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b78d4118debb56734038923ede5a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835a300c6f8c3df8acc7845c8476d45465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70060211f7533a8772cc8edbab094d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f694c3dc2caa4eea03903d40f6061467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cad1b83c612a60e40689462c0e07f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94984674ee5c45444936aa31ce6be0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb213b8de566f625418f503d8d834e67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57bd5a0990b24e73b3c819579d387e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76911662a66c8977e18445ea7117064472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32067ea0dd83b8bc0b5ba24937629b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81572e72b2ca8f4f1159340aa3ceaad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9912cf4512ff2fea25d270349f3ef4e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155527439996a5108d360814e7210870476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b185b21bdd5eb7307bd1dd3440e3be7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bae95c07016d4a8024d32cef850ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3452b26aa2c1025e551fa379b2312479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d5d19361e19db573293aef2af6e3f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec280e3951ab257eeda71b0b92b9f8c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c2a27af9711b378fa878b4582ad59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dee65475cb8c0f85eb0481543cd59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6afc1203505cc2035563b2f92fcccd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0fdd5decae1b7bba7023d34a6d421485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a576e03324ce3657e40a07620f207486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc6ec41bc72683a1eb17f56387a98d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91066943d3e831da36946257cddaa3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e8607e42d9a1d209a9094fd60c2a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d65e5e38aaa8c5e04dd80730b9c487490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3fdc9cb10e90fcd7094b79af7fff7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32edb6b26ed60560ae72f32ca2ace1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b42af4b8844b35fcd5c599919e71e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff4fdf270a233f3480f9fd87a1fc89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d95b2d1ea9b3a3b6d6f74f3532803495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b47a616a1068b6bfe0628182dd114496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0403695edcc7e4c29d673fdac12987497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a686ef2b03bee17f322971b25ea5a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4df0f07fe3d1387bc3e4266c1c43c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2deacdcbe3ac6c75a3d797dac12bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c670366e369584036053d61057cd666501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a022330fce6e6aa33041d02a8fdf0c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d875ef176f3b3ad5ac191e0c3ac3cb5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a275635938d2ee2faf0fb0a8f7f73bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b98aa13841dfb6f5158fcb1209a8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee57449da2431662abfda19a520447506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9ccdc80a8d0c1056ea6506852fc53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb15e41afbda6aa9a76155876292ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675303be023e86e28a18cdc5cd73b73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b5ae5af3a738bd7643edf124d7693510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbe00372eb9ac90635a3731db06eee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d2e5027789fb299b5f7858875db8d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa7e5310d3defdb69000c1e277e1e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938ee249e64c373f5cf38546ca08bc1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203405998ff37ba16d494e85cba9a16c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de658b46e6ba036ced41ffe1ffb8266516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379b804b2ed362b3553449018ec9706517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77bcd00bfa0199b50a909158bc0780518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02875924f2350e8f5e70398cc904e61c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a261baf9c8a54450f5fc13b2f2888520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8444b1ff690863d7df06cb438d8aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a927cbb1d6705516ef74054b63419522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c29b74ac197af49005bf2fdee13e7e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d860d3c4e3c82346381d61e505455524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e1bd7a1a8c661dd4f45fdb79116cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f6167d4f965930700ed0c7cb3bb25526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a47ba671c2efaa87cec3786a263628527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d496bafa299443787304fcca32ee8e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171122212e5122e58d1cf611ff3f102a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219a7002041eda6c3403b5a4ecae2bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ee69a4ae56f4285d1ba827362b138531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3cf97de47c3bc858cc65ca621b661532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb757b83f9230c59688e920261dc60f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4877b8e06e2441864a4feb81adee9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e3080835c17421bb6a7697581296c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43978a33c1c419652461fd0093dfd9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1259bbe6f1c627cc8b9aa9a4bca54537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7a09e328264de5b8e2cea5d87f97a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e26782f79c250e58d6595effc04775539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7be6bea33e9a0d9f98a977169c8cc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20471bf11d7be1eeada68d72643abc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cf8c5a06622c5d6bd7fdcbf31fdff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea992c2ee6e5c5409c20630426fa5e2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872510acc53869605c46e2719e7d4d01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a86f0ffaaef81125731157f84a1347545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c470de88436fbb4134a51d47940a6b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985b3a57fd9215983e574904d4fcd28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bcf422c2e6ecf39b928209358ec88548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bee86afd158f46bb4c599f604cbdb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb47b9eebbded4fe873a6c14a5cbce2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c1b23b33660abf8bc6325482f3d36551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafdde6f4e8d15f61dac56241233cf3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cfdd4aa999a9969bfc5b7eaa8e6a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80b4af03f323a8b3e2159b4c3ca4e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d5f534ff80707c5c09091796cb4d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44610eda64b340aa6158e37ffa7dc313556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b82e5608e495e866fa30d752f68924557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e59705b8c0fc8cf9dad72745e7d9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e807026b2debe3354fb003a49b485f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7ee4d389e7b301bb029da86d57c5a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3cc688b32b202657dc746a2e37823561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dc4faf07d5c30fe61c3ba02f3e2ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c847c364d6f0559111f877e0615f4c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58847de706e3628d9bf88f3d479ae98e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f9c26737f4b99165110f05fd521b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9973b5af98db2fbc4df348a745e7be566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c5be858f9edcc3df4d8e4a430e352567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ffec507f9f061b6d2cc05575954ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9be372449182068a41e2ebdc9d05a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874730f9f2cc14b0826126cc69a3de27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9081d86e18cbd1405f6dc7bf958d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386ee37962ff785e20bb3de2d9588d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff94b2c93cb63721b1536cedd7e99b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba54b39a3171f68312c7198e856c5d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f22b47b50117ba108d310d6453baf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8974df52d8521f85669e53b8d58a79576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7a5aba1ee66e4ad36c3ec9768cf6f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb537c1b99851ef0c90626d2a439fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ac3dee2f40115314e73d052e09c70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd23afa7169a1a734f35d2bcf5acbd4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84134501db16dd07a062086dff252b5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2ab29142ad9566b0478848366bb01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0b4ee4841316a1a9faa4867b91d9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7582ce71aad044fee915005de8b3a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56476835ff6e99b1fb4d4815bb4e231e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcf5126353044a61bd4d451b376be9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22838d594e95902c3d980ec9c87a8f6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967529bc3d117b7353eecf097c4b4eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ec8eea15e3a8b984edc72a1d96d6f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e75d2a70fb25f18efa478cffd9cbd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f02ebf866f6da40e8af279c2d47089591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5bc80bf3f4ed66bb28c63efd3ad25592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd074e1331d401f06c72046ae58e1361593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cb1718dcaa76568fa6f08f59e0a08594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508d9a8299f15c8cf4151d00c2b4ec4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb75e25891f240715464aeab5a74e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe866516998980c5d1e6ccd44c845da8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f207d5a311f329a92c261950f905d2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3bb87e8c2db93c5567a6163892aee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad7bfd8b18f5e27abbb1cc75a62557600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b5f97d390b456e5cc3a071c72b667601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b709b20ef0e644f6bfe8f1af5e3894c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9049e2d71e0bb5ce29bc9bd13d73e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e21b0c5d4ee57edea4d94fe665089604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442ed7b9686ead4a1c83b18c95a7065605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae6d87afa423753fae0e523381fbf5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6652107573690d62163a4bdee214aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cd62146237ac7a96f5932004d2141608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1c7e91f7c3f579bd63cb49557eefb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a233c82d39dc7e905a3b026a764a51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d5d763be4ddd4ff990c9c11a55aa8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36963568b23408c082c9e78b9ec6d61b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c307b1415ef19b42736d4378f1298e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981cac842b93a083b03da4b7a7b061c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7759bfd6486dbf6121b677021d7a279615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff29c56299c6c9639af750239a6dfef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e661eff4624807175e2c103686076617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4ab07dc3a744efd30eb36b744542c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb074ac75a56d7cde34342b8625a3325619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e384877cb696dfd57e64bdc8b5a5a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa7dadb3a4a3eca7c3d1d16d7b6449621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8780982839d679cfea37f6d0ac5a9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a368cff9520d86543aac47fd59fb7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ef2ea464a88a2e249527296a792f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd816c6fef872b4ce4132175567a97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de08fce65b5a6a5d0040462354169e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3983f04aae6d4ddc5cf0b2754665c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb541883d8c7228c2f4b08b4b1be029d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbcd85764518005f84f6d4829dd41d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc75c3dc29756d62f106afb48de9cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb6e34bccc2c7efc534e2b0109bea3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f2a2c21ca9108423b3f581b8bdada632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb509487f470fca1369aad85c8af09b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4195c429f53677fcc25bc7f47683b0a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0880c867307bc0b039aa260ecc956b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999dbef54acb3d667a812a43f2ce698636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c9a2faa3895aff130545e15cbb281637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c5bd14c44ab80426b542729a4caea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53325679b89127d70db733fb65b35c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c17b547c892a30a3c36d5487e5ed29640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7389eb23bce2f4d431592502886649641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd23c9785a29ebe20b42b47192c5c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0afcef40f67ef29737c5250c961cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca47dd87f5c154d138b2a908fdfe1b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf4782256d848536222511f17e8012645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19099241cc072b2d68eea41356d0f41646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a224b1ee66918262e9f26e21d325266647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f42e9d940a244a036d4e83c285213648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a24b864066c08ce13847331d9b1fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfb68be68780fb38f2614c45f4de96650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508fbf6c57330f157dd9f821fe2088d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54847fd9c4bc4a29a3522f21b543c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b0291f20a5aa7a72787cf17aa4806653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3ad32bc58945e03d2ac980d8b8e89654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3227d61c2229b39cf62f9bd89ea055655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602725e7114c271e5ba93c19a1a9b563656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aab21991bd1cfa1229ac2398ea14c4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fcef48941e467cc5ff677821e0c39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d4ebaeb55536ff19ebc37636e1884659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d223214c3ff0539f53b4e95bf69890660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6c25d4b05462bbe0c14d05c58ea3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29164d74d7695d6cddc5e31248f1d72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734fc61adabbf72769f8574b9bf015c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46d2191f885af2776329db3cb21be5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c628a9861e7e89c30a525913bbec5b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474bbc945a3f21bf9fe5395053fdcf7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb556fc71d598085443965d6a41a17b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec19d64590bd33aa77c7808840c956668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059ab57e16549be2a24d04da8a8777b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf412bb0310c54f011d15224800de2cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd101def2ca378e8b1ae4497500d6c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff69cfbee2d561b5c506cfa5088d55c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d659dcb4a3fbd30588fbff3eb64ed83673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceba3e83275d0cf824a1fb63de51966674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626df318fc2a3960d62a2cb29023ef67675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d37e3843bb9b18ffecf61d5e9ee24f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe241a728d696699728f774febe23666677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c05071e83071097e00043be9bf4ede678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddf6b81410b1a222b9fed6b86cb2e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b805377cb74eac498b509480072ca2a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a762115bb9f87dbc2cc1d2b2a6b79c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bd64c0f63ae478dd662daa8cc17bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93b968e5fc4984e9dc86497c98bef5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b2a71d085da8c64796c1e85da5bb3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab8406894a13c9219a450e5e584321685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b987ec3e190ffd64d5feea49aef8e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ba1dcea585c0ab17c94b558dae5cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268492413615bf3cdd2c4923169665ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd64ef98c2d6d9abcf08884227f129689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade93fbb39ecbef0b25f1817337c241c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88940e20691d481025ddf8d51ea1ec64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ca7e69327d1e5fc803f6718f0ff53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7011c1dc621393a5cf874237ef567f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a18df82c85f0f814d3bfaa0092c6db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4608e760929771632e7f7e5969b9b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17595d3c96ac699b1e34469d676ab69696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6204d5df6d987e99fc3ffac8fd78f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db75a06039f7edfc4540ea4fde9fc1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6826b8ba829aa8c5651b71cc33f72699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71226a1e03211b9697f38e96b7fb8a70700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d3cbdaf7c1076abebb1aa312a2051701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf4154764fcd76553f07cb3cee4d7b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a961f6b9b84fd9e68b9e73b366a0d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98c4a29fa6ecc0103fe2b7461357f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e290c812b94e77da11467a985978d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa376a10ecb28ac05aea1a47633a8b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8b7d556af9e70c9ebe909d2bca41a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27becf4b9149b401df00865d8ff28d88708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5976b9752badbed172e388a5a96187709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be8fb68a2822350a3f59dae59ab314710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299085be50b0ad1d190685efd5e8aeb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326948453408c3e53de70cf072b966a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be4e49d9842dc19835d566254ed31c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a37e2b1fe9a729af118f6f2b07d035714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206801477faf162d45951c4e8db3922715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a740fc9332bb52b92885c10cb0ed25716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88beaf9d8a81739793e6128836904c75717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99410f932ae3e703fef79a68a72771718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed42afb882bdbcb3e2eb3f57ef72924719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b42bd35d119d4519021fd5953b92a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78543816a560092078ce59e7db2e27af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d57803011b7713d0fb90ba3fe6f7a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5f1e62ba800bbffbc771f99839ffe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cebd979f3776961ba12467ac01835724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bea8fa35bf5428aa85ab9f0727833725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219917e15b66082fdc70cbfd8877824726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc15a952d3770c09ee903fc0b1183d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fce0ea89a3375fc623ec81b1db359728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d5615b0cf85c51c84c6fd1401930e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9096470f964d414eab52a5e099eb48730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cb3df2c71297c3b9377545a864bbb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456fc73b808333dac6396c4e724a451732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2306a96ca17074047c06e45de9008733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77104ab93708ce68d54f4bc7af551ffb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493d017022a2e7d1bccd5f4e087d1a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff212254120867c530f5822337d2fe8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d889724c8a26460b357bf753361cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34429d9ce7dbfff82c442ada10565165738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3009620a3f17c575c3d7e9d93b725739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a646b9c518b392495fd3dfa5d91ac1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0a25d7449a977b3271f26af05eb1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f18bdc9f16d40f343b0c0fd8725f1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54210dff950e0dfb61e8f1a9fec776c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc9a7c4280b4cbb7f5884b1934eab5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd922d76388c1742f9f15409e748eb21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a335a35a7160bbe5309626c6d42fd6f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7187204898f41a6b36bb3b5958e1b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c1513f004c3df88fea9e6aeb6c1ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b55a4cacefce49069661010339f0ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244049ae471e37e63c01ddacfb888c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de2fa8ca459690440abe3c4cd0fb79751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e345a8607b96ddc31ae8d1ba76f33752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7702cf749bdd3333e22518f90e1b5f1753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12eaee5f030480a12407d1f100ef4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d896fd9bea7449645ac6110240a221b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461a8a5d4aecb86e547cf4bc349339a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90070bae0e0d1ac0a18cc424107f2594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2e6365f564c91a0d193cf2b3a9db65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068be46995419e3976372adfccfebe36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e408205838dc4766df6ab0521c6e6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481cee46460ef6492d84e28fbccc7f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581b5c87db7495d954c7f16afcad3e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa24c0690ac750c414909f48ee23dfd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5ff98c2e753f09b58218bf24a004d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c69203bc85628fae6995f88fb4a5ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6be9cda232fd700527d3af937e95213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752e5bdde15134cc3b430006a2fa64814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ce38787282b2e52819ee25be0bca515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febbd3b33a99d50839f6441d3457d3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f582e0c80551c85b879f6a309d0e33017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fd470bb42900245080f872ef9e0b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55715c3cf58c96b84d2763cbc4e815819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c579e27925e318e586ecdf6b2bc64820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991b4a23fd6ca01f2ac774eb1de8d5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d933537396912d89ef0ba775c22079222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026a89693187b7716e10b8aff472c9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef808afd072c96561111260d9dea92724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e18b5fc6f9e3b97e27dd8746ba401625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267093095cd7c3b5cf81b54fd45f6a3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2953420aa2380e4d2b6fc542a1e6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a2b5fbccb9c67e8707b02d23c28ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d71db95b71513f04b2bb3fb6a0dbf729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64577787c5eede27d45376419805ff7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa964f38fb7a799a31408f6d9a4ca131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be27dd0e4a26e8e80721521d1354a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9fc93f584171f1513c3e5cdf0009333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744065c0e06c4ce214177932514969734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdb9eaa53c528a2ba03fb3a8a45d4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae68a9f295fca25eb8c966688e345b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a848196c32d52ee0c5166c70fbaa237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777070ffbedb99a17eb5d659b02bf5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c2fe63b99bb42ccd32a546442d92b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a932ba2d68e508fd55fc72b707deb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839d44bb5774f8ffd21c3cdf9806d6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ddb66145f8d8bb42f3e20a7e9874442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1729a5a35f4333f3b3020b223235b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3e0e3e9fae14c211578a3281bdb1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7289e36b424f04627ddac48a2cc6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef815fa063a84c864cec6082c4cff546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5d336d103ce9b65b77dea726aefca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8c8888b8ed170f66a90d5220f93db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbb92e925778c87ac3fd4e15f8afe049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842fb9a25a41298ee8f2d3f8aa38d0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab57ff107a3fc6eacbd28a9fcdb88d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691ca8a13da43e46f3740d7b41155bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9922d21a46fc63b0ff56a82728cb17a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baff016ceb01015323dc44f3692e1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0296fe4553e76dcba88854956efc9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559a9513f4c1462c8face946ae1a78956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab75a012fe8f31bf36be75a83fd4cb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85304f2e84fcc6573a5141df091f284858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658da58024a56acfbc73c62a98f064c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35a4ec497073920c8e07bac427692960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240e689bcbe5adb3fb92b7ed62a478261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2098c04bf50826ab05f024a6b5eede062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922145032cf73c1b55df55ff3d49ecc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032566443547fff1b0c0dac299000b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c4bda3d34ccc856e767f6eb5b1dbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ca96e62b162975eccfacc4a259f2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df912581d74447f3516dd9391c6846767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0dd40ad32f105242d05129d4e5665668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360cb15ff3bdbe01dd51495de1e029769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039c213815efe6baa85f7fb883efc6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ea1df83bfc7d99ac518d9f758cde571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485ccb309a02a24fc3097f6e8e19b3072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab80336070d2af7525ea92206098fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295938578d02fa761c367d12ded6bab774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da96f5987db3c863124dcc0e1d817c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f33b82550d384772839db1e906bab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce6b68324e4a93c82c635a52d99a0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e425ed1fea7406ecbc71c122be005b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb29bd5233747b7e94d111ace24d54d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd660251c793c175bc5d327c56b78480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117c88c272d82f458fb2789b71fd30e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd84edd011f9aa3fa2926c4a8e9cad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4094146d7ccdd7abc6fa834a96dd683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247a6994c887208234f03864faa761184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78140e87ac9427ba8948d8b34b00d2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5feee3f7c05e77b9a7b2433d52942d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94949f416604f6234c4b4851007d6ec887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ead65a4f35c997947da914fdb1b29a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf077be508d6b02f5d88cd530ae698289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebc5f7fb2e01088b6cd3144712b34a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e163142ae7ca9c932f72923646ddbcc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a60ea72bdea70bcafdb269e87cd43692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f07b1e59158b719c732ef1bb577e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3929551441ac6c4992b1381e7cd36a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fd6403c9242bc211504ef6ee1d53295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28464ddb395ba89f7714a5ad610a23b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d457ade5fc37bae37140bc4557cbc097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059c36170acda19ad39583e49d7e7bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d65d85fbabee4742c4f55aee5854c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f83b3bd4ac31642cdb291c05481fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b52cb57b84400819a1d9dc8b67791a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a42eba43c8c30c18af329a9279c685102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd363a6a545eb337549bbbbec5fa08df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eda96f5c3953a25c52f4cf190b55e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43507769b48dc5d12cc2e7900082e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68635f3dc198eb5dd4813d5382b89ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37e1ad3b961f1fde97d3a3ef5c8bae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383253d9412cdc92ed48fb04e883d40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e26cbd8d4a0a37dc85a756cb7465b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcdbae20c3f2a63800c331ba70d748110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42e8942c1fdd6c289c73e31c3dfa46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac350ea3b7241cc93ca6e667d7659a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dadb9eb5db9eb84c2a8c1dd89af18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41737d65e9bd7e634c34e96ee9909e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba51f6e470f0313d7c760653a672ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706e0297d937769785100d5ca245cab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940137f323081c5f82167caf6e2be1ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38501c71f82eafbd9f66fb9b8c53b26b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cff3cf9355148c7c85db374b5a3a43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fc8dda68b47caa7d6f844094d8a20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442a366691ccccabeaedfa263b2aa26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6664b1c525f26e500b0389750f79be0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366d3484acf3ffcad4dcb582fc87e09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811035912b0ce33a7f5132679837c0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ec1a8f67d054b8662bb8c3e00bfcd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef780708361b10624c1b8ac5dde8cef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6429f4458759ad33c91524fd885bf21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182e0e9630c1a2cafcf56ce5eb11595128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9cd8fd1d1705130bfad906bbb64c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc635d44b97ed539937b1e5ab9420d29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98d30b4f860f0bf7259ce0ae2ae2c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5410ba5e812eda331662ccd984f0eed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880da4a73c39fbe5b20124e8708c68c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3120a715c7dd2e807b02535bf38bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7ca94a4fe36567a345dfaf9d1c83d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999ccbb41de94d86cc63a7c5bfbeb43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eba3b0a39d508a5114ddef0a99d017137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37a37150a27b764dd1644f9db3a447138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48684ae2ccec117d0b884fa3ded27ee6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853aea649f8973cab7be38eda77ddbe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed532276cabb9c003be204cb771714a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f87ffa76f62098f1799fee59146833142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd015a874ebe9304ab3f9c278b54227143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53842befb1944486d957e2dafb81f31e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caaf855adcb35306ff815f1b99f2e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25f0c1d16781fa952ea435958ac0cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5c3b7943f1cf48cdd2c29a302cf72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c003323f02212b1b032314c13237b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ee1bf0557d5f3afb249301091b60e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1dc50dcf3c2775ebc9e20155b7892150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde09e2cfd76ce3dcd1d9eca1eef8c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8a6de24bc7deb47b26287da7c8a2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baaf23379401405970ca26796384a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7722cb49bb1ba115cb9ba7a9da28882154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a46f0be37ecf5efaecb9de9f576ec6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89909a7bc33bf8465672c00c0308ffe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9a2527df3de98d7ba9ba3651254b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b384dd9de14fac62ddbb83228e4929f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b7eeb0cb1d28bd34845c855bef0cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6c7bd3f6692b2093a6e9a918527e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680fa50cb3f60ebb80d2b254bc28206161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93981eda65bfaa7a816f83917d881214162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534039759e96f5ef4a0ca1ccdbfaa8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959bd9a66fe79721cc3a9f4ab9a05ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9546ad70119f42c5e77522abd3fd39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314affaeb021b45ed14a08bef68ae15f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484d4dfb00a38b1e4ac274714a93e0d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe6995bd115c80bc519099c04a7c25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44372e02700f20bfb747ea91ca1815169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fde94a05fa05333619efa997c720b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf66f29f7207254807a483e8c969e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbfaa80e11369736e997aaefe37e0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749947111f34210fcba33dc506ace924173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b2375757009a06101d9881ca566f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5d142a407d489e7df6f8a6a786300175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bded32ab8e7083d75c780c1c677318176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b35f3f7974b7c681d87f71a2dcb80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d57f0db1ef64c03a8425ded6870341178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96032c131d2ead7a5ee9fb99126a32a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62a240e83d279badb28a9f0f28f9e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f1bb984da7ad50b2710a53b5d67d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163e9a18257b7b40cc84dd1ee1e8a37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58797cce36f034c16c57aedae8379f0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6810c51ef9725ff2f23d1a1cce1388184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e89a30a3288977fef419e2f8807a97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1f1e3a1ea1b0b536a3f4b9f205cfd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927f94827d6fe0a538fc4f4ed733f12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cb155267567202c04da7752791b7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc9a4a311930c246c3345e2d703dcb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f180e47399f0f6634013649cea954c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe510ada1ccb0904d0fc2609e8e5da8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dda1bfbf4998499289b1148424e1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d84d851906aa36f76b2fc1d9a5ae8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dac62f804b975616d9e0bd3d08374b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81692614dd264f57651321bbe780c64c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c62623129f016c2401c010fe08d60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b020d9161c49e86029fcbf23406fbad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c912935e1eca6adf5c2ebf07fbf098a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce4b21b71e043ab01459c0644f0423199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3b3a0ed2965d38f97ab3a91297767200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ad3164d25b06085c3ce8ba24b682d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc542ba4233376c942da1d81572ba7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561598220c13d9568be81a66a8fdb7de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee464d45dc9157e364cf06705e2660b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308787af04d93a935eb9cac6ec88d8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea5f1033eedf0bcddb1d7cd904d47b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab009ec238b768ab7c42f53f800f841e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a61a60020fd4aaa5d25f6b8b4dd05208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c386b26dba199bf1c2ddc94d0b475209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e5bd5cc488481fdd6f4b59f2dc26b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff1b317467300406ad278aa6c0f410211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fe6ddad8d72088af6d2b6e8e923fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63c88257e8d898b666faa05f0d2524213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31311ab417b16538320c9379255b1aea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2fba0c0c8dd2d11cefd4e17187cee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53371f8ba476852d619c684b9aa24c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdd49343d1ce5b720be715142b46c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ea5e9129a1ab446d89b86c004c4a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f55ad6333b8781ad758c27413c6bc7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df125659b3857d943cfce573a502f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2821b5dfcce4460de7752936c752b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4edbdc1fc67ae03a78fd09b0747a6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72491ceb8c008fa09139da4417bb804a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830480e5656f70e9c439ddda9bc1abc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed3f48810fbc1d868a94fa5740391c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d070b54388ad804e5b93dc4780ded226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201f6e6f586fccdb1d8692ce9489a9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1025d4ef472ab87ea9558cb7509495e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7468abc9d417bb9ab3d6fe70ab851229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d12e7dacd4acdec8265d77cf3bb86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213f090534e55905cfc3ed6fb761bd0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682f6631c258cf5c43c1c77b652f3cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af67d9fe93639b25ffb434870dde07f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102996061bac86f88e5b5b9853bf0250234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e6567035eed1493bc1ca0b93c2861235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e91e0c65b995ad50a44d56c817df8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492ea99178c19dae8ee7918757f55e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b84c6811c059fdf2b2d753c2c84d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e35a9ef03904bbabd2cc535cce539c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b4f37ce32f7bdbbdb7f02a83c424f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb1c498af326a87345a8b0d25cb26e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b421a35830b5456c9bd7062738bfa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d53501afb84cd9fc62270798598101243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff541374c25e9a7d5d00f90d5d3ef75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81963387c8b7ffd987194cfbc329315c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c07e093568e22b52f36d88652be0d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdb42826e73ede402b021f9aec7f1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bced661263fda952c81581416ddcd73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d717d264f5ce1e09b9e66b14d9ce4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d510888c23e377280a803b9714af78b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34988eb20016a0c84b2df71c410bce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7b5db02bbff0f895eb3e93943d002252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bed18f644525b5a6cecea84fe9c46d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803be6630a9cf755be3dd74aae7990ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81715333cdccf16dc1ef9c748d61a1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828a467494df13fa749e5ba817bd58d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2e90ba3eff401627a5fae375163e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23300934f85a548323f02cdf33ff49a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604f0fe503e164ff9e34165f69858b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba1e4e579a86213cff7506ba4d26c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb18838a0b1a146054bad93df1e5b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213a160479e7617c2b7e9cc43f87e2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155785ceb99a81b732a353efcc6ab4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7f1243ac0a2fa500a959dbdc1b7b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61ec1ee04fbb3c6afd517e3c0fd100265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f82737664fdf432475b8006a25c14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdec41025170208b77c18b72f668bdd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf41ad281a27c46791b51b2f43cf2b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96188e85ca94997fe7b5e18646db012b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396499e132e8536ab00751c14adc4612270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125309ec30b73ece54578b09cd2868df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab9af53155bf26baa9489b70f9cb38272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d975447e8efdcdc8263c780d6ffc7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150b29dbf427890ea51a3377682ef77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8c23cb220f48c44e76798b7cfc59d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc2fe2c5282eb97e301b68eb3ec525276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464e93937af81f6e9c4763621a52f4b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bc5405927d7125e80010d9a591832278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c254c0bdc6a387ca43d74cf2b70633d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39695df9a0a36c03a10aa0279b3958b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482a809dd55f644b38f5d408dc809b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e24d9f6bed075cf801a59d40b360c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbab734416a675eba1f68ce92ac06a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a39943ca3f75853c1f6bce5d4fe610284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfd2d74e729fdb5adb26a84c5cd872285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c0fd6822d1e5a6570ee707076531d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38291b7efa268e68a0f23e139fb30e15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bf79e5f31b7a300e541594af61bdf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652912f25912f59bbb1fb2955dc8ecf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccf09cf9e548e531cae35730be9394290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5c747ee8bbe7b8db525209ed1e2f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98f4a16ee1a8aeba2484a6548acbc1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68248c81887f8ed752c7df0bf2e5a26293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8cb9582a3786836ec3daaa0c5f83c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a1ec73cab6439f6b760ac7a4bd669295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d88655ea5e86ded5405169af12ac3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c48f9328cb08722f9a310a67c0d34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970acf364db2002cbb98f1b5b9cb4a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad50096d13dbb15aa7afebadd24eeb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb52be84ea571902ce0800c179d15a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e45dadbd4cac1eb77c61bd8337057301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a297398ac8210b1e93bc0a7b82496e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfdb44ce730b610c5a5c9a5d38ce60303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fda9ed2ea1a9187ada9a13829369e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b67ca3c726138aae8a4bd516db1185305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de149340f06145a3f7cc84d0e82aab9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f90e629f74ab66ccc41698b5948b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46e51d66a1f4aa1cba0a7d78b0fc8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603730d74e77144735ea307c8bcb70f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2051055971a83e99da154d3691de0c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdcc5ba1ddc2c968d5ba441074502a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825b0f2186c11bff8fc8ea4e80fe98e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa30c181f9f650c5f2910d39372358d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b50cc521ef71bbdbd61f682eb43f43314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068ef92d40a8802ab5909f73688498b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d47a3c37486c2d7507a7a6b399dea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55d5d97c628e8acf883cf85d54bb0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ebda23393ae14f293bffdf2610d20318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284e596ae151d1b6ac14894bc716ef9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa587f73ffb0caab1cfbd09920cbd87b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d638d8856d04d7d9986d2d1406d6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8722582ecdd18eb7ae11a6c2941470a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874cf7a206004d4be13e3a5c41a084b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee3384996f57546cb6e4f25c63cf41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595d526d0492425e40f986d1a20f323325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dca1766eb880eae75dfa546c92fe3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847516385b00569db4e8a66d2d7280a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364251acdd112a433100531d76b9d292328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9541581911e0cc0578ce089c1453d1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151faf8f634799e712fab7337dd932e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabbc135e9c1b57a316cc0e90f831dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30ae516fafeecc39ae390041486e3a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50460f6f676ce8c86eefb2f65ef518333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2b7903f2ab27ffd7d60ee4553c63d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a12565c17f54508f0e147a6a139ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac173dbbefe5c53317f3d85f4c8423fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c8c2185248b5e6c5fd5c0246a58f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238ffb02c2e1f530a2082e4fab5ad17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464d9f922584132bb8a361fb55c221b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f245c63682954e94af53235fd7dbf7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae97ae5af084d3ca153e8a305a6f1ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e482ae5ecb4e1c1e3ecd6de343e7e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909f82493e5c806790a9143692fc8c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e411d4cb143f71bd93bde712db5b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c78865a5b5901c091348233eaff01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237879af4dc1e2ff190392b89375771346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434430d9df3a46f49628421a8c640fa3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd93aa27347662e105f28c72727a046348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74a0c0062393251fa574e22bd9e334349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299fbcb05f9b3fcacc0b43b3b7682a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016911e1c02f2651131f1b9278cc170351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfcbe6ec7d0c0b18ad6ac795cfb7d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c1c0f21ca18a3dd04d795b1c83fe3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099faaf98eb37e552d2cb11eac86c7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3e5d0331d68d57794e0e06af356a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca60276fb67c0dba7d008b531bf4d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c9dc773554a5aaa3567d490aef9c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea67b3b5e6d20ab9125d6de2491192358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca9c82f70fbb0e6eaddafd874299da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07a0a4a0afed79680ea6ffc429a741360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3610c2567d2f00ba3d31e2ef789c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb76986cac8b10b7c833d62e16b6004362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b824c6270c0f601ec171a9c9a3dab6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e2320a4e5361de353a2ea2aecac4f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fee2249b67debc30a47da970550e0b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00600f2543e65c26cf766b671257202e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baa3a700df0ae70661e48b524560fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b197fafa87905dd74a8cb32ea6ce5d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b433cf100ed46ae4e242ba8ab23f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d8bd98d295b113047cba0b9fdaf13370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb82f0fb82237eb2a00126bd9b55135371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c7350823c070ece7b4ec95f86e6c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeddfe4f946b7d58ef595a8d913acab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf3f76a99f4b6d08133df39409d98d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a86a457033230b94e07fe2d322fe8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928d83710d521038303c57d5af3184f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562503f77159d883b636ec24a2c8a46e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae63b9e2ce7810422023ce9fbe0865c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5f3917a8c9dd95d90ad255aa8d3e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad4eaa52d2507f58d53983a132196b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d0906a01763a8598ba5e8465b54bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28262256c61462ab7504ba4c6698f682382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c78d28248e705283f3fd523f0aefc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd961691466ebd7f39e714f7a64b60384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bb60956a75f3c916314bcee10db92385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6767b15d1abd7087bb658a8aea4792386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3307d0a93484ec9fdfb5ab827fef8f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043858611f26a3ba116d0751357fcee5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc36a7b38383eb7d0b64012baf28cb1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f857bc33f3c25c92cd903f8025d196390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bab05f09e0d40a05a62de935f9abe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b618681821a4ab7695036b473a2770392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c718b28e1a472d0b4635f0337bf601393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb39f955b2b30c7299f7afc5ca485f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fe4777beeac4114a67d583317ccf8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365660e4657a9ec6b4416072040cbc20396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aa908362846613a57bade4f3adfb6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7f9e75c4b3f8432e363a85ffb2e30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2f960a1d489a7a5d78c543d29eb06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3108bb23d469972ea14623cb2052255400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b982711c2a113050548c0b8a5ce59401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a8930c8b2091fe2182d8365787683402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79e9d7679d8decfdd4a94d958ca0ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f31601b3110c887d5f389ab0deb19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb533d3804cc649722d5a24e5839a7ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d925d566acc0bfaae1c690cfc15196406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59651818786eec5dc694898ab6036afe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b19cd390814ff98f0ff84859c307d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855fcd622e11267dde2fe70403f8327409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5639dae80dc37f29a808a89965f3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed7e3bcc06fa1f73fb7f2105a5c22c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565edbe41f872a33bcc068a520cb9e45412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af121afc5630ba1f380fb40ba9448d32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9c099d10923e3f86bc1965e3f6c7d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0ae10451f5a72b7a6b9806af0a26d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f4fea1401fd71daebc51a066c9142416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eae38a8d06d43971ddefac23fd4e31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a17da5ae98629d08a1539ad0a791f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4e3a7fce92e07107981b861f300f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4304cecdcda2891e4f4f19104ee5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f9f246398dbbf798d86d4ffd54012421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb53842a77fe620510d0b3f8bd9bbfe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858cb8b6d7e93b7983df06f3c4f8445423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6224054bd9a5ce032e1e82eb551eb3d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db95508a7b591700226ef6530708d4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83e4c8bce88ec7ba97f078dfb2e72a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220445032431be158768d14c130b58b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98cb5d573ccdfd09d43624f00e3554428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa4d1bf1c1a7a87ca1e6119cda7514429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd12f80b2d85a8937e526d2e1e1000430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dd3059c3e4f6704ee7abcc5872f98431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31e1fe291513b60ad24bca4e1848e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1dd5b05a4c295693cac3e097c37e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115985d754c6d21ac265b35133829379434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7fe6b5620e13274f65faf66a67fd4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e736a3b76a419af8455cd421f94ec1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b790c9295daeadb04b1265259cab3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56e742382eb728f69aeb66a38cf62c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17497aa482ad2ab7fcc34c5111599f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686402e86a1060f6c08045a0ca68dc6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740333d2904fb64500fea23920b3cc9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5abc28f8683d5f4ebe18c8d442aaac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbb29d8b6944410d28eca3201a506e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7fa130fa4b944f59405f6dd334017444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92032076854bf42055f8d12305e63e75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044142e40e0f955cb540bc118e51c1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51b702f7261c7624e063ab9ebcb1ce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcbc8f0c68dd98802ad079bcae6e1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfa8417a942a1418946159f744e461449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f5631c7c07c062de9841742f1f9ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf3837bed69f8c647e07228d56b255451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dc2125e55a78f35658966533f2164452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0df0d4cc846753e1dd6ad24489cafa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3b28423abbdb5eaa1b35817fe68a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11543744b428a505815f4dce70802bcb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb337530c3fcb34fad910f279c2bcb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9421100c19951014e9bf85d978f1884457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03e1745cc3645f9519b199eab5966a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c48f1aa58a827d84909ef7fcf4963459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb2df9bbded378840f2ad2cb64d533460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f826cb3a48972521b3918125abb3d2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fadaf05b2e1f531baed923aba38f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9ec5f78c08e4bf93b2d3f1648eb20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db751f7928dd8c384f90c0f30039323a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d23cd0b3d437854d3d3869b764d324465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e32185240dc7db8b9abd00304e07a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd19f562ea151727003d31717272f05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd808f711bcbe82b975c65b074e8e59a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd9bfde90242831a57769639a737b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7616e56a593ce928afcba40f8d769d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31309c5d8be55a915092c4f38ca4623f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32dc4c7a2dd4342d546e8767d0d0ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf45cee234ce9f883de7e0266e3f95473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab7ea05e0888c3e7f1cef31f090d36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4366572476441fd86f8f721f9f4095475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c0202820b8fafd4487b02f8b3e723476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794bed39c2e70c968864af4c021509a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429945b3905b6cedee618b844ba54448478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f5ac57942c81b3d5395862033d1d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66f1df17d9febb29ead3447dcc02e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51f162b5345910899f279df631346c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f55a7b2de3621b37c56feb7ec6d101482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3058c0eff75ae6323338e1127aa91a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b403f77ec5143737c4749e81ce047484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10f14cf04b48c2ebf0a8e061a4a21a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44e589187161585479e3b883bab7d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6026c451220417e5722ea24c1fa888e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf918b8ddbc222563645a1f6d2a66e41488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e019fafd82d3b983948cb6e3a485510489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfcf48f26c44ced1ef3bd5191153bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdace872f394fd6b389cb8ea625c52c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db8197ce7f9fe035d57861de50a78a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45fb74bd8e3bccb0248a4a92bc9448493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e75c8d8e17e639030568542413788494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db4a325ac50f03a87b47258f82598f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1351463b8b7890c917091b8d6e7ee1a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0038829c61d3c72738098855684b6b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad110cc69ed0c33083448dc19b5320498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87e7c6e680f6a613bd4be5a180bdc4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa403fc14fede665127d9939790a7e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e33bc5883155acc1a24eb62216e38c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17549e25779cc3e708aa619b99dbe64f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a724203752bfe0a79333dd786b51ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95a8d20544888e24325cc6adf666d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593e162d17f2abecfb901574682ff39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338463064048a73112177a63cd286ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043e137555f040a880310f433b44ebd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08142bbbbdc69ed92b7cc81dfe67b78508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f48d0f5bdaebb3c9fa9f618ad29fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700c5f18f9473ebe0f4b62691ce3831510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa13c29dc833ac353b6491ae2644cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a8736db7eb9d7f530bcd10abea658512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69957fb2e74a3eb6de2a5250abb128513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e0e2781ccf82bec97eb0bf2d8727e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7f2ab9e6ce150173e33ccf306137a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd93fe68ac8407fabbf74849cb4698f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d1ff906a548c778fb3f103ca4eb8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e500c9cdf4a7f260c2c1a89cce8c4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12234dd954e5ff69b2e23a98f6fdc847519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729165a0f3d6850ce4cdff7f1ab03da7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505a17aea8e08763820f76d9d756c8d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daeb81dac9afb034bc328e78b2b84ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c59fc48e349d41f40cbabcb91a5978523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfc4f0a35f0f73b7d1fea9219f2858524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587607eaeb7f5b6a68ba2e8befb4a6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa984c2851a34c44cd901a7686c3785526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01615a9877f8975896f8cb500cd081b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f655335fd91dd675407a2d867df77f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2659642b3ae2290067f761635b9d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c2e869baaeee50459b349405f9e36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa066e6abf55d8f3165d7084ca06e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f00323f340d12970812272235e472532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11de134caa6bb115f8eefd707e9b9ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317586692c017069be80dcea287637c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6942b38ef71d13bee1bc192aa0331535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82be5a9b8cb7d254468736a9a9d425e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4947f5e9fda3ca79c452955c14fad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50509847e1250cdbf2c15c9c7b4ebb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237eac39b4fcfb679b7347f130a7a52539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efa8676e779a46ba1ffc686e89c770540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533493f035d90d079e17520841a3f47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa5065a33306b2247999b112a5ac81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6580c848dfa5396fb1361877766d66543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9ac71524dfa33275fa851c01c35bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce076eda47ee83173a86891bcc4ffc6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57aca98ef75f57b29392d411113ec41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ce7bfbbf57c3d3e1fbae28f2eb446547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fbd95f5be0bceaa7bcc535eeecdb0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b239adf24ada3ec3f6dea2feceeb04e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78011b5845f1042cd10c32a9ecb7a282550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323550e40a57b06848d11e1a0c59975551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24ab43ebbc38da7a74b73e585ecd79552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab974fb8ae4da49bf16fb8cd4f458a4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9883abe88cac34819f684eaab7c61554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df655729d60c7c7103a1015e5231da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796c93c6672a46cd9fedaf9a69379d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbb32a734e40d617a1061155e9e227557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dde27c7f1fb2146487bd245da538fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bd0d031648152c13acc10d002f56a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c5507c4b7f8be26c36b01a69e0672560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046519d0caeace05b2ac7e240afb0b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5cdaff16076d4b24ae44c3afbaa4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff229a7f02761cc1b1fe64df5ab9a173563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9136b54c62ba5345af272d2844fdbb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421941f1f091e0fbe8a9a366dbfb4b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9f3ede52d2be5e01f0c09369ae4d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3685177c33c2c713006a09c1966f41567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e022109a5624d37565a368b68e37608568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3496f17322de81b97e051571c5eeb2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cbe0fbef8d0fe7f6bc5d894b05dcf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba4448a486f50150cba6b9ec4cdbd0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4b1b62ed2492e472ba8072892ff94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbbab027930d93e575847c839d6956573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33317d8b87e8288e49d252dfde76515574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40935b068f0f2ca1b44eaa38ec01fb51575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acda9b7f8f3166675b01daa2808248d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d92a75d934380ae1bdf34072bad5f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28a49f663e037d120c33a648d2ef9a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce95464a684dab2f628eaf05bf16ca2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427ad4b16d0d3b3d6f23950be427d25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9e5139acd3e1adcc342a7b8380aa3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce5f088b19bd6d754eeaf25f0465f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740e447797e761579186ae78b91b414583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855afa0ed329c483f29a96583d861ea5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aee36648b061a45644641225af37cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa02460c8ba674b3216cbf4acc94055586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebf1c997489e870bc7bdafb2becd01587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f543498995e1c2d4b3f2b6c548d32588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34593410a795ceb45e799069b2faf5da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86066f01bdba7cfa8390c9914d68574d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d91646de6ac5023d2e2880f4e2296591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee20bb01c17926158f05d09f03fefd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83e515cecd519c7705752878c3d081593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c178334be2dc1975d43de2e73a822594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e506dbbbca82188a7ee9ec06678518595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58e5c56b5cf368ed46d80f32d988a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196a83cca409b821ac0e99c3e1abe6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670805553323985ac77cc1a8b20c3bb6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311edd423d1916de499d006c6808b369599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8d2cfb0774bf08ab2e102f4b58913600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd992035fdffaefbb8f056c7ac2117a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b43d19762144c133df3480c4ab8d8b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324795b9f8b14b628592f88978a0a98b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f6f314f94294ae75e79771f10ddc2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188faa338ce203e7c53e58255e397b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babacb3ef4693e8b1204e6e678fc77f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866734e0266bb688af5a0f25614cd19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe395043caa171c089018881704b506e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443bedcedda4899446d8b3799c80a24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b0dbba6424d2e4a13a6a7b5a8f92d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b028ccb26eecbac8e67de769584d7a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cba50a103a377c4552b99ae0b8329b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf94979d69b1a7dddee47bea8ec638613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948cff0ddb20058de898357e195767d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31a7e2e44fae0a2abba0c79dc98bfa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76432c286164d4d44661e8f48fc13c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2a89267d31c5b90697d1ebec1400e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7c0acd54b62b4366451a015884aba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb5008908cce135650f761fe41d362619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33d0b11d17145de6d228bf08028d57620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ea2d084cd620b4718bed462a78ac0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29086c358a851ad5cba899d4c24732622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b23b9b5a4f87384948f61d649cea0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a95fdb3f58fdc95dd8871ca8a70d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa172e77f70a02593dcab8b7aad37f5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b97eb935d8de12fd3844aa801f8a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04116aa39cbe22e0a9434bde2065eef2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885779eb75f3bbc1523530fb613265b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b14fcaa39e278d709200b8b38c42e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba66bd4a72a849fb87661850b58031630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b8f93884faa4a4bfd2aa59d9490bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a1d9689239c29b1191319d68d78ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4dc393f7b4ded40cd571a36e2ddc7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc16ea0904816e945920860a5b1ab56634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c12ef8165017c1824260c37d9706a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741765515b865ad7dcb72a0747d868d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3606434b8d6f333fcebc8f6f83fbc98637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc75af5cac509f5c845a3d5cb967123638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6464e198e449253608975af1c6c78a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b064847d70c41ad51a714d04a360a2a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e118acf1e1ed7fb801da005394d4d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867bd92c9dc781244f4c7825013c007642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40971c026f9015d3ff34bd78bb480db1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2f12395778ac03befdc2810bebee4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db4795e443606314080ba9cfbe6b4c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7aa84eda20954cb34767efe1cca55646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54bc00e2e059da0a18772d12dcc1f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb5586c285b1e140cc9f6a509c128b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14aac7e437f49db2d07c335b1ba508649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196f4a15c25819931564d9af0b63d7d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e0057ea5b68544672dab9a21e93eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a2c73c863a78d00b58dedb638d314652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404e275eb7240b3deb6df72e950199d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60993a14511000fabf3cbecdc11732654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0f19a81a9631ba73a05ff47c6d9a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fb43868bce8dc65e2dd804e3c577a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a87f6b6ea8d1ec06fb95e01c47490657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12e58502e4cba4a2172ab55206b40a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89871fec43fd9878b7961eba662bc5b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06e0b706264041d779a7344164e34a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c2d458ef0a61f63fa50ba77adf7be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6c4ddb4d4ff626d76b489648bf04b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e24c3d64ce2fa0eff5bfdf2df6383f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efd68871aa614fa2fe5b375061d38d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6995d2047014b66f850c922c664345e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3287895e09cb697839f68b1a808cb3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071141fffec3e005937f251f4734f2e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d673e9b109c79e0fdea02f9afb66c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca7008db868d8ad1a9302bf3cfc913669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f79706b544764dc6682b1f7799e03c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a06f6eca7c336f604eeedb983fc1a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cbe8b23e14cec368c5134b17e662c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069823357678ee9bce08413d38905186673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf60c74bf4a9923bade7dd8b36bda6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c57a227335babea6b9043e8cac67b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140efdfe0f5f6991c37d50a3ae045965676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325c51774e810396bde778f246ba8cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f27553e149b386e38625c5ddd1e91678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe8b636ff7f79861286561cb012888679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590dcfb11bea718aa6ed267e14b9b07680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03829986f0a29ee5eccb1b4ed053d8f0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425901833a74988b19781ad89e9e8c6d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be379f5ece3b7e7c4e678a466ce87cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b92d7c43ede03c08f28bf41c902411684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62556e62873b6852b5f954b78301a48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109f0577a176ea8a8bb2da1a25f0f03686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bbc2f52160a386cc5442365845161687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19514dfbfe85daaff91cf972cf9602d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49125b4840899f7fc94299b55811da2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844a2c26f02d2411f8a4e64c9954f5c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e4a7b5c062baf3cfe3b977c43963a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dedda0cb48b40c0d1117f575409b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45befaafabb960e4504cd4cd9f8aa239693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6809440332b7e8b10dd8ed47d7ee3c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fa731fac55f61202220da5679877e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d1e3333e9edc28fbae84ff4615a74696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93d46bfee886092f030fb282de9013697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c05a32b62deb6ec00c4636a89f803d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893a568595b51a96e31382561126874699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bb0dba98351ba9f164eb99c68e0e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9a1862bb0aaa26323f49ccea50993701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83266ce4f3cfb6b2c99be3c3d2b146f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7092df53ab9e25b5e3d1b7465e6db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa6e44411f928bb6614956c847fb83704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22896174e97d545a30d1fde8fac82ca7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc303d527c56eeacd3d9327b25c3972706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bca13b45c17406c07475d98e2c1e2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30299476d1d5cb6142980a3cac61d794708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98ab65a69d0d984c878d4cd05ff70e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd280342a8f8465d669ca2960b949b68710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c239bc45ed8da81fc82ebba23e35b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a094637d31e659570c3c6fac48cda712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5ad544d7bd4e520ec82543bee2791713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f781ff6a14a971f098216701e2f313714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe644f5b16ba3e769846dc2ab4d5607715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8cbe6e1e740723853d46d57ab3417716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20872e78d8da056ab2e3db4cd421ab7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c54fda209d109356d505a8e46a08b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c53d4f8a1fc2003af1b8d4a9c5e61b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521828216ddd42d4af17e7d52f1a20e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e307648747212cdf04d1622b31a899721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cb34f074cd1b7683ffd8c2314ba10722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89782f691551407fe6e89930a95948723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2508f5a65d70df0c45248cc560c74724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3ad11c50b15d424e3e82cc417d309725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe303f646aac91f9e4fad78f3c7383c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc04b4d33c29bce6e77d9dead920deb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13592c0dc96fb23c92c0884a72066a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdd99fa97ca02bd01ecb40953da8f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86d88baed66b2985e0ed26870893ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b337cbb9adc0f5637ebb1e864a554e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894c1640cfe10c8e02a2a144c677102732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984e302a3ab6a66653e54ae90cec617733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc793f3928340d212d16ee62531f5e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f8e1523ec89f1dc17b5d2bbfb07b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd6c89c513defceeb58cb51d3d4e2e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6afc6f97cd51b121addb91702dd20a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10292f23b0fcb38dc1dabf6f1df29788738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e30459c4d3b5913a30bcd731f4fe40739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d9f17207b68c7ebfafb237ee7d502740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b13579abd2d26a247481addd5b943741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383ac054bce9b07351282161217c792742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af190ebde81b10df4927ece6ca13c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78890b89ef3d026142cda0e407082db8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38982476687efdc9c8eaef306b298c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7e4ae55e1874c06b3159d16b1e43b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fb56066219a2d63ba2f2663919006747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756c1f6f0ed39ce8281c4764c686e9d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adc104e18eeca422dbeb827f907780749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64e7ae2093da11dee578ee571c1f00750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1afe00aee265f2ea733ab44374921751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5843e64e2d1c02d8ad094714fe3f9b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551863d6b34458a179e322d2bf3684c2753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>