--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c863d1590749ebba58a17f3969571c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcab5901aea7c48f47deb628738bef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d557ffbfae3929c9cd87c556e2994e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0109cb86835a0ba64a815a076190c844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781a046c2ea17ae82bd58c664f2c2965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9d39579b5d52e0de1cf3f2bbcb5ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdc4161e6130683b3a4320dddd514c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82280349960467ddebde12df3b50c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6d0b9b8a3d47be179a41b592df93c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592e01a15d0b3018032a6de1ef9018510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b2985f6a77d4582a6581d2e7b7a1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbf771901bf1cccbf7384092f1ea5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470ec098d2fb41fecd92a79e3fc011713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba91034965403996b516d6b680c3ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e82587ddbe2d799220cecfae0c3b2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670436fc10c0763447c5c9dfed8e711d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1f9e8b20b14ca335fab1fce29256717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e88c4c6314f4b86af12e7618fa7fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb1770bc382c13b71a8de09774ff2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b4dbdddb388af39fdc641d22909c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e7d7e7da1f59c77f2818a9e2ceae521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c303973abf0deeb8cfaa1400a1f576922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66311c75a50a358b3f7947948454913423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d12a84da5b158b2888cad5791713924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134cba50c2f93045923c636a423140725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98244c6064a3d29f2ce409e9ca7ffdf626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6286a78232175bcff9bee66845247e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb388213b8e6194b9829e0b581ba1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9e5732941b1b09e89b4fff4b5f44029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088b9423f9745e12028fde24ac646f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768311b0e14b0647e5c01637bac65cf431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbadd9fb4b80758841669a61c94ac132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f40af0f9f4296836c791db9e294ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2243668bc67dde0dc8fdc41d0f6966534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db3751aa58a436541dfac04d5eda8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcec8b60669e44d5169ba3fcecd49536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba9841cf67ad78bd2634990262331237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49c56fd4560709ade5d3ef4f32facb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60d7d3675184ef1b699869309cba5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09756ab6da85b37cee641fd27acb6c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e31e8b9ac9096428f600d8761080441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f45741541006f495a2cb00692bffa642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008476e499e9ef28b6bc3a01fe7874243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96189bd2453ed16e70b50292a039f62f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcee03a0d6f17d4d8ff05f0432c23945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab719cee9170cd739f12aba0861f9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352033e86d3981cff9c1ef3a9893007147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e9867ccaedb04ff1a3199f60c501e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c36c7200a53ed06926fac99ab3bb9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd3019b0e2379d5a5a93051d3dbc0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0244009158c9c5e5134a263d748652551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34709dcd8062118a4f64d5726469ab052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f78aaaea4089d57fbe381c5af30ad753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707323d9c9e06cae209fc824c93122254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ababcd387114e22151193b93597e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f71a506d56d72edddcd89a34fd0b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0bf9bc38d4394ffc481a41707da6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a19867a13625bf4d08d8d4798934558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e2887602e9079e18ecaa4fa6e0ff859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86888e97b6233f4d2edb55becfb50260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ef1ef9a576527cbf2b9e82d87d9d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7eb310dd4cf20b55f44568d59692ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fe6994396aaa3aaa79ab9e69cb5d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8b4513a334bbf1509b2761c24702c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedcf5bf497e25fb554c336ba641c5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c71f043ef83f7c83125b0b37bbc9fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b1c87dbddbc7658c36eb04832346e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d67c5adb9abf29262a23b9cc6eb2af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4344ecb24eb09afd3009d7706c59069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ea43ad6d4c2ce530429e6957ff4ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bd57a500133fb54cf8180156480e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ba564bbcfe02cbf41c6722e22a52972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1f8156daf8fb7f31fb1d90b4c9fd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728064101e4392aee0206b89831c5d0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d357aea0f2e95dc0f8c0f4c7aab79b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593a52f027ef99de73e9cc772ff426e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1ed1ca50714d5083048a2c1bb53b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d8e69d86aeb15216a0aae8b9a6c7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002098830dbaf95088642ec18acc5e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ba29c7a74642ef13660bcf23b1ea480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddc0a95c34e527dfbb4f726586630f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9827f6e648c9483771fe74fec2ae482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd1d6ba9ff24d5dfb01ce4a5be96e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b39346e29f4c9934b8f306623e9a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d7c237d0f7158242f06e5977c308285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dba8eb853c955ba8b6375d6885c7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900e3da4b09cf866975c0ab5958b3b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32318a0c0dc10067849f1d9c1dc30288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb313ba03d4fc50493e8155de64519089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06c75d965456fbd6dcd7060d48f17b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945808f3c7505753d9b6ac83ec14b4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8be759125e1f2e0d9a1e4f45f5a0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587090551027b730ce92a419039fbe4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9207c555c453e48c5329d131b1a31aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba61bc4d0184cc14cebdc70efcfc79b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c09af9e0a2a7acc3773f52317b56aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dae9b78647200220e4080e3135fc0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb6911bddb4c1bcb0cee9f8f636edb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045038b858d40b84838f7ce87547663c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb9b75aac2a6e9baf6e6679a1e6952100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7003cbace5adf230ea249087b5810101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14013f01efdba4d93e3108e654829d90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c826b108293395466a92756bc901f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494b90b41eb0eeba67f4d5bbd2dedfe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e975fb5eba80a00b5f8423333e625f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de153a64bc4ca866ddc08ed5dff64b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdf072afb92edd65d4461b561e17f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28244b9da6feebd3d3876a37b9f4c00108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ecdc1648f6c8091db119568712e93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c510493caf8ede222da05bb79612b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a57fbfcfbb06d5ae89b1b700e960e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdea7842b9920dbad03170957fc57f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17d7e31e2ceabe5bd53cd3a69f27e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5baa629effe42e768c95245296c62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63e2b576125d8563017cf4e7810cb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdbedba2a923194fd6aac4b3b52b6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990758e625fc2f326823ca4debb0572f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fb4b426994dacc3c4ea04ca38a0d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515c00ed7587ec5c2a05cd68594d977119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a109b4921448f40ffaeb2915dd5e995120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b446eb6635762511e2001405622b61e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d73157840a7c7f6a443c5e543b216122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2f2e61b38fc9a8622abb1ab7bf995123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0590435f9e0a2e25ab27a9f444bf2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fc1f583ac288cb28a69fceebc1512125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee720bfdd362d38a64e08c75571ade83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e80b09c63b56a27038fc47f7ecd9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c00edfe2b51c72412451689f9f184128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f06c5f6de1864ef77a6264fb34d9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17333598f45341fd7ea7401cd76a6b98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c051a76b2d34a7965b87b5afa2756131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d54e00c008b651bc7f89a72e34210132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c71319e3957ed06d1e2c250198f902133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bdf7ecf2d94b297975f6dfdde6cba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcebb8751e54f64a24bd4bc4fc00ac6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0bab737acaf27eb923b931ef9adb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd06263e6ef28f8bd90f9bd65c5f788137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d3be14eadbc5fcc238ef104ea6d6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4a4684b3e664d25e158d02043599b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa85709b2b56d5ae31e5c065212b814140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd90f37c80009f2869e98f0b31ed2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d66c7af83687db22974449c889ddd4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb707e5f681c58f09abe5d8eeafe642143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be5fda71e2d0f7cc48fdb6a370adb9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287155a294b78c1f9475b5fce14aea5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247371dda9ca515b558f31684650651146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b3417be69fe512be3620494b7e23b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee908578881e11ad1f207ecf3faafd26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f9340cceb0eaf334c01eac1ef98ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16450a8c62012756115f46824c186900150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46fc2062e1c29bee737eda7f077111151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c618b320eb9ba0c9e15c44c96717b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d942e21dc139632f5dd84c633e936153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155060f202a4302c88cfe541d4349d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349bce3200337bf0a4ecdb3897e5fc0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbe866420f63a4cfc2af3586b0826c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc084e8e327e249b5baae607ba9456157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28843dbcbe4fbdec0e90c81fec099d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31613e7ce038bc42ca11048a68cd4305159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05820ca862e6592bbfee05f8a2be087160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee654e7e500da3d04ae7291fb2ed77a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db43a0395d709f327201c5f4f3afad8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07c7e80a71f6cf31c28b0f1202e8ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620b93e3c3eada023774c7a1008a1fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2bcafab65297339a2eb296c231c98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562f2350155dae7cf732895db636d93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d35c90f636c4dd590e650935d51c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ae80cfca8b45d71d3fc1c43f8dc3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e6352007e021b33a2d5f193b39930169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8f36285cd14c932afcc34bdd05ade170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047ee3b69a7416023fb30647392fe4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76a7fb4b4a53cf1b9e26e0b2cae7fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523a76a53772bf3f503c3c60056f3dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b59ec063b6d2d51ff67c0cc14513b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867718406e6676cb89da9f39b135301175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd06430a05b1a2246e1f346cac49a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c82f7d8d4d2e26e189e59b732898a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce4487641ab830130012d0aa6f9026178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c52eb71d98df66436606145d57ae95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e98033272c00501da75b4771c5da2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80857e6850541c41e0247c62675d52d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725f0e0baf988c03883a15b2aa60483182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bbdfa12356461da7e6f1e32dbe451183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e78bbdee3792f0a1c701df2aea8a09184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebc92ae03d1b5eb9391bff456c3471185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ed000a09a32197d5ab7b575448282186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103a59ec1f673271f209f5228c97eb4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec8eaa27c659ae930480c23e828497188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8c74a73a88b6cd2cd4c22cb2e4136189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231128c653ae9233a5e92f66d459b8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27bb8309aad8a6ca7eac0ff66d4c14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e99a8343452d1bc5e8c232f9764737192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ab11140770bf4ac57b0e756609717193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305fffe8aa20f40af1498871fc3b64c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6824f6ada9f473bac8575eeeb2bb8de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72ba3fba9346eae7982b7a410bc021196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f98ea8b92b6b2e0a98622c7096f5a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37824158e385b4a2d7922cbb017dfdf1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73c2276908d47c987692e37a59aa01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea617708d4cea242c79f2145c8869ca1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522473d699f16df2eca8f4a3ce94b11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123058fa64c9332f1a915a81a12b8cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d4513392f00a0624f97486be34506203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508bb4df43b32cae75a79b05701e06e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970564181098ebf618c59dc4318b773205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df6f574449af9a8e8da5a5e9d4d3d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b6d2e20efd14cc7a0ec4438ecf356207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483fc39eab7c235b048b583222d3a5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e979bfda45607992e8fd80af40ab32209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a3da57d9ce9380a2ee5e53b25c367210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e0610e6e223554afad848fc96ae39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867afcc83054a70a14810daf79c6237212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0df6c3a6e6d0abfd1620638bf2391b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a50c010accd37c72ac46f826710da8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5534b7bf1059b1c6cfc8e03d8b5a0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061121118accd5759de678ba6e1a070216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa026e29f5f7a4a9412d0282b059f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7268269733d6bbca3c2277d94c7be7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7517de3110e019ec079c3c3c8ecb1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b0f8611d8a787f91d5a18351e697a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006c44164f006ad82ea57ed02234b2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04a281c109ecd7b17b987717c46d07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed032ee5bf5774e6c0fb85149e6ee6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59387a5e430bdd187513af98c093fb77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176191eb9a4b061d982a275e9a225c62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9015221a97564679bce00ef5cadf5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925dbd203da6e65d72f07adbca0cc3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c09fbb4354ab13ba14eaef1f8906d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b74d59cc24bf337add691ad86f495229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c31139f86cfb6c6e08181b13672de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f54b8ccf4e8fde7ddb48619549a9e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fe40832fa75f9b3cc5baa7c6268ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c577f6a97ca9b9df191daa0ee5873a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3764864de766157e3cac83c2e3265234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9397e54c9e2fc28a6e131bd5d4b97b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf187883ccc21521205be525a14fb9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990b312d9101695be4dd01183cfa1fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e351d7ad0de8bc2699a78d4728fb204238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26649e91c2d78a8ace4387ebe4e660e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff99a4d002ee321b816f647c694b6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081f61c028cfe7c13f1905fc021d7a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e8153767bfb6566c0a72bf5cb4c6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59330c760d81846fba49135e7fbf8293243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe54f13b524357e4257f1cc23835a1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dbece20626c4977056092b861dada245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaf5baa8ef3b03571f77de27b129a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9360fa4955500073d09cbbdd1d28065247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f29a379d83bce045ea4ac3f2a24fd4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dadf6feb5e3d901e46b680b3a6cea1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a6ec13f60ff1347994d26abd747b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5b42f55a0a10dd9af7d8a30fa3937251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620625b0ded6f3ea8995a8f015efcb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd31ca0502bd0357fbd20df2e7f655e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7589b4c1869413feb7f9849a97c81b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e380110714fb40e4613bc4ec84ca05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0439afb8096973acb190d8c781e5ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec724851fa0efba2f60cafaa2cf7e4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5f08818ca030aa204bd6df36ca7a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027fa3dfce53ab2eb7d79e31cb538e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa356b18166a6921e4f495272823cf91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9017ff18fe2840f6d6361168ab625e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783232e502aa4b9ef66fef6efbb4d9bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff72bef3fb5664ab6e93189b0414ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22c249a637a43e6a2955c1a82dd407264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f58ecf8bbd53d24a53b405081ab2e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23152e6747e8ba6eb78ab0250a66befd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfc937e51c1d5feeed343ace558130267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6a875d96cea5bcd654c79bfceaef6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484a0925732df4ae52b6c5a9894fe79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddb01c4e2893b3125b5a08deb67b09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26f8db0f11b874311118e7aaa6ef2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89c50f757ab22d3a17f790455a61e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798704978e01f06d9dae3b15cff5da02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4a08517cdfe2fcb22dccc274d83bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a30a88da95e1383d79bd2b51ea27b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643b436b00b84ec8935f89a70ff88ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67f87be372db9d5c2527a15435f32b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0d1f3e684ee90844f95318140be34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95ece74442b2f23fa6f4b10e62e723279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cf4f5b27f2a8d9e4f92774873fbb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda78d64557c7eb6dd3f5d9a3a627da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a884f97d09428191dce3ca47c5b5a9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3672b79d9ee7023d4271f616425536283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13eaf93f7c6c9b4ce113637c06e1a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc73264c8ac9e2f02955dd503aaa78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc486944cc6b1717039f592cc6f2ba98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f567e266a346d32521e159709d147e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73dc6cd4d709971125524ad8710730288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88d4b3aaee6b355b289e17f8018e8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71304c752580da3ec09d1f4db4909b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930b804fe660bc8642de538a1bfe976291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b6fc0ea678b490ccc93cc555828c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771455aa55735f4eddfec867d61c903d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db8427091d8a057dd61eac8b9865ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c6fee7267586db711cd43fa13d36e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf69b0b6aa371ece3f982e4774e9923296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944681d9d519356096bc8e0e1573452297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b2e04326bad09d9a7df21bf0a7dff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eca1719d09fdc3259d5a18d8eca14c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338e3350feb65ba2a0213250461e7fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7416d5884eb5de97e559751256db4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec586dc47e520148c981fbc763f6fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9d8df95d9ef8379827e7e84b3e427303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cee1822e530d71856b97af8a9f8c04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373e59953c4e14744a03188fe9a88c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01173c2c2649568f5fb28cba4cbf3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe1eb68e29cca6a2876521ea1b2d5a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e3266d9aa278e2a9babd8d426ce2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8080a5dd89d4b13388b53e581d854309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f15898973dd3797c564e7bed3792c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facf9722ca70953f7d01b63330d3368311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041003d9af7e345cbafc246335201c5e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fade8bd439582382ff0182dd5aeb79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2790f8f6495e2d730082a360b753a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22220b73b05a148ceb745f3e5ade3e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719f35109273876d47b8d8ceaeb28c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bf1def2a0831c176ea9a6fba36c95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc1ddaf52b33a41d32d0a480c50b14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846ecd185779f725e743bc467bc7e04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f613e0d3621279160201c94ca506d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e165f0085876dd497701c03ef9a97f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94404a49e5406549aec2ca981f5af42322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f33a15200b28f56d5081505e76fa1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cd5856c2f2a3040d5903481eeacfe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830d17f955fe3838d765677fdd799f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253e9c1d39a9a1fc3306a35dd02a366326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840175c6d40194fc339f2d85dd5c872b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58e8e008358f3c9e313df4b4a2ff66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd774ccc741185fe473dc4b9c0b81fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480ddb63b6d8815d7dd73729bbc5b30330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df870dfcdbe383b004a885f653d39cb1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5dc248a2420b6806c3918c6ee1631332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badb28d8fe40b2ba80fc97dbda4401c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13442f614daf2f3946f5347cd9faef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd9f3730284b7ea247711bff13a029335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296acdcbe06815c706b92117cf0a954336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77491b9d7719cd8f7829133ab58f4077337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a671cb3d1042f1c2ca7c7b8c9bca939338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d83c93ad42163b1dccc5501a7a2924339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90b10d650fc316d107c00ba24368c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689f7a198b5cf2d8659fa7567d6dce5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e69ed366fdefa387513a284c38a998342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cee8b6ec9e14a55d444bd559247961343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce27260323ce5c0667f9176082600cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640935d228c0f0422f440a060d775451345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96ada962759759f4e07129113ef847346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d997437dfa4ca60e388cb00f82972347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4486f8054574eec3e333a66aee7aa5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4868559d769b02be5b678ef6494d4c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec352cd408df463d49b908b275ca17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f49b8db08b8b3f17b68113785980bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b322274a6c3ad9f6385b8e0d3de80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c80d6348900dabcace4128e17f84ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf7fc2f188a7b9c8c0b06372269fe3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df964379fe9ee5daed989002c5f1a731355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3976afaf6248fc4907c5ab29ef194356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ba14701cb2f5fca9eedbff3d59b18357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eeccf3ef1a75782171c8cbc3f149b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f36288eba9f84975e62b8c7cd8afd8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e79d29f2b7d6af9520fcad8be6a11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868f5c69d3d5b8a867b40284c51ea23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4e4fba962087ea84e7d157d512e56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7b994009d1d5e119b7ca905114f4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193207cbd3fe9e07d9ef5931dfcc745364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710252682989589f984ab07b834443d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e839cd6db1995d19a07029e0cd24a4b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bc64e05436973e6cc3df847e675c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9a886dd43800ff160b7b0f2abcb4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bd56317c31ea0d3be578710aceb10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f17ca5cb6fe48d2ece225dd1ff89ec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01097578a916a5bdd678ba386e86d2cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e62382f19d0403a016c8786755651372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f230d2eca2e24b1ebaee117d8630b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81ffbd3b114d7555cf3262e196f991374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bdc559eabcb10ee3329ef5dea48bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746008e95db67c1f924824026af2907376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ec6e6ff77487e6589e7ee5098c686377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447ec38749a24041437445bcf046df7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b478b7552f10fc44912e0971c130f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a530a2bcf7f841d127f507a5e9edc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52456d393a204717e71781ff4d153513381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b609078a0ae36282394240dab6251e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b9de94d9b5b2ea17e3908d260770a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59560e312a35de82835e5023c549ebac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf6255c88b90a26600ea251938b8e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49749b7f85742103082211b1cdc24a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbae64d99948a285d9e239eba976d92387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cd6e109084e74201018cc51b7b82c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ba76e23f2ff5d47a7d757ee79e5b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d1e51187d268c4d02a16335c0fc39390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d427d4942d030cc1d22e87c9c87caa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3957ff39c21b37b7430b06f9c9550f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d1023c1fff19759bdd7a688d3126a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00580e3ab8ebc0c48e53e14c06f08a23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051987c6f05fb11d978d1f2bb57d25f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f30d7625e68f2a6250c49a45dbb157396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420371cdec48b669536c9f7784ea863397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ea4d543d0620c4dd5b8aa8b1c30b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ad6ba4b54e1a808521fe5365a64bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fd0d618152067c54d5c513b7313c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03ebb0e61de8c9dcf443e03aca6540401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef89774ff58bdcc13c51b95786f9d15402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19655e7471b056c7f3b818fb2f653d62403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59ce1dfef47b389b6400e9c1248d32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d148f93c595ffa2d23690771dd80472405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5106d45ea1afc6957d5ef3d782fe0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bdb21be9f265c0e8623bb75a66632407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba75cc014cc68b747450f35867a4a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb429529b063848051dfc478923518409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4683d679fc906597e4f76511b9b7c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56c63ac0a1c55553d6bd0f58532039411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da771b865700351cacf6f52feb3005412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523091a8cc1bc55280a110d60c5a72a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f757bd14cea17fba9f28eef18d2c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b128a23946fd285ae439f6ed57e24415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c0035d15aee964355318e10f8b318416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea771579ed03f72719b0d4172eafbf50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb7d175988790ab4e72dae8188ef5c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d06241a7c1d95a8993675f59e3d74419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69e12b90a7b51c71d8e517dcd6eced420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aec21ddc5f9d9dfa3b03cb881e2ba3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66dfa5a158446e702ccadeedb8bbf7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369255f44cefe9969af78cc83c1cb0a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82121871f142319bb5d851b95ed071a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec675d97b2af1019c45421cd5ba90027425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ba386f316009ae08440e98f7b477b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771ed56e98c92150f040f933d219b49427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c3c012d45c49b98be553d9567823e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3804e5866d80767b41e8c9b5f4137429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ae9c3fd5a9fc65e1bc0ef6355a733430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3f72f9155683855c8882ffd1a084f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c1e79d7e69f73566fa1fbf4f89c56432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8bd0528ea6e3f8bab22b76733b6c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bba065bd9a38f101f292b43eabdb2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f540676a5df90acf78dd5dfe588e8e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce531a98bd3bded0e5ab54d68e491f60436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138d548dd66a68107a62632e4a51e70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efba12e7f528429b395f56f4a0c7e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f40e8f93611c5c249adda255169639439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e471d51a56baa13f9243f85a5f0f104440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bfc2f4343e9bbbf22ebf7ac96debc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd42f534c8b7cd5ada935122affd51442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56282f3a1c7448a1231455d343b4ef5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac17b45fd7bb53dcd2d985178303e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df18d6654aa6b5e14f0b01ea5531fb3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec32cd00ca802a228d104173708338446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339cc366f28d74d4f954e618716f8b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cd27544da86a2117d5530bbe71e5c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b3ea9a7d530fcffe22c57ad25b24c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83969372232538c8a93a96324f129e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b78a47fac6b7c104a533069cc90fb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e543ed7be6d489e720a0c9ebb5e614452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514b1b2bdef8a42e65078fed9152016453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf4d0f5bd5b087c9fbc78ba559967d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b43d6776cf03e4b43c6c492f047a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa87a6445797b8fc7823da876fb2dd0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c371bf59e72a0fe0f06895c44c76d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a45d2cb8f916dc71e49af383626cf6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db60a2a1195ad3dee4156ae5b0d31dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0772578e497dd01100d87cf7d11c0d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24bdba68064c9a2439a3bd68854eeb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccca120d3930f8fd6f17af5caab054462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed277c070c2c31ea0bd4f6075b179913463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9bb6208c949ff7bae5a6c2d6eebba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6154f7e1614824a8d426d734ffaf8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f0fa2f949aa8dff2b6e1265c08f23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36687c5fe4c65d5115fd967bf180cec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e3523481ca746b217ca0e411f9ffb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e20407566d5a6ea1b53f2b05e6f27469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685d962b1c8123ebb9ec6eeba1bf56b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c7b5b0f65c7aef50b8153bc8198fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558ad8c28109ff34a6a5c877c630833472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832399b8ab44c008e798fe0ef78a53b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b372940d5b50a211334a58080eec67a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd3baf343e5d8af9fbd2c02f8c05cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006392804d6b196a8958aef6157cee48476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f58048b4ee517976973e64090434b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c8d0460f36bf2249961bbf3239c4c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9baa676337630d49da99d94101d35d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd8996f0b594cb5d1338d8ced4e971480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3ed48fdf85ce90104900048d6c566481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e031ce319bf9a67cd42c94ba02d42b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bf8c787961ba9fcaad12e44e118d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baee47d7222d94b745143ad988b1c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d778b850a8604bcabb278dc0844b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd51bdbd24320d263044467dc64c754486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cdb71bf5b45fcdcd23470505457f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bb82fa9e3419ed918f66bee6d1817488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66a477bd65785972e306d965be4485489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a5acfc8d5bcb07410c1287d9cc5a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18070c5eb2ae2f16f326b7152bb499cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c6164d9607edbd11855a949041649492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20eec1046effe0312ef4edef9bc06f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d93a682fdc41c6d0a73a3edee665a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a6402c57776c3ae373044f01b39cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9240cb64685665627a1c6aa52b276f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56072bacde9500b467c72ecd5a3442a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c476b435c3a9d5fa613f680f628b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273af51af49abca5d1e017b2e60e926c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c308d03d4087ffb06363515a5ae50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc279ba7f5a231b309a21a9fb4eb1b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00443fdbd80bee5ca38b1f79e079411a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d870b0622dd3438892e5aa1d349da84503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2876b29d664cb936e35fee1cb698df6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ff1c77c034560a963f4859e4665f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364d928bdf3a53fec8bb52c1e70f97e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26c0dbaea5ef2fa27057e94cadc2be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e2e79795fff3f46d2c36353de801a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f297009b85482230dc5b1364a44ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be75cc77c10a78f72320b05165571f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bce68311a0487c1b8a45bec2aa4f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dd14c13aa48b9c6dd77152fe53896512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188642bfd3a719600ca96e00416aade513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db43641cf4b83bcbdfddce233d4ab6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb8afed426e5f1c786e994ef0dd775515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65906446576bee1531b5cae3d3612ed6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55d10c034326e3569e9c6fd1335158517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769377a51520e6fca12541081522aa5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a14d45004a0df778a7f7f5800a407519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd93ec5b44e187041497d81c666ee0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197ba710ca9372e2f489ef2b6ef168a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732490b72aef241ad6d0945c0a4966b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8507e36580f8466f6b21118581e9d65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea205f455e95aed4183683fe6105f88c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5c660f25e2c33533bb23afeb03f8a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77e036f0b13cc073101e6b670bea4a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3090eebeb4cb73a63b2210f4a4f56d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27881f843c2afae338ac7b6de9178a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4277eef1a06e3fd9c0f6e968967a0ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93628ffe2b3a83345a6b91e8d6e190a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0ee26e55e03a57b87e7289fe8abae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead7e683a309360c1bfc628671d64e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bda1350a97200d4bfc3e9fac9a2829533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630bac012a59bad178aeadfb45de670534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c7974899ee52e9c3854891d4667b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d3507473446822ca396ec506593fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d70bc7f7e456215a5e2516ffe565b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bde0d0878627ca03801a455032fa8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa499b1c9ada90189b03ca22300a8b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f72e5ee55947629d2aab92e6a5f657540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1c79391355e7d22becd72e8cfd5ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d280a99910888387a5e44b38ddb40542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd357a577dd0ab664d1eda9807cdee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b796d9119bc82633c91ed5c98fdc4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64deac805c7671342ed8936bec57a6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acf9194ac53f05f3e8e8510d345a0b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33aed928cdd2c8aaedfd1c4771188fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810593b24dcae6cdfb28f0d02bd5749548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ab185af683e932e02d1d2726afad8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0af72fab402493d133bed05d1d5281550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192a2cd68c3b0cc4e66a806b3b5e744551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2558c440aeddeba07955ff1be9398a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b11d1883939c044f6777ffd682a68d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05f210fe34d27ae61ee9e37f36e15d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954281b1a8e8bc0c5203e87843b009e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c377d2f658632e9e1f0cf2d218822fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b699e96c202e5c8d7a78e58f1d52ed6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b471eb453eb2955ccb99dea7d2b67e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6f03a413e272b9525d0e9fafce3ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0d8599807489d2badf3e1cb54aa5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081be68914b6d8b4aae95df5bb609da4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2064753db17f65fdd39d72d9abda333562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5c31378d7dc9158057d0aae5e6520563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068395fa9935df1910e8f437ae4e244b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339e4faafa16d969fcaf983cc1403d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47c7355efe24e61813abe3f9f9f815566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060aeed3b2dbef2d167979f03f601a7a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547bc79671415d90ae1f90b891cc1e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e425a3fc58fe2204ae5cb528a87c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e0ce03eed25aba4edff72935215c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040b8de52142c1c5fcf09ecbae20b81571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e21578aa4a4c16de1349a974f4230572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa4aaaa6dde6f3cf68977e868fb2a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7d2980044b1bca23d797fd50e3958574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad27dea6958891ba865d420a3596613575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cf1907b71760385d7e95fcf6495f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d03ed0070415400d50f5a6cf0c8b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d98208681f6b68391a3b9d92c905e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dbc0bed78c9560091eb7f51ac4855579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c237b1c87c078b734cd3f9c2c437a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580076af67ba18f805fc539d5a8395f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26aba1f481c483f83385422cbf50d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f714e33ee9e0fd7e9adb35a8c3df9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55871afe0b853bf4f8f8cd370453f29a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b153d6e5defee541d19827ee778db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46cb4c887388f90cddd6789e093658586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f312551feb473d2b6a08204ab83fc7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f928185017293422695be806020ad54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ea3b10576bea213bc77f5bebfcb32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4fde3afc5f05ad196f7f6e107786e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b95b2c3274747fec833c08501dd4fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280dc1167cbb8029e0c320c3dc42b9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e9e0babf6046258ee5d7c45cee76f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157236d84f2e3111c4bfbe3f6549526594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3aaffc8cbe971335d2e96dce2fd27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38781d4b5888d96ed43d380d2d55eaa9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2685937208225daec5f550eb9d0522597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be977f8ea723dbf4db72f3413e09590a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5573a584949f4b9ea7602feaea8b175599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5faca1dfa7bc41165e65f60b5741d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d59c4ae7f11e861336c4259d80a585601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba088b75fd2d363293a2d211b9e60d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99efd4d2d1b73191a44e15a2296947603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b176d78c636c172bb0be1626312895604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32339be7976583c3c0fe618673f2bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6864f4fbffcd160da7475d479e1a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d518f764688235d0178f1792bdbd9f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1e5b6a20c36643fc373bca9e81df4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3b6e7547f61c6df546f46383db769609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423ed51e10bc558c32aa2de8128a2f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d82fe6142d7f8da2322dbf3e3251f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7251fecbdd8b1847498a8c3f93832612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ee6aefb429bd0dd4253e592931888613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cd598aa6298236e245d06f8495c3d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275015019112d3929600ed24027c30d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabcb249c14996fd647ba830d66bf0e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf7fd667688fca40798cee3d6ede9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f5059a5ef371b0dcf0ac9c50c9cba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c5c2792dbbf273ba9752cc5e7ea44619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac903dbc02e4edce6012d8d1e483df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d2c2e6cb2225cd90293089defccca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ea503e0e99c3c8febffb5f889af4e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea86f8b6155078035d298d38de81a3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ff70e6059b87a2879ab069b3ea519624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256ac349c6897c00c0c5a32086ddfef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90175c0e2c8872ffee20b4267b2b043626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354667494ca8e67baac3b882fa7158e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d2f98bf6931b0d912621d981fe448628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdf2611f7fb909f8526c07dc607b03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953ffeb10aa31e49075c2a7ef84a59e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5d6a8002a22dd4e5dc8218538efd2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7511d7cf2d9890784e543f76bb97551632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbf5bab8e25b55a8f15c21bf1f4680633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbab60b7ad9101c51bbe00e5bffd76634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51881328ad5a8311c4a52022209126e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b748ad839088fc2c18eb8a89851d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da34f3cdd9f54dec9a878098c6d26cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb02d4e9113cca40e6e8f6f63595e2c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16365cf980b52d2f11a158d188764d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091ca00e0f1d190757be7f436977017640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2edc5ba4b76c988db81fcce20c3776641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb565c331ad604c333fb63f3b601bf8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0db083f6fa405c69de419add0c2f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc95e185630a0d145cfe0beb785412644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c8983c15277d384059c0f7095a8b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e500a5175e41f537aeaa8ccfae791646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abb0b3cea53e6b67b6d23b36535571647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fea908aa377b9442635bfb8822fd2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b48725fdcc8a056581bc53de9641b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc461620af425e92cccd16cec22044650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad764dacdf4e9588d678864b06a239f7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576380618d4b56cb2d9db042292494ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3917383e81834cac302d41d450669653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43228b2b76d76d8657f59f276cad9c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678bfa52a0d61e75d922251bd48e455655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8c44545094457a19b4823d22224da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5448cc2d252873cd9c8d3b4888e830657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949db896f2dd885ecba15df6e1e439f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd05d451c4b00f09d4ee7e2560cd8b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d515b1e8e22a6d06b507d42be4de7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b8e34ad86b47e7c3042f1a6865b1e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6d878fd8aa6a7df47553f52eb83a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660631dd880153a7fa478142dfb331ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64311c92e087a453a8583e52e84368bb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e23b1b2869745f8ebcd5fa2745387e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b6bdadd8cb9bd07c3a4a580ae3ef2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec30b34172c18e1092a79e9351ed620667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2782ce11f922d687c599740b93fd9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bb144ef1bf099de71c3c1f0a392e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493ed840e4c5dd5d36dc315eaf7e873670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3870ad685e826a27a6ea8ae3ca3458b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82946961f70dafbd8f2e0d2caafdb115672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a482433be3cc717850edf9138fbaa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31186f38406b2c39ebf3e740a19eeb23674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b50730d1a713d94683becf19757c96675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a1fd79725b604bb624ca2f206efd4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2d03bfd9a41b87cf9d7ddd73ce393677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4b67ac93728a9f47a55af484e9e0b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c36cf22e838f012aa90cf8da3fc1cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57c544e819396248c852366cdafbc6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69473548c7fe7b98559ee66010d7a9ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db101cb591d7224af4470fd0da88e774682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b7fbb213aecb156d68f42af907232683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b216af01d69b5cae883aa1c923cc17a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b095840810765755b4ea962a0508d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab35c17bec3de8186e06a8cb47a2b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e535d30e48ceae02cce55326e01aad8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6ae6f2137743e1adb919ae1472945688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a97af746108028f842d43d3a155da7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cbcdf700673b2d97cb84f0b0fadb3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc32e66c6eb042ff95660adb73e3ae7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcca11013f737d034379acde7236eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc999ca3a8727af17049800420465d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d99e343cf2f58c1a1d3f8d114633e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28911801b87586f64f4a34e9395c81a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7de64b129a441b5a5bf52fa9fc043696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af930d6a9b3cfa10a74406b0b1478b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead8b7e000f87183824c7e579368e56698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98e9a6ce3e42ca08612c468ba2816e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11e8ff3fac3a31dde0d1fbfd0c97b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f20f609202ed483031fe80df77967701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920addea18e97c193655b5d0a6ddbac1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015e8596b4c21912422907a8b795509703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e7a093450a8637b18a50a69b53dac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e840da38aa1bd3a1c28c691e0d026705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f23f7b38f0fe76b6542ba2defa003706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bc2dd156bf0a726a55ed57d29520f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906f6c870a823b23b335bec813c40bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c66915f713b1b99129e338fcf2e1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f222424ea689f11ef5d87581529fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991706b30f400ffdbc154ebdf9c5bd0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5998759742ca9a333807c485b4842b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3413af48b620f8b5f5bd0ed8f6c58713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7738dff4440d626c20eb28edf4aadd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3edafb2e6a157bbf6e5b026ad8c41715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6310d56cff9ce0571fe0d084941bfa1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c9133a950e5771b96636dc96f6740717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76578744c6ae7e34185a2bd56ca7bcde718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cb166265bd405f32fe44005ea1a85719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc0718bc313205af8b967c9acc61e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13a987fd056f44da71c9852e80e2bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c29b81e655e0fa49abfbc0810049a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37174306dd9d1b8468ff8b9b0738d39723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f6e4a9e0e741961e7d833c05fee2b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322baca5d00721b973105f5093e14a9d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d01a7a445bda515b75211e2a6afc5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4801ade8cd73e06f032d9f3733d678727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdb57b6d16d34d07fd87ec8a7d4eb8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15805a22fa71e965d67701c2f2eb4fbe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797599cff1e332a68ac62b5db539a344730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726db1291dfb15555c56926a7126a317731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e1a879670b7001e70466ce92d6c94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e73ea976027bd8d6e668c738ddc147733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced95604e7666d32a05620a859d06d92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042827d03b499ee7aeab01065cced451735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094a7a2e7123c82d1d785cbee57ad7b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67ecfd516b4dc07ee0ce8c2b9f2218737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f5577f78d959f67c53a178920abfb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcba287644522d5a8ae06ea0a2f940c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edd38db5e61eb0d314b3a899a12b01740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f747feb32b3712b8110e7f9de8d10741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97184f83504c1f9c660b8dd97dafde65742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365596d480213108ef0b15eab70ae79c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361fc3151a4ca1ac6632ca794f1b0bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f779e61dd5d5fa8eb18baddcad43b22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9ae9b242b43286b602371ab7e63bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ef2f65ee0ee3f9b4f195babe0298b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b37bfd4e5b4e5425a0710fc405867748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c042da690699c1dc5e6202d363263749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9835aa400cfc7849926f38cdfe340d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49918b917120bb8e06094e0c5655d76d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd00aeae1bc3fc1e18f9a7381592fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d838b7773ed5575be654332c4c03833753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3a63c857e56056d7dde1e81333b21754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773a39fb8fc6fdd9ad38ca0d3155aca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2869cb61cd726e53fd0cd121765f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b102731208946dc9b3b48555a1b0c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1de86ceb30e2ade27dae351fce14f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb8ae50da408b42b62883e2cc16f5e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68152a7a3856cf8bba978259a1652d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dc5fead9fec3f4b842465d40c9ca92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b41205a05b3c90c215a7b9f4102583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5a59be54b226372d4a30feec9efdd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7aeaf8c7aeba7639cb73b8ca2e46b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8789983e76402e164a842313e4842f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78a69651879b172d2cbb455f39ee057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fef4fb1dd25bdaf0c8ea08385f5678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdff81ca8a5e70153106cc3de7fc65e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04362ca774fd3c305d4f9c3c946488a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479b768303b4bba0a2c4d0d0047e5b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f134f91cf9584067676d611449d97512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beb49075dfbaf076c12a63aca29d9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8712045b01b58f25e4b1ebba176ea0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a36488b4b5a5fd941a604a48402f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8581809ccabcb128ef2d2acdc5595216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cd8ae51b95a872382e1e29eeb2bda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b70ac983735647def74991d799bfcd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676361626831ccc501eaef81b42a6a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857b0c958e3b4cb77907f211b7fb31520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d0bf1d874e88083437269e5a6758921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9985b01c0a18e46dc68ceefbcf89a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc74ae2b68ec578be38918499912e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312c93a9d0e8f9d171bb52cccea2cd724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814dc3a42beab88aac709085b38d5ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7ae746f9c39a2d9a948abd377335c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884e50085914d0aad5c916922cdb37527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3327aaee6e02ee410677f9c652cbc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade6465bcc35634e194dbfb1e3c51b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83172cf418c820323aa3e132a16f614130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147231cc0830ec9b29353822544742c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab25ffd4086290a2480bbd6dc2263332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169dcc7944562af50f5445cc7acc1e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030918005f09cd5af173c97b208e010d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732125a0c35f54d4327678426b6daec835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249b983221478d1fea20fb28360c5e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637770936a8c11e1a6a611b2e01f519337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1988bb3c0dbd288585c4556d699391738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d8ac5bf8bc5fe634649af27e55e5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a5b8280392fe106dcfe1a70de98d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d599c41c70122a3062e3b138e240141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742604672116438fa2c894102dd93fbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e7f81613172694e136bac1505002b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210d34259060837a6e976be950a7c2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2bfed5a8502da63ab702d715d0b4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7488b057226cd88885ae1f7faed21c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e3347110a6132bc7b8953fc79e3ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31453e6eb4c00d3951379a686654c93648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc19faf50b525a5c48341fce66bc90249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1769b201ac47c62ce1439567256ef3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025eac0742d819c9d49bb2e2876bbc851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d2bc7b181fa0125813b6717e1606d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d6b7e31ea0786d5d9cdb6b1ef91da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6fbb73c8dab1ed73155dfffb7d63d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f9bb35be06bc1dab6c67fe7993e6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd089a9c83b2d1312f84e9fa91fce5056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9f94ba2ffdc9178f7a0bb938b510457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4cfe5053994f86f239b37271f64cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe30249de7f9a897afb121a1021c36759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d52c7c9cc07043805c478dd1bdd44660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751aa119f789a838af8cee7fd4a8a3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61857aecf1a8647be5ed8917e494fa3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf045a02f9a38a180f549aa2d815368963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f141bd5eb149f99feda92a8780f59a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af03ce64f97eca467343e48f1a1c44e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc84cec382ead9d677fee9ce55b84766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03813127a4ebade1602f280c8ae1280a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77710f341a344ef2fb53a437e8ab0a4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef230bb01562023afe38b2aeee27cb569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cb18c230bdccbd013f1bab6759f6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a607d30ad2ec966aa9f89b09aae8af871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df111dbc7440985ceb42c96f6acd120372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684c00b7c7c9ee178b0da38eb5ea3b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88f2365c93e3e7e9a0dbcd97e7d4cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad7ef37a501ee2c4aefca9c39cff4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dedef3e4805ed06288987ff3b7eed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ba7b25b6bc23f1a0d3552e4e57fe977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331b874861f3f053fd674334885b94678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451be0df8f0555b955c9d6dda59a76d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e6369644fbbe97a967ddc83f7064a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac962c51c826667cffae1793a4808281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4a764d2e3fb05038df1a96b20607c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584923e45db720fbc71af936f48af20c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fde9d504c9b9728778fdbc555fe9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef42bb32f5ff0c792f683189a03acf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f5d1c84bd56236765a6ec74b670a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958c4564f4d6e7daee8210465a2b11d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f013a6a6f105b11a9e244ff3fc1620488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171debf72da4f63b4d64526ca90a05a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bde8251ce8d82653c3a61011391fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fc9ae285125df44cfea42e5aa7fdd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d9ae221e59f8f41027207c8fd57f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56216078a181bdc1367642e4583d7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137b4033726b7762450260e4652100594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27974726ecfc934551165d8ebb515d0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efc6b571dc48f76033515c4f35bbe196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49231ff6808c76c3a2be1242b4a78a1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4001c27f9d20ebaaae3fe8028eaf8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206aa59ac50a41aa8d263ec0efd0263c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f595fc976f162dd278d86b81a41247100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f0849efffc11f28d1ea8692a87dc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b5b18f6778e5766b05d812ff48492102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d346ac7e07b84f4cd257419b6877cce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7d8396374c2e6f066b30342e4f8d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c373317767495ddb7515e3c996d66b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6aede02f4f440a8b5e7ae05e810025106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7961771a4039ec0b1255b89192d77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc536a8465eb58fbaace98787f47dba8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6533aaaaf8eff3916561e192a3daf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaa07ebdf477a2bb79695d942acb2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b6cb57bafc228e834165efca989cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428e728df2aa114983a10610aba92c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167cad6048aa3fcdb1252c4f4f953f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d83b1f1ce31ec95f44f03bd7a2e817114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a20b4bc68935309ea5ac71d3e24f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71a6474ae8e79ca8bfb71d3e592b97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04c9517b57536324812d62b41784e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0b94631acb539781b2810e413f244118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e831bbd6f83ea08a84b0c57b4b59a8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cd3c2d468752a4e9e9bdad6931377120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd1f84452f6968b8387fce71be48c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9495d5fa7028f978c7eabc56062919122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f12361e9ac5387b59420b8d0fb1da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4aeb58e7f594b2a673ac8e8e5e1bd4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd556c32b99ac34873925104c9999af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5a3ca69a44aa2878f5acb055c4e7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733ee22a2712a231515cb07d9d9d5db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00cf146aba55f521e7639686cdb22a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63e1f39bca507e14fe4dc66c8ce81d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdc44ee9006d0d854018c27a2ee0c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbd7b9a8292ed4f6b3f170276bb9ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d484716c0efe1c47e8bc925b4b6b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec060cd0ec3faf69b68fedc800ac3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e665809773883645a6c49786ea8060a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e759978a5e6330156743ac01c2863135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605576616d6e9135669a1712ca047f70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8257fdeb26409046784b6a4d091d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b10c0b0213304d13eaabe0ef06ae1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0c9c68671680c0125470f29c27909139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57005ff4e79aee18a4247fd99581e90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d2022072e3bbececba1954989826c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf7b04bb99504a9727a8c40adf6a55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf60ba87058274d4d631d86c04fbd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9b8f5244f6b028436f88d78dc38d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbf542797f70f613a55c3de5cf4d1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0da1b714ecd8321d842eab4d41588146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6d24fe19993077e5e496b923380df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97ec33d4ade7abe7e36f5e9bf332cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945221673d1ccf9b0b3cd14334197d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a719f44dec51fb10ed74714c4b348150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821598f5b20c280cd7d4676e9c7e8bb5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f54993ff3a43a87455b0c966067f07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4eee0398e3f228ad20c8dcb9f4af7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818fc73e5d248121d9f3d53e975d954154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f937169a96c0420fbda34493e533e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c0026336eb90977e32fbef27cdfcb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767ca693eccb39c4e0c0be200ee7f33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fa9970270756f9a031db9b72ad24e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90572a22e7dd9e459d7755c88f54807159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4906c912c7edfa1a57d7284271d66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d25c86b8eefc82c9ddc9c2ebb455b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fe7a34ff253edeba5e98c0b1a448e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb5b06be2b1ed609115f4bbfff6bc0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d0eff054b71d37c5d242b0d7c24ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc71d975853e97c051c569fc849c186165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fd7ec075d65b9851b2743851b77eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50972911c728c78b2d98dca812370153167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f370fb4a43392e42fcbde00c1c056168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522143c154ef38e118ad8adef2d7752169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0428e2977a64a304b64224f8eadc5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5051b181460fb786cbc73407086224d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551271670e39c688f49e7d5cbc928d2e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751bc345c8ace96dd84e6910e6959e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745898a3f0fcc2994069e0249a48fa9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589221d35e008fcacaa21fe2c8d18d1c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687653be3951ca30c00e911bda46467176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eeae13f4100876ed93516dcba6c49f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c18be7dc014241b0be97ad3c64879178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ae2007d29585ca352bff00d1391ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec118457345bbe2fa7aeef86a9100c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfd6d879de23cf53f1dcbb1c86cca0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db08288b4267b3803b67f0a7b2fe3b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642bb1f170df8820a1676302f0b196e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb339033ef476533896796ee00d3c5be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875cfe19a58e1812d7f1c753f8b5a66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ee41653673b0bb8afd7b00a910579186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeecf0acf7ac670922560e82e405c72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16091dd816bcc785464845c087ae9f07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe666a573e8c2c41f961927d733866e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf59b87601f6ee6916486b69f646f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d1bdd611ecc5cd22e4e4b99b63fb6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69256a63db893bf249315d298604b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae2d29a205556a6adaf22ad0fab2ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a917cf7f61d1095657959a9355831194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d26476a69085eb696dc6702c579bed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29461d30e2f397bcaa85f89d81d56d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530379f3194447dc104391f5f1b924f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91032da037effc552abfad318e3035198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caadfbb346a50588b10199d5bb67056199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2ba6f1e8d37e32b5c371c6b58c04b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215646aaf37761666e04ed91abf2266201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c56b1f980999014f926988267b771202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24a1b1bd7781854fd4029b7dc688e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff91de18460be7f4cee2fedcc4601e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd57de6940591195bb60834e7a40f62205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3c67c5b8d08bd6bc5f20004911da8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedb4c538b7417fa4f7b0a3d04e4f53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdd5928e5b43268f37c7a1d82275a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e35d26be92fe0de5c6b920f97082be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb2bec6b1eb9f1a601c944127c3301210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e6c32568ae8088b75a5b1165a3d90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea73e6d1de47bbd912f5b3109440af9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de5e097640951732303ce3a745684b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6ce8e2711d552473cb8bcc312cfa2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b83e7e861839b65e5ce1d971b40b43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a436acc0e761be7fe673ae0d2f8ac8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da61da3c3c0f0954d5b7b5db0ae811217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f55369f559bc1e6e5a83308d894da8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16fb19d25fc08adc6778439079c7b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a400ee8c4873f1be44ab51531a4193220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16913125d8738a0afda31eb1907f3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a1b3e65aa868922f4623cce5ad0c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c43ea38737d1ab788828a1b7085d08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecf672796e8800d52520857496497c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff8c63ad98b9a5fd29bee3b3be40bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd841f313e7e247f3365df6f342cb91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509aee283ec13cd2c7b83754e993dbcf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ee4cd8c7983e74808e945614eaed0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bdac7bec2a60e825e2058197e77dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd8b956b36067c463934f0b74a9a02230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4ca8793397ed6d8c3acd01173e17d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ebc76ebadbf581d98ca0a722aa5e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f38a56e8eb5984b60cfc28608eedc8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba626470e36194514de51d4a254629234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2bb2d0cbf8885e8ae43201abfab68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99a18eeb8c81d1312f4bcb6ce3f9e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165e51c041cc1476f1bb1b6781a6fd9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9441e7ba94fc75006dedb0cbbed85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01631463144e706dc2e490fef7bfdc4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565280f1b2a02730c525c51e189d25c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e26da910dd84f7eedef66110cbece241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdab89494d40d1e476054f0c315380242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6adddbdead25e0f50499c14c16042c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad796cfde7594cc12780aa44002163a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c9e6a2020a3621ad0ffe6da117602245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea376ede9f031ec0847ce633143d742b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a4ce92108afc12c55778d4443beb3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29960506de68983ecdb551fcd0d059248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ea89e7f9a15a5480fdd22e5827ac6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e1d584d5c4ae1487128c1d719679b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549e7f5a2ef9b27c0528df873af8949251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f476acbf5e4d8de91b584c0b8645e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c05f503c1fcab9e311d58644319c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8de6a415de3f237fb3840d2076c444254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817293325a73963d6ed3b0aaa8c7c75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29481bc425d46e70a9ef08e60892f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfe905df1bb82bf7065f9bb850a538257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25521d464f0c5e9e0b05a244e3b1ea6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd60a8ff4354253453ff0fb6f244e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c039c90c3b5d057ab26f30a597c4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ee5940a5535f289f8a5da97dfa427261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5ec9e70126deb7eb32c53308f64a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955fd34e7954a28b4851caf46322333263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790543a43afbd4bcbeba6335eae19a2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf43cc75cf89e15de06ee6f55b8818265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9e9dab2a037b2e32cb3dd2117fdb7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c8b963541e3393512c59c9d932f4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49b100c0643cc55a00f0487b79d23c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced7c08bfbfb323c20460d0d0a2bf9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80a8055b8e2cb3a2abec9490056a24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040165e6f075875aabfe9835f8d2e36271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d947fff4e501996cbfa657024d4a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c78269a2035d232b76509c5e84f48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c5b83ca2dbf3104201bf18f550e55274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17753fe76a3b771e13ac915014b92ea6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478a296cce6f832f4df97d55280852d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d2ed39cdba9eb1a3e3a8479b2c91b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29984ea0df39c8328bb3184de3d06c41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21cd308e711709d6ddbc0bc4c1461a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dec5a3f856835744c7f596ea19839b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b63c215eb5cc0f3d92d66688193263281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc3362fc7575f8d4751f92d2bebcba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0371cc53d9e9b023b4f1468e65f20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f06d7836ef8608a7207b5cad85afe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53094391208871e6f2cafdaf9eb6ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8ed0ed9eebde6aa02eccfbe925b8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908a2020425112c82082f6225d38b54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9c0109352ef25e25ed0b65d7e08b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b3e4c947142178da495125865d1d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dd58e4d62964806c07b7c39b1b37f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edb8cc82ec488a980b41d55bb0b326291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b952bda24b6c58664d4409ff85270f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e59622f590c27330834305d0364563293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396372152f02eda4b390124489a92706294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccfcc4869ea4532e30926b7e982cd8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa9aab2cefd51cae2b3dd7dbb8a77d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fca827a1041e0d2473ea08173f830297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab94cffd746f544a350d00c91e3ac0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc46c2798a8b850123ffccfb6f7b05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67822ba072de0956e78c312c94eee14300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac516272fa994f3839ad1e077949716e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b2b39c29495d5f76e084515fc816d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb613448e083a1fcdd5b00d19d22ce6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496c6243811802716621acfc3d01ee0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2558191a33ed87b79c1296346954c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd2f98f3186d72052876cfe397c6f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f963816a75e22476e524660ab0d589307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a14b7db1a607ac24fa44ed324199b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bbe23b61100d9f36cdf8896f5ea92309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14406fddcb8a1e26292ea393d846aa9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9c526b51bee87a3b5e9dc30c6de83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6269a3f48b998468b09767f91128163312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534769da5a309156882e394197c9b6da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531bb7ed4c9d4b6b16e90a38aebd5fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359c77469fe952e727244b67c72d527315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d74479a1ef94d301430aaea7d2c4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d739a2508f4c167f492bd3623a93a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e33b425ea9ce5bd5365e015d589ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b663cc854fe9e86bfe17b78632325c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3905b58f29222164fe8f3a77ce07e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6686b86b44d3395d2636c12d43d6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78d7a64225fcd87f45791aefd9e958322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaaa5c615130e5b968879315621181323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc6a29bbbc64fda82b1c33979b71f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af71c1675cd5775fb751ec2aeea308c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cef79904f712f875ceb0be42564e0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e81d0c5c6f78fbef58ca2b2cd6d6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b868d718990744f9be0d90a33feed00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f588fbfd3fc2fa1f0872f1c6208ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b19b9acb1e4fcc8a63238b5c2d5978330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5290506164aac9175a409c6369c2c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6abfa1f8ce9be1bc802a6c2caae6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a491a66d209e6313506b3e2473a1803333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dd553b823c6ce9bd87c1e8495e4ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04d0e91a4bb1ae262720416ae9dc0e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08529107dfce53c8025b88c5828441a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73735393a9db952715b40eeef544ce92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4066a7d6485ded9f1537be3357fde8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7dd7db1099209c1ae47a7675bc0a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f240b7bbc4fd4b3f1dd0fe47fafa8da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ce6ecdbbb246792246e1d3017a9a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1cc76f974f30724bd9193345dd5b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6f0a2614eede029fc268bcf0b6211343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8b9ad44fbe7f53009e601d6dd11d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948e835e6f2dec56a9b49aa6bf6d5c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb76f5e260b2a069c5322df0fb4b96e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c84b78c5c76c440db2041f2341513347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5bed6eaf1fd1b960d85eebc2a8658348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f05eb9df65f14280a97b99a2332b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca186b8785922e3d19bf25e3fddeb0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f0761b0414690f75c98490fe8d062351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fe48be05feff47a77c154b60b5c8e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe81abbaca81ec64f3c537681bfccc9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524b3207aef2c4dd52ff1aea02c94a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dc62795feb584e771ed06c726c5a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dce8601ecbfcccf65576175fbd92e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d732e093815d7f413c02b706cd50c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d3686643e2f3268ec317621557de0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c79a8f7981f672f1db32f6dbd9163359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94982dd3ae004bf37bbb27d413a04056360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d9b6d911dd3e9aaf5d296313eacc6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7a2fadb44ab37f60e97168ef963c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8b4ac42a1f96f30268f75cd731358363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50c2c603036709e8928fe5535e8941364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bdd45c111e073d343177f382ead91365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777fdf5ec2ac36d9664711b3a15f67e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb81049eb07dc45c83a839c6862cf8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518873a3189e8c8305f1054a038b2dfa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7d5fc96e085a290e84ad0fda6b1de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b90a2fa992d5c91bb88fa2e2aee60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69948bdc198caf9a2851e2cad12b5fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff72cdcc803dd5db779796246218f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf84b0a0a8c63bce78d0a3cdb74fe37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa011157731870c2471ba76d8582fdc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59594cb99ee70d627cbc520f338ff9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d4d0159b12e66a52198bbba79866d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ebfa98a2122896eb18f22f771d0e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c90e9aab189ab044fc6e6be6fd2389378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f37d4a6b214771e7555de4f23c2a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5982b82c92c89d25f166d2cf252be7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b1c4c78cfd2442ee79920f6aedc73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29076e0f5ac82faa78bf5e7c62bc4355382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6a45826a93c0d6af858e50ed74bc0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a014426c05601c56fb703bb939e403d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd226c3e9365805e455f755dfb56087385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2542db2e4303fd152683ab831c185386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b56eb6802e2862b9a4f47992e2dbe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09eeffe1d5ddbc274b05c31fb8bd17388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d92c824544499a40d6e6402909ad44389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd91ced0423d563ecf3848bfb56555390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303d2879b5b7f3a20645cdff8502998391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d608b76c839c6616faa7eae3f61ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c03512c6ab061c7133a87ea9562f54393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a566202a5e9b8144165bbe9b50d4cd0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07c421222a51c5ea07464cd489e836395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82425058aa90b905198e00d6fe340392396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b575cccb7f2ae3ed8d2cf18bb01abcc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0aee6f055f7daef682bb73d3abdf8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70901a322977523cc18af221ae1f99e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e130ebfd878286e85bdfe0f6f4c6fec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695b49ec6386d2ea847cda2d8e1b760401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304faf9d856c91451e8db4950cf470ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7c2e14c6a2bdba75686f38945d131403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7d2b1a913ce5a497ec862370bc570404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca69bfc4e2238c138348f8ec529b8c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b4c13401252e222ef5dd573ae0070406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da8411215636cd6e5297e5f1bcb9cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb90a551ae6a31e009fb3e7d0b9288408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0a8cbd2df0577a1a67c5a9490b893409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef5c5dc1de9674d3ee5a12dfa8d4d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c71e7ec0ad0767675ac3ea9e6bb62411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00bfddece45872719d8945958940a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35d47db8ba26146d4d1d9d6b5b4e20413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8572d9a1c0263669fefbc98ab0e447414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f4e27ba6d93f3f4ac9a83c9fa542d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ea9bf33f07b081789ed9ea5ecfcb5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f538886afebcccc90b9679b6b74e5ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb8fc061ebe9178d17532f29f2eed2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798159a6857422706145b922a9355b80419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87122589d04ff2eb3e6780492685c75e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957309c949a6ab8e21560d99aa2407e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dcf0905cc78ffb286bc618720dfc3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5a3067ebfc0041328dc654ad83303423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691c968890d908ea648ab1a788ab40e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774d7d7c164267cc7241724939681d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696d68e1a33ab9e77674330c82b0a55426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dbadeb82b153bf9d5e42546176bce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90de4a9f8beeeb53f50e3b9419be20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3e83e3e8a4f15d3548f2f4254d7b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd854922b06b137fad8f4ef2ae069aa0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771b92702d517379183a918b7457344431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77e4d04a9eea14c15952442d016f2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaaef42d7653772a4ab0d532a3ade2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979be395e653c4aa6ac7bb334a5f6678434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7e9bc28c4f8085ba19dba213f7bcf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a02b3d476e7ef3bdb7dde983919e40436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39b3d945cc47f3c9caf5219daeb988437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d1a06e70f3c50df1ca64718b52285438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef696734f42df1e9104be5288b91ce2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5455404e50dd7fb0274100bf228df8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe3b99e9e891d94134d4aa9c511295441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0529f5354e6082f8c9d09f5667d21442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16490f4fbec9ee2a260fae0dda370063443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441868987fc8cad83f8281872b447135444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a52935fbe727aafd51a468f4d4d89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac819baf93c83ddbb74c87d3acdc7914446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f0f2e8ef66713b5d5b46621efeb85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68a56726ccc88a7782ad6f49e74e21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bfde9c26fc866122840c7927898ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426ea3b5947902f50c1539f04bf24fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6e27d0e89eabce4f9619336472815451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cb76860f763606fede892f90fcefc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77228a837ee9fbbae1a91204ca108ff0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6f1711a7564ba5bb34f87f711fa4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3225166ae646a594a8ada6dd7b4e16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69862d28c99a4ad7234764dfea99179c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c08290af7555351dce7f207a7b4882457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29022f99efb627752e4cf0455b4dccb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa49669df422c2736a616d31d8c5efd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409037eed535fbfff2e3969dd71dd95a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f98eac016c09257d730817170b0db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b479c90cb47a741f0801709b3f3204462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf1d45fbfc3bfd21e57a180d34dae6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1fcde938575f9b27ea39d7619695f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dd7c06ec002aa950397d1ade95fef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9270d1c625879ea200222abdedf12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79590cf47523e1bd9eee07117f5cacaa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fd5c0e2e21f135ebbbd6343d306de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af3b75ffc4c910754df63636d7b08e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a68306a82a6e18ce6ef591bade7bd9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7cea2747796613f4655a9237f66bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b876bdd7e26ad4a6e46bcc9dbfa2f4e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201219da1c4bfddab3b0704a00bcd74473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23230e169d3e5690c3865a07b91057474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbebc0e4f576032e6f1d6add1c6787f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d38ecc23d90a8f96e847129ba3368476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c6d5abcb4b35d982d641fa040ad6d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb198e561e1eddabb6945cb785a12b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a587783d0907e50a2dba3f1567f41479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308614adbd6afb05f6d9ddbf7977ff6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fb93806fda338d842b4972cbe5ad4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1591e9a395d0578de43cd2a71cbcbae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b9d64176e77db11396dd146d83aae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf909d7ae12a2382fccfd1384d14da72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2851cc371269fcb9a23edbe22cdf8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fae6aa36cd5c9ba14716db68506bc9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80dcba95f5192da8f51ae187371469487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd39a49c16928bb0dc953a179418419488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87525cf3c7c0cfe4c01856a4224bcce5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c549ad5beaf594fe33443f077a5af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b42b71db955a29321397e122cfc75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ec7912de454510d9328ac6c20eba9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fc1e819e9c1fd7cceee12501e4e34493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8128011c6480c25957777683322ce2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a3063f91c641d90e7cb4bd46b73e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be50d5234e69af6cf1c3a71220b6e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c58fea7b645843a3a40f092b5b160497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddfb4b344704e0559f7880a392fa18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb96d8a728ee1f043be588c535ec039499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1d130e1274e2129c7e10c94d076b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b27d1ccd62c6039cdf54b2ea282e2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648414153f1353534de25f872fb6bad7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ccfa16156a8595b6cd29cfa7af72b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9399a65d2a5bd6102a3888167b587a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbccdfd2091869cd2aebd3a0b71430505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5ce5450826ff5c5bfae7f4542497a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb19015b75d2822a97f9ea7fa3deae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d37568be035fb88866f52f69f95cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52acd36bf037a0e86f9654fdb1b44c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d60fd56a3270e595b57826038c971510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef230e099219fd291f7795697ddbad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97d86d357e6669a44884f631fd6faa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54473d604c87865c1251c2474567f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6803db23c5953df65bbf338d66ece7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabafd7cdf77cbcf008e3b4e3f04888515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd385a696bb0047807b3cc999de6556516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47244a66ee388d55a69adab842362fba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aea177f1160da664d22bd6610f4ce6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488b4073cbbe7c3ba7bd4b65412684d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adf6c86b9e81fd28766c065bd85968520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbb066bd13d6ab8a0df87de5bc0487521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e03850f8f73dd4d2e06d0b2ff7eafd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152820638e741fed44eb49019a614bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33aeb95000065aa1ae583dee897d9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed114db111cbf9d48ad1e8a7e6844cb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49a6f66113c8b32f25feb82252ff5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d7ea6b26928ee4aa8afd86aeeb40e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcee22270331ee2402c4149f96f3da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a65a1e895b80cec709ad38a8b3df0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d11e5b2f5aa83550ad81dce230db5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e317819849fbf0dc81872be163da5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adea995239a10555c880410ba47a0c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f41c20c2c38441a3a0960e09c0a639533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dccf8815ac9d1a66db61a83359ea48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03b1057b056316dd2918d53f930582535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c2adbb93c0df5addbc352c2ed6f85536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c6f9ae9c9d8e0c4eb1b9202490370537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353855d2717dba17148bb78a5a08e8c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895be726a69dc6f31804e53f07c4de2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887dc8c2444ee6954468c85d8c53af9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fcb0ebc07a04b69c417855baf38ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748b5cd47d0143bdb622b72a2a1ae49542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4de25b7602b9e72d1e6dfe5d78cc5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7665c617b7e1d208fe7d7bed0752e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1022b056cb63c98aaf6f8d68d38a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd483528e4605d5577c4b9c3b534bd63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d124c96c75ccfb42e9b6dd96fa07a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cadc70c81c16d30dd0c7cf7c046f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab57a2bc5895f4006cbd2a000dab11549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6aa61d3d33e80d4a48b2d08351a359550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264592a18be913c7b16db4cf0e2df1da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff11abcb9d8786176770b4f429b5493552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d80988858a905658f0994eb8a87f50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869907d0bca2834d2f69890838eaf164554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4633fab115a323a01f8e08eb1ee7806555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af4b563efa5b6d6e1b13b6f185f698556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa02fc22c74c53fefa18469db27cfed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477771ddfbf653b1dbc8d3d81a10263b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca487a51cd8267213d838ed30432b0f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fab78d1ffca1e68b7d90e4f3d1044560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e01c1826b93dbb582eeb6839f5d83a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eab6da40cf133b32d22fbf9fb18f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e6f4822b2399a0d2cc76d0535e794563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7898a5064823d37d7ae23998a794c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854150175720db6e439b271f6bdd6ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadf4ad5f63071fc05d1f457a944583566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669565bdd6470447f064c0fdb04a7ada567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a82d61d91c4f211f7002b119354e0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce98183b1abbb7ed8a8c3898215a53a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9862b1816189bf37942053294f7a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b885539392a80334a252f8c10d751f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f2cac79c0c8d5b37ec58680c7b26f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429fbebb8bc098a07a69e03ec47f427573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52154e59f1fa562cd82e8edb16bba51e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06d3ecd9f1a1eb013c907a3d2e34ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697afee1b2706e879ce5cd4dd9e46b96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf93829e00b12c6b57113cb48db2f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815902e3264a1f4069056fcb25077385578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa5bedd934d5ccf329fd8c25c6cac8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2b88e378c98ac9e007f896e372e4e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd639e544e6657b466019694315f72fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f298a72cb5dc257b000054f4d75bd26582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdf597fa4af246c6b64ae3ef9fbc07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a4d9206abee883afb3957c4a02c93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0988c4c2964974eb675ae3fcdf2c151585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbbbf2a3e5da8fbf720c5336527e27586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94865fd914edf6c18f8f336ff2f3a38c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7bc3aade02b2d417993c1a63c3070588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682ad93ed9774a3070e42e0c5b5e6c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5816fd5ed830bb7ed85798d1d41a328590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d41db629bab3163261b6483b15242b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dfed11e19aa53edcfbb79c034eb09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac84282f9a30eb5f0952cf228662d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecd7cef486a8612a066d2e319802e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c01e95819bbaa38a1c69abbab1b1d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216294cba7ff17347bef6af26b3e6de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9418f7c5ef4cf7d50d57494f7fcc5d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ba65253176d6d8f8ed5fa5769d992598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e4a5ecb4dfb971b33e1bab1f77e3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabaebcfb26d64c07a748a00d9b8618600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc087db1de189edfa084859ed83465d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b417ffffd001c4eb8b7216e5bcc79602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dce5fbfc8da1d27d900cad8c93b079603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65842c1820d61d0036cbcde5adb9cab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcf8b23fdea1b62c996e566ce14654605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5f1021c6b8eb923eae079c125efb5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4916b64b63cee4bf91761d52995ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e40785cc8d58d317d7f3b3e3c621b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61ffdd2ff0f34a59b6b3df1a54ef29609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e309e4d93d050078b057c154d085a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f378bc121ad559c6a048ac2b036a7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a953a785ab761a9b78c8f3e28018040612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869d22c1f2e2a655a5f8037eeec8dd8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9434a38703a9dc6e2b021d479d926fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339614b98a8cd2b490b69556e261010615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6892f92312bf74915b1d51f8ae889616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222caaaba82c65ac6ce3f5b52416b3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3020f3ae11c15a363066af6a3fe7244618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fa88a07691ef2067ec7e33b97b406619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f76f7a8dd729e057b8db411f037a11620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aa98859480563812507732443b43d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe85f703d1796d1bda60de875953e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f77d99510cc3879e29392b82766af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfde521d4c3b9a87cf4b3feff5be85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9494a9ff7a5a0a6e65fea8fa9fe7f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf124eacafad3ec5bfb92889122019e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20b66c4ebc6d48fa8c0de2a69bbd20627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09146335f631c6854eedda33be13a1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c58f785f435179cba6bab1679248d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29703f5f3e0ff5a2f8f12c9c1a0339a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a35be5473f0a526f628dd0ea40d96631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8be856261f1e54bb5f27bb8985fac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051df4cb2f9d5a6f6d6ecc4def99efdb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa4793d1e63ec9a2fa5bdb78192130634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dffc5717e1a8a7a2516392ce87f75635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fd5b3301ec35e43c91c17d535dfa4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8f95d063fac43d09ae7c4a6e95f43637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b328228088a4d3b3da4989a920d46638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f2f9425337c82a43dc8371798fe45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19325a7f33595f49b4665b6d5bceab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c17e2b85be94285031ee353cb2574641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586433874f229917d98642b873b715ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60c869aa9470209a9851b962040788643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f8b5a19098d6ea4782a21331f7eda644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02de60190dca04883fd72563b525cee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0503a77d8e9f8c08cc97ffeaf84ea0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85566c67009dc81615889dc91af0e10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db38e9fca0143791edacd6422efbe68648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee717e72cf9fcba3fef6dd49ee27bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0d968eea2d938fc9aaa13233c4de0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69ad0a78d977eb613f6af15df5e4ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483a69df5e9e3be9f070042e2860a02652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2e031f05f2b94f88025f458e5eb16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0ffb29be929e6ec16ee895144393f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b6d1405891faf381690caa9c1476e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32562d1e446fbe8fcd59219b1f81a65b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3928d4bc28cf0a3454e0784515d7f3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96dcf1e32c3fd81f6ed8a16944305d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decd2505af760f50885a2e9565ca0dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3ae344aa9f167e7189dfcc6f548f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f0c6477629322a428dbadb7ce5f9f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1d09dde549708223ce71214727252662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a09d8035e6e01e2ec02f5bd87fe48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3bc5a71228008a39b2f6500851e81664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf071a40d6e2289fff2ed0b421fcd8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a81eed66f6701701e772caf6c3852f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1eedfa945960e014b599bdf804922667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d574144e1a7695a1db679d4b59130c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae5e31dbed9154442709abb723b628669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b2503b2c6a46bbbe69e17d90ab05e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f574f03664c396a16b5ddda5deb5c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d284d45b2964198fd895e696ce8a2de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d1849233fa270762c41a224e366eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498b312f632a23f226b8fd548233bdc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a742e74452d477c31681e8711d8257675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca616a77812959b3ac25eb88821711676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1976e30f924c03c102acae9376e97677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632c06fce2f2e0407ade1ac6c1c1bfe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8df235c0df8943bffa9632b8e95adb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d1a027e6e3c6bec19e961a48e83dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba42081dd3a2dcdedf473e7e08d0660681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31793df12dad5c4db3d389d402eb20cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c8918eb26efc405dc9528e72fa2eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78362f6119a0e9197cd8da86aa11863b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed949c7578bd3ac8e38b955eec8638b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecbb687a76f12c4282d67f36a9db6a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987ffd6f9d6b357a00f73be12534d5d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29e9b60ef7cc7d38f4227ab8efb14a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f445ecf6afdbf294ea54e429206f3d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf12d2175e20ea4c774d7b24c4f23a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18383f6cd35805393b91a0eb4d71cb86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319f3a58cb467ef155360ad461ed22b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29786d7fc0eb0a9707e5818b8583b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4515e1681c65c73a50f0d0f3ef996f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7866ef3b53faa3341de09192eb877695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59736d6e5754153e80eefdd8aaef3e7c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcb1a96cb08919994d5c8be800e482697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3b42379fdbcc02b100087b4582290698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328914cb580eb9deccd5bc49ce3906e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89b602ee5067bf0abfa6a14925a121700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1617dd466146fd44ec9fe7d5946b366701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a767bbe5e62e720df4808964a1f002d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8715db14769aba2ce16b5a0c4b91b4c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73caa068d9509dfa2a0b99fef3eae6d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ab8d80f100e57df12b184aabf106f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa8cfb2a140bb6897794aabcd800a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43109bf31d684c44a360cda472f9a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5171b088bf3523f10822b2e42fcc0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b6c5dbb77ff7fa5bc2b3ccbe44550709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcad68d849c19b907d992715d5f9d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474da189024e0d15239eb1a6315ffd6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd35399c5929a2fe6e84f71876f7ba5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b106e25068b4ed69d5fcf4bd8e40fb6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fde22c87830817da98aa506790e5d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09965e07ac347f02fe13667d8a283cf3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8c33c881c78562606752fd75eb645716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6de53e63ea9e6f815b0376d0f27259717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febbb103da865723a58b8b8e111785e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346353cee420d1f7371d276a39e5ae3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e81b56bed58131bb64eb077092058a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4640e6c409f73d2cbd6b9eca4689ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c037073a31e7f2f0e56345ad32b126722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cbc1e3851dc605b8b10f1e953e4f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412868fe25b3a6bd7ea15fd70dcef3ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af975db4ae5b817bc4575da3bf791a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bd7f835c9a4d0aae3a73b3a18d5b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c37f956b8a84a16fa7e2a82a7ce62e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c0970e5dcfed7e71a4e60c971ed01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757430f076b82f9fc7e552d8bd244e50729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46e1e134108cc346cad1778c223781730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b814f6bc0846f56497504065dc85ccb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dde8e8bb4cde5aebc007e78624d220732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37dc7333637bd2f6213c6b3b9b4d64733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701c3dbff1c874c39180b05b2e1b3fd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b5b6000a54d60dffdf5c076c140c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a1ce89acced0ea2969d804f811dc2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10811c78e65a443f377839ad2b3830737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e8a34d7af8ded9d9dd6adf4ab7b15738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5648f2b237b2eb3431acf4a20d06c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c858fc2488ec7cf4e5ffa3a4680408f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233c0fb9034399a17cd8883186705c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178238d440b48b98d51f7c92ee0cfa8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bfe3bdfc960757c88eabb63386e38743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d8d6ca795db0ae40cd0ef7137af29744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94af73bd71c6ac7f2287567b67937c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c69b21e8999f75669020a09350964746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4e5bc32e20c357dbf19e1febcc75e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f71ec4f3bead4fe5e07ea8493eab7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff545a67688d2a1e0443ea3442b8447c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd5b7bed98b653a2dd7295edc55e38750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47780309f52d6805f0527ff61a8b9e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87842d00aa95f6f5cb4f2118fb0787e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092d46402570d0202ddd8ebbc7696ce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b87ee411b5a01f8882a61175974ccb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd640d149902defedc921a95bfe3149e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b889e7badd1cdfa396402d1c8cbf0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c2700901902b643425d9b74b6bcf7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42873d7aa9039993466e13a3f8fd55b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3b32333ee31efabcd951ea37ae00a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>