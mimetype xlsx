--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ce4a4a81285361c0fd30b691d77081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbc729a9280409b6cc71c718cd8fff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0743ee5ce4fbb9a4b69b073ae9d963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d2d60d77a97bf7378109f1e16b3654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9cf29770693bdff6c046752c1a5a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88532bc19b271fe3604d45d119e1866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd80dfd7db34b655b2ab3d15fde40b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0787dd7b32888cdef5acce7be299fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73e3956023a6f5c03290cee9a678cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af8593c2eb7236e7f0c92e2e03261f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e2f25b578d307c5216cbbbe952a1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6d4b9b77bccc623f5e660f787b73512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac67047976da5d9a01ce5f6bb1ecd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50e8ca4698758bf72782f402f7ee6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816a7678b8c4a8191f7ffd14552991215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd6bea25acef7a1fbffb4f6a241cb716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2769204987d8db89142216715766a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681f464f53ba5ea626a8e4d60839eda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6d6038d085040cf0b8ecda84bbbab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb56e3c73990eb6c15e6da9af0381c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd8be44198c7166e7f9458e236b0dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211cd0fc589223a6049afe4c3e1296d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13424cb285c0bf7c06789e72b0215a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063076ab0a069360554f1b4771ffe22124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def2e014896b29aaaa7263ff64fcae125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5a9445e14775b536fd4b213b3f02426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da35580425456d320acff1b3e5ef26227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc47f0e67d371f1efdd77b18777c98e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26753d507a908e40b4e3863fec8cf92429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599b8c57fd9813039ca303e19fb8ebd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a598ead6cb8fdf0d0333190ae1e0a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b3e0274aaf46aa309e344f95ca3f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c984ba66248259948320bdeda2db533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3ce0ee426ac614a363cbeb52b13b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115ce7fcdfd7fa57405a895df30fd3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01db1e34cd2e97bad8fd8c233f8e2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f001f9ee2682298a33d21e2d7070eec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57b58d7b7660a3d3857529967a620e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ff2b03ef964e101012c4dff73c55539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08d5f0a4672dcc374cde3c9b402d6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12ccbad0373767eda6d64935c1e6ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719c7e1859beae17c3b119cd59230e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b1a77ac4ef02c7d3bdc829c1dc2ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69bfa8c967f66e81c40427c272ad5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb49f489646e8925666319ce16e74545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad865b6d1e86773c9477cf00bb427b2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51545fb1065da2abefd99611b895b3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8caafda0351d67035dd513a5dfc7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14981b7f1a23e6efa806a00589118649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e97335b90bccca6523aa5bb83703bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf7974c6903f1e8a10126cab82610e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743102421cdcd0e922b9838f96c5da652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d294642a1a4bbef79cf45e91b5155b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3640fbdd49e6426078758baf55ca4b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1045e770e01f2e0c0d0204d046f0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc237546948684097f4c6880d9f2f9c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e20ab957bc0e33bed812eb5a0a8bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3437f6a3e54dbe50d4253da8a98f4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f57bb9573f016a6c5f58b97920e7a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c416e881570c39144c7a15dfc5cbdbe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87495e24a80c7445fecca4489c5629f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f3f36890311e8b93acd36d662e71362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9f4033ae3b9e92a8cefec0c22ea6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614cebd0c173cb5a4616b1a310b978d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6964f1e9244321af4414403a596c3e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d68eb622a23559915eefd4105c0c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42138e1bdb621627ca666a6de792d8c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a8d4a92c52396a693a97b5de0c53868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2aabf97335a8f392f2c3f47838e7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9e59907d17aeb2254379b6b4cd69370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53fe9337149ec3b644fecd1a0347aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a74fa2c23a6821f4cb0c196d60fc4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649c281babefe4f6036064c9da956a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9523fe212603c1031f73ee367c60d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92504233939f4fc9352af05d57d5dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047782b7ef4396a638d7bf223f6e6d2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1ac025928d9d0fb96d4457caa776177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f88703989b33568e516b2904ff74978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefcc27264977177f837d3aaac648be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7243f7bed101a65c49633fec3ff8ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350157c9aa6cae75f524763acfb8e9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a5eaf8f39364c12e3c261a99e630082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb6cf466cd4de37dbd376a8f82b41d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ba0461e87d1727f2a57226defc86184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a518569cc6bb9142e08a3cb8c3d15f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c0c28f35b1f4d15ee2a42a8ffe17386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e943c48f6b4dce56a2f1f680180e9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fef8329685c6f71f1d717202570af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45319527eba50d2be16a4e2000c0f4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4d647a50c6d59f3aa85c98bc7ead590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967563140491e377d2b020cc28c017491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d5b8b01c5d2dc1a8fd91d7471cbb692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a9c7b0dc32d79ac7a86801ed4273a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f33f83817e225ddbe96602e4b2922694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151976cc0360666ea14867e9945f635895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754eb95bd2e23c808cd948e59b8ea51b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb632c45e247c0eefd9d66b5937ebb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca438d4a00115caa2cd8055db0a80d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576ac1d6cfd273c816f9ca56aa392ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56c8852f2ae11c1cb7058aee2910a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ec2468b293d771772033f303621a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3d1047cddea5b8aa7c7a2d64773b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed971a0e79adbf36a80e038eb5e20c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee736580ffa806a690613023ec65138104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce17a8f050215bbf5ef19f61c8c5ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92580a0ecfdeadae12cf74057f8fe2a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f57f9c480769e7c1b77e44bfbe55ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eccb71d15ec5ccc1bffc69fc5a83aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75cfaebdf95fb758924a7d6ebc54eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2466a011cf82065565934fb2785a87b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a87521a5db2448667a320f9b55889111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30abf5e56919633fe774423b3c34717112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054d227e57caea327de8c09e50169d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036163adb34a4dc74089ee73aa50d606114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221c3800cba469aa6f6ba292129e9de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2a2cb302d53f9feba005ec995c779116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245c7d83ed09a129b50026f238ea73d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f1bcada0a3e49f176fe7850f6c967118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f3f8894c982661ee4eb7bda04d439119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187695d612204f5b3f9201280e45938120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e0cf98ea33152ce52ae7cd25f85fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d767964ca579c7e4a083cad5ac5d26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fdf3ab0c2f8a3f0a0290a56a9d31a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab05100f364620bc8d5f59858304983124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfa3caeafb5653fd8e68d78b59ee23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a937e4dea61abaa762a0750a519a39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2f50e8e1432482edde4411a852425127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8f2ac5566bd07c55d8b5d8cbc77f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ea5ef7041a1a5611a2413c6173b2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154585e5203b431795acce586aaa7fb0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7c22e5bac6ccefa26bcbbcd4fc510131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1f3a538ce2f41d88580ba025cb9cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c775204176dc172783d1aae0b19453133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572038065c940a44806a057a333af9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eda6fe7cb11ac5ddad83891f4e22e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3939bdd267a89746543f54de03b408136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d47227ed7fccb5d8c561e0dea3aafb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca75cffd0d1ffb25d0d518f389b792138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18832085226a1af17375b34b8f2bebdd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f5d578f3526a3c2f618bb9923740a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92bf937ad560e3b80527af3798689e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a6c75d83241f0749bbec9c772fdf2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f21178b5c53574ac5a28334721f15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e5ab218a12a96962a5eb5b7343c97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14f9ecc71023cd388c0984968cbda9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d798138483d7f36b1de14996e3b978146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede84ec8ef37468111b4ee24a770b36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de93fc46b9eed6cbfd4089989f565d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f566ad254c1aa48d2fd7a620a01948149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112be6956b78ad7350a8329b3d6be08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0557fd7f65c70882f96aa605f3b212151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924423753609d21c4c37aedfb2626bbc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de214e756b9abf43ed86e52791b5ef3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058eafd1514a5b8448570aea2443bca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97214815f44595c0f2fc02043038ffdb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27706c4c4881c9053aabb2dc480dfe3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608fc3eeaf98395f28ba4bfc4a4540d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0c9ef4a06bb013e9209b7fd4fd06e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ae47bd7114594e0bd469d7c0c1111159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27236f4a5af52679b47faf4bc0f4433b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301d7461884982589f851e138e3bc83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3e8f1a3a07f5e6e029084cdb0c698162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bec516d3a2d2161053748425dc795f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5923a89ddfc3addfb4c519345725ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f4db35bffccdaaca0f3a8c9b58c30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f35caffb97a41f948707b8996dbe87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b688f9196ea30ab28b271e4b898949167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264996a494a432bea78c38cd541605e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465359fb0f281e61793246f01d292cb0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282354fee8ce0492863d2318ef5954c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c1b38948341f2a282ada1da7871e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1df6a8eeac434e0cd0f612a3827946172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ed40efc63094a7c3a0d95d21455c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9b484a224d71881f105517cc2a451174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00811f6038677b17481e701be5f3125d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb88640f0837eee252ead01ef2a26f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab8c0ef58d4741795509ecf9c381ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d412414cac4647dea18228c57d5c6ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973e8edda9de2e84377c44cfc43ea0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada255fb5eec230258ea92741314c5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55952e0bba834cbef76aaa37785a467e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54692c436f07321f4a855e7cb1a099c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048940cdb8e3bdb3c690c9ff9ad31ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d3b3d9ea117acf5176c29c4350ba9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f063ece83b6c7f5140a85f6156b524e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782f0b7f07238014f21cbea2ae50645186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682211429309cc483cd1fc25a9c5fbfd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c79dbf44738113c2eda6d906212ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cb15f000390db3858547777dbe511189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075e7c3613f944e0c1bdf596466016d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea17e06147f9aa2ec170b21c12988f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9627f3c7b523e19798bcfccbc087d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b7c8af4d242fb971f8e9eab1703d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7db0511df26af6039d6a3be7ad8ddd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d4ad7828568ca4e6747a4beebb84b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8828b8173f7da38d8edea835fc133e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7174b0090d754d4749ede57a9c8740197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee046411491d54dd5374a8469c4b3c97198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea845979136413fcc4fb0b3d06a3ab49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bdda144ccd8e686900f749c8f3003200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74726ac02e2b6082acfc15dda302a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92395c4e7759ed6cbb4a56abf1901624202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe260ac8ec39f5facfeb143d3fb2947203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa74ee21aec1202e2257205a3b6ba2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a4c102c20413a1e018d0cad6d1f36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399581d8659ec21cc5f12ccbdc585ac3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd531ec1096d0c5b8d8b0ac33179ca7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299be3534b845b9ef006e64ad62d74c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d8c6463a65dd1ddffcc1c4c0beef2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3125c8f7a4537e424806a99da55de7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89452ee894b4ca2e13dbe8a464285ffc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8de867042f5599e4e95bc980ad7f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd13b754ae427d51f88a0b5edf26067213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb283d045d4e75988965392580ed9e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99585458707dac75307c58cff3f17c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a4b791c58898714404e8b46f5aa6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87281a55925f78fab2c267d884c4379217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46fbd18245d7706eeaa3068be0f198218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f04e698a2c96fc7000d42ea5c7c0b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd24e62c10a5b19b2cb384e7007da3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3542dc4a3b4c63d162b7d98edbe22d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53280e4082d81a817d42bfd46cfae284222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053423723d82cbe26e71e76e4c415abb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd11660dd8497faca611bbd1d530fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34479e21ecc9e5503b32210321ee14d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaec1d862993cffb33a33504bf152cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed0c480af3ac2cff7c345e73e66853227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52f526a71696d0d831b75aca636ef6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921e29aedd7c72cde552a203522e112229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9d0bb5f93ea9efac26c2103fd650f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7896ef0cc364709d5d463018e6be0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a354a41c5a44eb844f8bc42de3860232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348b91f913a846d709e10b1ce251cba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5631cf279adfe75d72b1493c076c6c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a9f1437211e27c2ddbfbccb82e275235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26cbc904b8254a30cf7e6af5142d74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a81d96d3b8b3505895231131c29c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d284bf287a9047e1d1ad926f92e53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa37a0bb758df6cc15d4ad3bc735ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b36f021491b8c4818d2c5b31fc499240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c154443fd13128591d63e97e3919a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b583a1e8ea606179a1d3394ad20957242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669172919ebf2ba1b0ee918c3f4aeb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029042b2d0bb37a2927282b9b0fbd64b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f4d752b6df1b25fec979ceb390e00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41670754d7a57934e4ce1cd7788b9594246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e172e827169415c9e0330ac6888c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161dc4da3f86d6146007bb75b5ba3412248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7bf2a289b0d0d0aafcbdb244dd4bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f67966b9e1b9a0d1be1782e4e45f21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb620b87aa96489d2d290228f80466251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e8d0b7c8232edf14f6ca97d87511c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380521db0e372bc27432d8c0c22ea5c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553b873b8ad8c3a41f44028a45381c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb624069c3d06c12271db1f3961745fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc06515b6f80eec41a92761d82bb3bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41ac9e165eac9516d207847306f5a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22281b375c4f0ece711f21fe8a3a8410258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc0e6020f998c4078b383d70880c29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46d20e708e9ce650326641214a03e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8c409e91f6a64e68cdf4d311672c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e9a35ed7da53019740d47cbd64afe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61631887416f0007c78ed15b20c2b6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec536b474ced3349da8b25465f9ad0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02e8ce9635848f97dd9570634f20ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfecf535bb297e3b70c98944b55ced0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386fd431af89ef8f4914d1e6b2f7dee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa57cc292d5fd22d256f9165c8a6ba3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70301671d40437e7dfe14f046bd81a13269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fa422817aafcef460aabe3e140be8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7949ed801850abba375098df00141d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa32fb9c83328b5278b43f284b732c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41c9510d472219429fdf74a4d9801a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c3369b6e61584c973b21328e9efcf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafaf38b5ff1c810ac096d8a970bf5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919049f667278e476fdf9575267f882a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ea3d05dba9cd7fb2d322cf15a7368277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d3123ddebf7e10ec113e60b16f06e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24704600b63fa15a78ee943ff22b15a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22973887e49230930bef2b158a3aa7fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb159cfc0e4cfd01bc45289c5061b92d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7be4a07a3dbb8fbf49b21de5857a2e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896126c03aaa1957aceff05279dd766e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5b5d0ea73f2324cae5c5ec765322a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07befc667e8fc745886d62e42873c431285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14388a9a3f1686422943b92412b55af8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed22aa3ae453190cce0a092a5e419a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ce6592956d5e4e22397b7668fab3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5b674f4fcd8bdc23d4a8110de4eab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea7cce51ef0e83815d70f379a18051290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef27c3fda710945afbc72f86b54c0cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b5c87a1383053127848a9573afec3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061ae86bb7d2e84155840b251087a01293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659f31a75c2fc1a9a0e76f4758cf5ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d666750283482b8f1961eac01010194295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0454a6486d00b559a89b68574604fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d4184e5fa06b30db2b337b9631606297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bbe1fdf1ac663c326592f38518ee8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba79a92634edff7de377dfa3690d5b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a04dd3484d24bf13106d2abfcf6ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e306cf19a5c9eae0538b83e683bee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e03391e710de340c01761d4d58b08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821885ee020358dda78e01c275257a77303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530f0f60c3611d3cbe4b3f7e5a1ab4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e77dfe1535b65eb347da1a699ef94d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7db7a02664890e9504e7ee1e5eb0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a33f5dfaf59b6d1c096c84c26735be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7da8b23c1f5810bbbca14c6cd6aea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750294b9fb346c9f348f5cc231460dd9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a496b72d3add42be33ad2da7ed8aab5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4237c293899b41d6a69393a203057a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e985618091e2f9aa7f887b008826f25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e578d920ba3253f87eab2e496d2d2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f152f343031f08b9a72b3e68880968314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dcfaeb4c2564987b39aa216661507315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa44f4836994bfae8138cef585985a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed356f0401cdcab4d172feeee0d4525317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5f7221ead14f3387460a5f76c7d9a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a599681e9961e37eb3209e8c823eaf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96737d46a856df915b85fe24ebb60fbc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d183bc9a6cb00242af398e3cddade22321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b89e034537f0de73c9dc69672beadf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b0dccbdc106018b895cea675a6f01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96218369d537f46fc1fd94655366b34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b99e8ad3db2ccd1c77ea56b646b560325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6935efeb6e414baec5fd62d6201ce3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a4c4d8040aea219c06fc3a53f0f42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae9501ea9f310834970b88e1bc562d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc503c9f777a811b76b187252fa3d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0416d1b00b9b592ef1b52ae7afd81e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7541f43b0d33b58a96d20fa21b074331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da99d2f27099fadacc5e87cc85c8a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ad03f9ed2708ad03813d0d339a9ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31027840e7d3645facfde062c28f2d16334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471f4034e2d0986988f6f45d3a81682335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa44cc097c8a2c5b67532cf95997cc8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d5252d502759c24162add0f93c11337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97868e598379060fd23479cad7c333338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e08cb895974680a42887232dcc46c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fb493011638f53066745c2cdbcc27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035cdf5ccfa43c75efda74a77d2e6e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4891c073cd699ed414f5e3fe4a9add342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724b81329707e6ca932cb5b7c60c47e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94597ea178546a544ec15259fb7ac68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62631babd5f0081f303b0b29881197ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c03544a75a995b060cdb18b281eec8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d3388a912ae3907a571224a1cdf98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b3d69302d63f56aac4c18648f3199348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51de2849a6394f21b291b9ffa059732349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497ac52b7a6033890e7c94499666fda350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daa79aa7e13c2e18c571db3705cf89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528797a05220aa3215ad2831234df0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c1572b8696fd10c2d1917ce8b2a30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358b4b5b46b92fe11e5f7e459bc6074354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee903f40ed9fedf2ffc03f43480c93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025c2cebc47c37c17e05252f86c241c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6c2de7a8e0c5d6a119a4990d6dfa6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbe225d39343487ec523478c466ef4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be1f6214c23f9afdf3b38a5952302b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40a960660e2c1009c461c6a5dd97dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9d6a70878b4aed814d377d9c25a5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8df55dab43c1bd7644ec1351320221362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7fd8e57a768626732387463085837363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2801f4b2a31d6aa6cdb57d595de1f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882e5a72931f04d230bfae6b3b11b18365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e70c3668bc69e6a6395acfd48d125c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b0f9240391096d4dd2dfd8586474e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384219f03a2dcbcc5e8f1930eac26f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85d6e167c8e23e440d7980d0559411369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036eaf4cb9291c4a8c30d274e2492714370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b559dc122bd5b8f8a78e6490196daf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3206a71aeea58835d1d41e759949d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dac979ff83129fdeaa7fb07cec8a9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0558fc1b24a0b1bd219aa8bd886903374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0f2911e8fd8854039653cf69cb9f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a094909cc922a29d1f178c894dbb8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb57931aae9b0216c7c9787ec6a98ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320c186d9dfb32da3bd4d4fa7ba1d37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604a900176138240dd0a8dc4b88a3d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bee1bb3c0eed4027537144477929d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a54e7e83ee7dabea1b6a3cae783ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb54c92ddd9582e672e6b3b8e756b94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11db1d96fe6ada411f593269ba404a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164a5a96f9cf00445109f5cf6309851384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01e0370cb2dcf71e05212041b28dab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b10e940fd00daafc55c4dbd7084ad6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4df9fbbf7de6fbfa86190c21744d0c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313388575e777da80b33493ab1cc7019388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6c416b40a2548078d648f25faaefb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefb1a2a12a6821f9a596ccbbf8e825390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19b157b7c2a7dfda7f883aa51d8c54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d70e4d04192aaf97a1751946e22c15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728864e0f6c35a4d0ca7bb2ccab4ccd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c48c4ebe84c8922d6e979a551ebb17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc256063d5cc2ffbad41e5edd9d8683395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729dc97b21250fdeaadc0e62926b6cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fa5bfa55781530e471fba8de7ef3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538c73f12c086f00a9e6472e3ecfa3a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd8ed4c452a1101f26f1ae0c4e94af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9aa450c8fa7ada7f5c274206b4cff0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef912a4f58ee5054969156b4f61f0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6979f8b3330e7da01e3edede12f94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feb6b1c71872b7d1590a535c61254d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851e4825367e725abdec3569264757b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dc77c1a00a84f49cdf0ecec98f436405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1a5832098878d8dc0fe9cea743bbf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275e7323d3343961432a3ad9f731848407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e95de330bdb9b0e35e2df97039ff6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516c7e2f2ba54b37de42eb1a94313a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5449b5723cb1a413979b61787d84f31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53039b684607fdd4daa9646804a3acbe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ec8ab7f4209fd2eb2e2c6ebc30a35412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40c90a790549dba9b18c2a4fc34884413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b91abde2a52a9b8f683e5503a1452414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a7c74d84220bd0afb42d2d475cb05415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7a8507619259c91a97148928400ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe23a3fcb82ec0454d99eb0c17cc663417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2420bda139a93f24bb08e9066857e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c737fe18dc6f46db8803b8b149ca0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d4da4810ab39c61db73d8c58c7add420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91122d2e8c074a3b13b02078522103b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1261998f5581cd6b011b24097e1cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd810943c1f5b2c94a44288e371dd05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecdfd66b24098cf529dad71a3580d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484758587e8dbaf6cd27485379799e67425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c502623173dcca7913f7a147b793897426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e9c7eac5b098dbf0e5fb3b460a6d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2ec6b36fa7b2ca80b930338fe0f1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629a9f61d2aae19b377ad5c9d0903bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79ac0627989fe49262a2206dcf6ab7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcfa9ec92ca2cb4811148225eda389431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495195d6909bd3c51568a6eb2fbab67432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9dc140b686ab5ef200e98ceccf0e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d822d43a10dc15a8867d815ce87588c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9d8ebc401c0910640c33b38f7db4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bdfbaae937d5015e09c5bf422cb59436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024a5d010c4be6d6e63eca9bdae19e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7a39660fc3d5586d47d833377afad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac167409e3d664bc49abcf5839284f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1f1220ceb5bfd0411e6eec7f2a04b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76515c5c20b1ab9123d42cab16d28edf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfe5ecc10017585bdefc45ddd143a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0051e462a7d92d521749de2eff6c58d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f05277476a60279642103c4696c59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a8cf5a0757561c07573e00556cd20445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1409d5f2f9fab43d2d343d8f8b77f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b0b20449495ca7bbe503703e87c45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df118df3f06422f69a656a77c02d91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574abcb23ae43f80642dc2e42f023b7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254d753d6fe767c4b97979cd4449a84450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa30fdf85d9f6af4e5d9536d49aa00451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba3dc3102fb2f73fee4b10dfc390c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f957c20cabfa39d401485787215d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dc04743f15132e20226924e22e797454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8482c12da3fb9066fa8ad6d778aeaa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3422a386f376359d3042e049c80538456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c4aaddd45c480ffafb5433b204d6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c94043c1016abc5ad7c9712420dc5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c8d64a6226190530fbf2ba7ea1286459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0ce6823acf32ade3cf6581a0a956e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffb4d9f963dfe1984c15672de46aa2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c443253c491cde301526a1572239a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebd4b94d777540a5ed2204508dc615463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3111d77923878b7a1d2331bbe0bc8e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29fdedc41a423b8bb2925a4602b24d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961dce36045509e04320b4590c32b51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a73c3ae3d099ec558cdf1fcb01308467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef195ff1df7a4123cef1b974dca190468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe9983d17edf1b7b7e0bc82f73648b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1482e3f394e790f69458a58ab1d95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7ad52aca34793f3a2393c7b2a8968471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a787dcb289bddd4813eb7cae8a84711472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d51bcd131e0b521abae6909335a50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b01844463b10a7e423e7901fec459474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdbf4c40bc8d9d266bb61bf60853d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e90e14dc103aaf3b0a88e7fc74b82476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1501e705dac4ef5dfe2fd1678351a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc7bcfc929dbbb6ff9b29b039ac658478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0431dbf322d84a7d4acc97e3d579f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b8e54d9795648432791453954fa09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf307693411f1c012b590be2a76aa4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb821b3e2957cb37f7671cf90f1e7f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289f4e97048680798a19a62ba66ba7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2631bc5246dd26831d0aded488af74b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902df77ecfa5d86a067f6827bf0ef0b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b80ad6b3fb20b91a1239d710a71db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138468cd4dcb00503f62232d28555445487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7772056075b26c4723802a59f2a4f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cdd32a2c3baa5df3cf809b9343537489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb564d98d72e1cf71f6940c54f4b714490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7755de8a27240f59945713255f083491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade82b6ada0bc10a4aa32b058e2b004a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4eec5c143667ded32d390c66423768493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dc3d06b7bde06cfb85d79d04c77d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57306d48e3127d4450faddfb3f69ac99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f28526310eb90315a77b2d8b911514496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb77f004ee5c06c36e5b736d27cc83497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03407154259cca95f79c2d06562092498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2e687086722e733572db4df182ae5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aa96818625228508ee65725de5f42500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926997683cfbe79ff344e8f41aff19cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd42d406df15e74bf90ddb70eb15843502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a198314fbff3bdf1bcac5596444047c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdbfd5f2756e42837c14e9e74ecca6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b5f8b5d6bdf1916a5960183bf9202505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb0105b54ac8e97c26b368aa89bffc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330894e296e61053a008182987f8374507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bae63e31388931773a4eacaeca1f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f4c8864c5da7af0b9bc08c5ed57af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9aacfffd6b9373ba42f540bdb422a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956c35dee40d51376f3f87c8d4fe802511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb58654398650cf46ea95e186489c90512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390441949e665a00c0d3c9b5e4fd3550513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289b6f2a6158644a3cc1b000bf3501d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131183e67edcef95a9d0703b0f1839a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86005ce4f961286a013a81d84701eeb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dacbfda3f1200dfaf7cdf36449b87e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981453ff66e6c109a23b37c6ab7eeab3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d0f2d9b40bcc79be8a1c73c60f014519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12ba66425c36e115201ee0fc9c823a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10633df11ed700155be1aa0ee05dcb1f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aed58424a3e136b2b29f04f5d90329522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b58b1d896047bd7917a0d512de1707523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57286f22312876702c37ecdf49c7375524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f23ee09092bb2fee740449fda53176525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6eca09b1e62612e43b1dcabb4122b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57c0ebe699c7be1232e15d41a96a21527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace29ea22778afec2d9abcb0b571c25c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6b29f6e8246a4414f628410e5685a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29831b97401998b7d1b5a7132330260a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fa5632cf9090ca244bf3b32f3be82531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6ca6316a6727ab5ae04e472a3402d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3abc48286d3080b9a869cbd105a4b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2546de921c476d4a9bbfe19ed6c0fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19b8dbdea5814ce9b0b73a840f7a67535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22268b288200cd6d1f24b1966c354fd1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1a6ccb1a40fc6140c625fc76dd718537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea192fa631aae04c9b620073a522348c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f37f53fa5bbfcaf35e559a2326fd89539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b92d878fecefef88c1aa4636e6420540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5b980da127c4daa786bdf63586e36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83130d1f4792f30ff1a7425d3197b7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d878280eae5d402ea81baa2ce792df4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac361e84a3894ea004d585743d2525f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59cfb6dd2091635d5ad0aeda15cbe4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271951fe3a6e0cd750c320d8b95faa01546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b59c7e04a88c424e18b4ba3ab76f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2f9c2ab8e0ec915aec77590e0f346548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee0f645550bfa3cce15ce085242437549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00063ebb8b83c30c1626578531e450550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30013d70b403dcd48b64b7ed95d4f35f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace61b2e89fc9ea6b0e134934708c115552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae33c9e8dfaf3af1abcc50a35ad317553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd286fde5c12bd7160a4bd16a28ec459554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa15666250de9d5c0f01447d0fceb86555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6ac076ea65bb3715b8d381aa0a0d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb143277697c02eb5bc22827f6a3cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02c2e102bd9af5ad2d510851b489aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ac793dfc74bce5696b600cdffac57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dda53328b0451b1c23217de2fdf019560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127551becaa8af82e7b43b91611d871561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2536892cb007f2ef6d1e95736d9250562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebee0a0873ba82c00fb7746efe6ae9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae1e2efe2627ce8d266ba12d3db8e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0600d60d09d83efe728fd56c19c2cdf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00593805197af8a500b897c929202793566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11368853224d47c9eafbcc5b5594003567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad880ac7a28ea368873b8433a6aef3e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf9dd2dc70c9f6a57d25318055e8f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01902e4b1a0efff72b18f9a510f4075570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e9a63e26a87f230d7e90d578f00b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c423158edce0eff8cdd65c5be975f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf651c0f4a0e18d2af43bd2cbe62248573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76a919996f494dd0e94caab2777905574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682bfa92ce93b0d63999fd913625956575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad31ffc21b30c11bbdf7832710914a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07907d34c4f248c39b7ee33bbb61aeb2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7d51c50fbcbb4e39b2b47a70b51a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda81f74a15f277f74c5f1d7e009b38579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347dc2f6323d8a9a28ed1bda5ced0c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c73430045fe89ea3415f6911d6a2a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753a07a8b6b214532e844bdcba9740d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c74257f5ce135eb7972f9df6e360e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437564bbb205cb448eab22ffc85d0bb4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bafb9df5220e525a12c23d431dbb9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544b8530309c28701da0c0316924161586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131375b599c7358675a62f73b5d4c57587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f332e034f7ad4f4de812a4b4931ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8dd77e8d8f4a1d687ae3d30a9d78a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7269cce6bd241e41ac59d6b668ac475590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712b70b8b696794d5d131e4f9d2a233591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b42586bb10c2b7e7d7da060a489d57592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd664da573251793d1cdc546f6a2bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2f1f956fbde2675d316c8e34e966c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a179290e23b186ffcf1b4f55c3e10cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca44c8b9a0c9c38679f7c539bbe1a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3355e4baa2c0f410779d2ceb9c64979597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f749cac88442600970008425a08cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8fcb2ab25054a5b9b5deee4b7382f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b1ee7cf15019f7ad0d00c8e3cceee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4f00402a6d5c8b002ea3d658d712b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf162de78083f470d3b1a85ac793dbd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f205766e2f89abc49606c7790f78938603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53983e22e358cd3da4674a52b068de7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00be5109d39b58756cd3fb5c7469b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf2765c8fd98c326db4e23b4943862606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0389d4392704b9b7fea9a8182776a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17829b5cdc0918c14a230e9dbd5eaf92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2eead02cc280e75f94603bcd02270609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23f440783a55f1d4f735d3a782c770610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf07a17c688e94eedfb833b439b6c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4e65858466bfb787794ffbda94ff2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b73d5082e72e98dd035bf2584bfa2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875aee788741a74bb4f0b1a0330492e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc4cf43b57c6916b91604d8747c42c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a95ba0cecb8d829603f632c722feba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d95cd055c22a7c5cb95abebd777657617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfb67ac97021c169765c3609a059fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dff08220e8e5ceb644e3159dc5b5f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8babea36b73b2f203c4ecfecabd7423620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1a39389f424eb958815f6a461e2c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9e831498c606751c92c81f22ea09c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc6ad85f97e01505630e204c8c06ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d235232b20aaac4393bed92cce97b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903b4570e1dc3e0244a5e7c0878daf8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd171f9eee2e4182fcba901a4077e4e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26032397d64bd9f3d924ecadb103ea8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682e780eeace84aa6c748060cef7559628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd394a42a735f3d56bafec19edbd0d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd388948f92ea7063b96199c4a98e6d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87ea01b2b9ad416ea109f30fb6ee84631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fe58487b43d06050bbba9e6ccb698632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e9cb4114ce3297d684d809929345e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff4f3921e3d5aebb7b9e3d9a16d05c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e676097fe1c13fd90cf6700372670635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddab8e2c44c9f3ec823e3a01f98db3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0cd5d1ea5e8638a57b1baf0a04ffa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af0bd12ce184f6d56667373a224898638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938a083f2e79f3287df408fb0acb8ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc3bb379d6f17b24e6e5fe38ca3ec1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac8e928a70f3d7d3cc99105e578b90641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15940863aaf01e613c1fa0576d2011642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50a4b40aa59f951ab86fb9085dabaa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bc5f8f2577d3b4f6fb6c6b3305561644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414fcfd9d471329bc3b9aa926554dc5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f7dda81acea6c3d9fdea11dfe3d4a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d86b8dc2cf91e9fc995a241f20bea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce119670213c9926cf7e971f4cf7249648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58c83234ebf7c9c105e7a03ec77460649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62c6a0a24815e9a58e6417dcb41939650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e068dfe00defec9af0e9b2f556a2bd2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4808efc52440cdddbbedd5d9a84c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f397affe8998f6ce3313b0b81197042653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87120720190551f02d8cdda9075399654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd92de8cf75ce3e9b1b6193a4d4ca2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01f6abbfb767bac1174cc746d9c673656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d250ab3e75a6a8ce3d407ba2f9993657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98a42981566854b2d1f04f72886a17658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a53fc97fd6bea08652485b42c734b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f158e7193417aba916a5a154359931a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71978ee4e6d69d7871b978d7228bd591661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e055344a795e93070204c9b2a2ba2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2add3a419c28abb3f9b5e7e7de357f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433702649b3e430bee916489783e22a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e9cb30fd555829ca42222b33413ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a99928a7475bd6a06f7294569edf36666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159ce0b9a695ca94e1e595e9e1df8ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f582477f4158568929c3140f02e7a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdd9781c888773845fd321df3047ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211d294ee56cbf1fcc16da892d15c79670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb6687607868c507dd1b6f8a4e330f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7c65b32b915bc7f6ded401bc9bef4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcd7875edee86c1d4f3567257a49cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f191f528ee12ddeee794d8119906efb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c243d34625fc294ebeb2fab9f42c0b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8984c9179e6255245ab9763ed072f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69536021df17e277a26ffd8bec83ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63589b4d8a56267918f473da7ba8e6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fe0452bc684ebdb65cedf1b2db6b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc19cb373b25ae1900c71358fc27d84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44985c1590aa09d1d672cfd439493b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e6ccfa84be202346cee41e3d7d3d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee6d81af295a6b4f7d6dff799c3af7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10ebb73c7cc76d819821d2f86d71fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b137f866f8fcfff198a752ffe630ed1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5828cfd83edbf8f3e0209ce8982507a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05bc60b04ea8a080a06d019fce7af6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb053e21ffa59aee7b49e5e120eed3b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8730b8a85f2a789d217054ebbe6fbd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a9b14a7fb1d9377bbc9ae99abf60b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da385e2742f7d8e5cf91fdb6fe53d885691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768efe847397e3bdf724ca2ab48c002d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6481eda75bef888d9e681044730bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bb8ad9ac17f5c363fb461c8506c12694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cde959e46b2d587b64dbd48ee5293b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9617a9f2cc3b5660ec39caada3594b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286437578893737f2668c465b368200d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8294df48199305197f66d68fa97c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd202e1b6bf5bb74fe3292f18b0d09bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31377e8659143292bba2c2a33fc41e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69009a7974530cf56317e01ffa80af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe563974972f4ff61a407437b7f53b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89ae82e0be52657dc2f98aafa6d447703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64ccf8f3bc7b043eca782a494f0569704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f12c8514a75c5f22db5a899d85d457705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2435039022f08ab39573dc495e7eef3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa2c88a8bbed3049288df1376a141e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450534a91505e1d2603fafcf9764a552708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5a1d1298914d8bd918922fc7c2a7a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211513d7933cff6a4d61183f88fee30710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932b5422b20e2b12843d4e143ee1c88711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8698a6b91b2e3c9be59968cb1f360712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5175b92f71d448d5419a1163d889d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52170c7176b7f8a652ebf9cc544119e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d151586a54f480e74be2fea2972331715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82cc6eebf48a87a948c6846c22942e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f004e27cb171abdcb810fb3bd2881717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d7e3f8001c15538b5fd8ebd049501718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fb7c0270898f5dbd3bbe6104d6ee0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1e39cb4ddea4ceae5a18da2245ba4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dc9af1c869342e48d81d4944233f1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d1f85ab6edd9d93f75108c1224279722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b3a001fc3243c4e3e9dac0a36a826723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82f9cbb855f791cc5d8245624f3f31724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72f15392edb45e833213efa19dce2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b64b721c3d8a7aa5c913f03f967f19726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c47caea3052d976d810394025996a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a8c6321c30274b0efab44d6acd0ef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425739666f27e9e472e13024cfddb826729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ce0518ddd4af6dee04141529d412b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f00633b76bfe6f64069ae80f4845ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179a1ea65acb2a736c12ad8b81f6eff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dad11bf52cc9beef56e4e7a2427228733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8101c19670e9c847a29abd73c4a924734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1acef81024d4b8f9f5c9a7ea647b70735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21311a3cdaf2d25d20456f49e160d9cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae406b261949e2e7b6a174293c20e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dadbad56d591a7ea142f6678443af738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf2328515d8703e3bd4327c816eb16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf368256455fa216f81f166208ab5fdf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a046600341e54adddd19175ba5256d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663f38e753400e423e91fcd7c32dcde742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a52db541b50a54e9dfd8d6481b85e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e378d0414ad518ad60c7d323c7f6fe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b816944efd790e9a6b46d6bd391ea3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942d2559aa99c621c82e833fbb9765c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd6e3fd79e54aa65278c89ef1ec061747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af748f2ef1aec6b85bd165784b260486748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8323f1b0d5c7bdffd6682c15a4aa5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1a06a8d001e1a5559a457ca4cf3f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fd5c87ab613986db1e2f81fad7602751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa68467d013da0da833451d3c890bba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcec8e4f8e23856926cb13eb861b75c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493a437aa6de3e992404883959d1666754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b37eb7d08552571d609bbf002c9d79755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc617c0460a6c997884b0d74c5bd1939756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da19153398f5321690bd837b3da9e1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15429c8dd773ddfa51dfccd96fb3bf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ff79f613429765a27c117838826e9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c27a7b6ee8395e83d4c59903c236e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d0a3d72d2f1dfaf3cf139ad2871f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd02096a4fe497bd84d188167a84eba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35665753c84da44bfb944a3dec6d9bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2e36fa2bc2d2206d80115471e0aee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8453fc29e5f07459b18b435e16d25a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb5d6804169afafb13e571c779992a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ba396f6a221098b4f91ce621dc2e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88db4fc0e22415749ccaa8e29eb06bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d57a6a61333918f68169ac6e9e6ee410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e6ca123d68356d0e240360dcf6ebc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851eb6c7f2b4389e24268c1f27e818912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546ca6c153b711c1e45e8903b4014a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1423ed4ac9ed11c21333e3a446f02114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a62e7f6e23d4f5d80a54e9c49179915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a1ce26fe0dbd28a49ddf162540a8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271781310cc39b1501cb59596b983f6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04435b1d214f8d5062d286a2b889b13318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22278ebddc83fbb96d1af2c039d7cc2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694718285a3b878a70e92cc1dcee48e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2be5c5ff50af0917bf1140946a8e2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a4097aaa0eb1d096835e0c009539722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01fbc3ea0a0d142bcb4f81b58b489623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3196a2215f14051581a430d260b1e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f45308e61931bea5ae528988cf4c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523411f83a1c2cf2fe70dbe3fbf88fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4f935af3314a034d76186f7f57e5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452445f57cd334af38b0a6209a5ec1f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29474d860b7b692cc5c209cb4fa0286629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959d90fe8bdc810c2b73e8076d9ab3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4fa1263b90b8fdd50fb41006bf80531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585907aaeb00ea2a26c3f1e24ff85ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597a20ac83cb3163b26516d2630a0a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5845b3eb417bba04612ae9b758fd9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a855450382e744ce7efb1ff3051f82435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5deae999d31eff9a87832803a0d4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bfc7fcee4e40b694e0955f621fd2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bc797752d7cd94f69e06dedb3993738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1640d251bfd87921e73d227316aa8b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69adc37e79a794dc53bb0cb67f5bb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f7c654690288257df94ff4c07c38441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6b13db12b07ad6e960a7553799e4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32415d439909199c919f969d8ffc050543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d92750c8978591312d54a4837bcb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a3bc8dac725515ec57dc56660643a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294f4c7525fe130857e851d595f140646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e38dd197f24a16204a2d115c038fef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0213d73c1c225c854aa4c41a54b2aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7991e2efdbf53435a41df50f7494249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b6602da21059bfa543e9cb6a51b9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802fbd4e4a20db5e12882e21dd0a1b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f30e8691a0c177b1a0169565db5ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3c8e197751e9b1012404c4a88cc5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ad5f8e36dd8518772436e7553357754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8acea185782caeb1d1c4b3e3f41a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d9ef3c6a0041c9c4e6c5d0336844356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda1e19fe2b59f07aa0ac6913dd4d9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbed4b2ab4fcb4387e44c8b651c748a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23ef6740fe7402db8eac9c9384f7d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7add2556b0dcdc76fd68ca097d37f9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d8a73faabbd0870543b85de8ee8c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c2c7bf885099183361f0380dc207062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f11f9d6c8c2e75165fa7a46055c1f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3efe5ad9988340b06768bdcd98b5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee3a75a9a81d96b8fda857b77ee17665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00e07d766f532c4adbe7f0628e07ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e779ae45360549a807eb60d59b97c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84238708d246b6fe3470b7d6abcb6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5c35226dfa1b8558bb69faa19faea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f4f7c74305316d26a7315dde99bda70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c86bcf6de24a42887ea6134ffcb03071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65053c20a372042e88208cb483fa790072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6669d73e8f3d7fa64455380be73972d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88c08bca2c48001833e68785ade43b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf7083b80a54dec0149a8cdac91f8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53608c1f1811dcc206299d2f1d982f7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2506dd7bf96edb90e4ef826a104d6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654c7506ebfcb83635fcf8f1258a3ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1f5d7c56cb0dde642aa5bf17f3c9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed25203acd8b5f9db807cfb285375680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1ca5e6359e2ce760f46c09e4d4b8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5246ed4be889227f225af356b9db20882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad198e6411c4873a2ed39154058c43783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0729a0c4cececd5144b626c5fbd8d8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d4abe394d3183a07f1a0a0114401d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0c65ae9f25e6f79452600c35b512e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d035623aa4f941632f0ae90a04f9e9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ee67127d8177289d63a16789d0a8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f408fa97afb6b2ed937a0c31f0040b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0c2bf78433b9bd68451fefeb0e58990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e8e268a93b925b037d6db020df27d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd120e26d4a849f984f197f210e21992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b1ba27e8d6edffc641a1a13b3956e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb07e241188c3c9b66c12a3864e38f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d29245aeb7d8eb31183b009d2927c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d21aba12be9cfa5c69e48b0ce192896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc9e1e708a637189e1489a61dda9fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced46daa97e485fde973bb710785fc9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799d453e8266c0e0edeecd856c91a8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55fd99aa408f4bc1d79fe157b8928e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7b85a494b4dee31c5091f256e3984101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ee851f3692ad647e550dd1a3b53c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83efd215be482ed0f512ffd250bc5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aea2aa4a92ff3a9406848f51636cc2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9eee3b1b9fe5e22d361abfbd7d8ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462619189d5067ffb332e25fcf550dd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497862afc50c845c99b1aa2518b9b3c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd44494f7b8107196344cb1233731c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468bfb35a2a14ddf0b4c2d46804085d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809a6197bca183f503950c8223e3427110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1ea99dc47a701b1bd6f5332f84ea1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095699f813d4c6f36f58478d37b51b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db80714a12b5026956f79dc9b4a62a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe876e33a2049af3857a468e8d835dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aebace179c800d71b85830785e4e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a15b294a63a5d437ab0757885d32f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c4a5abeac51a1800b3d302063cef5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07218fe4ed0d42e231546f6498addd3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5034e3ee11166a11c3931ba5c37e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184904f469389f882033414c72100f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e09ea7b1dbe9859b4536552f00f303121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e28bb3eb6abbad42bbb9a91e58892d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc189ad9713093efbbdc5ad5e85bc60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbef0fa095a09a384f002c684b5f4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a89874bf72b814024a8fa7289deafc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bcfccfcd566312b87800a3800314d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8689049bd5614d023ee43798aa96928127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cea6290c03769c213af607405edde128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b6061fe4e648e6bc376161f93ef1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f701a2ceb09c8bf826e065a768466f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2c44b9ae0602b0fbe2436a9240713131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fee8d02cb41cb8ebacc483fd629655132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce98ab890bfb035fabd4dc60ba9103a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979cc4f79b5e7dc503a9230e374775e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae312c6ac7b2fe37d347d5d20f8179b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63e07195ce18e2838abc6c9dac64d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8f2054512ba610cb6b289b8e12382137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e11583e83b0ba37e970924038f9c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2c11f9173f9f4b33e49e038363b5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4610273a130dfb359ffa3b85ad503140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22fefd022c53a6e9fc1e733769af81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a65d88c90bddf8bd2ffb29088f1205142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830ca148a81fea7f644c9c4ab26e5f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2305dc593309e8e04a0641578f05d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8293562ae955376dff6d04a70b35a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842e408db75b709e2b97b1a8709e6cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79e908c0e9aaf73b5c05d7037da459147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f6a97a6d4be124f75b3a3d1fc586c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca6de54fea7300aeef289adcc3d41b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c57f43bea9f8f18bf53c45dfae01ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b80f1602eae62b873a83372585c91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068185b3d04e657caf87c65af94270cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95151ce8af2ffa7ccff54aa40f59bfdf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d759243f009f71687bf135979f050d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea08165dfd594667972de2b2a2d1090155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dc515f5f84718c0c592b5d300c03e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b13a15bbf2c59866eb7bb59c9bd2e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6e094bec27460682db11bfdbf1a49158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3b56562e9a92ae0d3a7350a28975e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7223dd907a7d23098abc782906c35ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6acd01a35ff7e7c46cc84f3d6864b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1811ee2b8c6c64ed9d2962d62ba9b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecf803ddc99447413d5c1e27c4fd6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ff64c091ddd6ebada75b70eac4af4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48e22c61058c9931f4dce8aebaf328165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d761684bd38f250f017be9b85038b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932724f9fd2365e8b441565a7891ad2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34c703bdf22ba967890b69743f1934168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cb6201af24dc245fc9187bf2648dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba28dcfb5957808050a657e82c7b0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1964b4d6ca8f4b0980181ad3b2047171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f86a27d0c7e85c134cc60eb8c1ace172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068f95f6946bf4d420afca3b5846266173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48211be2e272ca02af9a77021a1193174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778aa2a2fa3bcaf752fea29517bcb91175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf7680032a860727aee0702be94664176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575d9d21de8e6959e78314bd9d76364177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b2308895294a09062d794ffdf96c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5263f3f0f699d4cf89de94413dc8b08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf19d0b61dc0f453bfee14c8266d02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8f2bfc3a28699643fb20497b31108181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc78b93f321d450b66e05db084f69f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb1e21c0f02cd6e9040532424f5ca0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3af8764e23570eb5acfdfc0de3ada184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea1e974a438e9c9700cfd757e242e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8c9a00bb421dc533523b206bafb31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62100c442683bcfc658cdb2f6594aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b15784e8d79ea7cac54a16cf028885188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b0ef52a61bd913a50a3fd0fee5d35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0ef428a7cd94517e25ba6adfd61fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cf713b86a5e1c82575afea0eac5a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a33aa0789855089b096f39c7b167b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86f404679f67ae5095defd0dee3028193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7292ca70b9d3a3e63924acd632f2044194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab40f0c05204627c2a9718d30627e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97c9736e0527c3515ca38d6d4eb5b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1534d7ae385cf891fba25a1282d35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c4d7da50e13f4bebd36afdb0ac0f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77307c853d45b1104d76a8f8ef2c96e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3230d37fa0a4f4c212b07c4e1db6d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb8589c1b4a4580c25e9855df504a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325406d244d6f4b5207134de583f6d8c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40234cf149e9df820c9493fda2f03e52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314bd7e570e7cbac0ab44a603590d30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0cb467f40d97270a328399e77ad40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8f1ff00c159be1b9d88efe91fa0b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a83ea860cc104a72cd75e3928764b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3865556616f5e74a32ba5c1ee7ac90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd01eb72b571e6489eff452afe79ee0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dcfe2ab5f8c17cb36f51bf48c4f9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c2dd756a69e4b58936fcb843fb63a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac2d20c2b4d28a8d28f2ee1dfb0336212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61983c7a20f5686929e7e8d246433e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34701ccb9f77498d604e62e73e1714214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfb057d044f76378b43b3c75f67a71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cc9faee6b2c25daf6199a98190d66216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b666229109171ff732083d0672047e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f3b73ef72539ab79bddfea7512311218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1466a295775f7038c87c53f3783bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865d2fdd28985cf315bd1647847a07f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f82a3ac746459d011d98fbabcdd99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6f1e97d244985bbfa9ba086c9e1c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28e20d00e545e8dcd69cc32f674a35223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ac62241485f4cead4f2c74f05a70f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b252b4fb2caa7aab3aff4922dfe4e86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557eeb531bd5bdf363429a5ff08fc7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184646351fbb2c714929912d3b44e2de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20de24d678f0cb1bf8188dec3350918228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68502aa6e515a1bf29cdd9c62375432e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4679411ccdc32ab64a4cc8a52273aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b884fa79eb1ed25685c45054384cf56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa692602854b65459e42cae5492169c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1897e4c715aa459b524ae90a71ef86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279f0af5624a2d6658683e12f90bdd9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c3a3ea70a2913c3725d096de24a6c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa24a95728d81652e09cfe44ee6e80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f241b4b721a87d09e11024e389991237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c182d522d94b5ebe6c87d04b588afe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a2f7b3d814df8e2d604f7b585445c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b1294a1e5e84d482ab8a543c16cb1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48c4cc74f7962628bd46f68b2999bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e046ca56aab169a2941a61e7a54dc65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05a470ab5422225dad7114526b6d5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98937a10e8253d5bc0374fe1fd2a3066244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2e20a3666d649a2769d88d02f7828245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaafc17c2113eb083713ddef6db655246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff7f4dc74ce663e2bcf634c16f26f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02239e5a4f437f16e1c46a7a89294193248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0556dcc7c8064c5ee21d6e5ec52549a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f10d6fa604f7139bff425dd1e5e1c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a64717ffa3b8b802cf60dfb96292e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d923c8d6c2051b504b6bc3e3b82f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7e9e415e1353641b0eae6d02d0cdd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c75d5ae25c9964f996ba7e1920b0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a35889a457507ed409fbe23664bf4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86a5e1b41e8c9644bb2da3b9cebd81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5eca2f7c839650f32657cb4e316bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda76d5e9586aae04baed5e20728693258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de0725de8c1c1d4a30296b440a97a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047c74df2a6615ba05c210af37d70f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22c575e2ed063cba5fd0bc396b596a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbaa9aab89a18e4ccd5fbc04032398262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8162b9b44ad4bd920e353ad12feeee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd4f13d33f69b7e12a70f4d388755d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351d6a4f7ca8690ba64dae2cd9f00d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5746ca6cf33e1958fb9f4e825e6ad90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece77bda47c9597e8f418a0a403c52cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c391ef838fc394c88ad99c3a0360c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55573c4788ce014311762b315660a4d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e94adf8aeb17578766971468299489270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da78ba37bccbaff698b72a1cccb8985271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87fce7ea765f831e35098b6df81bfb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2be5e172b9ecfc06b2c52889045d16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70790678876775d2ec578d0538549a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba4e16def9e3a18f139ac3dd2e354a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d602a2c519cf53724a641b1f55abc7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd57cf66ae68a0cac88dce6092c4e50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6979c0f5c41ed375be602b91091b3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ee28b6afab6fb1e3ffdfd2b85e08e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e41c255b64793dc1066ecb367cbfb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2baa28342357bafe4c906e03aedb9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b0e1faf7c62f92c857d844edb3cec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b23f13bc83677abf348928368b9db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfbedb9ed80c708e8c00a0d242b5ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ee1d13266b4ede1ef7a087e2e3007285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2a5b09932a04d58d10ab23b476945286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35495d7f81f3e7ded97b25a4e1a35713287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd27a94c5cff7092ce589f9a84220e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418c2ed37b38e722fb61686d2608e46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db728719ec8b713c69252fb39e9db963290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63224e1be0842a7e4f570f06f0de72fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6779f986ee27833f694c4bb1f75ab0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a8f90f201fc65888dc159d81fecac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fe45d386afb7fe582fe3eb3f49ea9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f2af1a30aacc2a936e9f7dba13ced295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92f6256b940fed093fb786a143e658296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e0e90b94dcb3218235e78a812933d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93952e298e07ac00be81cb128f4264298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8443068d232d9eb757d5880af1f5ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06ffc34e9435ecdd66d18d56d0ad97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47472d21d4709a5b5d3eead0e00f7081301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643090081c71260f19d215e86ecced15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cebc926a75046513d8ec355a84e64303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235211b9a5500aa0e63796af5984f9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab8b6564ff915c9d193e78011f8ef3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80387eeaf1857bafc5ab1b5e446fae7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce29ba4c51175c95be0d2c1d524984307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534eda55d051c63cf3d2ff3b09dd862308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bf3555c05fa541542635eb6473889309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda44afe99c7295b2711f3fc2ce1ab17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb752a5e3317c0789b066595845bb7aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60109774a578d4e2a2954f6b8bab5ed6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2d71e5b6704961baff3d4eaec265c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c668df74f34b1fb26df6c80ea1e298314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6010942075dd9cbe20d5bfd3079ccb5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe3c8069eeb581b60997a890a5917e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17a7ae9894f0b3591c746b868f1862317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b31566fec5c22b71f93624f2f92065318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcbd4ec899714325d959baa90a3a00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bfaae8967ee8040ce8de803a18e6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8b53be0725b7b1d7f79e95a27f483321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b298559d43c8c353d11774324f3147d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd6e61435a8865554e6a5f0e5a1306323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60e706fe4c0392e5d6847900c85ba2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28342580e190b05d53f85898e98b06f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d669f5a51261647cfcfa21caae965326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c0e72b84ec941cec79ac25bd72785327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbfaf5b08b585e2266f073daf09071328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf334316db6b78f4613820874f2e5c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca7ab99b1f3412164de8a437651881330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb775bafeb9f7112cb548111cbe6dfd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be526ea8d1250dd25673cfc79e3a066332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dfc6990c63077aaa04de490c81cb9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308601dfb7a5ec586bbb3a5fb00b4506334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445673a44fa825d81afde90da14c634e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5dd17051b40f5f638c16ab9b05a2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291138e5d5fd0dfb089321beb5efc16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7af4586cabf6aa40ad039b94bd4c32338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96d7d70e22ca9d7a3ebfc3a5ebceeb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e965b08236ef0d4185efc03970da38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc27fb694457d885e0779587e4f4c90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160f166ff7fb5f5c00d4d9891ea78d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab290e369c2aaed9380f688ed0989a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaa2701babfe0c8538d929b684ef78344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb4494ff47a0be0a87bf8df6ea535d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a781681555d3750941379f806be37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45013d34d2596f184e8e3634ec8bb373347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcb7e2ff6aef3d32cca5d1d147afd4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680744575a4d916626bc4d7806e26b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28d8e0cffc564281d1cf83e065d388350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a68a179b50c0ba5e2420ab483f836b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903df75ed770a95c7be0b2c26ade6e71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59746e0aa758ad28913722568b931f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986569bf4f4bd5f946614d9441ed50e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adacc1fe57c00dcf5e7b2e40c57358355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bec3f0b32c622988ba68b3f44713b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8326b349af5ad503c74e1b171ad78d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bca63ccb96a0dfa0be397de463c5ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc134e9663a12a340982e42327dc1c7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4340cb32130390b24ab9a56a36f3da5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18241c2f13b0d9ba535b7be0f0865015361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b966ff7fc8c80ea0463a24db1982b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88efb46722b6d79b4a4b5fe5c1541d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1df13519bac99e602344f97ef8c27b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaa68b147e434383d6386733dab9eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8de0334eac2f7327b6a45bc822408366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6ab3bf1a332706c343d4ec78dcb97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f27342e6daf7d6e5fa623a3cafcbe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a0a874ccfc5aaf11947829f4851a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9531a821995fbd87e7bb275570aa79a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfe8117651fdace8c83a6dc2a24a86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1a22fb35722b5de146fa54c6ed5e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05f167f274b83e18e593d8fb166b1b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c282d977d7091667915212b71143b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de518663c0246ac781d69ad9cb19f9d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fdce9b7f268974b37c60d8cc518ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2011202ffe57b7190877a705f99031377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0575da6638a51c0109cbfb4449765378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d922e0380016ac7a4bb98e024777f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196c51a915efeb4adbf99852a7e75e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02c78692f3290d9ac900494de33143381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc206b81ce1d8e141b691bb654b7886382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7678dbce695c3fd31fdd680808300aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f0c32bff7aeb7af96e288d52729d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a32e8f4f8ac9a3d611af1009bde32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eec71205994b7bf711c6034100e980386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54089020ba26a7211ff005ad7e8652387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a07cce553429969c0d20d629c9c6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9580cf59045521c8fb61b60f90289bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbe3702c054217953a2c5308074894390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52819d71d426d7f2413dd35f47df61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b117d855eba20e3da9bb512af494880392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12859df18ce65267f94c595067f9206393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356da80586d20cc1de716fde06a162c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9836209ea63d81a90293ccd28fcd2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4634c824de8f2cdce840bb126be35c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223d1c52ef44fa88bd4c0a38e41d28d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dad77c0e55001a950ecdfa1bb44c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57170bcf02dbecc56419547847c575399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7f28ed9e0e0957114a5b703b9b9e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a06de0f04fcd5de02b01a58de983d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fc8c1cde718331d255f158c841332402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebf840dec51a00b56e68b240b6a832403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea08c2629fb7fe94c7bd6296f320126404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c17f522128495f24754bdf3971381b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb8b40b709c5327fa8aaaefdd8254d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2866e3f4c29469d3810c7d88a29b40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92365717fc603e595b672bb81c49d92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19169d3c955561b6e4f3c9fd9b937158409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a8f87cca1c9caf91983d74649e793410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27412222068c7d8c37ea26b39062311411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e5ca8c895d3e500aa07140dc7a8bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469384fb22003ff6083490b067c2e90413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb2ccb2699e0237987842c5b1ee081414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b2685fbad1318479bb658ffbf7b70415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12291f58b124522b5e1237d0b4055d18416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc3799b21be89440aa7ed375440a59417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907edc632be09efea83a1f5ac269233418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2a908deb32ad9b8d07399733525cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88a2ba4194edc91c8ad3a5fea10dbb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149a5fac8fe7760d793d2af34150268421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563694085f1c368505ce2ece098cde0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e27a3b9d0fd10bddca23d3bbd679bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb82161a17e47c691cb338c43bed6b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a09c0d5ae4bb805d6e6dd6742e5e5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2509d203f0eb419c2743c203a3ceda426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317ec04a9676e8cfd3ff694933f1caf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09888eec37302bc01afa420d516348428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcc2a3a078aab3013643466832bc29429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75184fab0c896f7f5752da299ef5ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abf6ef8c647c01c5d7e329dab216ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503c0ce2fbf38b5d16a28241664f428432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937aceec6a5cff9192df20abd7562f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4552bed3b2c90cdc65fc5b5506e08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843459530f87ff851aefbbbea14d8f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd91757e7bc964b34c2e31edccbf992436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e02721d9b3e65c5df277344073685437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202aacf3ca2cd311231b269d1e6a64c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1f894dceb63ed7c97087db25b8242439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c2d0123d0fd718d302fd77bb67643440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20847c4ad22cbd57f54c32a998a9a7ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd85fe1bf2a1d8b123f0f0aca0b9690442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832a1a7dd66412dc5816f9bc77cb11d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f0d55c107d4f1b9ef6f5ffe72ba50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7e4aa8ce96d8eb5bc63e905e99919445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29e3c96c8f7af5a8f476b561283f5b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606b479290cb874526224454b834639447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd78f64e0ee4106dc50580e7b4bcaf3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bd405d6a32e3bf8d5ec72f6a344a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffd9e296633bd26f139f2887b72138450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727fcb93a04c37dd48bffbd9568c8c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa837f236caa8ded6c2f0bc7a4d0908452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43109a8849292d357a9a9060418277453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1713884a95a89d98b30172c3da30645454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945aa4226ed0abfcd79adec1c928ff18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffaffb616b825beb7c5f4c97a14e1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93223772373034b33cb753ea6733270e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e2e6b218d780d21102a579c101251458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d44150e900016fb86bafdb02dc2c7c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9e58370855ca4b267d4d01b4dced1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21adfb67d0b6af56a6df4814537e3be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2031ecd4d2ddc6937d010939c42ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78b5299f6c54e066e4e4514381314a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c939db5b32faf2e3f71ed0f5f3524a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d602695cb50568fdb199624f826dd77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca12da1f7312efafbf4cad5e3c7d2d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b819c23a3150256d6b66694d2736ac9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11442eb0eef87e6f8d97ef57d5f3c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94913e43250e1b2afa401b48ab83ae9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb6a075febb56b6801f0983e9ae848470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24869a3bed880f78c223fb1716fd8ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91070f6449b7f1aec4640d442096065f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a8348ed0918bb0253434fa44e2610473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca73481c6e375f84a566ea0c6d527b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2b63daff1807424c8d1bc645320a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ca11672d28078c9204ad3aa0d70cf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad47138db6972f42c63f2c87f2c214477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afe0e2fdf16edf6b3e141d0684caef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37176602122daef723b82cff4aa0910479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54035b6ff23560b7d6a0dfe75f353ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610da9aa73743ac8e769b353694fdc73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a455544383272e1a5f23c3177324c68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073f0e15d6396e21f618c3560cd6ec7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750492ce040e062a8cab923d32424f47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b55b05d5a7ba0766ee602009bacde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec780b69b4c46132e494c3104e580937486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc83066f87e7db78fc71a2ff371620487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b05405b8699072038fd9623169a9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdf8779bac676bc985664456b3c53c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8906b1c108cb86707b2a392b4b3494490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4143bf81e710fa8fb7757ac69c458d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720e5ca4af19f622d1479d2d84072bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfecc453c8a50b7fbee00c6b360010493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44ff538c565e4db291baf0847a21f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1270487fc9eb41bba302fbacd77dc08495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9b8c262e0df3278744be178adce56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd8ad1d8de1883f0ae05a259ffbac7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489ee358ad7fbca6fc92931fe3825f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b96b5623c1dc5bda2b101946e2347499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac981594edef9ee36342dfaeabaf7ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48ac8d2172a3d069c13e38d986d394501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd527d11977372e09506dc7361b4edf0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175a36a2996aab28b39e45fc2f48e8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f87f21b76764beded733b7823721d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdef68bc3b16afd16ccdb4815b024f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a953e9aa324f6b44c8c1403ea40f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe904f0f8a92d78f78a32ee054beb650507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9117972a12a7b15ff24d223fab71a26508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d7e6a0a26f097367c6b936f601aa6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008f696c3a8baafe3ee5fc8f1102b3d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb14a66b3fa553cd8d7db6201e67d0b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854a878fffe8c6f06faae0b11769081512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c850f3844e8a7a681a568b1cb0423513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64960c6392b3b79dd6d131721311c89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a423e05a051aa333b1856b1468ed1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c34a058b7cb868ef3ef3449970807f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a13253a5048c49b36b13b6b35b4a87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e555c35f131ef658521671bf1dbac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f213da37a760a6b3a990ebbeeb2793519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52387ad8e435df96d6716764ca86d677520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cbba7ee77793d9952e57557306337521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092155fea295d2b016a742665e97bb19522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b1f656479dceaa58f2d3221cc5a18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a124063b787070a02e7ddfd8b1c9b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b3ab9dcf261afb93ff8ab60c9c55a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c51713aeec2d9fea74712acfe9efb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867c8433c4974564cbc42886e000aa9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2f282b4319e6d52f5db05eba408e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee454d70e2753e84c56bd4ff2c189967529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34158da68229a437a18ff1ce0272a65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a0ead4919e465e51735ee2604b2c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e0033e9539dae55c65bc87f0252ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34ce47c417f780d96192c99424585b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7786a9151998298cdf0b6a4cfa24145534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d29560ba6d2ce57cfc26f82a5fb91535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595a1e1daba75bf057d5967aae8a1f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccded42cb7acb0856257df0bdeb6108537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efa4af38641f935c658e566efcf3ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1723735a69b230c625d875886d3da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3efe797a248cee79c5e0353d977fd5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f64b361df3e17535fd44a06876da0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf202537de1396376b44ac18077622542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d10d82ce4e9bbec2f28779a889140543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b4203463e548e248b471ce4b4f948544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006255fcd33c092b51cb8945ad3e6a16545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e0c6c3bae128488db93dcf4c2611e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a1bf1488b8d40af3143cd8363178b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f491f68c2b89f96016faad81b5b8a06548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba5c7c19ef446ea44de282d29b273b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c06ae80ec14ec9c2c2eef388b56f7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62257455db93a85b923d97883a027c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc97c03c5f7712e58a2015138043e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dd293d1a23313cbd01d7d1d3763ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62267349ef02d4f0d394395975b2cebf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba5d77f7352f4a45232fe210d064c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115315a7965f9e1a6ef21cb306d2ce8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f004c642281ddd9465817820f9cc9d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd18b9c43b0f9db792ada82d14cf909558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22edf55f921ea67718bd2520cf10e9e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e2c0c4fee2bfc3e29811d5ae249ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec3780937255e7317bce5cc4802ba1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf1e82e7759d6c4a42746e8cb007ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7c3b419743c5fea9c8e2b6982f463563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef18f2755e740843d41eba7e7329f94564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eca8907ea3837d4efb5f8657bd65d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cec8f855b096e757c3f868127ffa4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e9c97ae5372d519ad6056da8239ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e016166cafc3c8d13b49b8187ca24fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468f9aa6042c44b6bf1cd3ccc78f3bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3eb7b8751e66d3e1af3d1658e44bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9200244460f4bd94222a012487bbc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caabfff9011bf21c3141d2627cd62a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a446e98eedd61d5460187c3d3ca7604573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313200f2e5d58f12d54759aa27aca2f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f635bfafe075dca37e32b53ffc0a196575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00396935489e0d85e15789a403c42929576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bfa1fa16371c0ca908c37e5b66865577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d34925e8972aee70beb3d7c2add5bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4bf8d9a103e5039642523475e33bd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df18435eafe3efcecd9397630d7632580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033faa3ce4818b2bfb541591f6e711a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759e05a78539956eb1d9b950a51b6b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa3be11b5628ea380dc3260a882fa8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879b027ddeb5466ae1a3920b0adf3fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72159719f661dc0ac7ce061357061e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ad5d91ae40b6ad7140c02f105cc13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a72136a1247d03c47800c1d3d8fc8e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05564bd35f8d65376706a0fa8d57e60f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a5bb4be146afa1acc17c9a2a952f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3b93948ef601b1725405c332926b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d8aea6135e40875d2446ba773bbbb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c88afe7f32bd8ed21212c79a9f6bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fbca0b10dcfbf52a5959aede0e938593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646db2d661a6965f2729cc7ce2b2f77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe55e014e7c256fb1cd42ea0f84829595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177242ad702d112e9779d60bd0c01bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316ece9a42511a8384e004cf570ff64597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c35823780c5ad485a519f228830cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eec133e9da12b59515fc6c66cb31e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbeb903e230b41a91feca9a7302e4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abe295f0b99006da1c380c343ab2c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a462e6e28c04bab4859d67c70039dd4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b70f7c39360de3b4a41a18580403a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b51f3e73b2d74d8381beb160799db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc30d5203fbcaeea6055184cf60bfbf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dfcd9e7e740bf14c48a4dd4da1cda606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf66d252917c2df2cdcdc1244c987b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03965447c75ee7bac9a41bacdaad54608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc549639bca99bd87bf8ffe129318a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273a6c406a9b475e651b9cfd1d4f068610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac73c3851a3d218725764cae8ef663611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d37d156725b10f0f7468d8a28b3ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94b2212faf9351ea98437051eb3b73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e07391cddc906ddbd81ce9e8ef96b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69041959bb1e5b3e4eaccb6a8cb4b791615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b941d790ade0a15dadba1a9779b018f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26a561de81ba8f17770360a3330b8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97a92dfd6379e54df92acb5424d634618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82efb43b28bae3098c0c8e5b94e0aaf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493eba6b67d4c150356758f99a4bbb7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdf60d8f10e388dace43bf79d63f9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb37dd6082907265b545782c08bc78e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507bfd09a3cca28b2bd9bdfbc0f94a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46ecf40cbae614dce0f04e0a454632624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877398b8d906ea03f0bb7c04596d5f1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414ee0aa11bf639e966c1dbd7f2bb49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb838f4095591a15e066a2d9164266a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2892f5716d4d0b42f577a16f8d5e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b769643b185e1fa938445b6b88dae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbeacbb9c9181dd9036421632682e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c479ec60740c1be0e04b276a653c24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fca7712a90d541ef033b4a347ca509632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda8215202ff7a3867007cfc99cfc2e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc416e0e301a55c985f394fe5b8f284634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bc6c572a6893933df1984dc406a8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e839fbd8e92325bd63937aa0e58b403636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02f075d5bf9773c8af369c852fb2e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1192e8fa2d018e053399b0d994c4220638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b06d042b7b84ea7a38a2bd92f3d1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf58c8562376a967116256f03cb9813640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018796ca9f0be1d28357d91ff3823520641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95188f5cce8e5382c57d99b3f13aa4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c3ccca0887c2a03d1701acbffa5db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4975fe69b85479ce5867cf7175c334e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bed8793b985150bf3551934ade409e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9f200e858ad55928b9ad53f8ceffc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b4071a6240e5e5784f10621b9fc37647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21795f297afc1c22b34a860a7121235648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdac2f0e75ae64299e07ca889f1156649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b67c1ad50dc7a929b07099c3d7153650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206eb68343e2f204eef6e49a9f0f66b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b01dd4fd8996c605b33531c235d05c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc84b16d91e676a2eb503fbf5c5a5a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab70bae660ac00afa61477d86e07b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3ce831cf3e252d5d5457b28284380655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3043006da207cc0733a101d958abdd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac7443dd038b8ca930f568293af3e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd79325bab719a02202df334aa958a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d44a2df9a3fe23bbb30dec1119134f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec88cd6989dac71d9450032ec069f49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49bbb16a582225f5992d1b91149f0f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5116602d9a79069bfe4aaa82a220ec8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645e737ae753c6165cff40397f2a7fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdb300f9afb563067e8fd29623d622664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb54df8399187cba8febbe5ec8eae2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54d04af5103b985d7488e3f80a0f20666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03988ad0933cbe2afa2913d503d8e14d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7f86f501d08a5992faa0a1547ab51668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb3e46836fc032bb249e313616ef66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a064f4d5b6737379e20f28b86ccfd8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc5a8c4579f0fb2862780169a188d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6833970af1afa8b49c95eaa2d71423672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37beb3382f8ec4aa8d6c0e2ed74bd7b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd66a107f66970d8d1931a20fd38c25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd0c9f281a331d76ac20e3fc8ed983675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d68a0c0e6ecc5619b14fb61e060ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42837e20bfac801baa12dcf1d4f6ac6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a0922b2dd7fe2107fe20f4e4a60aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd29f183f15ed0bcd0af7c9ff805b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b021cce401de6fce1912d1ba79e65f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e18adacb17bcb406f7c3405cf7e648681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856a6e88d2ee59ae0a1e02ac71e315f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25662a2626ab29d5ed03073637912638683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049b7a66bf5216700c73222d820e037684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464f3d78447b06e2d5b7fb6f9f8b296685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e650b31691d120f072ea04101c01901686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0356c47a01350525aed00fb69630f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f247f12a5c64dbad8f819f13f8ca3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b56dcb01f2acf7f38b552c8f5b7099689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae48e632a8a356b73f5fd34d1acef9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9514ad65a3bd4943806285f3ca103691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a627367c7c0a0f458a7c809ac1fc7a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524466080fe0868d1db1e58eaed0b0aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706097bd3974fba4c2a527a9ffd5cca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826e7c13e9f4429ea6ea170f130313e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f4e67200fdcdbf8f3e2f40f2bc4c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70e5d2cd89955c7d04d21b3952f884697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a646eb5591aa62f4ac91ea85e6baa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde705c3dc899ca020b7ecd8c7b020f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580418c0a21b882bec05c1c38053efc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9cab0d2a369474bb0643bb6f5045a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e85c11e715146a0c45095510736814702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d0daeaf6960aa17a4f72fc06faef1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ac7808b79c618f43e607c59f7a818704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b7ff515227a780b6d7471943abb3e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f369968f69979a829cbf4a124983d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec34e5a179cc9abc88825dd549e12c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6ab4434dd0baa60e129ea4cafc20f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bed41664b868292ab9c213f5a3b76709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41a67edf4af431d8d924ee861e6ab8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46cf3b2e8dd07f0a2455e2f8f1741b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c448d81622f4bbf9822cfee9cb26e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c399c4e0ae1fc51a7689f4f170812d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1e2f55953cbc4da673cc82fd770c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f68c8df70a1d5ebf9221d5c5c0bf1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d394d62d117cd445a65fe8d51e51bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc43045bcd709fe47308dd0f55283a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bdcf5a4e770dc8bde03e9c6306f24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd813a62a89692ab276006c05a05fda719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ab47f6c4652a0b5572fc58dc1fbc1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09151edf8a8115cf74d30abe227c3037721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd860de864ada0247e658a0b1d578f15722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c196af2f2ef120172bd9137ec1b99723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7489e9f25c6ddcc8c5b7c8ad3dd8d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17480f29e5ef314966850930404193d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770761e2d10015bf4fa26343cb0073d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b382f5886fb5e5b8f05fa7d2704095a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97cd804e294b01d6de4d1d7f6d0684728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f57528e9e33618cdffb8eb373f5989729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe15de5fe3b8b6347b317854d16f46730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6e04ccf420daf2b1da34c2b6b4d23731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc6efd87b1d1b0460569614a6256a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1ba614401a0774e76e6c4ced936d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518a3f9fe540b053250a47dde9ee750734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3dda1100fa6ae368f8a4d7da44bd6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7babbe394898ffc8ace916de50b01736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1a94cbe5b85ae8e627b4d9c7b87fd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03464837c8ac5e2e3e74d253d5fbd5a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089e6eac9f312642ceef14e5001fa03739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2294a02e8b16f162661d23bd780c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60be75f97b91ad98c9bc49409d4f834741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970264cecaeaa589fe5a128aa261bba5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb506cbb5c40f0fabb1016a2fabd4a88743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d96b6fc5de4b9137507636f0d2bdb9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e529ae8372e1012242f17aa5f52a41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89161d8e76c198583b5eb4c7c1d484d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841227699f144cc85dd845f810a9edb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1455ce6d9dbe07d2c82616a6efa84748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b138a11eb8c9d6aa032c6dc304d2507749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d07c1407e5755eb91fcd63ad9581a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217292c48188e6a9238b99e1c141ec3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01f4f2c79b98a8b076544798ebcadd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b03c7e1bd527b8db92b631affb281753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d171914801eab73187d4a644fdc36754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410afdfc3f356ef6fafadea1058946f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fa5ce9abc0913c84c0f1e7bd449ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1170aaea15eb45d52033d07db4df8b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bca8fcecc1996c47de2b288d377ef5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed0a561dea7297544d5f067bbd423c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>