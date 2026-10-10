--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81d58411a13773602c0ad4ffc0d7c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d125cbdd59677168e23728366924ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e164d9e82d934e1234d3b5fa30f6b1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d090b3350a869392dd7c9904ffa80a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee627e9e8825ba98289617d83fa222a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99604cb4e961b0349d9e8a6c738e49666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d120ad2c350f12d4f7927fec4d44ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52b7a65624bf57678677a7a246d83c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59707292dbe8bf1dabbfa5d4868d590a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89094e4f9e4894558e00abf71701e1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59467044de4ddbeb5f79bbbc42f69611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb988f2a65b05c49c4752cdcf3bf5a6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4726c24ec65c9eaec59dd25100abe3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8e40a93a5243c2b000e09630dcada14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964606ea6dadf15c951a151af2528f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365fe11689f3d49e6cfe88083f9431316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb54dc48e33f2199f8a782d136f0d0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3e46acfb7b622fbaff1108b83053818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be74cb6c6b52af7d15690e08ade74a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4cbe9b29a7ab3bedb3781f7763bd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92c68a9b1e6af127ba79bbcec7629c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda6ca1ee92abfd537ad4909bb14e9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4fd5f443bde5cbede91c9bb54df9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be368d28b1ea854d9b525d9d652e987d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fc4d6c4929b4d5f5d4b5745ed45f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18458d08b2deb47c8250e2b0e9bfb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac50643bcc35d26bdc7d44de7659c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe1bc29d11b82a5302469b095adc3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f73cc02cec8a87c8cf87a7e679055229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2d368204a0b33847c370a1c27a4f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634411b54ea6f9028d6411d16189c10e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca60220fbfa77c70ab5f620224a9c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17ce0cf4f5b0b9b1e7dadd5d0ec7ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed0c4ef538adca2f8afa19c9e305d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e755223f032f08ff0aa54b420a7c7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35088c6ad0222824936210e175c2ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe0dafb2aa43e6881c346783d0fcc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb1f707d95107ceeadb9776544fecd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce0a59965a8b29878939e56d368c6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95aaa8b021f87029fb5f02e60257de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0907af9d6161d6d9ff52e2816571b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c69ccfba5dc13677e963fe07ad16142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ec158e313c3c5ae81fdb6c523caff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc6cd907f4bd7003f9839ddbbd0e7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba59f0ac087fe9a78f1832aeff69c7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055fa9e2d73ee2579b6acc7500f67d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc733781aa06c6ae7886162f0d080e3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242e088537beae5e8dc90cd7d1bbc2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6242bba5b20961c782773e49b452dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a48beb07d2cdaae1d28accf3f7a4c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a033bc1d8f14840a59f528530e911c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc761528f0620733a820cc8693a37f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446afc6f72222a67347160a7e53bd54353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4650dcb5d4058b22f40683e190ae97954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdad8257a4f53eea71692a39ac414155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09d07c6fd2adacd739996d7092b9d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b404e4362d85ae3b05783d2c3562657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d268b92cd520ea51415c017f631dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b73525ef0da23a12d8c88f6f4671f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024bf95d43f78604e94017a4282eef560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff04b8e11c37200bcafbf76141f60961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3a834619e932c20a4ba7d0b45970b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bec5a81dff819b17126043e98cf01163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60fe919b3b6df4e9e20265fb2eeaee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6751f0caeafb2af467bb90f931fa065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bad3eebaa48cb3386d3452990e8b1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0838f0230a6e1c605ad35413a27d8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da27fb1ff83419e5b37e2da0284adc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39875b379d11a5be99af2051c4d545ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0f39501a28e67ef810473235a3beb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2079c01628afe87d94e2fa5f02cdb171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bead3a07d655db170c1c99e4ddf5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7203e51e1615b11c744069b0e0d592e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667da647985526517ef76ce353525ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d27dae871cc0e6a2a164b30d8ac2fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96f5957e4b2f14e7b2f73191a86ab276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd8c2a6645ebc5b7db8622711fb11d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d8b5300489c2f28126a8a70c0572378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4894815e8d6ce341c117462913c8e1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a7bc4d953b13f8987793c8902101e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40565d821e594ce96af1895f68fb7aeb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913e4e5af7500b6a16619528d73f3a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5075444c2729d58d0baf980fd20d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee7374a52a01bd50fe29e53e5a845984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73cfa76218b89f380af774c1b3ae0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6a879da069591c1386b6aadec6cc886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc07c82b7c81c056ce5d6e3a58146e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a574109f55f491b45d522a1a7799588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883852bea158d0404c38d761ad79a6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a69abddf2d1c8338ab9096fc4b10ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6685cef51a7859b6c7cad9b90171a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207f4eafbd40770123f97f1de3397e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6189dc65c6f094756eb2236deb1514793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a333f85417b97dca0c18874a518573d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6f1902b69166c6a762828e7ec825595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48abb8cbf47b42d57f8c60f0d07fc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6928e916f4d76964faa8fc096c45f9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc82ee8bb8d404bd602ff047fbc5e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3ffd361af6b02b05dff52ae5b815499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc45de54fe5c0ba910f9f3ecc3d0bbe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b72b8d97d040293031376799a9358e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b382b798603c5bc4131eb8dbc4329102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4a23a1574fcb13e4d451222f8f9d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9067342af089a9a8e4e19e07a6fe427104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41048dfcb797698e02ab28b76fec4977105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0c03f245bfb7e5be9f09e7046e1ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694300a363858459d84b5e346ffa9a82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4134849431bab9238b95bf87111bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b40c886a04bba4fa3ab224e9f17eec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f8535dc85b2e576ccfb25d7433c88110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e12afd08e74a73088b337a59c99ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38931334c7c4d503c60b60063a2ac1bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3b66ffc0fa41c6363bcaab0e554d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df90a116bcb9c71b9a21ae59f5078a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d9d2dc4ec221dc2cee4ee1d50c490115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc468a2de4f2c72ec5085be0de06aaca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b136d9473a62a48c80944af0eadb85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c882709db1a023420f545bb1113170118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5197ac8013c61dcb4eba911e6dcd3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f610d5f505e91a7802eef3b34ece52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fbda2181d340bdfbf5dabd2f5f8f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf9f6a3f61f1c17cceca201a3aac73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9181ba352dcaa1fbafa20b7420cf2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ec32c2ba778704f92b3fa55e50e3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621b58b2ea0577bc6221ee2136905b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5192289e7792164ef0aeeb243104156126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb8e4ca684bea9eca3920db37506c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e47b5cc3ab6e9e0fa11ab5c1b1a53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94426049ce89b7a2beec920033aa97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46dde97f75b8954d6c1a318bd5f4eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6d7f984d13c162a7490488ec15995131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59362d61df4c351a51c9dbf4bce5f437132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e9fa04a33783971137a0dc2d3e1d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be0f901ad3459d1dc31865318054b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92207e174592b6e4fb56ca2602525400135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca6fbbec1ab1cc0364444c239d102a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fae6a61c84fda39e0e04dbadc016f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2bf6ccb6b2d9ee229f31f739ffd30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be073861136388edebbc598c9eb669b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8dfe01db8475d62bd6ab3fdc9a968140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b476d50ddad8b332f75ef4a43519f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1bbf55c6031056fb64cf3be1a1159142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebc4d60f62c6f03e2594f27627142c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf7e294a40b1d38a5722e47792325f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c68a18874f18a46565c546ed7a3db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422987b550dd86d1394cd36cf6dae422146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b6292b352a402c3753c0c593b9d7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90452cee6a7ae06a1344e0c7c6e8109148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8363eecf098f39fb90070ff1ec30247149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d4a13fb5db47fbc80c3b40b055911150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cda50b3032ad06b4428e392b19dac5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc08b0176f179123cd3894d9d32a5cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab14ae48ac4def8656f4a938c1e758153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c9b07f0bc3d00923ece4b79430db4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78905a47ac24306664b2fd2655a612c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b89649d1ca7567fdf6771f88002e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318a459272a3c6ce3f992245592611c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7a2de82817e835e2afa9487809e06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cd9afb181add875218e7664a1429a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079bd98cc386a9bb69e7f9a449e26b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b161ed8f554c8e0f50659d3ce790e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdea4a6384822106ec59af4e93b0c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5081c652a98b3a1896d6005ef2a23b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500389462b2a9ce4eb4666e776805d98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28faac87153a270d5602c7c3076973d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856ca566f039c70626e01e64a03c2f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc677b27915f421ceacef722b65884167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07e1d2b2fe413a1a310858b092702d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5a3900a8b1de38ada2e8490473544169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11f395c3c01cff6d97b9cade618295170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f7649fbf6e64b5a6e98508b240552171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539d6318ab642318d3e8bc721aa3583172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1710b0c4d72469d1e68ea1d2b210b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725d43a445094175339dde3366a1796174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31e68924fcd019a631887af98f8957175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f6178b8d04346c2db5f0837b3908d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58012b241bcf5d087766be82ac8595fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a28edf7367e565e8e863ed45da9b61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44ba71a8218deb48abcdc22d6d0b42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a1759762cfb6984caaf69cedd8d15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83627dea9d83f275a4ede60f3db3d7be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1053cd2f03b444bb019b336cc4914d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926924d0651d92bb04e7cfdcdc7c509183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d61ea984f4e35d63a01764a3fd2415184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe619fa4cb046afc9b3b98315b1249185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9cd8f9b5942063b9799ed1c52b22f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1aabeacbede123617ce481d2043c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef371ccff4cd596de8c3679c060660d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafd5ca01d8c42e56a6a0feaef9d4fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107a4b42f0d0d2b989d1a42d29f9fcc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7987c2118aa4fb918c70c0d247b43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407454fcccaf5e3bcf26b4aa69c62c88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f1d451f641bc799be088d4760604e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f759dbf7225551c73c1f177920c3de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1d27277d6298b4a2a602caaa08d4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65aa69b09341870f192791e7228d64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bb433295eacd3540f4a1b1ca492e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f03cf5814c53bdd784dad43e4e6b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e46353cd6b705b950d91897d444b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0aa39b2ad0c3787d5d3a5d51e5926200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932da2269a24f2f9b7f75dff1574990201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d075d547a00e4cbf2112c2c81ef980202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b420db00b6c0d7d61e2d5834b4ac7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc707ecb8cc1c557c54302f628ead662204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68601b8e16c0a854febe81dae02476c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96131667ffa109307f7c6b5ea9c91f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf998879cf0c55ff4f16a23a2cdbd0d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c8909d63fa84de2d1bc1f72cafaae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94261542dd0ae942328cde8ff19b518209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edec5f2d3adc14042df007a1e9a613210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113d83aa56aa5b4362133a263921708211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8913103de7081e1065da0bdae7f154e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b7b9588488955d4696a99f12520c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17bb61371d0f65967354f17c341bb6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da33beb5b0b65f12423efee5990832215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f7c1a97986e41137f5192e621d60b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95877797afc94c8936701c7cc8f853c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cdd841c0e0946c6e75a2a8e7cc2ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a93802364724686f91cfb053de06e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24168e65f4d8d8aad3a579f94e43113220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020320edb6c7c5c08cc53dd57b186c85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39aef2ca829eb2f6182f0c38b7005d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0321a2b8179c706915d59ae698fe6d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2984a99c6c25b233d46c4b2e4d421a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b564cfb9cc106c40cb5980aa700c89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8113aa96f1de42d43bfca072b70ab4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151a9602d3f3e48a7cceb6ee615736c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48047e8d78e467cacff40428d2711696228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e690d18a2197588f3e1372d8dd7a6ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646d887ab4cdef7708239f3d486ae1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71408bc010d1cf7f291c014678feb27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e60234ef178b81b8c98cd237e91bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb90dcfea3280c8e08010416dfbf8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94ce478d75385195834cce82ed8a76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243724052fc02e246d87bb5968f6996c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f976b53e086d97a5fa44dd652ae3e64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b954fa2ad743cd7a9ddfcc44a7b8b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844e9eea8bccd43ede28514fca9007c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96f1c3685b05859c92e9a06267d0e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00cb4790ad65f1220080cc9dc7517d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619450429f61abd0c4a6c4e4d35b00f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04870c2b70cf5b1b533e7235c41b7cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98b75af92a205fbd28a41f327379c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513609b59cb14afc08627f786d1dc4a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc75234b9696e9584448c5901b1aa1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45723b408d876a5d7363da94f7765f79246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb21d60c15f0e5608c4b24cb84e645247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a4ce34a37a8263a6c00f72902f0bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc720aac5d2ed20c95db44fa8e10fb52249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd469db2f3ad2c20f90686f5f53fe7b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a10189bc276836068f6bbf81a75eab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf4599a6ba7c56b34946650c2e5f30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff30539163e3da8d88a18879e7d75a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22b886e830191573354d56debc9445254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16061249758af8c0f4197e07b2821d58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c6e7d235c998ee6127e3d27b17a88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78943da69f2d6aecff7948528a393e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45264b581ae3271d43d8506c505b28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a462ccc99211016c72d39f6d51f83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b182507070934ec058c027cc6d385260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed12c1672f5cdfd55a6e6652d7558d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d550758d8a12d816fd07031cac7a45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107e419b9bada6c5560f4f4c322716d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12842edb3de05d885a4b8495888df0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331c300dcd04f857122da3420f9e8f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c333037b590d7e5d1b33d3831ed8952266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048511ddd98b1655664cb722fd193773267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68cfc516f5056348d6857a15241707268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d86244f396afd16ac020a3c45649a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ab0196d40f1d594a4edc2b014dd74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2463e4fc74381bc250c84d5790db6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d18edc42e3eec2bf337a4ee2fe7965272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8939b88f377a4c497971e3b90b683273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b4b16e8aeb12adf3163c127c7609c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549633fa97faecae75459d6b87412b73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fadb2185598f8d2b5be4eb7095e48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59254727800681a9e8476be28148cf75277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499281eca0658de654a8e5a901be782278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eb7e117a019a7a06859b37f1ec0d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190545135943cde55548441834fb305f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707e269d14b127ac2a0ff23bf913ef6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b6e7b6c9799819f9c787c40b2ab46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea584567167482d87dccdc6668a3db06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b947b372c3a658879ee67607be01d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb60e0468dc771a2112b8bf232e24c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98272626c9aa44e4ad925b0fb777d45d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d067207cd1fbdf03d99638a0eb997287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e5696ef174347fdd61cc35cc22228288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5540826a4efe52cc227b91dc31a6620289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853062dc6fbda701539756d53b4925f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eb1a60ae19d1261f57289cf7cfc7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512bbe3f3326a8dd883d445410ab30a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcda43ea967147489e7f8576ef1edf1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ff44086620021583476ff00cac2d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dd9d02c5fadfbc5646b7cd6a32d09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f517cef4f535329eca5d1d4f98dd7ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5615665a83458af459e087b63b5fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb34562e068c585e51338b64cb3a86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276c3cba217b878377022b407676bcf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2af7333256d7d07d81949f3ebe1fe3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6983a063e2452d07bd36fff435115301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf344862d6bcac20a77501ceb6f84f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261a151d4942095a7938d1551230ec0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cd3fd63cc876a472519e4ffee5a8a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc2638de3933700e68abf1a8ead5bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0575b92c3607299c42fc87bb3066fcc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e999d06e0dddcf1cf855483a18716307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead17b3e695f3e312a735b28d7a0ccaa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97486b5d85d9192025c72dab7b2835dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a71e437753b087e7eaa2ca8612df8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658e3f739c583a82eb13164401ab6c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44574df548cb09207593efb2b814c06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e2bda92ac6234a8b49c0cc0166481313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af867395c06cee5d42ba02f2270eca40314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae8b088d4f3af133bd5b008c3147f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50411aaeb522a96241fb04da6d00b04d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15291d699e95aee461aee5176d2f3158317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9a71658b760fd734eeafa3b0dca65318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a260bda04b1097fb5b1f1f22219b4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c2cac18273a72f2bf435c0bf8f3a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c23bbd76f4d701f7a0ab07eb273d24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61278fbded2a1bcf14458bc99c38d37322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd177a5c977a115883f457ba5ee8a69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf475c45781c9890e4dbc691a3c267324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ea649ec9174c3ceb415299a071bff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef378aad64d20109211e5b921525aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a575a5352cf4a6224dc059b5bf89a9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cfd9f2474959cb7ceec379855b98b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc58830c159c52e5df9b9f09e013bd3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050ac15c4448cdb9c55bcf45089f9dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86978c38e8520195b173f2e81e4028c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b864ee90e2c941b72dc7b064150bcd4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f5cabcdf38dbf177c0470fd0b006b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279adc57b2c1d4785ffa02e47748472334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef46e9b18130a2f5a7aa49d403f657335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fc0acd4774faea4b3f30953d2b9ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55437cb8cd11140bbf4c93725631402337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832188cf65d2c9f39c23320ced146e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e45e3a873d084ce1df2e7d1bae297339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8da157b6c25bf15ba6f0887d3020da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cac99eb09d3b39a8dcb72eb4180bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd10876e61d795fbd96fb8aaf5d06e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8d5bfacda5765685569f42f18984b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006328656ebbaee58a3e557be9d98f43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a60b89faafb7f1e5356786d8f0e15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09fd79e188ded5a961848ddf5864d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa476519d34649ed7c96eae63c679a1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064e60ac734dbeea7531252f9ae41cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb01379bd1586a1ae146b1559e9b433349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec1f3fac940f2fe7791125f698f910350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d4488e6c7bbeb8f7b5b1871a70ecd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8165d65b9f657d41c5bbbd14291134352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba58661f094c3c8eb214d2b8b812fe1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81a61d89abd3b41436fa33ff17b427354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df6a54f20dba0d66db1f4a08ae728b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6771f52414cb39db7b362979e63906356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206232f3ae1edf8e1320d4b192c88856357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f47cf46fe0bd44411479e83d947ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735183699173b4f2444867a25f4bb3f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf1387adc40ab7179658e3f8ead9f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0770e23bc0443abc7a3865497021eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77a2fb2cebcfbe424722d3d2278645362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2346c7709c257448bd82ce8eff7f34363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2fb3a389df2ce51d89802af064434364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da7af11e7deeccf1f6af27e1ca1de8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad03e7d3437079f3e4ac55b487ff7a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d46708899ee6ff948e3078bc03da31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b27410e6f46c44ba05fec129ec6169368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4addc5bcd32405ba2dd6877ccac37f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7c594174eede0bca3c1f30fa4427f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee798fa39d8e1c50a502f3009c7491de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf669bf9dd404d1ed670edfee3ae4502372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb849408f0acdf522c2485f4be0710a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77337c8fcb5c1e7f78587beb5858fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bae58526feea1f09f41a8c8d0ef01375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c681542b0f30b7f3e74573c737a977376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390006e7a27a5b652cc9fe335486315377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adbe34777190157a93d8528483989a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8f4cdefff54d5b8b0cbea4ad75a5e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b599735cb7860dac6b0046b5b5ab47380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25565bcd6db7e24c412388da2c599004381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbe63cb3d01abd262e95f94900db7b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef8b0a52eff92142f1d4eede09effc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d0116d2e88f93c6d972ff4f7036ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132016cd2dd8bd2db00a3ba96addfe2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056d36ac4472807f634d1a8f925210e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cccbd1236580b1eb61296e53e1c595387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cd6427248c54318dca94930698e5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc16565cadc5561eb44ff9b3b9731f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e608d5cbf797e7d794e7000fdcf4d3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb5dcd83c0f74602be6c4e63506aac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79acac93dfbb2bdd98443d0faacd0ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaaef63481cf5b791a9b714098ea5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d64c854d591dede06d28da2a7874e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113c43baf45b04e09e0e12723139ff1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f67ec80e69f291437b654e8a7dc07396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b23341890b74a327b1d017432df5c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22411d116d493dcc7e23d447823e4a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93577aaaa15e47bb804d5e6b2c54601399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aee6cc92256beb5b2a54343b94492a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f7d3237e5c792ce60bb50becfe53b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c57aa9ef3ae6e7b6563e1bfcf34624402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cade288adfb38bdf393211fc90c6b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca9b2829aebd13c61176c8d2093d9c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c815e8abe739cd0ffa9ec53c65cda9a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73787cff0293fd705e00f3824000203f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a404dec2808418b078a73d6cad5f06407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a37515a361669a4ca981734f7f1f85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1bac413133b7d80c1d91f779a6586409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ef78176f0f4e5d8caf41fbd4d4234410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be691c1bbb02572d11646f897ea5d9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f338348f968aaaf1918bfa917072e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8be38e76cb8aba2ecf83b1051551ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a148c6e4e17c1ac970c341ff2dcaf90414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8991f45fadb4edc9bb3ded7a2d58b8a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e69762d7200b5863255105e73de438416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dbc4fdff5f22e77d0bf0d9afc47fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f04b5b539ef7218bb619d099efe69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe84b87440243b7daf8e7684f03d9e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d298f446548fff72a7ac858fdb32b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f920769d9c1527488b7d351311a98d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97293006bb879eeb88ca8c6b87b633422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6cfad7fb674857dd26e1d38b40e8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9f5acc0fd99e1f3134f17b23664ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f24b93d4ea90080633fba54387580425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef787f27fb6e13ce0367a6c36883534f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476592a14d42a7b3c3097e0cc020489427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3c636d1f1be341878c52da8fc55a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879303eab47d7b87bfe59a9726e7fdab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d0e7c33d3e2c04bcac830e454e093430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5942011e2bc782eaf34a908ae7f691b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ce390c10fd23ff2cbff7d143ac6b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d36c675483a1e6d35cd9e46a0e648433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f80d0b7d8e65ab7510c11191273519434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c70d3589ed08d9c348b4116a4f5cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983969232c80d41051dbd35f5072e62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03ad3a6d329b31b881c2e580f078d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e799a436ab30709de27d86d91e984f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110e1d7b497bce58b5a9f4b98253142439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5e678b091f21a92ddc55f342c94f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d40dc54b6c2e506bb3970d8da80f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c14403efa083b2daae4917abc0de1c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905ef134c298e368d36d80fae177b7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e83407bbb0c1daca4976358a74ce0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ab68cdb97fc77faceaf55e07a0ed4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c267d660e1012f05678dc0cd1cc7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4746fe85459dc2147f0c9c6a1d7b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eae5cc1a2c611cbf7fc12ac34d3c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3aa52465442117e343fc13beaf9f43449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01562333adfb88e046dc6c5ca1d7881e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35a97b8a8ffa011db1578da7ef8c6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c8b87d7e8a60b2ea4506899a289fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cf12eeaef313085c236dc98eaae05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f74b170be5764a334feff2f9cf3d67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcb56c76c4b39ff9650dda257b904e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2eb83ee37cd3f9d510fc4dc00053f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80623a48ba662ecaf3f623cd1e5058457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f1760ec7e4da75f12fd0490427bec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967a8fcebe291298b8dc3d56c38d05a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6d3308af43cc94fe3e679c250c418460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ddbc4bd21c94d0bbc279766c2a919461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f83b6e065176daf1cd43e2b0c4b87462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2f72624c3b1fd75c870ee21c7cccb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586ca9bbdfe0f175bdb9612473559bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48969de87cd3c65c90121d801ee45556465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de614018027a1ea77ea424702e2bfa98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3709a1d180be63cdeb695b86a784676467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd769d05d2d14b860951dec73228ae4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918d16442381fb40bea35ddb1d47351469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5c6df364b8c4dcff2e75c60ffb64f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35156dda1c3f872f5c3cc56cc8fd9f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a1af889820a9f9125487b20559420472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57733a8471a995fab67884cf350caa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ffb26fbeab4a9a4c2122a6fd94cef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b9bfca90ac18794a1e8bd5f6078e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f0ec9bc8ef07ff4c58c2f815ae23e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e16f38796efac190e99a0523beaf9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4c4f8afced9a1201e1eaebae2347d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821c19e406bed8bdb1b5d786f49a191479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8036c6c27b8715b55a3400f0b8fb99c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7402215711438732cdf72bcb2ac68481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ead5c503589a959bbf4afae5b1ad2a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abba7eb57b42b0fb550e7bfdf0adea4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dc15f1384dc5c77d673556324218e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7690ebcea576e713de176d2e441fda485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef30b95ff1ddd083689a7c5728f0d73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502584fa787c4017925fb97a7a9b4c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820faf53c717b32010cf39e9cde4329488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7450a5ff52bb00dc939e8b9559bf6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaf6bbb5161df87b40688ed24b26b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c28f294ce5ff1bb69575acd12e666491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8715c092cc910ded8cbf26a2b3fea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b805d72ea034a7ff638a4d69bb425493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf0a7939cfae24f8a42837c04e61eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35973992558a883767737abed303f1e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265adeb9f975bcb022379d10a68a9a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505b54a420fa53447b135bc34531444497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a0a572fa58631ad519ea269992f86498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4a73f80b592e21b130aa190527c7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc2f45f1b1764f2fdfce8ee16b1bba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e522325d7a46f7159856e9e400d34e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab450f8329f5325ecbac93f9cfe616502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd00ecce12f3712e63421b454c8385c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662359030791697e0c49bbf5222cec0b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e5f4185fb6fc06324e3007668848e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3775c7d0ef906b9b3c61b421af53c75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9dc21e6ee7d87131ad439ec5f94b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73640ab93b7185e6a0e8a38d1edc3255508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc18b76f672dc6ee81b5de73b4d6f1a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03879b68de52ea79501bae7936ed27a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eda2847df41fe58cddd208fabf061511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b988969ab23991aa2183972c59c95b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071abf3a8b1bd13befbd973b5563a574513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a0178b43e2373cf015cb80aef9949514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062819f346de589d4da30bab56a00b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2959f0b12764709d276b24b6ad4fdf2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc410d00b6d1d6cdb352221f52219b77517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91969532daa7c29327613d633178812518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342464305354d17b8023e5728f4e0191519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cb69eab0c9e3971a33a836b91468c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107a09abd5c428732329f2b5ed310c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e056c0407eab931756b7a9f888251c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6222c19a7588b54b73e6c98e06d59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74de155a9187a96097e16b63b22ed2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cc35ad9b71cd3658cd7b92b9400fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606a7fa3c9244dff89fff26b4802ece526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76e2951b579a073a26e40887ab7d32527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2c53edaea61398a6e93c595b84a86528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fc39b3e6138da66740df02dce2e6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a94cbe369bd326a5cd1bd1f76a0f3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39f0e3d8503fc93d9f6e77d8104153531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4343ba60fc96e47efcc5d2be54e9f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2275844e78b3f42b48f50e494b3bee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19165e14b1d1854f893bae7d85c74fd6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd15a0627e90efa50d345b8f3714c07535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043236f776747cac85be77a8e9e5dc8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78852c02bb90547be264caa5e2556fed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47f565867eb8d6c0ba46fec93b62c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44ea83a0c015ef99b009f70a099bd1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27c4f4351c88d9c8e510822d2fedb5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceba1b882cc23d1173835d8412ae63a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15ac39171f01a7170e000e26e6552a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a253838fdf6245f72121da0a703f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa8388a151567a91778e8dad47ed8e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1603b371e5c7e1a5fa88a725401a07d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d3d8083a569716dd8a00c42ee17c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca04af9149a3f865e8cde4e615d50fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae44fa2d6b0bc3b03489c2fa35ea05d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fe9ea18f606e75e6ab98fd7cda77d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08875b303eff330ad0302b292f9ba9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca4c08c96a0325db02ed164abc1029551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03256c4489d9f1f9b714108973bf627552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fa1ef6f7b1d7d8478ec6db98ff0bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c22a889f2338ddd1a64b1f06c0a5be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc85eace41eb3d4bc100aa5418e006555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6e6c533f6329c9890bcbd90b2c7f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe889b5bbae597acaff39cc3c5fa12a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49853b575b71be60ad70f68af2bc9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85967da3edbf4624272998b2b7814863559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e74eeae8c399a88da2fd9ded559a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73b95ab2c54cd322bcd48a79f9e283561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e800eee11e179375c02b8b6978a84562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c70a5493e92c5b6955fb2c8cfcdc1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be650825354ae0d77707f1addf1ddf4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8317bf59fee8a08ac1943bdfc6ab48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da47b5413f62f6dea55b2d988be8d50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c9a018d459bdb5331659607e3d29c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abd0c471003fef235fdd6109a4145d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4062c72716d9bf413d5669347500f85569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20ef5063721a38c30d8e7ad80113fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912e59f63f071894e65a4b6a13df5ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918a006397701572a7825ba890f982a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d451169d61ef40e8bb68314eb5102d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f51bc54d3705810367f3e0b72a5d1e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327387d86bc9b23502d66c37e6a9610575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c8a4ebebd25e340b27dc6bedd6eb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b90fc0ea597b0fdf7b55fec9c2775577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d191d912ef0a8b5fe22629093edd2c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa503a6807c3301b56d7864cd0b125d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827e36f38abb633f8359bf6ffab0014580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b1035f795703ab6c62184d82ba6d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa4d7c44543bd668d7bec97606920d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800d20e2cb9579e604d32ae37e93ea7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfd4ce47f69d0d3fc7c76864b93020584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d602d921967dc22664b8d027b41d9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bb5da1eb778e8baa9dacf0ab8cf28586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ac326fe3ce171cdc5ece95dde252c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c15ec777015e32258f61a85cf1ddd2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72502700fc1b6dcb1f9730bf00142103589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a61c4f613eded942d1ead4fd8d9b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd63a003247c2786552a9fbbd793f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cafdce802158b1b91921e948f6f2c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37a183dccca3900582a8e9272d8171593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3b1937127647ff287ce989b85ac30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbcbe2c8bfaa7f6984260122f87b93595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9ec7ca5ec146bd55ed94124424fcb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cef0efcf7e53a59310eae00555db1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffbb7be155368d5c5103d5503e3bd0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30708e1ee12154a489b371b635680ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fccfe24923338f1ed29e0835a5c5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d9bdb70d79bdf44790cd13445efb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e73c5b120a33728f5c93183fe233de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3a873b1d3b37b5ee9335820be9f51603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505f1c19f11f6b160e10154be0afc63604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b674343ca700f027b267e906c2042e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d67b13baf96f3914a8a1047f39864606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a04460f58029e93931b11502eb8d25607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0fd2868493761ad8f5340a10a019a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9a0a726482a832aaba589f781592b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde6bb5578638a9d64483f9bba66811610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba154342188b64bd051ee9aa5e67d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ec0094963ecbf71f76589bf7ffe37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538caf16c4e0b43d1ae38358b4b6c87613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824c267538f7cfb98e64126d65b92ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306a2977f9b8a99445516774ce65cb2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243c1e9ceba45cd514225e33e920556616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20eb0a4148d90aae2a806855c55c050617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c518f7629244e99dc0c15dac7209be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a19e1f90c0c7609052d35d7e5d426619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2d4f76f2ccab6e5ef319f052258d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead38793cd70e1a33751af69f9c16b60621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960908c22abec5b6cbd1ea70c50c62ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e7c007ce7cd397f3b48fb08d2444f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e37d34a14713cc5232c5d7b4789a31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8975cb99a3dfd487c0a1b900fa7e6cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec696e43d6a1df54f8d4ea7bbc777c78626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229a3bde6176ce7d4a5764500b983b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1789cf502fdf216cdc780e04513fc6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f54374d91f2c81f0bac6a1bc8472d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65a31edff208447499d49de00f3913630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89f29ea2d0386311d7e44b7283673f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814fe46c79441b8e3d04a72b298a8eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8f74b261e275d4cca19406f7bc679633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab19d3c04131dd81340f4c0ae7f9820634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a149f7582c68c047063e68419214fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de817fc86021b58bd62ee2473dc3e75636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facb76a3d70d2b99e9699e0a5c07bbf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b15640e3748dc95cbe7a6000964e30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9687e7c1939566c5873ae6eedc93b75639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16ac4de35176973bdd37480ac2cb3d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145af11a38a613e9552978c5c0529c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61436f5f5e91cc2642908cab66d8bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd229175c60766a4bf32aae2201997643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc42b435fc36f354e0cd2bce06f141644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693befdb8c8fdea421a7340685c9b64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2b863c2499c5385c069d3b2735582646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a444dc56b630223560c5e6d201ed4e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913a792e4789287d1285dd5fb3e164f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79686e75175b03651f0617b4be9546649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce8212868d50a735f767365fcaed65650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cfd623f8ddec05a1bcf21c14669c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56d1b2884edd5674aa2456286f9564652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f2783720a887f2eb34e5f701b7dc8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ffa29d227b737352b7f001c6a0ea8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a24b54577afac276018bc38853e825655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d12c0e8ed1cb2fd6a65e0be54a62f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48afb22b7147976597752f8bd5f201657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54719b2d4d433c80ac340124f57513da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49218266d5e4dce5a1437134b539407659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9394354fe35fb6c560220f8a996ee9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513781260bc14151122b8b53726470bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba41fec977ecac68c19e5ed3a58af6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0b931fdc88f008b3f9b7a70c21fae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bfb0d52f7f3288a118df35b10572e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a493e160e85828d0772d6371b54cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473429fd49a6f571c2691e262c39e269666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51002082e8e91750c20f95ee3089c1aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dd658d52ca56b021696109d37656d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcf6880df3613c9b88c1b935b3d39c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1667cfb288a3ed9ac40d9d051bcb3a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b95216ce849ccf723c378308530731671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c426c248d11bc314616ea86b0f5c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c756df6733759fe124a07a766444e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbb49ea98043d2aa3e78790dd44ed3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd573e8a07854e64599aacf93fa368e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b42ad61f1b6345aa53973a0201431676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe6687c72d78789d4d80c54d864c32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c52aab34c68d23b679b4a6bed05dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312ab24d27a13aaa016d9f98f5e1d3f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaef2262bc80b77897a9ca91462ef78680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10cb2c2c107ea61b6f510a4f1c57ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d2cb9a7fdee6177d204c96ab1a3a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695571a741541075a54dc43a0bb824d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab87848a5d124e2ac27b284f126ec1b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52f5f12e34e06cbcbe3abbddee1909685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14858fe69aa740831f58ea1f098441686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b8bf250cbafb3f92a6c5dd2dcf626687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc67e72ff9919c4adae319e8a0a591a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de777c41dc7c38460d36797c845e1f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f7f5caa87871c076fce920c056717690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d212de2d97034210f75e2805b9012cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f317aec8454a3f34abd00e1a8807b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0fbf0fb3d32588ac65c42945dc62d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae4f868fa4b3566097f60533d7e48b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6dbc5070629fb3b58d4eab8044cc3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d72e9e6e216e10817a4cdbe4efbeac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d646d152be0fb8009c5a868dd0debd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54d08f626f4133749e35f6c4cf651e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa8f5ac0e90357010579498f6b3436699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78594b2caf7c8b1781f09e73021a3b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95636f2d947f0b86a1c3294f990674f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d31d4d9ca9cc695b9fba78f925d179702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f6f53afee70c34029f2eee491684f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9832b1cd6773a9113566e2b181b2a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71a9b917805a2424f192cf6836a869705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6cc250892f3907cf0b6a7dc40c2f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff643bcca757d87df34f7e5187f054707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c3a7ddf9f840346b7d4cb05db13da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa779f161042f539230e472047dec9da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276d12692132bd978192e10acb6c3fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d8761f10b8ad77de1b9951f495d57711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff83677dc99e7762ca2ee932c86794712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707e6bce25f24bc1a230519669a5a4d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbc2d893a2fc6ae7eb6d1e32945805714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c560dc6a02fd02670bca8b5652e038b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8728c194468b106bba91174de2b4aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ab0c228c3c87471831f8eb7ed0c81717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a389d98590240bbf22a67da2b97eb9d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16786008f21cf62dea7390d9194ab69c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2aa71509084fe8b3b07cd3faacfbb4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f050ba7debab34a337069abca0d6a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fde879965ee5e4d29a6702ece0951722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eac8bef27dfadaa7d8bd9d4f77cf16723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe4527d07915860a4dc29a98679267724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942948be82f575cb40ba012b72943d67725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352ede219fb20613051310a575812b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545d4a1f995bb8b639a933a069a2f78727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fd3a34fc00f483d1a6da4a569f677728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b434697cc08db863c2da0b04b5e8ee8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae653f357e72ceacfc9dfd583724c64d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d0a833a81d73bf8782eb7aef7b34e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d1840fa9b18bccdf81e26a906c9c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda2685ad35d18e0228d4fe2d2cf110733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf66b76035fe36e93c4b1a8fd79f12734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4be39eff364becbd2c8c62cc5c8e5c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd78da2dcad48fc034eb00b465b6291736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc51a72638442e594f5ac69f87367a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1d2a9a4753318b0fefc512f05a926738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe558eec222d4c8c12b13fa6610d98739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c85709faee872ecbf76ab311ec3087740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556375857f837ebb047dfbeb0422011a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86333067cfbc39733dc5b1e9ea4ebe0a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf9524713c4b739601b6c9d2a6ae3d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa258d2460d008ae139c412734b177744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6b4d573c26e9f08f025486f3e7ac0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f6da027c42a605ccd6e10923b548c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c223e4caddb0ff415e8ddb324b7b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b2d5f18924612d8af219a6237c7d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05f4ca8144d3cb6fcef91e5323b9fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f010794134a7d4bd58bed49b734d537750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58241d09db609d47c7dd7bf7b32fb0f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76331211d536c05fb9e09cad190f66752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d3adf830a756db1c4579f1db56dd3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1774b3316c84c02bd48c0fd39f2f3fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d7fb6a1b4f0e86e105dcee02c3bd1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a1e557a10f36b17a34ba7cffe283a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbacd6546beec8647b665939022f3eb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d978318a54dc60339b15e9c22c2cb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72439525e52419304efdf367108cfe759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd215558437e8bde0281511a19f43ebd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652345958d4dfaff7ba2df7b2cfe609d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdefe598946dbdcbf4a65824d2938ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f32de0cdad1fab8d30925cbd03c1c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f061ff21ca0be21e6b3a16c34d2b4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2971a6dfa219de56cdbfe4fa03d3326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d129f73fd08b70a709d6a8c85b40e567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932c670b2bbb61b4d0ef1a6abcfb21a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a261a8ede4fd1e0fe3d3e04cc9af0889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5322429f611e2a87685b7faa228773310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e22f189a167611edd339202a28b8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02cfbd6f3fcf5c03525cd570ca97d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e13cdea10431efc688a494a41400f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a924622fc1fb5ce7d908f075bea70214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2339659ee4697589604adddf2a52315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e97064c3f902ccad55daabecbee2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0d3909ac4570ae91257674c4c0db417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d2d9521895ecdd083e95f1cb169c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d924933debd5009c9db5ba630adb57919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ae586b3f5189b16adbbfcc4fc05b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2770ad6f21799ac35651c36b1467e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110b4ad3ce28c7260c17f0efcd918cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134805a5e7f5b3514919e5d53f040d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f538a94f4205883748673e94d9d78524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12d994b77d010682572722ded1807625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d749eeecbd83c4569b87252fcc137d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481333a46fafe3ac8dee1e6ef611f9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2972bce4d426ef2ee70c4a12d187b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38377e812299f5d9be4182c6bc2c8b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b886fa7b1b43b44d3f7aed3a7a83bc930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866450e35efeb415695847fb3514bcde31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435bb4c689a0c1cf502346224a6217132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98cda6ec1c54d8eb3b1a3efa40bbf133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53335a151a8655a170ee8a0e33891b8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e42f3670edcfcb0de8a7965e703eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32c5fd17630d9486ad8ce3b5de152836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af533606d9154a824e7db8aa7c570137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c295c0e2788df991364038720341f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25956b0d008633f4f3c40cefdfecc74339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8f771402242b6b4d9445967c05d3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee9c1504782a660f9fce9ce6cc3e7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ac49b65ae03070c87361e87c70ee942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4101dac9d788a8490dfceaea65f01843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c6f5b76d1d1c13cef870770f17ea844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c155d789f422216aca790aca98feb745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489710b71dd167139db2cb45cc3f2f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e53bb6018c9ab554d65689af1f74447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2a5cb8c17b37cd4440e075b1b77c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2949430dfc971a8ff2e49c414a4af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482aa6ccfce168aeb5dabacd703ff9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbdb39d95f3c9cfce7e49cb9f0f74151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01027fdaaa8ecddb5347ff83730d2b5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c4ba746a113f24b923dba19b31c9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215540b13e3860e87f1a225ea67d15b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb71ec1f02855733bb47648274967755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1365725de46fde0a941d64d9893d32e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653d668cba16bdb03b91958fa98250b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b28492049b267af5266ec806895ea658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174ccbe2cfff8916801d4a026ee1aed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bfb2ef17c1d6a2d359333151ade1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e72853219e78c99e55145cbec4a2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4909d4a6b6096498d65370ebc595bb762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fa1e89e88bb11ad609bc9906e3e2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c61ed616b69ab7ac4442424b8c7a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bad163860ebbc2091bed1538a5771565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49f6fdfa736f8bd167ca938842154b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6387a46bd2d479247e0e7f656d29967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c54b5802d23ebd90571c120ab63ed968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad031a99eb13d666d55e7a0466570369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a33c6361487b54dfe3e3e302f68ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12f1743145953390750c3e2924be4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d77d99f2b6a040ad3b358d01d77d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7e2780839b014172b69350e59fbae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10934a968ef47c83fec8e0943df58a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e739ba5b30f779fdf35f14e8d887a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4500eb81fe851bcef1cd1ce54af13176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514707adaccaf2e913fed2e8bf51191277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586dbb14af39e40899f10b9a10c128a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c7d71d274275db62bb72b86fd0ec779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377aeeb9ffe833a19817c575a052120680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ca570facf5600249378a7baee390b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a6e8e3d7352462bc792a3ed4fc97382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aec38d2e865f35aaad59ac6c9fdd4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066266904376d776b144bcebcad2e3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca7d6cdde4fd6cf1059b76b9ba7c0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa273dbe967f319fe9539269a8ecdb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc67124bcbc7da546cef24fb877d3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d271ffae45c991891381d72d40ed17c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6874c3dcd579da8a4c4696827dff12689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7722aa189ab6e01bbc3fdc256bf4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510b49fbaaefed0be48a71bc5955e8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08526dc651bb24aeb4319bd6cfc1524e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae36361bdcdb93f71acc7396f2d9a1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bc9188d8b57fd19f6ecf7a1b8e4c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc11d7a3c6cdc0e7bb31cfba744869c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d377bad5112774b60307b6fab901cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfea1e1b79b830e460c448962794e7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d5497d3995b8bf6e913aeb55d31f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bd30543cb875bc551f3b32621e86799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3a5277ceb71e12ed03efba1174904100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fd0d27a8cedd1d9ef78159b5c45ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae11e80370a8494bb82f9fc9d08be4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887b604940b593cb5c0b0c4d8a33b8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccbcd5d215174683f1751a866d288a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e360918912e99a9987def0e892df368105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8c1031de9350c29a77903ff407483106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47f88da5082e520f40b9bb8cff6429107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1b1e73464a7796f4540f81a9d5a67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528824f98babf1e491053d303d767f14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5c49ea1f932cc82216bc22ee99812110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854885720165c86bfd8757a7c11eaa2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08c5ad20b5485a7a348bfddb95a3b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ad8c3a789dd233df871857e562235113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceb1e5687ba73a31ca504418e197b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16cc3d2c2aec81b9521b1b93fb3a0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54238634422dd07de2eca05a983f0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d58e3e8f0fb70c19a62221f03b19e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd268b7bbe2bc7a350f7b3f90460b9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f3a7686dc9a6545f7fc81dd29f937119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c64688f16d164bae4c2d88a28e026120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340bf915d4bd1953a4c20d511bbe96b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4838551f36d4e8832ae45ea38bcb571122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219910863c155c27fbc8e29998327868123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1375d3898be4c741b81342da7ecb27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977107e8d227053987d3988eb57e7d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489f65403d1cd23d5f0eca9e1b88d0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96352e378b663ee73b82e817f356f1c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5a09c9155c5a8a4e6b3b0c527373b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54cb0f3f3f2400e55dec5b7a170522129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97c1d03a7a0a96b2afb4ae2073c8c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0038e5810e00c59ddd6fed6d4f67d5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04c73c516669f6ca8fc0bd0f246267132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3d0b870ab43688bf221582e515406133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cae1da4864d76b0fbc8eafd13b19d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162106d5bcc0f9108c7625e56994e7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc015185b2ccb25133e883269198b30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6994b1981678f14cde608c18690f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37762dd71fd90348ecf5587305489cea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5be92411fdebed6bb7d34db16cca0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbe7fca417aea943a8461d05700da4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2e43773e70219f36666edd267d0f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed728c784029fa79d139d3bada182fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974295a98d5c7c815b3654ed357567e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6625d858c5ee5b8d56179e74fff846144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7c373a8aaf1510e4fc8cc80559a54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f57d17bbbd95b6c0355e907d424cfd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0628d3960393199f63f2d1b5ec003147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a0368af74054f8e18f233b37d923f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c412ad502a06d8916bccf50de58d8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feebca33f5823c0095a697c0152b4d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3995900f9a296d15bca3acb54b872151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da284a0604777bae56c26cb3394bae67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec6a8f0d3fa7ee02e2da07f077232f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3abc96d9829eea302e66cdcba42ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41a2fa4596be80446d7362eb0591e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10ec060446c5ea5ae3da4e6f8f1097156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395d9d457700be1d33ddeb7cddf511c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87062b82a742d661b096a5bc7206e273158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d86eb9a94430f43fcad3e1d4ca936159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10e10817d1a3cb63211f1bc7bc9c81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e5cb1e91db605eb372b0ebe02e006161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd47f4e3fc7f6ef73c634318138ec6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a8c6a35cf2150d91ebbac5b2357c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a59247ba8feb4ae0a275f48d202e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8408647c0c78f4a0107061b5f9af8db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09650d81021dc234264e9648af84199d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd2fdc97e6889a59fc3472ed12ffff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd81bac1b764ac7ed5cbba8e1ed7159168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd125c59529386acc47cbeecd047a242169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdc1ccf0e538c0def159fa115c79b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac34a7e5381b423dec114dd0749e47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebf3ff590641583ebe465592c9956b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91cd00eddd36558e4044bcfcbbe557173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21877c84d1a0136e6ccd2fb2b4663b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d584d2fe2241f27df8f846f42e9a6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0cc754e4a157a9beab8c46990b61e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c0dfd0251863f5ccc210a1b3b2188177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5ba7273a9690c6208968aab31f307178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e5ae16b137fa1be8e23ef413ea899179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec424a7858d1d2826454ab37c0bd064180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5458d3a2c74e3b83ee4f5a07c132d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad50128799bdd4675e92acf46ec6628182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4af38d616896ebc0654c8a9278e78e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aef7f641e37fc9e1e3e2e0584220e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bd9939610a1084a0fe9f63052bcc4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2768e3a5e0fa9b40291017a19d1e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e669336325fa4e3ab77616c627a6f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899733dd6a8cbf1dc67f0254492e0f73188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01981348084a80000afaa7cb0214185189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720963258de93adc49d64e08d76c3ba8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df767a3b3f6a65a6467d1b3768979ecd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2dc90dee8261cdc2a5a8bf8316ab8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfbc36a5e6119679b6d3b2865b9d74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018b7e2790117690f1fdbdfbd5dad1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d70c8b32db7b8b4a98fdf858d08c5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee7097e24a539106047eaa595701b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfe5dec8e564efb2d332092fb601c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c717331e00cb374dac816cd486deb2f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7183551e431d7cd5d979cad082793d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fa374f70cf2bd087f05c27ea73fcd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761fcf55ee7e83732b444c6f822a243201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681ad755c3e8b82e23541c3eba7d572202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964d082c743b5163cf5089158cff64d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656f48fefb6990549e173cfbc00bc39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d39b86aac7809679c56044dc470390205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6401d2de11a198a8421122ffbd6dfe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da478a721d6f6cb1d4710271a9468b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d5761b7de0a3c7b643e4d34e14aa3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d812d625d4b4dc837ca371fbcb19e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8dcb320d535fc54c9ae6a41470a5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20fca174972bcbf41d9e18ace8d290211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726d1550c6d0f5f3d552e2bc108a3f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cb84cd68dddd600e05564ec2150bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f878c26ccb7d4263c1222e1aa2b50b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0c6c66a06a40ae4d20a1f7654b19c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958812747f66c162b15854c7c27d9fad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f12000da4b5d734cdc149a8c61cf1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0472ef8c0e2af3443b129cc0ada3e5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca75ececc11d2d9868cffa48389743219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e48f84c0a21a27e03ae34b60a4255b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318033106cde3931a7d782565987fdf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54b841c432fda670304dc0add4d89d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b82ad6f5456bd6448a284e3c86417223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc121254c4cf1b561a31cec704b320224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bdc435597180f5f32308f875c7635225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2418847d16c0f1e7e90e20115a2aa84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab585ea175cfeee5da2ed107527029227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee76937970f74ea28652a8128391ca8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1eb31def30152365d0c3b3e60d1c50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c022fb62be7118e1b5056e3c8d8575230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4dfb56b400ffea2ac7942ac5da18b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec9d251a5a08cd81e62a1d4b36f3ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798e5a8edeb228a787581e948279737233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5a249e6f8f6d24e7d415b8f5ded88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6004a0a26515949464cf59ff6dc15c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b71d5ece4087aeb5286030fcb1c689236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f78fb4d8a5cb4103ea950019cb9e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f04f916da1760ee87581bf7065329238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b868afc67f3ca7999a75914d20b901239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b54c845843cd28dd2f0d6f6d0119e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402bbfab4f6d93f7175e94298aa348e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b97b31701b40dd394c68c31e1d08af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eff60b4d916e30f80dc28a91c5e733243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee26ae9f6a1c9a0ab32dc50acac3a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e840efc3c517822a60c19239979ed1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff515bf5a4b4693871bca2f58773525d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58f15844180266fe0dd5ef16adf189247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b4d237ce1a0595ec08d48a293f443248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ab9f351da93491a19cfdcf0962c41249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f419682b9443df22faea709127627250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12615e72f17ba5836def914fcf0cd2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376936d3458fff2fb32004ae615b2df4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f46ed76d514e971b0764b3902cc80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b865ca09025f4f0076410d6bf2046ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b4fa801f4294a73651ff73905a4a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a248059bb47d8177978647592d0a66d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca3464f49323f7cccaddef59ee8df4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b79ddd750a0d0103b3351388ad73c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d917984ffbb460e5b00f1ab06309a80259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652db8fe2e85b79ecf388efe0f785eff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c268e5c37599d9de253c8d54e3a6320261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0143a5ac49fcc64831e61b7b50c0c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286fdebf26fad84ebc4d406e0ea4716263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577c209fc414c80bd4a2d94d3703fb3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a5dc16967a2add74fe143a437c30f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166703ab5287ad9d7e7d04b6ec375d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f88c57cf71327735ad0f55a0108ea8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5959ff10f80d59c1f75ea6cd614bd5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4727b3fb74c6b2311ccd4fbe0185d95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4beac49e8aef58bd5046389ddbeecb1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c0b4192541afd3446b2d74675424e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172205069e43e286d022b14b3c0711f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156d799b32367383609a5a279f362a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b783fbaf60d134f6171a349988e3cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a59ee20f14c760d5c727d270563f53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afcf35f787e7106209183f288f512a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8882beb6c462af78494bfa53cb216277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3737fd8ddc7f6146b4ce4fbfcaa8807278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8b5cc3c4171162fe123116efa5c01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67fe0cb802b32629351d653f25bcd6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cb856d16654a89a5d09cdca39f846281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907fc1c23be10ad4cf602bd7482e82b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660284bd57c3863b867021254d38c901283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb312ddf091d7cd9ab7a23c4e761c78e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb01cae42fbcef675f0ad1fdc647cb4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607d23df40ff657a077ace9b8179c44286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7972a90a0ecb8fda05f6b1fe265241287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa294e25aae5671e2f2ef2d233301769288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9436a665f2d1d068fb33adbcacd89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b70de997685e7e552a8c673115d89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dd7f1a9f2b4c3c211371cdef63bd9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25921e1e80dcef6283422338ac4d0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ee6a9de3a0b736b97452422568eab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e09a8f1e3131d1380f0d2a5f57885294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b493237e23a62acf7d27e19130df4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640f6d3df432d213723e21ac421367b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c1e652a99cc12bd2cc68e4ebaf672297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06396e265c971dbdb71ebfe1f7a51308298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc03b42ce2f47f15fcc8f697f6446ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5233af95e8d72336e0fd03c1534b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac545bc6e803a5d6dcedcbae15e84d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dac9397796a4772831e61b3fc5540302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7457e01f0108a0e45e47c133c9878303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e912b9d9d8873720a9404796101c276304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e9f0c84618dd497db11ab85c3c840305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad95d332cc49665360678d3089f676e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be58330526ec52cdd1ef236574d1522307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678e9c50416ae9c88475e263efaf7d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab863478109a8b688ba877865ba9343309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63a33971c5b15bb9ad53c4b8a2d678310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c5d48300abe7b173f909501cea785311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ebff46525ae694dd83f554d85311b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6180eec3e029e75fc14c65678c4cab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270729ac572e447d6a1540200b9b6aeb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702f73041f4a692d4cf17bcb7bede11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54844cd71bc3567be46dbed3c9496c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cbcfc8e8cba698c855ca0ef5055ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196a7c1002a6d419f9e9ca46685dca5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe3a549b85315b2ae830b7074b9c80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8cfe4d2324cf8001a2703a4d1d134320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1847c02e9855e555ee3da9491a802321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22326b07d68552686f7520a29a5de592322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42b83b19e578758f3d6a2270138d1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3df4b1283efc861b9f5aecfc47371324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc76a4f5a0eaf8d954dc511cff1d05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e43a1aef097a4482743f560892f811326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82d67e2d6b7490a6928150c148bb3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017f14cb1e087a5a191f931bb52bf4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcdafd144d3d4b0b1beab318aa6a4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab618ed282e1551d889c057b49f1383330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776d1e136e6d6853192bba74b02a124331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4a0eba2975919ce3bda26f8135804332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a744ba74643efc8c3632678817eb68333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185c415c966566aa7e22894896c0da5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9378cfd63ff668aebea3602a61fc1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3820e12414b5256cc794b98458d8e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5cabdca978d17dd3eda39f0d54685337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45525998afd4b0c10718658f57215dd8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a18d4672b44d632413a4264f1feef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176202d0ae9bf06f376909eb1f08a254340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67300a40d57e0ff1d2083572768a0479341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6406bfcf8f80174d725dd9fbe17e48d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153edfbb33bf41f0625da2d8422a645343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0219084f773a6c53e4cb59e1b00545344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828da84c173c7e815abd243dd2c0b9aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391479296ec9e3354542cc20cccaa063346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff3ec6187d99eca1e0713c5b797ddb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636553911b4859484152233161905f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7820b2e951fa89e2e6f62582ccf93f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5fa139f46c0fdf178bd5dfff8991e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a53f92b3ed7623586bc0006a4add2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76a2b3b51c17254b00b5286458f1b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9660530714f6a5bacafe175f31c2115353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fcc95af06b4dfb784d73bd8f5d6e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487183b2192c80b46e10157110689e36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c7e3a7d36971f2531dc0ef5d56c95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eb246a068b49db643c13f5abaac9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07c3aca8b0f899ce1182157a72d073358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40889edde1ee31598e0fe1d2c1a7e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8b9f17a6c3c2358b132195dbc356e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdada882f804a476b4a715251969df4d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364fcac97192fd0d8062ebfd9739a9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bd7f7d92f90f87687cfa5ba33f3dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2884a2bb9865bacba36fb230d9894364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336f2b7d050553615c483831dadff33365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd096cd837aec953a7cf0c4e5146c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2132f1c64d8321f05fd5274df4de5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ba8ce49fc65989a45f11413af1662368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135efeb768fd6b101b2fc293f904587369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02edfc8187229b3f3e3da89867b992370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e4ca7c15b4c52e8fc64054832d6c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965defc761753b748ce2276768b3eab1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12d4d65f98f4d10d2674f07799e24a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1bcc8b256e76a18e835f6d287d130374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad9e1f4aa13340704dadfc1f2f4623375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107aac92d7cbd4958f0eb532a44b8873376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b981e53fe6b81bc90ed504bd49279377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a93aa1dbacb2386ede57f49916f470378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1999d2f5b07b64434b9d3056a6329f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94f611f18755b3edc887cd33563d21380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa148be6ceb714c299d9bfd823022f62381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6888f3f93d934d999ef0567eca04c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583c7163ae5955247646839cb154df8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935bb1898a9c668920cfb7b74a24946384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909f011175e51c54d10dc76a8f1679e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc69e57d5c9ef92328674703a6a51a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2888281041b9f70e9e808a1e9d6e561387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c4e335930b5698dbfa38aeaaf1abe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed649ebf7b23b321b536274a3b4b57389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4399d6fd22bee64ed35e894f8cb30fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109225d7a7d5f971e7f08046c10f31e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7035136e5a2f429174ca26c8dac9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf62c4522492ccc316a9d48a5c1bc09393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09425f084ae569d8d2079e20fc0202cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ed3bfee5fbadd7d418673c639702c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bb166605b5fd548a5cb1c4b8831c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a09b23d3f302abc2cd3f75d43e5129397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d730ce5b1c9f6bb9c833106420297398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b418bc74bed40d6be8ff57cabc7f141399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf48955837e0ac0138d5279c7f90a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0dc9e287211c06068d37061a2fbeb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfecd8d5fcaac356bcbbd2549c4de34402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f6a870645fbf995b3a532286589b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d728f5b532cdcb077f4bfdf99a7f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afcc02638fd584be12d30844ca2cf3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3aec9b8e7156dccb829acb3ab6143b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf92ce5ce4c1e032a03bed7d997e20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb76d05dcedf146b951708e0dc09467408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c65f05dfcc89df250264a95e74696e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d631d27488bf836c758ae9ed71282cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da84fd2f0892e598c15c0071eec3be1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62787e03f188faae89c5e4c841e3b700412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e26b6b82dedd84d3db9808e308b8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428774eaecd8743efce5517b8bd38b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae5f31581501d1bbe54dacc3fdc9de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24451e07c19be7e4895ad7771806287c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec76f8d4ba845fe67f85454aa394fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b70c9ff0930b4d766a598d5fe4c12418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27901ddd6b945b5bdd74a8a0c0159366419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868dab9c6a4aa9a13fe87e7b893460a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaa20601af92bedf9493a153ffdd58421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18855b579bfd67e3ab7a1e04b1f2fe46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ca1a35114a790f3b100a49c6161fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0d8b64228d898dac7f1b691b39f82424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e5e5d208f64291b7fcd4198b1a7c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9ee80ca31d76785e7ea879f190c6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b010c618bce1ecb148715a0870ac683427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd747aa262bbb09ce1ba397f2e4a739428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223e4e937281600948c1c2f115abbaf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b2a1f05b4ebd94e491698683c9086430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735ff81b4d698e05eee2c34bf5c4ed5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a420bd2d29820677af325fa94a84f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2f1752025a7f8c09ec1e92fcea95f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5cd0d02ff115a843fcf2f8fdb3c33434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d1f57e353d03193fb788bf426217f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284ebf717eedb42c67ca4c44601417b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743a7cda4cedcc90d8ff8cc25435f40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e4df4e83bc9f2bf8e6e8c8dcb317b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd06567fd4c608717df4ae14d35f0a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada817c70d92ff71e49ca092c83d2a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58495e6e268fb83910a1ff47df9e77441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c9d7362a5acc51bcd1094cfe9cd9a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e4d637c317ef2f4c8b43bb27036bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee68a3a0fb192aac2bd937be117593444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3ffa2a026c31f039b9c20bce21506445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96670bb223de1744644061ca125f4d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36757a0fec51e40b6df95a9a0a6936c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982c11c1bea70a2e8a751f57903064e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f39531f4a7bc51845a63b67f8c9e8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84a9cb755e59c79fe62e9a9a5ad227450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607cece88fc7d798d3a1b9f6116bb46451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68eb289b35a0db04cd007c9ae4b8ae8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194447935428843b8ceab3cab06190e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699347fedc00e2577218f8f7dc9c6dd4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443ab4a74cb65ad0372f4b9a5332484455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52865a6d80fe8ed2f9dfe511d352e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbd74387dcc4aaefb3b1b89b1ae957457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ddfae46f1185c5bc528db55aa75c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8d87f237da405630fcef3a98ef98a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8c2d7d2659143ffdeeaca2d721fe2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4ed8218efcb09e71d019b6e642a83461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468735ce11bb4070ba9964c644083ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acca33a4b0a05f24f1788957ea2b482463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71387c9191d6735bb08850aa564ea119464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462ee2ef791709888f647d2bd6e76e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9ae248e7abe6d811cf950f96bffe8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68f6e87d724826ee3265f4913192d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe22b3072bb392435caa7c21d262671468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853a94418241f225d5dbc83cd8b879b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b45dad431525379e4c9801690de33470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e170cefce79c5ad18d1c6c3326bf4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b2abbe4a70db45a0e7becc3b15850472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6332b833b832479d43deec5216dd3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72157ed9e4e0df091670ce71ddd240474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215f77aca952eb14af324c503ee0fa1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc217949cc32821c18863edb4248cd8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd0f62fe5ce0415e195d500cb92963477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b985f460bc85a6654723eec9e9766b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1009ca82711c7580e8fef2629d8a111479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb51419a11e6bd43f84e833721d4681480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd296216ebdbc1ad693b5ad6a25b176c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa8fc9798ca28353a6626f7747da6e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb8c681f9bd5d1a59f2e552e89fab7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec70b65d97c025b05f251e5771484d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c71744a37e553f89f99e66dc0c549485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc86f070f242ec06c79618326e8051486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ef268615315238a58610a8fbc71d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762297208da29ac2ff8e9f3d183526ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb4f993d3fef99f283a07f011d2312489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8c7c75b1b75d583b0412f1b1689ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de59f4830429ecc0d5e6b5f7462ff0c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd2fa0bb2b31c09777ea2a275044bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66052e250a8688be6277303ecbb95319493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c26fd43cff2197bdd1ccc27227a831494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee541614d475bd7fc1bb214a2922901495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad5dc3bb6795a544b44debaafa4b88496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512995f87aba59bef093491740317b5f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f59ea99aec896c179cc190d606777498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0829940d8710959d6eb801348a1e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a7d916f848b1c890e4d9452d0905a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978a5868ca02979f056b2892baf26d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75134803d8bd870ea7035e5286b1bcd0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec373413521fe7962b1317e4350679503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714407d4e64f64864ae059a0004fe55504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a4648e761fcac45b8c1519823f07f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db34159c4b8ebce2fd01ed242100ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617adb456d3fef87a9211bbc1872075507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05059754352484e3b96bd02e52566bf0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf5a462960a8a6ca2d86e666756a75509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ebd2db275f5ec4773fee225fb3ea5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dee4ce3c87429be5a4dab283fd19c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819119b22c6c1a1fe23162442952f71a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d19eef2f0c1274e6a430c3064efd5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51908eec9eec5343df0fe2110e9047c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7afd54954fc1381ec2b6150ed3396515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed80aee07196435866290f144bdfec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cadb9b9d4f6949c8a856845c06b55517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7444dbc3cfc02bb440cffef6e1d7f9d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996c4c9ed2d53218bce53dc22406ab6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aab7e2968a3ebc9e415e5715ec945520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17281a9a4397c0526cc232d40a84f674521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d61bef321ef39ef871ca858fc3bbd2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d5158765c942ff01b2f5ac613adfb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4be027780b08c4c1bb1212ccba679524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f845107a449a8e452f6cfe46a9af628525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad872c379fc68897e84cdc8544fcde526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1023c1dc9d28d9e232fc00699f8e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3ffe4fc2b24f240b701f78ab67f03528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe556793af734ae1cc85c10ffcf688f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f02e69356f42fbc3b75920baab1739530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef127557ea39540ab1f52061f6fca649531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb5dcd7d7a28c7e070cb4a49691ded532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fbacf3736f7535009d6abc811ae67533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a394db129271b68646db502c7c07c19534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ca6f34106797704ad2a975d479327535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6240618584d3af39fc70beb60fad9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571e0df3d854c301489d67dac144451537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3c5b167193b012b683196d9ea7459538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a6376301e673e57d44814e3dc1a72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc68c841b0ca8fb548f9e9fa865855b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96213521afcdffbe1c6e03b72ef64ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d2afd968731d5ba94f99cbed09ec7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3d5ec5bfb079f8e2ab7dae7a9718c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3ac7a71cd53cbf0919d5a75d221fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1dc8e878c3bce3c2c6e9ec3fda5ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2c4ecb644b3e918fb51e9758cb379546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ac44666a35077e618b42f4f93359b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cee58622aad46bb26b78ef274ed4b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1c5ceaab614a0499cbf7bb32fdd0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968226f952c986ead3491c0a0000f064550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30279372e1ac557d170f97a3440f8ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6d66618fe9e4fd1a9cd032e006965552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047e04c9776f850318753c80155256a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0693c5afd249eb1df663b07e438e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ce1cd2b31726a6edc6b6a272ee981555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0da9ef77d93b29704d8ddb5dc3177556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756ef6c8b182fe21849be59a7eaf817557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975e09e443866a3ec6c748d32c9357f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b0d39cadcd2beab1c985b387741b7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a32d219b1e99f68dd3708c9133240560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9a19c2ab3fd25239aacfab93db8ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548f2bd7fabb0850feb96db848f37be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c98bfb730e0d69a175bc1792c0a10563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0c93c9bf66fbb09141c1045cf90fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8d9277faa2eff406e6a57b7160e81565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d905a61e37cfd9a75fb81d44fdaaf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517319429d24c8b523f1f5e5a5fb89a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179b0bb5257f14b191dba5b5fa6ad6b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a2b7626f399dc92629e88fb9a8fb5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394ec04663dfbccf076ed648047d4ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90667ac2cd17e4c1043eb8a1eccba935571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89718be0a5a9a7443cd9220759662ced572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa0e9ad40448b1b5a4adcfd9bbaf81573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c2433af9ad2ae317bbd0f4897ac0b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b9c5f29bc2de7c978e6309da288c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80795663ecc3a36253fa0bd2b38839c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078d6350f89ccac6a6b868a12e50c1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7e33c82cecc57ada755b61c4875b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd74feb3a48ef1ac039d3972db5779579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d408cb507e5d38da4dde5460a5b8d26580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73661a06a0a8a88d4e025e51efaef313581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed52f8e84496f31d14a84a187fa9bba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2b21401e59269f67f850d3cddbf8a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5722e897b132a93c4348ec12c79a657584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd214d2ca5187c7b8aaa557dfbee40d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e6ccf052b6bb777230794a61fee3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daee6c46e58b9a4f6b5c5dd2ae78476587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994955cafc001ea5b37534daeb1838a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2117ab8543eb68661ba91aa4f9c4d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1be60f5b4e8147bb302d2f0e263327590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2511416c1022e9b1e5c08c3ff72d94591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4d354131eea3077cc5bf15f5974d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d181f61cec3611544a952e7e0d4b40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74dbf5792af494beeb20b47e4d2e65594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee6bc26c4e9641b71d1b6984780cfd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321170a35fd7fe1dc4afc679adceddae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f7f9dce355d4612e2b8d4dc2c33ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39b8719839c5e0fad67ecbd363be0b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d72316cfdad489d3ade61da3050261599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee405bb176d4b230258b8fd8e2f4b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316475b0f72d13eddeb806a8d82f9d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c237b8890b48c0a33c9299e2f2229e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebfea83d25d60af94558ab21f8ac61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11aee1414e281e0f5f177a83472c9ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227b8d7d8ab84803330949e0182f7af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c653ea96ce946dc016a4444f6019f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74467f8fa72200c90368cbcf03d30c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ad2ad64063ff0e71cd6b42e89c2f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74d58fb3be5c69c59b8324474ab630609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a57551914df5f49433558e60fa9baf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dc230ea7b4e04024000ea001cf1d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c88d5656698757c6bac1c68e305b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3e7c0af5616ab7895aa634d893406613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f36859b8714f03796ca41444fef8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273ac814a397ea85c1df8c01979ffed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30d408e03566d85926dc3046f0bb5c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce623b4c5616af526ae427f88a8d6922617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1ee1235ae7beca343aded0e419cff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590dad440c134cc2aeafa0584435b4d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faed9bb9c1827628cba7f1b502b6d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adedc2bc567e7be185374ab2f561f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c9e9dcd516decf21ebe3bf01fd8fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303743f22aecd9515043ca0c5185cd2b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3290c19c8c27dd65621c47b2a557fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf856cdba0203452296ffa59ab8cf0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1aa0657cab5b9800590947ac9fd8c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8a025021d186e8b023ee88b07507b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53a4ec7518a76b4fdbd2486051e569628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8ac202f125e6ec28b99f4589e0756629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfa7a17a1fe76ce3c8f482dd4dfb6c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298cb69a5341422dc28233c693eb6e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940278b434eb662e9a6ccf4b0130383632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2939ed30494fab0dc3904216d8693eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e14455e99da7124cdb313617aeeda2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6fabb34cdd72abef0e8ee44f9826d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d13a816adeae25ab457e3272c901a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec6ea18035b7359c51709a92121a20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baeca0417208f32b99a1a2f06d6e5e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647693972a6d10b584bc8326bc4b265639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d2a37740c26d6c103b0e54cec03f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e50754a79eed636cdbe90d935de58b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c607db81e6dcd2d97a7f816f4edee6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f330f16d263fc1f26b1e1dbf696c454643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850574f66081f9038585491380b29d8a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c89d73039fe53d4caf60d379c493c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554d3fc0dac2243728a108984fb4f33646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a15c9f35633ed2e11d5242f6ce41f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421915e472e54adbc3a2fccf8fb55432648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b95b5a5232a94226bb357060d60220649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74697110c9a67b0b10211210bc7699650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b7016d441b3670017de003146d4e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cd60ae9ba0884edc3d63d4dd56c45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a997f29ee5447493ef48a76834ca971653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033e81de5476886667867188798b0b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f17c2f6f1028a60cbbfc41f3e4f9a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea62b305db8a99d25eae6647a2b594f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18498c58f0c2cd4e36e9ba73311ff63657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422c6e58106c1f26cae05301523ea09658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf19ab8aac7a64910c69312b788e77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58258398fd8d79c445e230ca43c05af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5383738dde82a7ccd287a17e53340d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688e37f0ce7b7c7d28351109243ba76662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d11e503b38026936df1949ca88e52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c0eec7c1931b74c2c5668a78353ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77676335047dbbdb140ede4a5eadc836665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca1484c4565d1fac1b8c8fcbfb21fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ef42f412ec342337548e3076957c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3b22ba0244623cbce63ce4b25c70b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500ba1599328dbdfea2a411f654e1d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a603f842bf6165633596dc49eec4788670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d328dfaba45a9a2d9e88de92237e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab1e9e261cd61cd6d7f83272c610eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975ad2628eef9d26dc33fb2aba74f3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09440881e52d47ded4bbfbee60f6c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55969e9eff25a3cdc10bce92cef8d3ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4aca8c11151381bacb3897e7cbfe2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd59413d022b380a8b7809925a39bfe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a0d81ac56c2fcdee43b77a13a2498678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4eccc8e7ebdf32f3d4ddd0b52d6b9f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79f651220b7d575497918b879cd15e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7fafed24d5024f77e984913d37ca9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f43612196cbff5f7ad3c8e890fc6a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dc5a19a5b11078f904dcbdc62e0e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558db4a5e13d441012c5a9e685f9dc5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a8ba04bf80591d4b5f488ad586c9e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0d030cd52dbc91161383f20e7b941686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770c377f6f1f2af7955f4ef71a1d03d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe7daa0c0764f552a173296c280bb6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607b2c9127983af8675f108e28b8197689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64073ebf8e15f11bc79d49575d58ae52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2b31e9ca3ab2ee89e7655123faac4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31519574412e100054cfa7507853d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538fecf1ef1deaa676e36801a12f9f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498484b842810f6395f2a834e8db93a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5db015b340a71990616a4944ef9a4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623cdb0e6afe56f26ad95ef8b9e2e2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701507618f8897da2f098fa4ffeed2ae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59628ccd5ae00714d4ea573949aed0f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a67af8de294fbf94efbb859645e8d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0092bfe782bc6e9b7a3ba9df003d9c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a62df4a450fd4b6c7225d98c2eeff8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4501ba3e295de94fbd9dcd2433866702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cc5feb1da44610312b5731b622220703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688690ca28823b423aa1aa134c37fba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b9f7e1221834ab8863e8da6eba55b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721c66f7b5f916adba5e6334048aab0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688d358ab3b65bedebf38f6db7f800b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273b72819c910fa4e8e737f533aba1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c857cbb41948941509afcb4d97260709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa98a1a0f5390f29e034b68d89bc03e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1ab0c9e55e6bbd561ffc18f76c6c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88278c0a3e7ff61ab96fab4c8fb0d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d3453f95ad9b0eb9087ea0401fe2a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9536803edf2bd3fa45eec2b036cf3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18bb66d63ebc84d124ec40b68f91a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c23b4f262b3eee561d3bfa43e9147a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cda382be707c97deb64b066b013233717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd5d78359ee874e926c56af78abd25718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250251687af137ea715999cba0d9c41719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98389b03919fd36d4e3bd1e5cad1cfc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd25dbeef6c1f8facbbc88bb29c4280721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127c8c2654c6809d5cfe625970b4c3e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8b70282666f037c6973abc3ffe89a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbc2063784f696ef3da463e6fe1c26724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befcde99833b3adfc774942d7ab3d40725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73881e1d36ea27383eca890472aaf3a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489087b83d4412feb3273f805dc95b4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380b2e6623a545d0e3b6e6e62f956c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a7755f8031815e61658638b2d47f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb36b24c87e2c0502e782f2b6f7472b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10200c0766dfa3a68dd5fb5c94bdbd44731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97203ce2972cec9e9059a1643791cac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437620eb3abb4299a4da8fe61c6a01a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf179e6f4b4fc506a1283195a8660b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280e904c1303637d4d73f45343a58d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25e81b04da827dabd56a29800d6bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ffda06bebfe7ccbee1c2451c436e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc9fbf60dec50cb59eddf4b81ac00b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425f02d04c7c7b60a9a70c570fa8da2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c38abf9ec07800eeaf7b6ebf70673740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b08795b80efd283461d415b6cf6e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ae51872f395cb4c2a0f6e33edcf0b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eff5526e9ae0014bb6ea189230615f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6b0111d5d452e11f77f1e91a48240744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3f0d9886f0b00d539411af42387b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bf6b61a812afb884e244d846006e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5520fb2f246d04c375042f539904558747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3f660f1ef0918cfb91e9cdc6fdb9d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a01a7043741070e56a2b2fd45f80c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22475ebf6049533d6aa98f448d512794750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b854ae859bd685679732d71c48ee147751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24fcddd3cf527b4351f72407fa9a27752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571d74ee398f5dcc91ad1e0f6faeac7753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>