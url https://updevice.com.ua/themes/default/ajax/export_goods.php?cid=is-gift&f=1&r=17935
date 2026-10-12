--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a85f1b8544b84bc24737e7536f9fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeff1e72a79349c55a3f3a21e0fab472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027808e8417087f1baa4ba0a37fd15f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebbcd3827566d0cb48160a65cbe0c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd188bb19be40c28ba75bc7eee0d056d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08c7b5b87f742a2b1d48e41d8dfab46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a833e24f2c1d3cc7e3bc0170839117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26944ec1e0af72bc89b3088a416fd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a9ae0e59e7f4956d78e2c387379f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab641d180e99ee5ccf710f04271a8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b81abe388ba59bf8f4014b2d956a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1849bc5cbf9eb8d62ef1d034bd187af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d3788bfc56941151f5f868bb14eaf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463878fce4289a845ef8b301c5f2b1e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10901dfec3b9d96d7f35b43fb09e49a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb4c3114f2225b415328972b6130a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6504a9f18e3fe104211f60f712244b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012be998dfe88677f295a90daf9e19c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fcb5b96dd758b77123a96ff3c999f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55130128fd54f5b052272934c133ed9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64fa300bf46af4b7f9794de78a796b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb453d84c80a61a3104884b7f5b39a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcd0879c4007fdf3ba421dcc339fdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe6c671b85386a73248d24ba2c825a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374622f2fd3b448aa6d1c777d1c436c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b26cc01449a68532298b58641005e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f192502ab844a37bc51f82554b598b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f9644705f11fd00c839fa2edafd0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a4b15255c485648933c582a3706dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f68db5542005317ef2bed53596fe630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06661b22b492ab4fdeb8434b548e2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdb4659f78ccabe2a417b989ad98a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3abd6f0dc9451276cdef089a8088c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4181756d632913202e7ac2815e87f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb1d73ffec8de0cade7d02b91d442d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76f40fb879c82627fe60a46bc72c9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9b691d4fbecebd58cc2816cebfc5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875373a7b1eb1c8c77856cdf8843258738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f3f8857b9dafa16267ce6b87179bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5acb0f4ac62d68ce795c51b58f7ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651530c2dba9dfa31855e6445e8f65b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b68bb375634057593b1333d06b4a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6951a896ecbc41f1f2c485ff9e0f4b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397139975fefc816891ae9ce12a21a6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd859dbf6cbb96741585690b7e593a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fbcd644b8afa5cc59faf78f02c9a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518242200d4e9481d0b1f161b7bed8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15531f61aee886a2e0fdf099618c4c1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22bf46a189e612a3a67062670c027749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5325350054c7eb0e6b0318bf9877250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51257921c9d879549a71249952220251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dbab7e3fbf12f5f2891962afe2c6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc7ac5a4c9ef36b5ece3e548fac3d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb40fc2424b087c4608d5c38a5061154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe150a2e22110cbb2696285f259e20355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff350011132acc5482d7d40242f153556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fcc6ade792cd24f4dea2b804fe81057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba57825d6af4c766799bef2bf08bd558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe244bb8986f385eefbdf60d5d945e2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2604c4df7a23dfab8bb76355e123660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663eaae00a6ca6d58877d6dacecabac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ebc11ff82f09e915459e442240fe762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8646c8d6a24ac288b5522108ddd48a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84301fcb1730af9ab05a65e6dc9153da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c14d07d0c6ca5e2fc771e08861fcba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558c2c11cc2cdbd0d766d9739f6416e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6ca38e3bbad1211647d43abbe33cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5c3faeb62379ac271143e854f876d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c836c10c74b298d378bf161116b5f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087331b7a47ce7111560d4385bee2a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138d4644c5c404a44998438a753e1a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dda76d15dcab5c71cf9d88f68073b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb81569d63d0978c0f49089b4c1c8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb5e28a2167c88e037e5b9b8db466874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdb43c98406f87d817a97e28a81eb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12621bdeeec9c76b2b4a9313ca2f3f4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809d31fc263d70596becd8f50abd19977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911052e249531a6693111fe406c1170678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0b8305b8da90dd5c291ece12edc7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54112666c58087952b21b848b335db380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d299aef13e9b6ea8c72a981ed03b43681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fee360c56c3908acc360c802c0df882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611a4108c855bad9507dabaf5d1ffe783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a54a34cc9a946061e05ef4613dfe984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58fe751520ad2771b9674e58c668af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0535ed971c3ae299041fb13a8b12986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b8ce8d34803b6407d762f881f271087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e47e7482aa00cb439a0b59c73c97188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bf37cf1f79bec6b6768502037731689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f135b0af22d5e034e0eea23bfeee0b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda245443cfecab2afc8c95dc7e446991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fbfe85b735400ea9b951f4ea909ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397856809a940ac2ef55b21e8d3271d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941dfdea6c96c715310da99d06b575f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9469b99389b50fabb4eeb0c5af544b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fbd2c32f7d7b7b6f87f4da625598996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc93cec8222e0f08bac15a6427d5b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab0a166831dd327df5c43922c5217498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1a288c59a27f0aae67e0f6e76b42c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a615ee38910fb44ea7dbc76fe2794100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a93f8be3a25ecfe872d1bda343cd88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e471b6f5105cb80a6267672c7005149102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c049c846ee296d0e29ad43bc3e61b84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f05be7ba1350c5f78c413904c1730104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed6e7fb3e7e61472ef5f845c793a93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffe36ddf531a543b1725ef2c40c139106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7171530a9c15d555dab7b18ec5c9bb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c57a48caa733780860d494c36fcee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6df89d00e82afb6861c64f74be919109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec9edaf9f9e7398ffac11146ad589e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb1b2f31f086ecd7f06338e11a08dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f23e749bd604c7f20339e02f266ef0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149feb88b00ef04bf18ba0a51de5d1a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc4c6040514c5c222494d1527b4be9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccf68051abfe290621b745b0b527c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5071c8115f80d5c16bd8d6b8fd9f230116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133f997fe89387217f0cda6ff34f424117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e5b7405371eebdfac88841686ed05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b93ee0664246399d52cc7ad66489a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468eb32c2c1bb2dc3cc4ee377e01e75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a38c898c0eb0522a84a3b995d9a05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4467dffb5ab89ffd4f1d08c62cf499122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c32d32f5ffe6abb85d6bbc16a59f7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b71195f4637cecf3cc6c766f33268e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df2119eee8c64ba582611c8c38f308125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a32c597c58e33cdd7a596c98119c4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a3e4f0e122335f26d6e00f25cda55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0831f94269013246cba7675fd42750128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fb5d4aa63b906eddb896e702e4c01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea9263d8631b4459ac69bac4763856130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dfa77d16adf069c1b2365396d5c9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96676c8f1f5890b74e7892086d51dbf3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916b85bbf9d0d93bb8bab6a01767532133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6df657e405f17a7331d2ccd4cd29c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c0c695c3bad41dd96c6a90ae3dd41135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3964d2770df798e5c8025e0ccd04a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa0dc5a669afb23daaee9f9237ef6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d7eacabee2e96315ed1d2385b39b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00db48c9b7dc7e3ff0c75c161f37e69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b018ab37cb3c0913bcb5bc50e4d5a11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c466e151c6a149d507b4534c41306141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a184f78dd74b5894095301d7b1cde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f158412e69047d29f7b52c043863d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6e4ec30f4fdf31c200e5a401bfa92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a3b016dba25071e2e121985c99734145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68a924b09f1ed1c8c94dfe6f1eb2c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e5e00bf39596d1aaa243f31fb79f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b4f7905e3c01b1598fc6287a06808148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792caa81dbe9ffd18a6ccb3d89d18a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b307d5244120679ed10f249565b91150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9602f0805876c10cd91bff843d7b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a594f0e3a7bb053ea000781ddabc7d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96485c71d8180a626a62731089f99807153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912d97e7b34c3b813368a2d2088c464154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c47805b42c35cb2b00f7ff26c93032155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19a425fadaf7b77af1671918b6c937156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429708068d96d7ddda14c761e442dda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9311ddc8392b90fdecec8504b314f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce39a27a27ac0485dedd198072735c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990488bd925743ad9089572f66423ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9a6b6bf2738f3e4a15b5a617da627161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21ac90cc7ab738541e876df89d3db8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfa2066ff429280d76b3b39d22f125163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac36703c4fcff859da7fdf31a6330f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a2307b9f18672fd1feaf51f55df4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855dfb4db74ab83360258b6099a9383166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baaf545f460102cdf3ac772150bbe5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd40864bfc35921904db03f12b44f92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caae5aed2b5eed79ca6c90be764040169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5cdede0a1ea1997063b28cf729ab7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c9fbb156571d176407f13b4b5f1ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752a20df491ba8349f012b9902c81b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e68e1561743e2886e7f2a7f292a70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60836152d44ccf9f0ba5b34696db2c8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cef28813a996d3f566168fd9c8940175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f354e8bc420b8ac69b7482a4644fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d752a84cac793ad553757d864f034177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc71cb5f36bc92e322588b27a45922178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1de6c22eab67ddcf12d61729dd417179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf03b507a0d6e1b720b501ad8261213180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324f06e4806d2a670a4bc36e2d722ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942175286956006304ad2cd833813669182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0b64f27e7d234f37eaa97cffae45f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c6d69ed8e6fab30dad7b6a702d5af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077251462e22ad5ae66f476e18e0c1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ee3702b8338ea47890208428d2c35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c8305bf21cefb9bb3a70363ee4d5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5097f5f3c1911d9a49fede6695891a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74730b72653bba7c1a8226623e5f528189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a34691c08cfdffb3069ddb4160e10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a9eb8e1a8759b5cc620855559c2cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398fc8d39f97b981b39116771508aff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8119a567c458979a7d978c97ff41e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf14204294456972273a73f76a8b316194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78367375c5d7a5a6bf1e9b8b218cc2f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde4581731e9c42755f35dd4225dead196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98416aeb37fae8b343efe91a301af1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374a4bb79c5ad5481f047fe78d268db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014187ded614541ce307ae431b509e7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c234081f2334eaacafe909d9ed0f60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68948540ec72c08b08767e036df350201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0765e0e27ff464fe8aeb48689af2ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecb59a829417cd2d3476dda8b5c79c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420d9eeb7f3bb4a640a65d1424fadba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b8c9401c89124c84f7eab539f7fb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda5ee99644a6c89ab230f4356a5cdc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f527918ab96b045daaf4509142c5ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f5b35adda9df080918d1c8ae98b28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121d17a5e8016ad3aea07e2fb4c2420209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815346e32536f5629a8aa1c2b6830fd3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888d8d21321ff4018b7c1a09a5a2195211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc76abf14eb685d874a1272eacf4eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a6ec289e25f6a9134c7436f204d6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13088f62f1539da59fc7d911d3aad69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a017622199065703e46720503efcf5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfed72ead91290dc927010cf6491e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f686d1865d6f0ce9cab06b37588540217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e831b65668f92407370c75dd2c151218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0779304aa09502b8f8d9cb9a642ec5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4c1d80a68e1082d23b7c19b7be2df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e53a70d13cd7529d48bc15a7b00e61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce98d43cc8f1190a1a2e767ca88694222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728cfdd84b5d79b224802295ecc3ebb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566882266256e8e96fcad93cc3657b39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68847dc56510145a42993f0d29a40eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbb8e80aa72d1a04141ae936926e42226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf663c0331abab3bd96ba16b1d5918a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de99d59a98a9268545620e1039fe541228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aa4b9d423fab47b9041921253c1d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1931f05d176749480e85e078116da5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03a35295224acc4fac932c320ab1b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9017709bd5e5cb4ce42ca7683cecf4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3ea2e0de3b3773c112e833b9f3804233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb709c149cfb92db65ed0dcc1f93035234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fec2687f6b18c32b1b7c31d627dff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c9065c12860950f0a47c13d78f0c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e25aadd380108544b8b18858ce4f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2ed334969a3bcd472808000001c61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559b245646da0aca0875a67c104a48f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0087a341a486c88ea58686df71bf9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658944d3e6dec4f962fa777042aed01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0178e7e94bf9583f00d87a9f1f97c15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ca1b4f4a4c084e8688e7efcb40fa7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55ee481fbb6186126f8618f17a4d41244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925a4dcf64b696493b7a7d9bf18522c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143aa227a02d331a943022117099d3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce4743c3e95e11ec2159c0b84f2ef3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af94a5cd7d44fb2e582bb1e39161aa9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca328f9d3084ba7950d39c8f9ba72380249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378b13d74bf7f17c76626cdf1036f3c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5c27054f19cd83b5473d271f2e534251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68067785bc3012ff5a197eba993fe2d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6187d77fe0f4a1b567cc3d234b863bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dabf025163a5d52eac42373503399254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe26fe13f8b18f6ad9d05dc0e1795b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cdb14042d303c9956021fd4ef0f01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4b0468080b34801ac4f03846aacdd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f734f224665c857f384155a71a42e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aaa52c90de4c449bc8e371f5b1f55c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705013ef2c0d41758cb0dbcf4fde145260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f99b7d162378098b3098cdf772034261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b9f323f2dd17d8a8c491babddfe7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0a4018511444ef215bbec06c26ae3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ff86ea929046a945d55e9d5024df2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903dafcc50df04e038822e2bf0b4e5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76d49391ec3a9099b99f0d76ad3f1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698626d6468512940f0138eebb8b84d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae0fee720043859569ad9ec4e91a56268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ac90e2a30fbb0265a371c8c7bedef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3adbcecec92b67d01f1d179a03cb27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99573bdc970f70b2d71b83c77dcf39a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393849fac9f881fc54769bae92fb6f23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae434a28bf7666d74c29b9dc8e9bfb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc5447d8c092cff23c83d7626ed9d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef56c3812e23f9a224e3e662cc08dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ff0da5cba5c8c89a475c22262980e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28993adffb874f8fdba63a73bb5777c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c23044356cccacb01e3c4c3e820636278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34582ec5c3bd8c86ed63addffda0c985279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c5f86ccd7c2b35e3ba725e65a273c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba5c3624ce0cfd3a6831bd6c5647f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a66b5a5113b5b9a053e18cae4a18f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df962274f5406ae3ae0f4f46391642d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b56a7cf1f74d8120d13d633785030d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f3e2b211687f5d7cb6fe4c5ac93fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8a580a5374f19d0971575f42de39c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f204beb8f1a7cd96bb8af173e6e8b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8554c4ba7c3816e0a70a207d09f94eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55750cda2682f5b5578cd0af782cbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f294a69b4dd2dedb8566ed7a83b8533290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ab12d303b529ec476228d4a6bcc3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec0fc1d7e0f37a21df88328063e4ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312442996a2be5f11e2a16c89c9d139293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24762ab1156c839193fb3e2fbdc6dd4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecda60c045e7623f558f0bb1ae0a78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45382cd5944b7c922137b7ea9ac4d967296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5c512b067ba6ddc7c0b52162a6d7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05d32689bfba69f4c605ab4dad625e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716cbb2935b1d452144f229491e02e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d22cde0501eeee74cff8cb2e591015300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dc57da9449e418a86f804722ad7a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302a09f5806a390ac6a682de0efdc5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199806fee9f68670788d967b2c9e4a3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a61a7473688d9bb29d5792199cd50a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5c93f70e06586524d32a6275297d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c9ba2da507e8bc77775fe81fb38bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2289b36ac49d6b7ecb2d6cc2918a63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976eaa5b012b46d4bdaca67aefcb209d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c6a6a3bdf756a87656eca9dc5e1a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdca71eb9545fe336b02fbe5891f1d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27309ea460350f7faa9ac349e71070df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc33ed5d3386d3ba2c9aedc568a2c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52e1a0b5138e15b2700daf31f0aab7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463b4f29a484221e46468ffd6e25537314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0638c81071511ae0f5eae06ed295c31315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a440f57109b9b93bbde340a5b63ae2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9d8e5dbea1a4c777f6b45c96bf03d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a18dc50b31f981795ac1dff1edd90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e7bc3935c23b10cf03e5894dc6b5a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d17b45c8bc3911fe5e454f6ac21cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bce69ef4904bc6495006cd2c95748321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c021b787d6d75957165049a09c1f78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c4b83afbba077058846ecfc5d5c2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83440bd01aace86e842862d80f768a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5eb7a5c0bdcc11e546d3f77ceeb8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241eb7040aa9d53481990b4b1e3d0b19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e59edbed91338e7bf787c8215f978327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045b2af87ad9fd13c07726264c83220328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679169496d0e15544f9354655b385aa4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c434a76ee0e090f073cdbe71fc88fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0f09e1460769af6602d4a9b272b11331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185413c5950ca0c36ec7c77f1a36c28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd40c0c8d9b8f466d157255ac6e228333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6f2e3524e8affaffd3c695c232b66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9464c7042a9ff79f34375bd5d6864de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cf96596a5b6049ee74e818fa122f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f06c0539d89dde77ff7ae0fa85960337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ee11730c0a4965c96d8ab45bb1522338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce68388c9f9fe6a64e51b5db485500339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94a7e35d61f1ad52056a5860bbc5b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45b32113ab75cf20190fd83daaec6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee364a4fb8a78af66093a3b53a2407342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2350c66edf50b752946bcd1ec22c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a0932a15579fcfef8b241ac06c572344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce9208c906728bab4d6c9d2db5e2d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985866c0faf6bda5265a3a14cbf17b54346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94bb699d183bc6f8a14ce3416df177347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c9fe956e60340ab1e839546b21f1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa38349729c94fcc4f2c38038dd915349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc4baf90115f9593b2669c8239ac43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d722e6811aa54dc1693b1206d823c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4541d58973dd5c9d3abb5f30ad7658352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a70793b0a6485910e4675ef96600d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ecc3711c96f45b05fb5f083a3ad99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298d86477b213dc4139e2a4b75d1959355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f6d39ee60a942388dc94cfcb6d3d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cad20fd62f9aeef0693ec83437ad0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbfcd4e0dfee68cc1d887164b12c3b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df623cbea33e088c6494c660a27f37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9cb50efc7a63653c755e6a7cec324360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dff0e313ec1b8c240e801a38df0dd4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4683ef949c66ec0e4985094446e7a5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65398728ab36899260e677cd468b9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b55c56986665922190aafb153a306364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae39c1ad4ee2e227facb7d68e00cc68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ef0689fb91aa6ee4d27944ec62c30366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0982cea2110006eea59bc8a5692c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac0d153e3a9a383997c3c7236be34c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565908028ed0c4aa924b517dd95178c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9750753552c881859f37efbe52089370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b900b943f2efae7be5c36e3769695b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8df310e549b5fdb942fdd734f2982372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad624b197b92cffdd803fb1bc05e1251373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5c9bb5633707114a299858c0927b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06971c277639ce1fee6a84383d8c5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b133c7ac1977a722b1e1246924647ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863325670079e521a3d7ab842a9dc09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd964ff49b807e1bfa88c4be145fc8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590636ef97bf058e8ea2398f1613aad8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bfe8ee352306f8ccc33b22a887155380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b37482b7929858361cf020a23ee625381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b0adeddbde54072039bd24ee50467382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662e120a2290a120e845c9c4feedd8a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bab5963e7ef244a1955bd41572ebe1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264012c045f1d5d591aa4e6d3357baf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f285b5bc1f2dbc3f1d76bd6e249edca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cad5cdd89d2c1899dd6e73ea96c2bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d27b8c52bca4bd381f0c87e5d3c6a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20aa55ddb4c0ec3efdb7d391660c12389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dea2daa95e0550d6a3cc26285c793c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d02294dfdb9c7a0e604f7206fc0b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b27417b150934b4f2743cb66aabefe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf0bd1c31b7d45fb1d3e31ad7154ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae95d916a1ecbdfa689b68167087acf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57569c909b93f792a0277fbde5da6ad5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2ca681e5cb293ec8098af56110745396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e6e1561649761b38bb259cfa41282397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac740fc0e2c55de62d74ff4f6bdc2f89398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d730abab9188dd5f362f8bd3c9367399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5886f146e1e71dd7699f306a44fb0f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee035e45eac8b1b5766294ec4973cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab07381953cbc1268ffbcf1a1b8161402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d579b723f839aadb3b1f9edfc273c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55802d1aae4722f9bcee2c5a662a97c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb416aab6450c135bedec36e35bed21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ab147451019a5a9cb6a64ec8080f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac95bd48b1e7149ae61d4a7073ffe1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70bdd96d043486b96a79f010eb99b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c445040551184438060a01efb08cac7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9c9054ba76e571ae06232658075f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4299f57d99981676746d629461f5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4a92804c384d8e29b0f1924bec111412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f78d72cdf74b29c0882801693efa3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e69b2a047162477a2d5ad7c9a51ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc3c67df44a413af524f09f50af389415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53335f229da65381043253d3bf17f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b7a55e0f655e4eec1a4eff7cc7aca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10927bae1a097e99666df6873413e35b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10732759f4b42707c011191d6f1bde8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b27c5c0c766d5927ab1fb516f3441420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e05055e16c256b61ddf25742c9982421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197ef14093cd32d38824428b05a692b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefd4a9a586288d0fb51ade45214145423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258aef57e7177e398d78f792db12ecd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b38d3a37d731aa4c382d5669b613ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068aea0deeb339c5b2aa8085bdf2d544426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d1d5c5e5680fd194018a0979abfb7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bef302a12856dae6269c2c5371369428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3439767a770ca34987c45db4969495429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faa54c7b1ba147cee625bb65ab4790430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8fb6f074ebd4e83fc2c3151780694431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1c88f2439c74d3c2d61a5d0fe21b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b85bb23dea6c8fc4f2d01b5c5727bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adb18d65a2f15ccf00befe73865eee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d670b0206b29a10e61602bfc5e836435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22af3adae3b4d4aa8659341ec19325436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05b44a635d2ec81b11bad7ca1b78be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37181b8f13c7444aecb87058a4d3ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b32cf8a640c4d312481f06ed8f001d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8136c95ddb90c4fe1d0bf57aa506d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7eae68da0801e81158c9a4bcb0d8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb4deb9f8dc8ad88e11e83bf90d30f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451a9c43800b43f0ff271462193a19e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed971ad91d7e0571a0d9bf6bcf40cffe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497c1030a3468787402d87650bcab92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaea18be3ccdb9770464fc9c8209d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93605bbc10522bc1f6d9bfc06065ec51447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dabe6c0b07cd48f2e69f52b478e3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60525e268dd638108e0fbb7f4ef262449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211935f449b1e5bb4c5748a35671f72d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff600e16ddd5a1f7c86bfb51cd511b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb6794217e95b3d30797661d2824ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dcf5d599efffc9a8955a5453daa02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808c09e0e25a11ab44e32a8a52f2c58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621ed9b4da0198f515fff1496726639455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5f88a250cdffe78a36ba74fc610eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2d5c1e1efbf6999561cf3dfeb2ff9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafc3e4f247434229bce0c6989558b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3625905b2eb8fc6b50ba176577c0977459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f74349cdf1761e2749245f4f47f24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e75d67d09d64b367756df83fd89dfa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27405994a23bf3126b41fabbd37dd83d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ae5250ebc20d0f3d3383b313f4f6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d5574b6cc8fdb780e81d3fcbb89a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f636a27e85da531662577c66bbe5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85782f6eaf31de4e092fd905eb4132466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686eeeda8fd53f0a2c4951d85b5d2a59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412999cee37cb9415da3569669de710468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ca92bde2778783e42e21ae14ad15d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefb02154df930788db2f430b41501e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621115a80b96b1798085a779dbd09b27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bfc2063044dacd9c03d1d792600e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b334523d61b30dffa971955f4462d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460263bf03ab38730f4cb861ee52592f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285fb88074e92376949ff29ae8bce2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaae5255c07641819426386cae9e616476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44d81bae5401dd7420756f74ddc021477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0df743b4eb6276e337e7bcbc08dfae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b24ce857cae9235c980ab64180eb2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82504652e419912adf9f7948f5b50f13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5753ecbab42317440d6fb2b032d4627481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470e29af02811c99cd9e9c6780d757a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de4a9adb12a8a6ca30630af409a9b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8104366d5e8659d208dda11a682f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5273e2dc02cdff8fa9b9238307797aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c949722b66b5fbe3b0db57c7dd0af48486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152e305f0b920dec6cd0ae6272fc338487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61172860c195b7721b292e0929d2888488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194db0bf950e2f3bc41dd0b3e0077074489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcbd7bd8d52268a21cb1952d55359f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6055b25bdafe0b949aaac0f895ce832491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb2ef5bd7d44e4d8c93c32569d142e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910f871cda34d29cb7fb503a618365c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2426714e97e143025b8bb947fe6e87f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235815e11530e5d6bf9a5985ff8c2d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed945cc905156cbc0eac7b2fccb9a89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cd0d580b487a2c4eef861a61e5463497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758e284a311b9f9fa6f52f79122943e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a3023d3f1cdb90599ad5d51b6e075499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235c6a9b31058534fbca55f156e5bea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ccf57287f0b9c04f1a949cc63b475501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba6c1752acaa7f23292c484491caa2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c96956cc327ffa0d0d2f9d569f8abc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8aab33d621bcb453f9c1757c978d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97767f87bb424b8602a065a41f8e0469505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea116ca8e96c066bca71347bc4d71405506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4e33a82bc531631ec19d746cf8a00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e3d5c2324bb0f3a061a7e0fca3b07508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b42f29c39a6c99a33f7091a3f79a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3dde1f93e48815a2f451e7b41120c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ef4f47e452b8238d9db33e674f6e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af3b7b35fd7e9bb079cda9e8d9b1d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8766c399cc4244707cdfd899e175d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29a3a5cf4a4aad864b05d05988640a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8685b19c226935bb99efcf6351edf0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057328093f8c75a3a7b7b6290bb36f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4791bfb7c9f25c379df5bb044377c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6828aed3fb1b16714e785041ad948518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613cc31f8d7c074b17ede825d89b9e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13006768dd779dded6e544cb4db3c77b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0d665d70a4f1ad79cfdbea1ab4d40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf3c0301124d7a1610df6cf532852a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cedf2aeae3f8cc3bf8d14fbdd10a52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25bb3e8396868ae49233ad20758992524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbb378bb66dae122ab5918f6907ef9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9da010d5955bc635226052196b9cf2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5760a13e1d4f4d7b228e725644c99527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5154ea2a74a516c64f55a94a68856528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b852080bfa136acfb02e592c8cc11529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc43ca0c584cbde38c0de2104bb4ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dea72706cbcc543a8b00ce247ec582531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5332a94b104824dce6368988ff0549532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838c7c33148d62b01a201bfcd2a13c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c00a75e0d9a5221e07af07504e535534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc400622074245bf22d7ff70d32d3861535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001516acab89a6291373c247557cd88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89b3c112a8e856dec7a83d2e3777da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa44d186eb4bb7073d92a426a893d9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7b9d3ee48a017b8c1d06cfaaf1d37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07e2b1d454a5b7e86d65dcff4948ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deae1f7e1cb9cbc5c02f40b964ccd92541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d742bd61435784fc2039c42b9fe57cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4f1a3a97858d3c49465278d054e27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f150abc84417fab583acc093fa7327544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69265b31d2de48c563902e46a149520b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effe391c042d481145371764649b6b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60503aff4f316e0d87e53c66628026547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5e954737c38b4b704856cd959aa29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbc3e90631009c4dabadcacf6186f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc078f1e4de7b58d8685a00b2d94af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c988840c45c641e175a3d35ed7c13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f083c284350eecb6e50306238c31ac5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c77b4fd8eca54e3952daa8dc75e77553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624051e63324bf0e8afc8b562b4ee78554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9654d9176379114b7bc24938a4aae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cbdb6c7ca36c4575a331cc70f146b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1477f7b407a46cbb7f33c7520171e9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ba618ca56b75e6c94928b51822f9c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d5be291989437be56f8869ee90226559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa9f2f30a388183164123b8ba38bc1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85cc732d41020873b041a1cdeb483d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688c89e3866acfb676d5565e404e471562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db87c644a7636d7007ad7377eda4e02563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884dd4625d7c1b2ee4b947ad47e0c48564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812e9f635f8a4c608e4943ceac448c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9f663dac76b1053a656eca6faaf30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d962c5f86ec30b63885d730135864a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05677ff9f502b6b8e41870e47f8d8dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f39922c65712468daca5f642ce4720569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be711cc03d5f8a6606e03345dca368b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da584edd16916acc9151e9730d68b682571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bd4401b4c80fa0a2967d785335b68572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdb71265796037e90ab9f5656adc0c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5533b6ddc7743922937874314fa70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa191faba30279d6ec3eef973fa9b6a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71e103d874a509154078836b635471576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fa9c9d4ca91b45179fb1183f4f4d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffba07d2d73f1399cd62aef730247bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc03bba57975e71bbb6c42f9e6ce3e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2f050da13b08d0027dc91fd6bed1b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b61cc3923a9ac09e485f475b00a216581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f18181989b577099755efb8d4c7ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0efc2d5f020c335e8d293085422910583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128ce9dc53b7c1428bdb27540ac0b61584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26409e028809d00c28ee4a2adf9f1b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df70e7a0008ee224bf19b74b3c0cf4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab580dadfd3e1de52c88f0a84403bb10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68275e286b577fbddb8236352f8b57e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a560547e938013dd6a79cd23b2b65b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b10b490713ddf2c50587d16629143590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a766b07863350757701bc2d91d8006591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62803085089fbecd235f7a75afbab620592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d615551f739738d9ddc1a67b0e0eeaf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7d47e2787bf0a32a4a499fd09609f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4675b792b00463f7e547bc5b3508244595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8683374c4265691cc9571c91bba2f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9296b40bd1ad803cf1a4509894661b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4cb865268d235af1d2591488c4453598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140332cbc188f1dd1cc825d50f13e8e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9ec8681b8a58e8720437b7942055c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57515ae89da6a32251eaa164e7db5752601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6b33fe9f3fbf1e23cd5400f6dbf28602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12259fcb97edc5b2350b0132e4ca801603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c34b31c02fe331dbc98c1f9b52b8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8a5839d2f4ecc45686e11fb94652f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875635977486d1de9d50571d04340a53606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca005f6dd4a34aa471dc9e3708ca88bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3757f123708dc4b82c50183ed64353c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49a2c0af94697ac879d716a0bfa285609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc01e71095bc577c4a14e859c0937d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8030df3573fbfec95c8c1d2c4de5d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10206c6560bd15ca9a9be9368197ed08612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5289da1d0894ccf9cc434fb4c792963613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84615d1f0af42afe0a7f35998b777ca4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c1b34a4723accba9bc923533edceb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae335cd64e01358ad32ada91ab58d11616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff721880251be7f46031f7e48488480b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d56d3b9e5e218ab2fa0f1a4570feb3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4777ae38d9ce3f46251025b4c12630619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82b8d45829d895dae1199051d0fe4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8eb7515dacfe9ece1f619170af90e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7712b8d2555193dcdc3787f1617b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54105d04007323670afc4b8abebf0e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46e3ebdd3fb127527312c7e60c8660624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86849ac085bcadceb6aa4650bfb3b8e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f35384573e20fd616b28904437042626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70824874f690e67c028f28c934f0e5a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c8191bf66e407f4e701d2239da1f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada1b364c10543fdb1fbf2a5e2e8044629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71253599de643f139d3e0665d76668630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529850f7f8dec5437bec5dff1399db3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e937f650ed0e603171c87ce3af3497632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007158ea9218d0aa3da8a7c8b0f8c1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc946c67f0c7f73989952fd01d111bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c368a1ef4f3fbeee9c07aa1d8280d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f3f9e75270a9ed418aaad72d5657e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671df438a980eb36891419e7466497e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2fa76ab6e59bfcf9ace8aa78bdce1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280982b8ab1ae0f0f8288c500f4f1b19639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9a4fc843c1341a4dd8c5efe0a1220640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8ed2d9bfbb4d3cff9e4f6a2298fcf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0e87344928badfd86133be07e6ef1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0581a6395d8907ac0424ba40ac53c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f6c19f0547e5aabbc11e86f16add7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30133e279eaa77099889f9e6664b517645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c3c0ebc9f3cc40797fa12983f3dd8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fa94d7af1ab6a341c16dc198d32f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f52bef688e2549cd34b27ef9feb2a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbd689760e4553edc3c140144553dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d295425ba691a4ed101ad28416be2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10d9ad09ebf4e3e1ce170404f08a42651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250befb6efb2722513c5a9dcc97bd81a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa205dfc4d1e9218d383cf2c1b1e2e8b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca87308f8a068f6ec502b8ed54bed19654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7ec268de3241d36335072347e116e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7d563183a8d1a90441253c6cb5634656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1ce880271743d7bc72e447339c794657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70488219c49d750bbab426fb8b0bee4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909acb9086140ff57d1203204442b26659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46594c7debddec12d13a2c8ad2920fb5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff27f29502d550f41eeb3df2269fa9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ba1ca68f29513829874356e2a8f6d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e629186a4daa3c4f4d56f981a308b2e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8a801a4cf844055fa9c953b0096c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ec337a1dfddc9eecc273677a549fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce7b8a8b27587c049046b818ece75c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010dfd12358ac971d0e74a8bb9d9c75667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f803a5b9052dc5805cc89f0a552b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb577003ba634019889f92e7ae43de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e41b751d471f3a15ce794aa8ba3ce2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844ddb75f52800287abcc327ec32adb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08c3a4e8aaa1eba0fa5dc6d5604550672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e618dc46044b80264a98cf6117617673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21042bb3d238b0a54fec0c9b87bb8f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9a8097d47f73f9f8837f9540739b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a86846f9d366dc639d0ae6eab55111676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f866a5435b93df2c58ec7ab4726d76677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97145402f8c77cf15801305faabd4b2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076734754106353b5647ae8fb53d0d54679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86796ba27c030d2c7843cca872c1df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9c6695656adee942267187ee49aa7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c52d606900df15d315e6243a5a918f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a153da2caa92e4310bf3ac49f1bce1d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcac91bb15e027d36cbd34b08d00e06684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0e3bf87ba4d17b2fae87f75fccbe0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b90e1e66d838994e94859e6d08bba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895200ff33810b5d85ab39e25241e2e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145f8d9684d4069799b9cc03bc9f00a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b91166f981ba08f7bb88d8d6b07aab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc08ea25025e73e7607f04293f15f8a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a446b52d3d5ae0ba5eeb960def27d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec249e5808cd49d66ed700a1383214692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f693248e18ac40cd593512a09da63693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f290359172ac422e6cdeebdb508e52694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0103e7408c972068feb3d1ec16bc92695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bb03353d5adcb4636ffa15ece686c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40d7683ee793f215b0bfe29382f895697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cb476d7dc5b50ffe54453c7576116698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11675d497f683ff3ce68009af56dd1a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d3c0b0f74a26700190792a198db25700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25625fc0b20f59d50df99151a117dcae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e9caf5ae5155ce2c7acf4047b2dac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cd81f79e0476898c43e5b784c8c36703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001da44cd004d37ea36146bfa022777704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d10ebaea17379decc600161d5cacb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9a6a5cd341afa3826e3b6194d095b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931f5a0762733f94d49722ebc552968707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be59f94aa6eb909c0e12866e2abacd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614fb8a7e5c80ec4ba8935154eaa8a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ee7bd9788f479cc875371d492f5fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0afc60ec80bd0e1341d2611a40b3c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1bde63bb1093384c472dbf84c567d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3588b36943d8a9f42cf7ae979999406713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303e47f17900ae2c3c72b30ea314857714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16466d65c4c1e804c2da0611e3f148b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23aec72b2fd172d91cc9c06f40f40b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511f38d557566eaecd63670237bec82717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa083bd4a464c796def671493ee1c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94ec6f451baeb4c837ad66c5c66015719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e703a767e7040d52e550f2fe1fd099f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdb861b6c184be135db364b12f3582721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32504e77a6acd39008fefa7b7e115d7f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac54755673ddd2770ce80c054ac46e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67d745c2b45f405e7935ac5abee17c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01260f42fa1c787311019fc3e14c9b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1fbebae47903795300163e450ab71726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f99f4cfc42b107637f120fd79562f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca94cdf6eb89a1d8da0901fbe5bad0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97023dd460ac89a70f6d92dc32031ca2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e04fb005786ed3920368517bad8fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7086e2396a9e63b29ce42ce037d6a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dcb8a316bd0f3e858ef6117de8524732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67656d62f852c734022f92f74c353b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e9848ce9235e8349089da2bfcf4ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4ca536ab54c0157e98fa71202294d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd197813ad0d78ae8f29d7cc252c6a85736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b68fa72e3424fc26e1de262feab36737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be24217cd8ccc8ba9d320c21cc38686738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bf1b087c67458fa496135b82a59a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c293e704eb35bb2c254ac4a8f37cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd1df976f18dc167b8015a1ba887dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcecc9d7947e9ac3f0bccfd364913d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788f46dceda8a1253e3a9ae25baf254743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbbf800025e3f153c700865358d904744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b399b7666bb01f42a39b546ddf6f9b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ecd398ade70ab5e634b4e43e3c832746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243f434d99c04d65e341055072da6b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ef2569737857b1024b82ad77e17d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec11ba950245f5fe9761f3140c0e4f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e98c14cb6176ed67986806fd435013750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f933c6a40b7252115fb25ded1c2bb98751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67d1f1cf9a0cc2cef6d143cca1e08a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e78257d6efca67cc27f911f25889a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4e9ac203faa5843452d4e8d85c8f3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626cbc0e4f653f73c2a5dfc3e7e76b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77aad7c676d4bb8d48df8602cc9e0d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd23f81facbe0aa4e208fc4e062e17757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc68adf77faba639fcdc697a679e085758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb22e9f153cd813dce4e776e742dc0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc993059c465637520a28c6685de741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c06e4fc5c26d46eb8cd2fab6df9102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58230b6f0edc98677938a9d0f74cd4ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098f467afb62d520155e8979a338dd44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29858b64ee8ebb7c403a8eb90402b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864874b239ac9aaee094bf94528ad7d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cb953f84eef61c3f8b9f3bcc2c6817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3802ac0375d1aa05d7ce50d30234d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ba83d4c998e3ab03134d8949e18369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba485f7c38cd5cbbd7a9659b4abd269b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560ac2d47e0ba0bfb927501bd4d7a6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432cf43c20d0cd4a0f4c885dec0def412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89029486ccb2e8a4bd1d4b31c10393d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8031f4bc3e1ecb80dcc4dd4eb0c2f5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d563d43a312b7ad3f229e5dec065b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22275c41aed34366369b685b239cf7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee028818f4e44491f261a90743f4dda517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582e5d628c4acf0cd9ba307c63041fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2403bd9447970f3d6ea16805bbd1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f8712acd7f9c3f21f82365a4b4ba820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e40506497826e700246641eb5563d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1763d03932c59a11c0c124665a2077522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320979ff57dfe29aa327947e4a892ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94584d368c40b6a6573b50258f6c893c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb21c7615bde6c975f29b3bd49d228b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7747dd147f3ef449539236d3a23b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db674973d546bce18e1c1d8134ba472627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd5353f18c583f7d65f48b1617466c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052c6f7a98b44c0a619b6231422489129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92020900831023aaf9b6b50c58184ece30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd4e8899eb0aecee3b76a0613a27c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557020e4af5338f5e18704adbc7f4b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3941a6b6574d334b01634917b36fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a6298b9d5053c583007c06087322c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53390c705cead5457f7c11736c9694d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9a76cd5ab4b2e4bd9d1dcceec53d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901105e7688f17b919986058d17ed9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb829d97cca5a0f51eae8fb33e746af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd92d7fc5ea73e503d080744dd1c6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8f870dc91d4e9a953141151dbee8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5e4576a66482b08c2610b2277c13941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b86df49cbd7c629011aec7d57fe92f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64848a4b0b2a1a72df1a8a9e20c7402c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7056734ba9aa08aa587203086ddc7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d08253958bbc4cf4945857715e15d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051dc674a4895325c00449517578e83d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ee2c9038a4a6bb6830716c65d22f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f3172bf788f46fa2688f3c4c3837948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49932e55dfc5542c24fa81cedf0b744649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3499afe605ce06cc6bf73581e7cef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c65259b40d95c9dc167a4134d30c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f80e8695c43be6653f8c93203f32b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db794e6c6e1f6a95753003a8a85b6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829547481fb138d9ce9ad764f990881254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9728fc1b77338ce5d6bb48817f9f8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568baa862760e18d3d9135b03b0ae4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ca68d389c197049d7a5ea8211a3fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcb2a6a2b73d5d7cfbd23328f3e9e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef905eaf14c45b88899e2da0dd49c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b27b04050d03630aa4505dcbabc6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb69b7e96bb76ac8a43a9d39d46b0df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59393e823ab51c62ca5749f61588dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7905000faa01590d59792e1eaf038f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06629cc0a88a49c569e84dac393fd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3780446643f8a5fd87f7bb42ff43c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dc66da0e2a5b986bff77e48c02cbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63320bfac6878da1fc0e37e2e3244df467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d34f4c7e1edd520338efa1b87398968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7eb6a50644b9c9356fb2eccdcbe1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebd3ecf126a1cf48ac4a49a6b34e6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad88be4970c23e152096dee7dc7dca871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d731bf393fbcdaa0001ba489d9cbd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedcf41c045dd6411568644575409f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7722312023835c2816c68fcc72122774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa030e420b8ef3bbd2decf62b35c2c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b1346b65af5715918afe00867c84076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c90bc2d1f80b55952070cec4db45e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f123cf98a034a8202f218ea1a94f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cc277e9bc4d118377c3fffb15b7dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597059e8fa4241a9488480e1231d0c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333fce1795b68301a6e7b81d7e96fad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07a1595961e63e11d160e2e30c8a8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f484db3e12b9dff4ce421beb4558f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42980ffe4a8bdd536226637582ec7d7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e5fdd8e386d3d5f3d98296aae29d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d366de0b252165bcdf87c1a3508dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1d7f0c0e153f87a24798c96b535ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1375b401771dc546410d4c72222f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c4d1383b83e2d16b7e1dac22241d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f3b3a44f9d6fc032afa7e667ee74f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c8ddaca16d4e4cb2649a7f37e4ca991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99981fdcf83e9ff85c6ce0722b60bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da06ecaeafc6480a381a30342232d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef8a3c2c68c7b6618ce0f5b9f80cd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d423b15136811a357ce7afaadc6c74395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7502cf9fdaae76affd49bf23f77a44596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfc9025ed5139d85f6c0cb2a5bc42d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b2e8a4181212c26b0f147790dacd698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372211feefe04aa9a1c9eecf04f92c5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196c2a9aeddd904175185ea968d2cbe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6f6f6fa3fdbf6db843c5ccc153a40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b9308969284d34992c7c33aed68c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a66c59492ae185f5b39d17b226415103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba97cf87a8666c7f5f1127ab98fe974104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4a325b9e5b13d5683d0712a81d881105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddfc3bf9bba4ebe19f2a430ce65b6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2149473813ed8de6aec45bedac303107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e67ae5a58f7ec8683b1e3054e488d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2efe8ee2095abc0154079e4965d523109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc0c7bab76b83345272466a8360ce7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32092d83b971c3772f07eebe0fca536111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df7f9fa8a010164b36a5e7b8c3aedb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8178ed540ce21d1e649e1a7d651843b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bccb8d793f791e43e3746a5f9846b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d95de0a88d4a5824854742ae18048115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b64402fd033e5156b80b6ebe5e2b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433217cd5264d1003cdc44b0cc47eada117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc577392aa0ec65be7ddea8314530f51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e0aaaf6776d34788add848fde78f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b91540b2d6b8ac5a843c003022738a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457a42e89ce7aa92d9118b2931f7da7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43a8f148a1f43470b7b432d1e2fb71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebba8851e745d8621b8b544d706053123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9648cb838bfdacaa8452264b4e9d01c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ee62d96c42da8aeed0ac635366e8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799aa1a34d70eb1974c8e46f0d549fa3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18a68cdf5b96294d859b787585c887127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9c21122b3f625e96736081174f666128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf292c77683ff4f5e117570c938eec8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13e3c88ac6f31abe6076cb77bfb8e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d15fe57c94a74567ff3c5192cd996131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc3f4bc592581ffec33158586f243e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa45a0b60c5557d734462e34de6ff03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de74f755fbbf0a5622dcde2079f8c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80d1caf23b9fd69d7c9b50bee01979135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86b48ef7160771d03e2b237b662c7f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a0fe7aba72e0eaf436db05b72b770137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b36ab3b5aef2485f94a30dd707065138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b86695e10d82ac9c6d5523b4a15b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb575df01077c2850ba3c537e12b4574140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612aa4a7e12646bf0e48eaa9c48229d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48a1001f24b002a78d44f8ac5a0155142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd9eb5bbe703a3da902077905fa1ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a0cdd0bfd150894f9a757d176c377144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4376b8e43c8357ea9458092b7ec9d46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f1ad8b40d4631fe420368551f43fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42f26bd1854796e1064151ed5d78be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384536237b6c1cf70de7a3dedf794bd5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d58b9064f4c4f56f369342c42b884149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906e54228f07325e684f2c549c6dc8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5144d45a48c2b9f70ad589b49eeef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437c68fa1f06d20f5abd1117ca3472d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1459e14f9e21d79aa19b31be49f6a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103313934fb71eefa5c76b60cac209ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f3b178335fe99d9e96ca4fcdf1f6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422732507053a6a851f050ca4fc90f88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529ac0dbdc21c1309eefa5bba735b0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29a44130b96f6549f18ceaaf1a4346158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccc85d15830f46df6ad266e5e907f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0ecf76a38ac9403f0c23defada4fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadae13851fad137b55d57c6f03acda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b22df3e0ceda8e03adbef497fcbc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9c950d10c96d1b22040288e444f51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779aaf8b32e9a490b66446a90ab14fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3cd084acc0d9e8cd31372fc9e7128165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577ad228bbfcaf1f799af37ff7db95c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9ce934956ce28cd99b671263b2be4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb6f9966ce5a21c27ee2ca65ac9187168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ede2d5a03f73f3dbcd045ae14c780f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a874bec2715997d86605b18b020c3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4880d4624ee6e52978af08dc11a41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18572d6124d701554b877dfc3b7c757b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0181c4aa65fde7f55e356b946242bb5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6259fe14c9b237b4d102a7e163e487174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b64b9aae886b795aa3fe7bb8cb1cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7460ab51c662f0f4759aaf8c64c368176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9091f8c71ff815923fcb78b7979d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539104635f0352e87abbc6bfb0b3733178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0606aebda68b4375759c7e4189da833179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89132810436184cdfff8e51a0a9bf0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c874d529100af3a9ddb6ce2354ed7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc64d5dc15cd0f8a2a2b9a0695fa0b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfa5e9677838d3186e730e4179cd75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92e530069427e75eef6fe406de81ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88151fcfe03a6cec46cdd160499f8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b188d73106a2dc0ee157d8c3b9b97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f110218d9d43c144434c9d86c1849187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182004f3d40362cc6abb29c423dcf88c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5af51dc3bbfced3a0883666ddf2d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e4f2df66af394f16d84f27dfa9352190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889ce58ce668ae0faa41dfe68068cfc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce80586bd1b91199e44fe22914e0b23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57c60fbdbf8c401cbcc7408061c45e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fa446347c29870e6916e577ea9a61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963ed982a837ec5b83d1421747c2797195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f312a5ce1d0a213f0dfdc15cbc2e25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823da8b0ef86d590944937db580c000197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b91931d91ace1b4bf2ab7b57e8ad87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feebef121ed2e3e1d280d0009c204a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5682059c9e9a49ffaface7222a581200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417323db37abf998a3fbf25bd14e7dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2143a297eaf0ff771f5f604152614202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5012ddef34de3d9f3ffcb506a3ca3ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147f20937be3359ac0b2061acd1c2c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21099212bb1f60bd91b2ebcfdb672bd6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35997b864f928f41e1eeb70ce40983a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e253091e78b2378c68ac7e14779975207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963fb3c55e21f422c81fa837cca8315208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464e5165f06d21348dd9141a24f6b28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04d0bc8f52d634825e0e9978704125210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a589c65471b183a7e7dd2368326ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b78b450ed1eb5104683e387ea45261212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf60f423231e3b9fbeef5c7d13fa7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336126fcd7397d67ea4b1eb0da3246b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1829dfa8d9123f4809430f0c6b03f3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e52a9c548dc7766cd549bc7f1efff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bfd89d516312209941a9ab5d3d9a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a9dc70ccdc6982bd6be74a1c95b93218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503321562879f670913e80ac4766a808219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2acd8b81062739d48d9b3442c478c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf747c55637804193a4527091cccecff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e14fe5bd009a44792b4a7d56718271222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955f063dfa045984f8da4134174adae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f59920df44085561fc762a1126ead224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bce444f9af0477fdcc0b415075997225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcdf2a884b9bfd5387f407e5af7eb0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdd3d9c8ec58061d4c3bd71798edac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2547d94175cda0804cf0787bcaa49c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630b97436502f3056be38ea66139d4c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0b669589f06f5c91a94bee69de2fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c756aca15ff9f7348bee89063ec91b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ea62471df567a8c60c1b5b1ecdf9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409e3dfef532b3dd88a5b110dd87074233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563aeec36e00f02cf15abe0a8feee17c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04396e349514e538997f812a93ab48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c534537da66be8c243f413f580bc6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa00cecdc5041d7947ea9010129a38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db624f900236517bfa1b38bb32b36edf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319530c8cba10ff9310c089c49fe768239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f4c17c875796a58d3face63045239240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2aa77374087279c87e4d152cd52a03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dac6e83d7cd416a0687402d58c8b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813c5588205c3aa9467019d5d3de78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803bd5158f7bf6deb1d739b06f1438f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccd1ca690ed89169bf7bafbbd41378245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95217e6ea0298a1d1339704a3c654b22246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee07e39aad87c1dbe907da98dc9e8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e14076d5c8ac4ad0a43672bb0a8cbe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c03ec099d2e678e91b690a78f136b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d0268df9bd8890297b44494a34262250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438aa334add1ad59b91e2a48680d427251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc4d81ffccd59e8a7ac11743302890252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51223a7c9fb2ca8267f5cfff1d59e25e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952cdddad4c3ffef4f9d9c4ae559cbd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29349cc6c5edbfa8f561d10a77f05bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017a61279acae14994f489e171661dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077f7d51ccc179e65f4ab411f81b4c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99087a0e489d12c645995c32b650bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3c52c1904b18c9dd32693e01b17a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d3d82da8e74640038e99c232f4ac8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c2a0d06ac5a93b257c38d9f39e009261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7d69a8d4af0664f9f075ee26fa01e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3d09b0e380ab6abfd8d1ed7d0051b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415c7fdbf64737fb507825bc9e80bc2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad2fdf964a4b22550b9a0f67cc03ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ee38167179f8145c9856c4c16920d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69947ba03bb5d1999898963ce616445a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49dd8e2e6072ab60e2857bf50af368268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2f6a8ae12a769e9d0db0668abdaaf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed01326f54e6a93431122b99f92b4da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bbea437db59b75a8a48a00855078f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7ac5bb13edafb4d412b37a6abc3f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406ad17215c97569515a2978cfd37cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b825c0b92c6af6e3ef64f4933905c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a5661ceea19220224b59c1959a169275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5f8b10f04bac821b47929309ca8f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb96192faa44469e84f60cc977984e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3600c73d6b67e5d15100b794606c89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ce9bcd004a1f3a9868c22cb5f96fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5204914e6c513e72235da0530ad2196280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d01b381701566f821eb65f9cfde9fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c873fee24a52b90a147f170868b76d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44093c423b7c4aada470cba1502929c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9c53a7f6b1df3ae3ae7f4a7187d54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5efc83d48421bf6ae6336058aeee74285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32613340811951558aa7261570fd995c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21899aa89ef50fe18ff3c8e28e21f51c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e417cbe0b3c8de1f18dc7414160d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbafdf09f491744737772b283d34a59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4270ad270b45f89b93ddd4fa7844d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef874d90febab5c596ac09c010143136291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962b582fd87b69e3180f0773286d5bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc817984e9b137ea50b3cc41ae0db45293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b09f0f0e326324ffb77f5032658b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54064be7646e1c8580e34605c3bc540f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df59d4fbbb908e2e3dba0540a691106296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799290a15254dc6031122a323d0363c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b35fa6db20a81c8072022331192f36298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f82f151661033f2d068c78a886c086299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23043a235f02ebc4de4730544c3328300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140d4f71ecd83eb04e6dc222838f94c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd24489ef6e2be77d3857796a2c4a81302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e6edc36aca86a1aa34073ccaa7476303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ec9b6590ec649b920feda66004488304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466b1c50dba72220b9e667af6601ba9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c75c810817eaca9a8ef9fa15a787c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357e46f7e958f475109f20f07980d25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6209b741f90a6970062930f3f7795a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d3be925eeec4fcfd9c07e52781d20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5be4ff9fd51b50c99e1605a2055be5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe1334bb1673bdcfc44a42f6eb81f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71789c933303621bc28e021499b2eda5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d61f6761f9bd499e1041a24f7372a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d02e6ed425fed2df1467e348b933e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ea63eb23d4d7146de78ea54e49bd6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789dd6ba5f7e5439830a2ee2efd9d12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81e0aef009d9219abe68c3eb25e3ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cd77df205a4fe3b4ca971fe382177318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf585541142293f085169266d15a76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e3f50ea71526a753f4809d4475d3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288632ffba913fbd18c4db529db423b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e47886467dc0d720723c9bdd4b3bf7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8060f6a733585492d8394fbad8a8ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dbd13b9e9361cbdd6ceed4f5d2134324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd0f2a49f70dd49d7c1bc8fe2a78c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616ee435265de67a381cf8f78d82b0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c11f7a90d15b66616d59555902699327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc56080576969b7dd23e8f33d974f0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4005d55e15a9fca49a978af5dd18a35329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3f1a72e254bbf336b09ecc768215b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73790fb16e10d4aed9bc4337c7bac06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27766e32c23a8bedcace964850e85ea6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befef1a9a4351dd287b9ea724ab235b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1751a70c2c3ca7b92c42ea2b8df07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad764643652e48724eab4945e223364335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe95f0858402db259523612bd5fdf6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b11e6a51e0d9811965bc78f8bd19a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349994a5e6d7575381f81051b697aa7c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99380bd2ffc16f6103496ccfbc1af06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edf50ccc88801081688c7c2fa256ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e733b54a456d4bd3dbf39e57c1990341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4dd279e178263f57b9849c2a9879f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbea7b69d004d4cae15d36c110cb55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6ea50196700b2c85ac3a3e0268978344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a342f3a5c995fb4420e440644422c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a72465afbd3e8e054250ed0486177346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8463c01244cf5dfe503620b629834a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0261458f37b3213fe79ffed5e328b43348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519839c664909f7d7f1a09a91660c4f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711dadf69b1fd6b0e1c2893c3642afb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f17906b18287eccbfb24d8aefaa9e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61b1ecb63df525198f91caa67d845f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193296bc3a75869327741c5385839bae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfec417f8c002fb061058d42c73e84d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ec2881ae5d5d91ceda77e12927c88355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3d064c7d23bf2a4cc864faa55605c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a563076c2b14706014d2a7c8920aea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d5b1380f2052783b108e02b38d6cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241dbe1d6acb8bc56c5b4ff81490bbe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307368a9047d05313d9a5eec8c86a31d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb29ace8ae78b34ea548e71bfbf76c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dca35bc3f7892e1bbd9db29136de4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367705dffe8cb233cbf88db52d5f755363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b211f601c6e81106c67e337986463364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1f84d6bbef342c38d8d3873923d14365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698e28c792dab6492136c59207b5048366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0952a091c633c91fe0cf8ce0d623e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e1f3f1aaaf44255604bdadb4a4467368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fa6b48f1a5712192b11ff9a043bca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ae6d37de9c5ee7317b9ef04c55f93370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3644b187ad6ec5dfacd36a3afdfbc5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86223b01ff7449b64546153d09b8d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd0bbce399bd671b727fbe9a8b7871373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a0e4c245d5960cb2ded8b0054e98f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d00b1516263388c326381284fb2514375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760389743cbd1ac01cff231d1e580bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd361e1d4809091a04ec448a371e7d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa52edcb123a2b4e2e586195bae2aec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc06740b951711a9d3e214f96605c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1c0091dfe52ffb196d1f6fd18452c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da370f9b12f39b8f634fbedb1085cd8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9e5ab09ed25a3c11f2f5fd1a4f82e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe097feb1aadec38bff0c2aa2af8961383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6d4ed6aaaf382733a6084bf171278384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c3d885ff98e0cdaec6b5720696905385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de47eaaddd63cebd4ddbb78ccb6833386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe64f28f425858d5d5f5dd033d10d16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac3446742a922fb0bb33ad50609234388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768e024461ae356d3414e80cb428601389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26751bcf8a30f26f43fc9a0cb180723d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc8b46971efb57c6a2e0c984b7bbc9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bb4a7f0b0bfdf8ca8d1fe1dbe22db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79143de58ac32297e33fc021398532393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ca146efe92c9e36da63c446e1f2cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9942273a24f227355e22792c468f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c47778dd024185cc983e836becf75396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae28ec50423444ebf19892db83f36f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb58941365af72160fcdba5919aec0f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03026e0b43cf6b2b6dbfd9e1aa4e7736399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4263ae529192a28dfb0339ae134282400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fc8a29ef756bffaf005d4c32532df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75c221f5f970d4a7e979424180d059402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b4706286d178ce3260b53e830cd58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef851013daea13d29ace8933ed4ceda404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e23907062bc82ad3ba6800d931342405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddd472137644fbeaa2613b0137aaee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544ccb2a29a9f14801814b87ae17073407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f420927b39eed6b6e04ae65b26bab6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67830a2ac16cc6ca9f903c76dc51724409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb4285fa60996dac91ca04f16dd7d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683fb4bad21d5cefe5fcef64a2183d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fc765a2efdf07d589deaea9bf5663412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2685100c140d2395af7de69f39328413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2aa30f8420ff9c9488b77e76e68e83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b5e036cae889c4f28a2c42f5a4a3d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c25bfd2f389ee726e9e116d66ff59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3ff8d8298962ec642d336c5da4551417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002ca5db66c869976356763ac4174dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6997f63ed1dd69f6c4831345288ec04419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e35c15ae7b21dfe1f04b7c0bb311d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47181c6ce13890797cb63c914d11d0f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c4c573e95818270443e9e863b4b11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc28465ae01fdb474b5526dc8922ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd271e3ab83553881cde5e8d91219fc1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357ad2d4982b6df45dac0fd3e310c8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38924f4841e1b5a3b49634e4d859d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19555ffe0e744041e961e6165d261b37427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c808506f749f73fe9adb96406fb4ba9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76d23e257f94c42806d50032d59681429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2917be1585e9a625b0e95f1b6d3db2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d54959b06824bba6c75ca43f7a49b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125f26cada6cd9a8c9f7f37b62ca3e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56934a8acabbacf38b7e867ba8975865433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dbf010e1ad5d6b25560661c10f929434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4b22d51e2e0c678385fa3dfe3bd52435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4f604c9282d0a16924123ca51fcd9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bfad7411b8ffffa23c6b7f680c74c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12addb811dfabc363b6b66d26d49fc2d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1dde9bd03d7e8c99eaa53bee655c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64062d1e213ac8f4f58b2667f8e18b83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fcea220a9b82423b8b118014a5ecb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66c0d196fc56ba88c5e342996ae5e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148abd82c9ecda0aa76c0608158cb855443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149711265db22cf50a38f3a26bd35147444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ffb100f563281d85c2a4d25b18341445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f15cd4a2bc6fd5f1d415e8b887b0d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cf4603bed9df8189e0dcbb52031c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b53a81347b2f1d4b3778682b0d2326448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae503b5caa3d0d57a14a3886cf1b7e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7158a6c8d049152867ed88df2eb5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d6c6605a42aef805e5de7367d89c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69754ff411a5435e8f2c7e24cd2bde0b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf24b217d0c6ba7d055a85aa813eb1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef18d8aea95a781ddada55ab0d14c95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce151f3cd6ba6a80e05a28709c394f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746589c4e06365cff00b45ab195d12c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7868d382315095fd224caaae62470f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b92c05325dbfd55a3c053250a94c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27f09eb9aa702a3f8cddcd696b9c4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210d23c3fb1478af284cecb82225c0b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07baa1ddaf9bdb1e97664487025a2d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3072fd6da18d3836a440dab1e3feb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65a712db51da8a08fe0f073e23d048463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632cc9e29098c349a97fd39a5bd172d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c77b5c84dff24260cf0773ee916fdd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c9eeb83d012a12b48a18d5fce24d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb25bc390bc2f12fe04706a5edf8da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6d05fdff56304a6a15582cc750ce5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d677334e6ae91659d917f5f1423dc9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec85e9940e5f6321077b44a829245c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f29792c64f62a8c37634660b77f61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd9760223d1cf67e2c8189c2ba50d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04b4704033e2b64087cfbb8a6835c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a340b1356034f2f4d3ef625e291ae0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c8a0a13d58e276a22d42a8a858810475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3e850054cc613f32e0fe2323e0337476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d7ff8c80e267566063d7b78c2ffd2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4ed788c8d3bdc9c941da3a591850b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025c86ba67a6d155e15942796204695479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8a009adc4a01fc2ed30f378d1292f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454f42534d9add961b1a911fe39e451481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b99a03e33aeb98a984753f2100f3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f406d7effc227d55be4a13047bea08a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e08129be470d8b341eedf6f078b6fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcfb93669157949ff66309dbb3c6d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ed08908ab1cb11a199d416e654c35486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaeab200a0fed91d8fa311a1030faa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d619bc0e3a26217474bdc5a23db17e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1b51e7bf55e6b4954eaa2fb2ce914489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ace339898cf51dae2681095d2fbd11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd53476e14bdc9a084d7a505ae882fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f55fbe12c1e1f3150202157db2559c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8e1bcfa2449ee70a1adc545494efd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d000303567aa3d599686afba7a0702494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a13081c259c68f3a6872c2082f08f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f3dadabf4151936bb3d209427377a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003ab49958ab74bf1dbf591a0c19960497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9e8bdbbb94b980bb2e2c369b1837f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfd64de3b9d0f3dac76087a84b9725499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf2542403059f53c92aba5291e9dfd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964a71862812fc1d0f316f4099200dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ef814f4529d82f1b4505a016b24c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720da1e9572219485f1217392e6a02f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7782e060049d216786080b56edcb972504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534644e037c1530d1acc4a936900d67d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3743c057aaa0b0eabff945f7d3d6bd5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b3aa3594adb41d360a97148393165507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a079e71e5a56c8d9cc92bbe942652f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8629ba6d6dad34aba3a04670c4d689509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961fabf56074122f768f08e5fe8b7fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12784766f5ff8612468f0126f1c04e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262f440a6d7d71101482aa449f0247e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30cf2bab2b60daf1ae257a7e6ce27f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c397d6f9927f892d9a3000b4d9b8857514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb5227ebf5ee286180b0e8fd954549515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854ac5c940fa5f8fd72def919dbb7d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f521a0130d9985bc7b0423db066178d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cab9ae5fbaa4fd25fce2105af82e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aa46cbaf0fd1b961bfbbf7217dade519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b53864d9c5d889d47167b0c71c61f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c16f5315afb7f52197369ce52450fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58883ed523b26c40500adff00e2f5fc5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e674f68cf4f236ca0291d4af53d5a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47491d52269121c5a48d45686530b147524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931fcd72d2ceaa3af0955b7dd79c152525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b20e19880ec6e2af386f542c70377526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54e8fab0cd3271f7f83f9ddd7947a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d14f137291f7e4cbad114e59b3500528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f248457346a735f1a76b287f1e230529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fd9a2fc3f803e40c9c865f2797c31530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb062f4e74ef9a8305abe05389f9745531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912af5f8ecedf3c38cb70459b3ad414532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60584ef31db808795d54ed117184e0ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed235126645e8ec55aa831826d03ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016065bb59619abd3b52be5e94060c83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d31e1e42660cf031259bdf3bd3dd4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cd3514b8c92a9269afbdca8a72b26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51e83cd4824ac9a5a37ab7a6a64588538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb506a45e2db0cf805a0d0f816ef37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc793909a136932f162baf6132f404540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09d3f5b07d3deaa60d94dca212b550541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cea014b846cbafcbd4a129d9e0ac6f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e189ba66872a685ce0c906926d2b5e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fadeb4cc4550f1d41e5f6c763a07d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54119209d78e6ad736d912f8be900ca4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadecb0eca29fb1dd54ddf9d80759712546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bd0b99b45bc93adfc9d3f763ded24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a3de2ec4100b687ecef2343d5ba52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb854a6cfaab618d8c737e5debf0262549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bd2ec692b14f6b9e22022eb8ef3fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aba06e39c3d499b3a66419ee20e6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2e74c31abb4d0ab7f4784e352bb3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef43ccd01bad8179ace527f1bd41bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231e6f5c55f07fcdb301f1d4bdaacda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70588a148aff6fc4eef2d22e80a596555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b176b4e26c1c24365679c53c7f21cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecc233258a80d28ea4714bbd57d808557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89766ca0cccc986cc1437df15156055558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629666521ece7541b2d5733b0fdd05d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d50b9eb7c17242af8706076762450560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0499e262fd0ba82c534b7baf2057e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cfb69a92bfce8554def2d313267ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397fe5f5c90c67fa35de71db8ecddbd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f055a329461023c706987b071403393564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936738fe3f12eaa561dad87a4a2559db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79d1f6c4f8804b4ad72525909c95f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe7a7e7088deee6c3483b018d605a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be867c679d4a740c4c8649857b4647568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7e11289d3c2e7c6f8be10fa3f22b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559092c2432d7ba08c63ac231eff51e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def5153990b88205deb004218c00a90571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324f6f4d96990ba8544bada08aaa913572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a06fa5354d5d906e4fc6e671e4d87573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bef9d1b3afbd3100c90d7b7327139a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c03ddd43cc0403eca9e495fb4b3189575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297553218898bf27dbf8e895ba61d339576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d74f1a623acc12b143f2f4ff21ae5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956b075703377b77ce27a2deb7f2e07578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29fd55daac4bae079c8a205f840984579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64bb98f94ef1cd2960c8f311b9bd74580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73c54d66583a0ec3edac2cbb7f3e8f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc836dd2c44f2b4fb51edc2d97b52f0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c2f1cdf9ef6b729225208905d28c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2cdeb8a1dffa8080187cd9045d497584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b96bac22e55744ddedf4e2848013f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31aa8265133fd06bc1a06e44f1a124586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0d69fee0f72c1080be2bbf75e43e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988694d682019581cc7000896a7e8aea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbaa32674f10c405c3c23c2255cfa4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b037ab6b901626074e17774862654590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace33396cb56e0e34e7cc31cc152080591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aef117f536ec1456471f3f40797b72592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e5d05d5329d9b2778f14b15686440593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218d320dd057147dd2dea4bbac5596b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55fb03e5385449a4b9bc4237ddaa8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea560517a09ae5f01387d0be20800b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f841506e3ff3e3c2f690fbfb3679c91597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cba028432b707d5eb9b929d8aa6183598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb156a7b93405ff182d06d5fd07ca3c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f7a338ee7e18ace5040c9420188f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc652dc7bd8a69fc89b047064dd132601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e530e19c32203171b37ceda0325affc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c75995ec51438a0a678a8e4cc0a7ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e81589978d805399e04602396528b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9630835208111ae2275a5924d93e1f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716cc3fe9ef5e1786dd0946c1557862606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340a7231835a96b1438a22c75b69fb6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ee2953d3f9677bb62ae8a8e55e057608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc8289775b4e2eca8949be751a23bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1c86dfa6fbf4d449ed609a52ceeb8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fb713f23c55530b58bb54505bbdfb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8606924bce798bd78a2761900a635612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28539e626bcd5caada2bc39982a115613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7856eb046c3f6f607ce38f66cff3f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e28d464b60f15b841966fd0322ad23615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db779d6086ac8b6b36c38582b0cb695616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef776a14666b9286e98b9aea9fa1be6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74b0ac8956546c22fe02dbbf5f63ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bfd3250b0d6dfedcee21e9c76f4b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4ee279d8047c02b08f5a6b2c3e196620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467800868c9d89a2eb39245dbfe0526621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7be8eb7199007ce0f5c71545b4275622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12fe59d863247d14909d655b84fd22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00513b265af38d3a69c16b31376b82624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c1d9cbb637713fd900bfd6a98a04e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7da035613bbb26f0537953b0661e3f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb348cb1b372191006445bec07da1b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce9837da97ffc20a9bec0c322cfa5f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb48a68d62b16ca13d350e6d0fe5534629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20b5201c350641847961b88b3befa6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbb1cb98e3c44c1f727c0257c1a60c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29f431cf968d0de3d382f40dbc0431632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63172bad5075936d20715faf6ffde4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b76e37d207436acb9f3c38161e7b00634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c9e8331fb412d01e905ccbc9604af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fbe4c4b25d103a35411ba67ff3973636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770b55a579a83288922ccae66394923637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2e0fee8749faa8fd1103229e3b61f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec050d77f01d0c470fb4709da254f9b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabc25dc5b4c6c234ec8c0f8e88ebc3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528a5f569bf0f2e232caf2e59788abc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597188a941b234ee5120f10bbf8b080642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefd5cb888f299d0d7cbfa3d8a2735a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef058393cfdd3b71d646c82674c44b38644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b083363d6355f4802dc7fc27e89f1e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e90d2649f7b796f3208107f95e0dae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c3bba7d63b3a616fc98e9ac82e75d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160b01711357e773ff14c884e9cb4c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439cae2e8c72069c308e4c871056e60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146928996ef9a232e2f243ea4a95d1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e02cb1966042765a8af9a78aecca8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150994a490e5027ebda4e3bb2951eab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4353d95e23d8299b7483eab8e044e3b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175096dab360e172b2c8ad335c16451d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a260760feddc9e0aac81c0be5193e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7906b6facad50c9b9f608c4af3ea5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04622d301a39a20cc3f8b50114f6120657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13249856d5c615b6c3f6fd3f4bea3010658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a973035b5cd841b56344de44fce28659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81d14952fca709fc34f7a37f6818f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d734629e4e6a5eec2116f9c83f0d73661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208432775f239407510a44819a3bc715662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee79e0fd6410d992654ccf7c4371722663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f84a9e3bed96cbe530f1ce61a4090664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c59a9e0f1c2dddff7770fc588d147665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4bf047272a95d635ac372338d7bf5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a03e70e2d3f2343095449891e03a8b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30db63e6d6c139f2ca93f824e0eb16668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688331768d40208d1b680d991fbfea1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c59572e4777f75b0ea194f015485d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3c2ed109c946696ea7cbaa62fa21c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d99af8d3675c3451447f53e0fcf572672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e8958b71cbc2c015424ae4950745c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc1cf7071c87fdbfead4fd021d1870674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fc512f20076095e7256c07e9a7c65675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bbc29282290d32749276ee76115c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478202d134c051fd32731ed54ee0fbf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac999b49d96a5e4a46ff85202ac9da9d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d575a1d5818a99029069a805eac22679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936141380309ecdcfecd5e72882a69c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6628dff66be52e7928a53ccffdf59681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d531b9bad9d6ab120138da2117e51a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d47b9a0b3d1e94e3a9a91a81d89c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e898473f538ec8ebe0188b688bbda684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a09a1b4d460b5ed57ababe96f9dd93685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987713f165bd3214ed4668da87aa392686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4332454a1fd88c2f6130fafd8744f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e51650fe759e21a30d0266951d3cca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6301124d854f84f9d909ce54fd7715689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66521aec763653490ffd9a8e7ccbab6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9864d0ba45d233f82a245cf84e0ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec19cc6fa341e9b8d792cd6cf7686b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e14a654f89fa1a0a5c213057491f01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da392609e3c9b42a2a15d4fe9305a027694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a34d234eb1057577cf18394b70965695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a6f72d85b2420e6b2e232c649b761696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd4a6cad20eaffd77fc2517b25889b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fba6c2da8b7ad9bce9d925cec4e173698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3da8c7a6b959b32ec397ebe73cc03a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035388f1a62763d7b6d8dfc587b66a9e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49385b1aa826b64e42ca72d635f19c91701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f2d87e47c87bb2e09f761a2ea0df0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15832780de9694c50d7e72c40d7f70703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5252570e3821775fcc32d952ef49ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf6e6f667e76d508e3a6140c50d160705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27c08d7d1413da76ec8b36aa235601706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b2aaac1cceaa3ea0c459333fa59ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ee685ebd77cf12735a1ff5371a102708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495d1076dda7e6848b71e9a0a0e8542709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fe22ac8e4401bc33169da4fd61dc4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2130dee306832ac295d3f8e3efae7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91a2061439e9fa52e5f832d44e1ec2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dc7bf9a2d43a67565da9ef8149b5a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e2d78b9a2b3d67c9b3f1003044a6c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e996fb1fd362335fcfc0d87b208bd9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdb6d33558b745508c668dee708d81716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfef62ef3a3f209e861a66de2b5b9c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d4a2b270dd4b9f60ca460ac029fd1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4d08a73e421ffaab481d692eb88b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136313a658a0235e081d625e45c82fc0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cc52b00223403d8304ce3e4c675f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ad9d53a7261588543deadb0de5849722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c5683ab646b4b58ddb9d878e86e31723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0de694528b691a035a02794393f831724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96cc46a4d80186cfa768afedc4ba1f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d00736fa71690f83d6ee82e51573db726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb40d32512526076ae2dc663e2f164a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ace4b52abe68b8a27e89a910e2067728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b17c43c32a8037abf279b64d877d37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393a2e644d62f18388627c8d91d44b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1bbfb61f5a1c8e8844d847192ebc6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b7437e9f229e368cea0c7739c805e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406a3eaa54fc04758f95394d5084bfa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5696f0e7eae8cf9ee18b0a9ed14ad9f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0339756b2173a8ff27346f1158a42735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5ba921cfcbfbacbce790b7970c63b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a988bf17abd5a90ee5102a0d173bb7a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013d4cf85dd65f3a53b5c64a91d78b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f496612f7ca8eb4fdcbd7d46ea594739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc6c17819cf64eb9b47995c2bd9b53740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a670464dff0cd022eacbe8a6e1c3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96978ca05ff7159bef7a019cf04378d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0b5154e6d76595ee665ecb461b8a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b213a766c1ebc9381f63b095f97d7df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7b665fb17dd7d70a4978b2120d83f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e69dbd4f000fe9399fddd029d0400b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac1ecbee9e6927d7d085533395e2c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7756f9b755851e53baf36791463e4b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4993cc1211ca96aee469d41271cbfb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0e878b60d2cfe8471f794b9b56d1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d2849a3ac2f9f9c5e98fbf62219a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af16a7deec46788c88640db1fa2b0d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02ffbb42e23953e837759d1069cf16753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16679ce0462eca70c1dbcb910c571ce1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ef20d3385d0ae55e57b78ef2eda09755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c07867e80ca3aaaa0add0f8a8e602f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8748e967c7b17eef560249765a285757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>