--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456aeacd27ee8f66c1e67b989708cc4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2c219c116f7dd4e719ab57b9c11342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7991699b9ad08866b41de21515a6ef83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2eb535c304deb17ff542bdbf49bef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3350656a8ce031ffc54b296b8deee05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51d24e7bacbfbfadaf75762a3c4c7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629cf169cc5eb87a1acccd569dad94d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b050f3f7502c9668cf4b7e27825fd98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000453603a92f5a8599baa7eb71b78119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500ad643b4e67b2c5651707a55e050b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850928cc8a9cba761cdc7a341f1455d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4627c3f52aa283592bbc40133b46f2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9b14cb51dfadb1bc8eaaff7cd75a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c4188b79c2c07ef17fd894f44951514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb4a37dcc83e0cd0d73475f7dfd68f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a8ba4a04e9c3f10825f946c77bd7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8566bd65cd50c14c5f748d16b08a8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195c34664b3a78114e2739f68b5a88318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f762052823acfac1fb24d90560f1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7fc32f7b34608519a519777481dd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f80b281ce7f70b2becc0464702847421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ee8bbc27f062b7e336cadc57ac8b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98361f39a912e0b87f4582e84355d10723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160648386cf5df8bb32f52e4d6e9ae424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523eb701cc3608f584742e7df8408f3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887669a5230b9a63df5637365b65fca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c33572e7471da3b9b8208d03e328d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76829692817b9941c758d8135fc3a23328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3e5ccdb460ee2e3826b0f28143ec129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ee0fa7fa25adeb73dd983769ffc5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54dd6dce965d659b2e6c109c700f2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3040054e83abd28eb7a7c610aa3d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680400f52bf3be6e76fc41cff0f9dfeb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355fc9e83f5c1876f4cf4df8ceee36834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9f082473f7ee1cccf306506dcc60035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4289e879c8ebd04a4495035563735e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d183b74084b655fcd610fcc6bd0bed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275c054e4be8af38cb64ef0ebf468d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccf89b397968fbc85d8204ae292edb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cda192ec71ef6bc9f2f47e4369f6e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3264cf394ea896740d88e16c86be3fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46857250a3c2e812daeb6ee3a94e4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c058280ce3b3e04227e9808e998f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33b8c010813f24a06a5df85bfe19b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d311ac1b3cabec1d47756f57157d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afead0bb4a971a73a62d918298b4455546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b218a845befd82281790a74f628ea547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a57e7a80b76731756e22772e6f4a6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ccd663c8b5498cdb63e4e8a9cdcf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17146c78082a9039f6823333012da42a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337890ba676ba94eeaa3b14aab461d9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87817a1fbe66a7dd2deb039b144ec352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7594b27435220fa1080990ffae380a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7608297149e3ad800e002f5c3208a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba6ef783da028c6186d6743e80333c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36241e228c7da2018d240c1c79d2d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad815a9b54932f17ed3f8ec03124ed157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21feee94d132eeefd88826516de6c85058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0828b6380fe222653db88490b48f1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630178e66cba39051594fb55ca3c05360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8d1c6e82f9897639fd85065fb0d8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b62ce51d7e79e8a17513aab49ac8e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883ca43a5ef7cf864362327baadb21563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d3dcfd8c59d47566b1f530c593aee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d11738d246d15fae399a93fb41e6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c544e37621419006b073e07b7e6cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829e393d71bc5854c29281e6628dacb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a637276a824be1d8f8a5c2a29ea4b4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0f3d791d5056a7fcb42cb8a52fe1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333afa6262bfca7dbd79d7bfd672ac070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cafdda1db3b46753e83df65ba5edb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33980e4d5131818e413ffd1733094272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12cb0d108839f86c3980bbc57619b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dab0bee80e73a02a90d206e7dc1cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699988997ff1ed1795708fe903b8eea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf96ed70634c5e0318d8f26917da37f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa730b7ef4150cdfc3274dad82f4d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10694d0a2d4683fd012397302eaa4f4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9c8dc1d8e835b1b4ce1040ad00f3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91527576f16d49fb38b9ff22558ae0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a903a173c694d71b514a23f3b0d6f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed9fb725b8461f081fca7d7b1db52b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1e1a8ded10b26cfe299554c0b046383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72c78a68dc8f7251f382c5b379245484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24e971add3fdf9eb984fc467392ffa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f05e9bd5ac81b156871b5bcbdb85b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35e38589686311ed03559cbc7cd26687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed1ddc9e8b54ac7e5a758bb52a7fad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32748cd28917f73ed84b9c5d90d4313289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c9fb220478b522df2f810f59e81e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881eb66478dc16712ecd4b8893134b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1926ab1f69fa26b8874829034de9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee8c86115696e49af846d98d09158693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06b76554085805b684e55c11848f0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40454148abb352bac9254272589656a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684da8f22f1ee835c00047d3aa77b0b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26551483bea50050c2948a89e40314097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab819c57bce09fa590dc8ab38e12387798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687c35ee379478824f3dd8cc927f2e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74000f8247524f223117a5ebe711dc60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822264dd397ce6db6283da329d0dfc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ab238ea0ce408cba5f086a213b6d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bdb998c6a622a3443749574a5a1eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e3e0ca3f54871d55fe565f4339d14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce02a79e735aee362dec7d6125d045d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b8956c6dcf5111d796e206af2df65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205b03210a44857b806a98d9b64dc03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565abd5e30ac6655e2940aa73d83be5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739781d66da32e3670efc2bb3f58fe96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68558610baa1680b0daeea0b5fcf3278110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23c1ad77a449cdf6ef630d4367548e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38596acb808ca19bd677ca6c352204112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc221c0a635237a25eea6adaeb8db3be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdf4349eae185754c2330c9f3f1b66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34642b2a65b010f115b8bfeb8fbbca29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a78d50ee87c261b91fc14aee8fd5a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406ecb6c2bf9e130c1eec1975465d45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce003b7cc53f82eac7e84094ad8919f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc78395e89179cefa32909385e0f836119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ee53cdbdf153c43f9f888a56512b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484b9149e7f366d69d7407237f64613121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8096ed6fe97eb64b78a099f6b9201b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c038c57def1fbb193fc02e2e51afe4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090c8ae7dbf60638e3dab66e30432c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77625a6cf8a9d71178832b6ce8f61570125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d50425672ba97e149124c3d2317f7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd068ef9e13e24b575efc34b2d1a42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b2c3cfe4d2512b7a06e2b45245f2d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e20f1d852a211922c4ae1532e628b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231e7139bf7316f93101d315d7643a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17c968203d420c5a1e313b6518cce5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3de11b67f32f91f7579b57cbff972132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03434cb71f515a479a415739f6b6f4ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75802828ffd03b573b3a6195cac61fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9898b9a3a2409fe498ef8ad3da8e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833635dfb9d4b4ba50c03cf85410bdc0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee2c852584e2d53129fd4d2b39a19e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972f5fb5a28d6c0e9766d4d3ba08fdb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2d2ab673f9109ea2bf026958e35da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3317b66df7bff3af2e29aa378134f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133a0511974800d2088c546ec0b97f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2589587825dfabaee7772079d00e85a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff8a1894056f10953cda1d31bf5314143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9daccbef450aabadd436a7bcf8a0b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0c1af965af16f85e4a66d30983d6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0fe5e5be7606ea292eae109af8118146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f47b7852afab9b426e206833dd6836147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a74a33d8c6891a25ff65b8d851a411148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77fce9599bb2eb74e43069ab094986149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa271989e45258023accbfdea29471fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30166db632903558f3f1bd0f500cb8cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24150ce546cf460420c15ad0627f7389152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4838e90056b228e863ec2542a039e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46203db9e2bc2d3368a9faccb11eb6c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538003bde82db5b587cb0bbea73cda9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0945ba39f3fe7aa8ebca69878307668156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a03235114b5d8bb4c75c0b510f07c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b554a6a9fd95374d94c637c9ebec71b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00ea40d054d0a114d9c5957c30d542159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e1e4156464a62296ed85f0f522591160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2d701bc40bbf490a4a3355b0e81ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d687e4cbd253ae7275a4b8b14fe0302162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102db1c2f2d68d29eddae88c3abcc3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a140f34cf95820e1128ba949076203164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d46c77e2dee9ff547a0b59f0655e70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e107bbf0e4def4a3c4403b6195e46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756c441a5840238ff3b9e222990b6a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eef70b59ee238427dd9d14be04731168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645966e6fea3a7bbbcdd22e68a2b7ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5491a76a4159bbfcc7a73221350e23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47943daaaee67e1b47aacdcd561c58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdaab228c2eb054cedb6c55b742227172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c6d709939c5dd8536daa12e67b383173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9560605204959e852d8e86d826ee54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2de464290b59fc84045d67a7daeeb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79874326c50704f546bed476010c52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3d53f38a737d370311412434ec8fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc81e52db9ddc0eb5fd559056518c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3ac6a12d8eb747719e782bb6f8ca4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648a0b8dd0c866200e642cacda69094180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dad657be340239623f38da84d7cf9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab294dc1d1b7018a7d931a6004b1512182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249caa6ef36bd942c36bd1d73533c71183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b10ea79aaea42f90a3711c6d8903c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bd0a1f263e75fb3748168e785866d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830e812b1832173e3f650a5ca3147a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd7244a2ab730b5218aaac6f2baf9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6df4497cabc45bff8830f72c670db7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c15466b9607da62de3700cd609c43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfcccf9757305ea6dafc323803f2ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e098950554de52ac8fe9884ce35803191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e7229a869cc43e5d8e46ec13ae71f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af9d8e883f0a9f9a22959dd741570f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4e97f6eab9de63972b325ef2c778e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae246d0276c49d3a7700b3cf560658195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d59ddec256d105b692ff32d96196a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f5f770b7e661cbc01cf9d6f6f236a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802db00573d14850027788b43d0e429a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2b7748aec1b0465a1cb66e232992d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11beb41a8edb0bdad8f9b06905c0fee2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04280069fb81a3349d39787ef5a451d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f838abce49cf15f17e6bf53d485121a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86279e53ad3dffc28423ff0986bcc76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0ccdc78ceb563ce89decd80dce4bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b03cddef8611c852c95f55a43c421205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe227767b9e4cb043e301a58427721ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0154965028ea02f3f0c266ea9a5d41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b99e239010fe60fca075f846073031208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41af613f4f22818897693fd6927c4f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e968ac9d09364588100586d5f67f98f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70719337b0949bb05112f56ab8b91f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9d48d789194ea1f567c506242c7b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce79a931e22e3538e4914d013ea45a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd592cac734a2284c6cdaf5bfdd84a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8734ad069be6857f76717edd2b76a5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95685210857867f4cce4ec69e9743cf6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a66484eb99d8d3bac41e1ef7fd2d49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f23447ab82a7ca2df1b6256cc16e80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f999eb0ee2c5caf4ccd479fd0ce4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d49308a4c029b3adec6b1b1655b46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a21b82e259db5cb02450cfbdced00e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ea03f33dd13b7ae22d90afa39f8b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d19e7e17006cbdcfbb2bc80eb75af9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812ab7deb24be139c7a9bc936ab8e99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029e20218e22c0efd8648fe94bb81c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eb8c473ca4fdb1ec943aca55630c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67e3213d8427a99a6859374fd70a0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebca21918550cd44fe19915de72ce6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75886f61437e2d4cc34fff88792c432229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988634c7bf11beee5d3a18c6f8feb3c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17372ea57569f91f6f2a88991c1eba89231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41926ba3e392082ee22f8dfa1eab7b8c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb115de9c89aebe7aa8aa7ffb7ccc043233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809655918ca1217ded3e3cbe855721c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8a789bdc496b58bd8d557c89cd5a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7585c809c71c7a9de624ba92bdb0312236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09b2a744ef078817440136eb027e9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d3c5b40257ca2a71c278ae484774b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568a160415522f33c65b20b3ef56135239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6610a417b9ca021e898ae2caaa4a35e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81092563ea35d34231a317929a4ff7d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6007bd85fa983e81e8fee75183d2f3b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b7d008e4f206a4c0efce5d199eb79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281007099aaee322292da3686ec010d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b398439fdf6d95bd27faaf76c4f5843245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79185a5e81012b962ec6bccc3e507a2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960b26a3db04d2fd89abc26a445861a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1538b1e0a168bf758f215acc99225248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6067c8c3eedf450c2c6958b9e60d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc591cc1103aea639a9c40673dcc2123250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4009e97417ee2cbd7e7c06d04d9fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7008ad9171b4511501774ccefe5d161252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9b039c4cde64b329c490a56d326ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46990ba9e0f912e9c3bb02c05706fe8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c3b33e9de0ae714561fe9907aab1c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3ecf3b6b170a7d2287a6f585e1755256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802eae731c39650442509c906c281753257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a5ab12e4214b286862a2b6751905e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60157fc518a93d473cb0145c935fae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331cf721f10ef31acf99955c963c728260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136fd568277e4950609567fc5420359261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cafc1fffa3e69481c7b276f504e1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039ef48b4999a634aec0d6aa30aa096263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15f94281f11ed883eb6fd173e2245c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e3b6017cdbc1600cf42f2abe1bcc6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2a3a73f45202ac507823447472594266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bd8ed23c3aad949661df635aad67f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e40ca98f48d73fffd5c20d17acf77e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eee2988e5ee688524355b7fc7921b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd87c5ef85798c377532483cb07b4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150cc8ef8448253de0e157904bceae1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea1ee69a8011263c60e0a302a4a189272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de13fdb1be501b3c41a9a7a3f6180a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4935bf41051f5fe985de8a61789a325274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e8651160a8e9ddc1a7b2b186ac935275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1339ca62dfa7fa2ab37e4befb92a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a3f714e61106f380596fb37629b85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f07c5dc59bb0ff3c493456d6330f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e87e48f448318ae58d62dc0f322bb6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d65ad61dba9884bbadaf832579e30280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f516ba9b1c713963b32196a44aaa7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2921076e740e13e26e0d70fe55b53f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab74a893a6392a21e414227fb0cbcd2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ee27b9372d49bb7c9ef13e4768071284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981ae53c5d35d2d6acb44a0056dfc99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0c2ae095126d48324164deb547546286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996568ef1d0a9679bbb2064532fc1e06287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d59d732089bc9086aee59da39bd43a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980410c20a209708ed51fa6ee2810cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c4f5e0798ff5ab9731d001a186f2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c941ec126d3fab18f12f97213feed3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f869337944acc2845132819432a31eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fd6bdde839efb3d793fe16f03fa56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760b795f0bacddc6e96269a2fb91beb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b483addd6aeeeb8fcd84dde7acff3d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18182916f1a4c88e7885ee1f3bf04951296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dff8f53191a1854a10541f0e4e2b0c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867c27208555c5537e814ff2c5f821b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018212838dcd0af5a7d1fa95f6ee2d82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184c7d361dd7f4e31444cf156430002300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f870acd03ba388a304f4968be006360301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034e207b84ece469b9a4b29582d15db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c23d683769c18a8bbb302d8e9e4e75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8a1cc8ed7c07aa502c8a4fbe208d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000103c5baeede5fa751e987ea457430305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c918993d49197a67bd16f9270b7f800306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675576fc8fbfac3d1ef4a787a1a0057307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffca1e2857dd5b2459ac7ed9c69bf0a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c13452b9ce5cff804dcb2cc3d3e50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4ec37d92de8bfa50dd68c4731946e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fcbf63ba830111c369e9eea4b9067311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b052cf75121bbbb0df71ba165bebe4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877144c158d4c32f7e5a9bf66f276a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a57f8923c4cf6c2e1560fade65183314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceade2c1236bec2c45d1c7b60b5317315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7d66e6d12c7fe11f20b1c6d593c3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4b6bb762856af9b1e009f222a8005317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f946c9bead3c913e0b1726ce77e326318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562f4db0ca8ed3b5c732140e876c639319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f16022888c5e48d9651d39877eb918320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba0c71a8c5ae0c3860a955cd65c38e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76d418be4427d46fe56cb0ca2a2faf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294e4168a0e9f73b461a454a692b09b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f346b7f767b20fb786e9fd76a70a48324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9551113db7052152020afd49111dfdd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d19aa281f06ed1124d06acb1aacb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b35fdde58675d8180e18d2a65aeae2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24513ab26946fa3834713cd142d94b6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80ea161663539bed3d05d08192325a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21691fa0af37d3a64cf266e52114f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b478a32d84dd55fdc22a3273eeca2fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6135a329e494ac8d559cbf495127b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b54fb7cd9a0749662dc01dba7db8cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe71e76071f3228be2d7b1741b86ea7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e0e0d0dfa92dda5640cabea591ac2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b997bc182bd74e8bc4740cc0a673cc3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3122a253aea3c215236e15bf924486337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c25a61aaa2be9e97a41770565e9c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dba47cc8df3c6f101aecec1d19afc0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfa6e47877842ea334b0345afeb363340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d314dbf645d45005bfdc8be38655b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d6847e5a431c32211b5cf24702b43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3581bb73b71a2e71cc13359a4a3ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745eb3d811422be58eea590038d6bdf1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed8f545d33f3b0d5387eb85d44c9cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314d41d423e5e29ea5be7dd1b8ab22f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657ea13be29a55d84ad3517c494a45f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472e1bd51d06827514d6103c293f1c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9e89ffc5c088902e169bcd61a887c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f641d31fb54f511d9cb278edcac40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c284a3110c093c20732fc9ea3889c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d46395e868d6d5ce462a5a12a5062352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47512e792f685ff36b187e52a78c06e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e44c2224e69237da9fb45dd0fbb93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e213cb128e6f79730c3e7da457aa99355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eddb5a0f7c940850893c5125ebc391356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6f98572ef049dc9661efce0158b5c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abece8fa0bf4e0b4a2e035d756580fc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3097aa4a651d9dc1b5d8213f7d9adea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efbda994fb9d869b206b2e8f98c623360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da8ca6096a9c1bbcab90d638edb786361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0197051948bd6877f5734aef3fcece4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111710293215cdef7785c457e6b7a34363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464f4069161c18b07da5b5ad413f349364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b118b55b47ad41f30cd7de38cf9ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e21a0434ae4c12b0f6a6ebbfecc71366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2b9d0b7313f944edb23360438c1a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e4769be893b882c5af1a8de1e2fe2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab80a3156cd6c65bf31b526c690735369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deee3ddc553c2d40b89cd7792da8df1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e267c686c7faae64a287050b2175040371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b196b343a90c4e830f9936c68a7f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a757c9277ba9c1f56f7b23c038cef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840a7182dbf7513f22a7d5224944a94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864de12186c61e318ce9ed443677c82e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6b3e96973effb977dc08e55a1976b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313497299522411244bec736cbd203f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b676fbd65e28bdcf38ad1e7f4de94378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a2c312ca556b7cd67243398ddf9ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ec16792b59676bdd7ce6de0434496380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d4024f25e40188c679dab0626fa75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91edab0b30dae821e07b23d0364a27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65414bb1b18d3775af5791db086c912383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a87ae71128473f89070da028a09665384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51895915e6b739ca5ab53b13df751c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5f2b635450fbafdbae4ba69b22c6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53641a59883bc5b68b1acd7570efa4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92004ef709ceba4ce94cfa4a67634ed0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49059e52370c3a1bd83dcee93e7b51389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5493a311c89f4ab5f58b661545e7d0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24ffb3aed5c669e6df0e59fbbe62f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bd8154988970546c016883857344e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccda9c01a1fa977aafd574f47dbe7de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ed040fce2829544993b014d2e3d9e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c2e3f2c63b24025877c116b8af17c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bff10bee07eaeb927f81eb3c775ea2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b40d8bb2fafb2865c90f856449f7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d28bdc35891c6ef5fea4dd113acc2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9605d361e5c852563a6cf0547a1eb8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8130eb2d403e4527cec5c946c4f2ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a836ae9d41d32dfc5af05f82148863401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3413844884a6e5c13312f4165844696402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bde2d7951cd8daef5424a69a0151e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cc5693b00084cbe826e11364ae30f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cdfeebd47ad21f588b684c3be5bde405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87269041b3db569c0bf9641c47875a83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427fad2146e34ae58573b3be28c43d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7519ea43f2f96bb4fe1591dcd3206408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d8d6237598ebe3120073499233add409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668afa659ca099669c0351696ae18d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510514e3f21bb5dbe3f34363a17b015411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab92bc2e7420247877b59fbfe0fca7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048038912ce76791a1a68e0725cc7a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8df20b669e4472bf11baec5e382580414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376dee2cb9871eb1c8a0f4d96ac7190415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85475437dd8f18d3682e58f5f38273416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cf47e3d15242a5c857ee8c8c4de2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1ca21a9b4840514be63d5e0844127418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f536e9620be2b570a06c7b077ce47b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bacdf29bb6b467cf0ea25964dfc60a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485d4f1b9e17f14dd71505a09efe3f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e142d05f26131224a129d05f3373ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3809509825d1ece59bec1382205c4dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f4814cd5ab39c0b11f8ae6cd65f87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4c82ef6625e883e3e51f1b3227e5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7338e26a0ae105512983f1bb3f864426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d155e4bcdad0cee933ae8b6713c966427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1a6f4e93d41e62dc382ca6dac7201428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b66f35d5ce63d6a9d8ac7586197f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acc3a6962e18d80f55e9f80f01724b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018cc6e2726f66b7ccdd97f3a361ab0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c68ed3256b672d7652c0b948634d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15da01a199df0ba6c2a55530fffb3f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2cc688f00c9e6e950f2798fba84f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746935931b52c503e14215917f027cb9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58500edbeb21b88ada5379cb2796d374436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2c555c57c1f790e27b7c1f7194818437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c5c36c45833386b4eb4a68b8a8da4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f529f820aeb12855c6ff98d59dd8a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a6e0b0232bc49109a76af54310d93440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53594d645823b0c5da65c6ca2546d62a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968160a53d4dd8b361f4a66113d99b94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775bc2327908a9a029cb3031d41880f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeda287122d3b62d85c18dd647d0b10444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8ebb891847c28e8a1b5859a8e9d7c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8f64a5a953baba87bd5b33d0431c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212de750bccd637cfd61a786bf112574447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5941e59f45cc4121670a6e5ed8b28448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6574aebb82ff5c211b23b7ed3e2599449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd7fe13253bcd08ef74230d1e3bac1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac567ec50b02cc0a8eac55e6d143c2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126e084a3385e3c271f7cd3d3173899452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559db239b4bfcc55ffa07add464b30d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6a0a7abac688420e7d9da8830e5d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0509e01470a8bc125d0d91bfa714b43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acf6944eeecc91acd9c3150b844cc9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2ce121b55734268b0302ae81947bf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8455f6301e951cf6f862023d4dc70458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0620a025a87b1b88a16ad08fb05ca2d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05a176d49601ea6f0b67470c6fb652460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d860ad5962839e2aaabeb75b372d6a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f7b10156ed44a1ddd95f6a0d9eeaa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd0a1fc4515bc1b76c5e1bc3614bd6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65f3803e5088b3fc5c2033e4fe5ba6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347354e17aca8312915040fdceee033465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd9e1e48750bf14959399111339191466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359b49761c76dcb362f3c79a31dc775467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b0591a81ef70c6088bb338387e728468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ae97cb0dc1dcb9182824305b50ecc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a601552c30cbd24d8ce1adc4381f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8577343540f95ed620968bd6eede52e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263be54e63d63705784dbd07dea5731472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e956154d39658dfe713c10e30ee0a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80872fd98bf209e63a8bcfe7e335bc8c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f76d1cb5c75be8c6dc8dccccc8a7cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa08030abf95e05c9039402d6ed1779476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4577a9cbc2ecaf19986575642ca89b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4e313f3c97507dfd23477c109d577478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e617128a7c03dcbf156561fe0e84e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf2190a12c77361163eddd81c43c9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4695059d6ae4e1313015f88c17a16481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8aae4e8569a64706dc4210f00d0ff5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f1177cc6c40d6d79d1e7b4d6a5444483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee679e10b29b166c07c6e9268cc24688484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b965abc57b40e715f2e5f4dfefde09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b92449cce17e33a97f1f7c1972fee4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670df6d33310342a6bf4e5bdf5ed24f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc80c347bf15e362cc403fcb91ab01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d92691e184d56e1054385bbe1fc1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30d5e211b6bd925828e04e9d33a6fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d238c88a313409c3796e4a3bd8c639d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74a36adc330c855bb93815d71dcdc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209973171dbbb35ac996f888e90bc49493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108517accb739b70380c3e6879e84d02494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64a219189b7cab19582e131974dbcf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a7283b8a56eae01da8eb270cf82b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9c245638f77f98e198a19a731793e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b633960de7bdbdadc47f280c7da43498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda8a74ee5534b20c2e4a91aef68dd8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69d76dd800bfde590ccbfdecb4f048500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8e51c2474416b05dbf9f0c675f087501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d781005f26351e08cdcac8fe297880502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123c35509dd789c0d98ea4139ac9f9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf875172b63c5ab9af84d9693e5759c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16439bc62d3cf1af411e425eb068100f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea985b42609e5d81b6e1b2c54b6db3a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2e986d4d97d327ff890ed7a7cf8a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd351aaf95475ce38889a6a450ab79da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0875050617a5ad41a68394d50581e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b202095a2512fab67f9a73974ade0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde0d449e1839e757c47dafbcdd0a1f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5a2df80c986d5a4803dcc5076ad54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4ed032de9e6cb8a6a5590779e4349513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4097096f9757b600326b9e1482ef9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7216912911b64dd7801d6ce4922c6bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05ab3a38155d7b87f0100656f57565516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30332552cefb957a05a989bd2cc0847517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534e52516820da09de8cf0fb641cf79518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6026075eff48840ef9398df6706ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa291ad02f6fabd3940d70c8fccf84b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8b28bc40f2c12f8bbc07f4630f675521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdce12a6b55e1982469b9a2e187663522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9a5937fb966c2bcba65047219978a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f97543f45370a58cf87503fb35387524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d98516f98a5fbea32627db28dd827d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af843ea4220ac0ba329f4e8ca5eac2db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32d23d371d80e054e8ea13d0b89ef4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe86f63e65ec20c5a1c67d40865d84528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cf092d1aec80b9631d3563b2607a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330c98d777f9a98a9cf39a7fd1daac3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbc34327b67e8578d745aa93ee6cb7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b48f6dedf27a0eebaa629f1cd5b9f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c614d64ffbd00257729bf6fab6add533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09c886d18df4ccdaea4cf615c187dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acc1a0ca8e99c7f5989cd4b29a5abc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced78e15ca15a8950242b01d513488b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0576a8d7391756d501dd7e824077b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe22fa5a8cc7157f28c25a28f65a21b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20834bfba1f236f0a22685abbcc962da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa53c12ff935c33c58d366838638d89540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810c34519a142aa38d8cefab8d2164f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017f463c7736ebf36c831bd204ce1b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af8400c329bbd164c0055dd9a4533d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81885fffa12fad5eb72ccaa6284c1f23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272324d18bb7e19ca1250a81d5f4f6e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef685adb8341d1f8dfb2e1a8b03907546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921418ae864eb27b931c1d5ab3d96b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1699525a0a7232a1eeca94c696cbe9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcfdac3fd398faaadb694bae0e077e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c80bffa156a35f27b40c08105a7700550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41597ff1687c793e0a5b5c507983368b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9fae3d0d3d1b7d719056605fd7d59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a87f55de4708522d0895112aa97e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e869600ac331bc37e0947580c3464554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5555eb201bba532939085586f78541555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767df5bb2856c37ce6e69eff45445ad8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a65362d0e70e0fde1cad55c8e4973c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aff0c7dd36907acb7f83bc369cbd66558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9b46c826c35772fe29f82a5820591559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebbb51cb08c05b7bef0a72ed555ff6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c127bed41e061a077d7f30d9fa5a56c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421501898ac17d5ddff9d7c8adf660b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afebe9d275930c28417170500365a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8854d6fc6cdc0b8892684986ac88e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8910e78ab16d0517af1272bd7923f59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ce63e0d3de854dd00ad2e7e62e24b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc2bf136011d73128a5f0e766d94a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8321c4b2195ed687ff98b41acdc0650568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581f75d224826e5dab233a94db1c41a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6ab13510c3ca0ca1af0f942d474c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010a81d7a437c263558d01930056e06571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c5cca0078b82c814069cee7cd1755572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f155ad9b9e32666953ab9312056b4bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ed101fffb9683a689b95365af62c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbcb3d5071401f2ba3c20378181c86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5ba97750125a86ca4bb8b2ab5c36f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee4b828f7aa1cce241054974056308577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aac8e4a95649bda9231b93f01f85e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb87f0c9497f419f693eee904b0b2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dd02aa23374ab6a3462549c198230580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9fccb542b86c9b7eeb182b4545843581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4806afe23e2120eabb69e6eabf74fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113e21916d3875cf382412e6ced2815583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e807d9fd385470fc781910f2e6e846584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71a7fe390eff2f7cceb13be907f8f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7824ad475e80ca4d9bb1e22fee190586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32a0e285393d785aacf5db0617c53e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7848687cbda04c85e1a4b155099628c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb150b57383553cee6c911a0dd1efb2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0636bf5bd73682f2b5bc2d83db910590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2850d2fd32d749d60d1e99865baa14591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22e5c94c6e4877d5d6af16c2ebb03e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bd869d15aee9f58eb5da306d755c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059ea67dc744407a7f6572694fa1d89594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc7e52d886e3bfd09a2ff24d8fba1f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0334a925cf1fb399173d746f421a1a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa690da7f10f4a9f94054389c7aaa5b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b93e950c6cfdb6d2e56aef815893e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bb7d3552316a5d45a19255ab89346599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392710a0ba538e431e37db5cf09ca56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758b02a2506883da1173c6cc357dcc8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f1ad0fcf15768ff4b74ab83e1876a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3302d0f2d672085c900d6d1443ad3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a086812f26cd2a171544432eec038604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5896b8b5df1e7504336004c7f57868605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b734adbaa425a0fc827f40464f2c45d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50bb34e33bd8458d86496779e81f9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94874c4046eb4050cc0eb6a6300dfe80608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae62790a5170640cc2f0c24bc49d0eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785dd5ad8deafa2da10d3696bc00ea0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45453fefb9a53c90be4ce7a852e45eb4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5c0c017e0ec4393e6a0fc27f1393b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a122a3385faafeabc81b79ea58ad0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db07f16dfe5e1862ca7875d646d8a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77541e54e9719a449ee30e54901f9426615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e40e6fe0be973b3499906e5226ab13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e1220bd4ef216efac1aff1ec4b08b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e379a7338c7ad6055b95e4a063262d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94995f6d47c9e542a36e5d097378eab1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b1b16908d6e089645903ca5244302620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c181c12452631266ba7d1dc3b4f3b36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e40ffefd20f9c42cc734dfc7f88f7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957d9af8fea95a5baa044bdda4a6061623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d848bcd4b4bbc2cc59caa442b7c34624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042aafb44df1727f76e7da5c0abf0dcb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26cb17c54632c7746fb5262b7ad19a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da0f9a9d77f944069a4d47a2b9acb4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54579a36f9b4579533b5a61c3c621e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db132fe3b9dee889a45a4581f1fd05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c674d645e379edf0ad4b192ea1104e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad04541883bf917d23128d0fcb4fb64631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77670bd69de34a19165a02c5609cbfc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ccbd9043087a98da7c02f90467a33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7fed3c7d78ef1dd8054bb4e39e086634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914ad0ae16429f28bc89343e98b93b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12277f9a1fa816ebcaa0ea7259880b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13378e039fea16523ffa7b0ba22900637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c617a5a4c66178812a5944abe0cdf66638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d70c763cffbdb8ba8b33d953430ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e901d37c2b56881f1a7c7c727b97b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494702423e5b07add28c77e58f64eabd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644cee17af78b472ac98714fa8fd2f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3043218cb33a94fa54c7e78ec3adc18643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5ad19ce596480a1baff00f018a67d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238f757b54619ec37ebb3ef1d8d5b2c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b77adb4b6cdf5e64c2cc7998b3d29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4c6f988c442798b813d2ae4ad46f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35465aecd3f7c3f6810f5caec7aef43f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25bd793da965719204f3358b7fe0fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff852c8e02dd6191e26272f5628fba31650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4328eed755e50a3cb048fa92509d10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38e1f604abbd2e82b2ed9169c38c05652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e5a741f1ae6e37616ed3b92ff835e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ff8b9670aff0704b090bcd9ba35f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398217f5f7ccde5b4cb231e69abcf6f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdefe5e65ea0e93530330a8eac3121656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a549c386fd927c38740aa367cf5db89657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed40ea9cb1eb043f5d91ddb89ed9442658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ad5924d1a975197e9c2c1f3e4055a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3c4b24d13f6db32ab610f2ef1822f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc357ad009d655c4c48d981c9f31705d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52adb9b22866edaafab0d5a583de9f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67aa40fe4f21bfbb971fe61236cf70663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec972a050671aec07e3171198af539664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705463f26e7b7966988c794c1625f1dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cf6e402d1a7f00acc7b74e968291c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d780382bdd821db0263fd68cb3b3a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee13ad3d5168532f58a9429d24612e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfa720402dc97ffab6eed5db7afbf2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df60515261fc0727a0b0843112bcf8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed51ba16ccb5b10c5034ff77a11511671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729b9c9e61f0d7cde447cbcc7b1688c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c216f88c3afa0a5700b7857e2aa26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d19d6c3a5937b080b45edd2a677bd0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a398166b2c806c0fbf11d3382a8a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa665a8f9eb1a9da2fb9fb5564f7e320676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1a1262197bdb40ee3d2618cd4ed06677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5a94078570180ef370c1948bb0849678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862f63e6af50978f8d8bebda441c5fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b4832912a1f7594b600976f092166680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0147f53ec3d18543de394c6f4f14125681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037afdaf91e510b3e74241d1ecb7305682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a75763df02c34fec29505cb6a94f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bb46e5fadb274d10c47ef8980efeb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0ff926a092c09795b060501b69c18685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f6699958ff5893985f0b0249221a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5458fb056ce0567a940d941713ca94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9083647b758cb173cb7fd9990d48f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751902739e1bd07bbe3277be007eab8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031fce3bfc8625ba32c73a63df7d402690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5758b64d49e738b3d2faf97ad72e9ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f32cc785edcb750fa1ea0aa3a18188692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc002c1f7bc7a96dd4cd4bf819f180f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07111c327ccdb30c2b0eaf183a21c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370152bc95f8c4d4bd1d5556e7af958695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c5b6dd2c762952061dabac8cbb4ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b212cadb9353c6d2110809a07b6a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09cde72f7ae8173b42891c09a12aa3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a858f3d7f479555402f29c669eb90a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab7c0d6a8aee44fd063ca83348ebbf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25054d2863fe4e7a3431d7191b40d412701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4923ba158d21508125ae346e05d707702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450a3fcff479bdd2c2a798c2a5be292703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb903c805f81a90f38e917054c9eb6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e0c41a99b8242995ae0ba8280ec2e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19247219ef8392377fcbb3ce0d4832e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c63ae19deb45fb15bb92009fec34c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9a0c9bb11cec2207a3283f83d8ab4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394f8a9b9ea30b01f5d60d82a652cb0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3d5fcaf4dba93e988ac28fdb5ed73710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de9f5ed9b2dd5c5e30b72d41570347711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914cdfdbd85cd7899ffa881e4141e66712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a3b6ed8dac0febffefef019ccf5c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a570eda167144f8945c2d960860bb02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62762d3b5d8e20204200a94dc75b834b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42906e82c215ca395b734aed7aef0e22716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f15f20dedf8bf9a6ca21709482fc6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587cd47749147373253eb10919797cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd36281ff30eaa2a25d1bbb19a9ba64719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940f7de7cdaa3a14bd246554dfc0814720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b499055a77259cea31065852bac6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daadf681f09145bbe64aa2d49b40dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae75d4d307ec1fe4036448f01a2eda723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2186bb51a621d6abf25f450c0db6e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cff8c767ce5488b15d01bba860e8b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bd1ac16cbb000a81781fb613ed5c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eff0ebe0c53d128697e937158f8d8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b583e14d8daa7a7d75bf0019c43d9a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0eb5af023f7656922d001c75171cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef01c7bfc1c5c8ba72dd6f4a979f94b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1fb69c466423990b02b81ae76ad9f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4681731264120d45fb6884d1790624732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678616bf19cbf8cb49c0bb655dfdb0d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4bb61c99ffa8883546465d6fae4f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241f949824274f926329da1c9b80f1b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e5d42907c0fb6606102c545cd478d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f3a47279cf75512c33dc683a6f3e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e21f86449a4aed514022b5fd35471738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0eacc5e4e832f6e0db81b517b71958739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58d8a74098bad3de4072e5adc76c66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332b4c6a8fbca42961b36e6dfc5a722741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b881d2f13a7354f569b18cb1c3d622742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11827a1497352d0e3bbe65c7137c30743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c7eab43a0b10eff9a98aa3f5197d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d95b67f24b1b0429d17732ac7d606f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b140592c9cca72793389f5e85f12f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7271677bd24de067157762d38169b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8ea62c6a00548cc6bea1729faa1c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518e908652fd21ca9aa6348f1abda2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea93eea3baa638c138cf5efca0e7bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9908e366cde3cda70f4ac61107ae2d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218367e41340e1bc64751c9fd6df0e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664f34ca7edd00d502e07b3ab94088e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51720eba39de7c88264ae8c674b4f1f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d931246e7041244f2b9ca4711f5a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ed6a1abe7fa957a1722aebc6d5f62756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc4ca107afc2b5dcb78f88d850ab2d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d546c9c7b660bd1d752652bdce564758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e852075af837e649b88c85e296446b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698cc6006cc96cc1b190b8d030509121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0e8ad544127fde4a2cd8add93e2462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975c9e0625e6eb7396410b8686bc2e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd384a901d5644504c5626c53007e9264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae415a4ceda2e8d46bab9e031f7aa5a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf43e57925ca44854ca8e11098d64c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaf75f355db6c3d7029bf87e62cfe67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d164f0396e0dcc6f158899d25b36578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be21cb1a52f84b70cd52e8a079edc719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632fc6c8c892c6951d9986e61bc2bf710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe3650ba26fa304313d80802c5dbf511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a88c34e7e8a99b0f9b16725f4c8b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af63852b0a9204cf01d4d0dc511ae313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53601f58c8ffc1255faf3b0c922e207014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d49313169512f7eeea9e35e7e6bbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8538c59aaeae3435dd5ed08bc12f3c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3848fce34c6d321bd7eca3522181bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653793aaba2f19e869b4a5ef58e223a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b9e0e7358b7c01405bd5ef6c7549a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270913007745db103fb651f5f8de7c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428db8ff0b646e399506f0b9f9f5056121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d8602a9fe6619a4521226db934eb422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee2b20c0f5add6f6a10ca506c707a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83f82aa0e6f968e504547d5f0b6b1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339cfb48336feb03ed4980501d11c8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb2b241c9a17929341ace291f81d4426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc538b9f1b5232f261e717cb0f77a3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc83b87589bdaa6232cb275386c61e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ef482a69c709a3f7bb8632a6a874b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3c4a4f6a21b6f87e386ce2be3028830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b7ae30dccef3c919302b5f7b3aa7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621ed5933a93743d9d8db255c75e60032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c49617fd0022e8ac114e58404ef2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753fc1314bb5fd82cbce0dd935787f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078e106657c615ede0db7505d77e49d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562460635063f2b42e8c84aa6fdfebfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1fbca5ad1d36c24ae6f29e636e05737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee42b83c8545fd8a49f1bc50318a7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00267361f7c158966ce65f7cd25a610239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267d6fc647a748ff1b8599b3a31733540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226a8c75de64d472d877c4f9d8deb3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffe8f66745e2415e738e7198d543ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56936a22c9654f63332dabc188ef589c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd0cd20c81e5da0b1ab966b13739ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dffdd0dffd4c6817d4b2e1c9f7c6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6ea70195b39a750d79ae15f64704146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94189ac8b7ecd8e2500df4a0bd7f4a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e495ac5d4329bda99b8091744d36648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48961d5bf7fed91ab490201b794c119349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd74a01f874fe25abf150317b738f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04987fa29be8d56ba0a59966b93b76e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f45dc54da607bfac41a42c7511015f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fbcd4a33c5bc762d360b2b2982d5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695c852bf41c6cc7c3e9ceab7999ffa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff714feacf0ae6c6041f090fc55870055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3874347fb24b515b7edb1076044914c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431394c185c63d1b48409cf501967fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f54c4831d1b8a1ef5f821dd714a6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14457e4278c3ddf9b71c7b669499ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16603df1482e87ce97bfc29d4b6ee960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dcbfacbb8da41d1fbc1d59056151d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a82b757d8574b71543e4aeb75cb6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba87eef4866bad2879a0c6eebfc640463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780586ff1b6f10bffe1cd2690d4b8f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a7d40be831eaf40fd376ac1cfb67c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302bc6254bccbb0533b8f751a67c35a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966410983947ad4a98c819b086f1fe567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6e8df9fbad24934b7709ea9b8a0fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d3ac49bfb1d99798b11b2d83041be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcecbeca829415883b160304d087d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cc40ae68ac2ca0338e16f7aae43cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277125eeee7fb079234b401e97848a7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed54b6d3156427b0ef98adf78e03fef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed40aad769da78b8543dec34b1deb3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e8174eed041f523296687b20103ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d1369f3d6bc0a1e08bc757a4811c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2c52a74e24f0e7e6633c764ba0a8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aa4ba75c963d8242cead00aca4d1278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b6f57c0c6700e7acafb9a9dbe435a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02311676f5e70b59d34b9078ee4091d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69579c723823dcc95c7111b5b2878f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830581e4fa74008301dce42e8963bdd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95b88bda7d69f6019c484aff2e0bfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce3d841392bba1175abbde598ef58d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3cfcdced8dab86e50301a026607f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4182bdd93cd9bb3774cc6cae7539bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d9d5455d6f85562fdad580a9aca4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9f2df00ff1528bb4fef073d9ebea288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca95de9a5dedb17b67f28c845ca26a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6538c2774e69b64cdff1832a8111f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053eb4a2ba11a9fd4ae6278f5082cee991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f85023a511604f8f277b2bef1be8fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fad848e197f3cf23206adc9b5d15f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980d89f13dacdfcff9af558860bce1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ee73b2a5015eaaa7b2986f1f5daa795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af6d4172305af370b980263b170d6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac940d83218d094ef608ed3495423797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69a53a5eaa26a35dd1043b2173cb5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16418ea25666d787d9f1e412b2223f3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d7d45df2d6d5d74cd612b7a598a78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2668c663a42024865e169d586a8c51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebcb9e184e417d483f3bc25f1ecb5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062ccecf8c7e2fd32fbfb6a52879dee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a4f4cd80e5c6e3e71ad3d0b38bfa6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c5d16399d1dba3b9d10690aff568e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75120fac854410798d1a4ecafcf114b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd04c79fd290f0aa6d25d413d50b8cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7b6fbf8862508924c7c0b0a095f05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c33c434f39c08ffcd1c2d78923cb7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a57e12c130a2bb7e88cee974443d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a158b98e469cb61bb9f7dff4c5d150111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f312031779637334d0d16d618a61d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebc7b78a504825c94bdbc46d8e0120113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac7a5a1f57419af3ddb776c11fd686114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26ec2363f4ba678792513f25cc73f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7985ee37728516bf09990372dc24d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11486dcf51add6f708e6e28000cbc9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1439f4596b90769ccefd96e3d399096118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08909a812843a62c37d67928e4a36c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca34637fac8732ea8a1376efa4616e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18baa1d5384491c8c5b87abafa7eb9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59254891d4e19bcf02efa2ffd52907d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20563d91aceab295aba394e52d61b89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ae03485bfa5b4ad15b0f8a84638ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998a65bb1f8b0604f36d9f278f520c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099b8263298d4b25e55b240b901b699126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea7d1b81f580879c7dfe03169d1293127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3eaae76f2b15f5af131c450779c952128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27ebf83765d85ca9ee1bd3bd005ac3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2116a60e200a7f0cc0d9edbf69f158130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9f950c8ce477151591a6e93231360131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0006ab871358879b6ebf197097ab43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8afe72599a24ec5e48f384da61f96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa19e46d10fa5a455e8df2970b95dac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b83d36f8e5a14a3726b9269c4de74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752b081e54c18ac93c53e774e3b5754136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be6a9e0e9f38fc41ebf0f5c4e9d1d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fbc6a59ef11aaf4b1557e86da6875138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2aead2e611187d579a077d0399bc6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36d0c04f40e607413ee74ff18d3c0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4edbe554861a52bac5caf51b3a1c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57a24f5aac59481bf5ea01233f8560142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9231601db9eac30e3f7ef0f45f216143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcb4db6cd8dd3aa505e73eb6630ed0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217944afb39637aeaea0fa4f2ae1c4d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ab6c3ffc86f7ca90e73db21ce196a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a28f19791bb2e6b2ac93cfb4c0b699147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7154f25c127495c4e18e415ff95fe2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed8b670741f8de5a7f5d81ab17f9a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b71510db9306ac9db037cf196297c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3786b0cc01b5d31f3967c7b31ecb71a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d471c3f5cd361cab1af26cd6ece20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288c645ebdd60a045a7e804c445b16c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0891bc929a4fe3733a392ec564bc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f783cbc7f7381851a797bb065c8e25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524dd0b4d4070f7baa8cd8cfbbf12e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aed34163091e773ab9919cd11a515f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf880eb552abc22af9d517fe05c289158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba549ce773a2a0c668a65fcf2bf47ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9419b2d39d9b0c85ff17407362d5a07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771959ccef53673c22442c731efae2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9b6e504c81df6a2d266d0727fd886162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a5fad8a4eb5c0e96372733d0ece57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf8f9b5acbab35af0895b1fc43024a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ae155505a29a8eb42f1329c5ecd88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c535cdbfb297e60069d48983d1ee9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0294072d699cc5ae009257980f118167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedba439e25ee69e46e86759ae89f8ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9300546e8ae40a6b6230ba61e4052169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725838c874f9963b940f9ca62577984170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fd0fb017bfc0835ffae688364ffc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b02668bd57df4dde93fa252416dd1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794daf77a8cf1a6ef89ac94ea142a66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdbc736cd4bc202acb74e576bf2203174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cba5693be3c39d0065af2dc87be91d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832590a9cc40b3d57f993dd2b796dc54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c3d790bbbd3bac8af94629c51ebc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fd424b76d5e9c851cad60944f1ef1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27ae2623e974d6cdcb360984045a0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80aaeab061e4631e86e83864b9c268180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6f03b56fe8207b68880ff2bb2ed13181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf018d5ba1a8b8cdf49e0acd21217b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf30f7086dba6ebcf24f787add08638183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f462a727e9a8d282f1313e8033ac0f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900279d38d5569b049bf02fe49a615f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1b496038edb54ac017673a55dfc26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfd8cd1c1955cf818700adfe2b1751187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbaa0305634dc827c075701523f2d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e85357148bf7156d5ace2a195b7ae7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323115c8115945a054d704452cf8ce8d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e4ae70c767935dbb9b2aa662caf26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85228f5a95c7e41d66d3634ee64c8619192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393df2bed40fc753f2f1fac62b21ce1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5660426f43ea6fda51d826883cb88e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969357b585df04f5d2700b6f4ff0696195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64d021fd929ae6d58fff2cc68db0a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27903064ed4142355cce057acda80bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b1af3cc729cb2fa45da4b6db1ec3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b39bc0d76241747d5da863cfd4814f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35778666d363426f51a00bd7895f6b53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c494a93e624f1011645308e0ea5d31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301b028f4cb9cf256d01d22b5e9a540202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab410f3fc9b26c0297a045feff891fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3a2a8a3f002f2678f99ae6bfd4c39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a255502bd9d092c86dd6de949fb4e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc63471f17e5a09f00d83690060d92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af27287fe39d698132969e3b903af8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031541a46ac0eec8951eea448a24519208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd219dca20f4f88d419b9d7fd9df6014209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc83575887701bf8625ed38620fb62c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef79565a630fccd549be9aa7be287a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f713471b0d7995dc8074e7d4d4c17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a130d7360312054531077f4ab586eae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bcada7ae073a4fb33af6a43b88d9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686f74c88582ad225afb717568490a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efcdb61f1d2fdfaea6a1a091fbd245216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9df47e26ae498c43219a989f76f4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545536192153e697210e99b39bb7855f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05253a550fd29c44982263de903ad8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d483ce15eebe851560543c2e53bfec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607ffda1cf5164d38bea293c346d5f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f92b79d12e36371fd5b0209ccc3c79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2403677388d84243a7fabdd038067ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3787641743a5a623254fbdac66cfa9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4489802c83c9d386b096e9342ebe8cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd4db4000c0db153c6f6273107d79f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03701aeab814077beeaf91418ad2de41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b93a0362624ff298b9a05653ba969228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff16c2a5a7f5123956a9abbcc8060d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf285fc2baff4c046c210760d5aea8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299431db4c23ae625686c49f10e0a7d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c8fe8f37aaa629a5431bd3ed19f7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12451b2718c7cc65e0281d503443f5d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14d2d2c205060dc78038d70be58a70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84efabb15147872e13e5e5da1e8b6be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a625beddcd71d53f45391fa542281f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672632de728bf095d6d955bdd076a53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e62cef6717034176170f2de7bfc4e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc009c1d153a8018099abb2b60f562239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69895b5fb6f8c350b97a752afc4bf97c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70fd565c50c6b48adf1de1128fc735241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e65a808361cb6f995d87e10e7f659242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61beddf7775c11bddb68e669b47d912b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08e4d89604f380f68614365239c765244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ddebf630f9159845f0082593aea57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a435f70ac896e2e29d52480953b7d46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fec37cfd1092f8f86d78145a2b7b08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f189c31b0177380641549e70799690248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e46b4512ea5ce6365d0bb17eb00569249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457419dcfa7f35899dba1d625c7c000250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c949ca3bbb26c1eb0fab00346f4f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62647c687aec3cf92dc5adc18f10b472252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb72cd5112ca85827db079336bdf89e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ea9552058e9ebbe29cabc499206a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d31ce5950d25b33cb9eb15beab4f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83af08e4ad3301074d501be3af30e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea86c7a3755dd3bdb9fc7d7b392cf07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44a77a2c799e6276f3f9ff865340e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64f24e2c29867f3de24912041bc7eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364aaa5defa90eeeb10057e46aad1f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418721881d6868eb21f54bb58e219542261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51491cd97997b4ac124b4897ef42fa4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e9777f90eb021c3c9069ff89396c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866d84aa4ae35dcb0d88b073bf0c25c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e5ba8af7c73a8632807c273c76b31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4718d8d429164cc3073e367c5055e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881852a1d4b3592c2a898fcf1aa96b39267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b159b23ea9e943ade9761e1ab7d9f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19044ea1fcde005d9b9b31e1c1e408269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42893781aa2f80c72b793b479254bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a57507ad4023394dcd79b1907fdc4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3350211eb5f48d47d175e3efae747ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee318bf7d40353bb26e5cc9fae6e2c90273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfda8ce05cf47265cb3665e62130968274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63456b93484064cacaeecfa4be4e4b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba7efb42ab64b8b8d64d6cf0ff880a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d955b513324fff8b9b22f40e78509277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e41834b2af52d19afa65e409058b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a810c6a226c16f00ff9c1153cb2158279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552fd03ffef6860aec3bce215d19fba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419f0d4d4217e1677816edec462eb81281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8106564ce7bd1d661de89a71136cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e298eb5a4bea2e099fca07d39bbcb74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907650bb645986188eb6626ee4ab3e3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097d01423cce6462df4a87b0f1f93cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040c22f98184b7b088c740331a33fa9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1322103b02b586033bdf79fbef1b908287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475ea2895bc79b244b775b3fef7464c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757baacca8149eb65d94a213077fb7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38053566cfbc92245206fbf6db2c0fea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9121d5bb587df87b0a8b6acbc73eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13677f92581d58d960bc8914bb4be4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51888973ae93aa81aa3bb7e307ea9d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b10dabe9a2a16b35cf0e5549a4fd5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e16d81a36991a62ed68f5e2c9e3612295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c3e3f1ae6082e57325475ba149a75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed907665c067b6faca9c67af7c6bb2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1f43ca5c5347711a4d1deaf5efab1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a1eaed50fc3a62a5b17524ed1c36c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707776a09433d2a240e7fcdc46b60e78300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2b29c9d090cfdea9cb612919b64f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19db19ba0c42f746e9f8cadc09ac578302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4da70ac3f3682bd138547b27a9d89c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce76e4a04c178a1bcafb7d360d1975a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b43c45663aa133675825e9e2b7ae0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dc1903c429fe8eba071f1be7c2a00306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf537d625514ebda068c21b066dbd66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac1728079da753944e2ad6ab766779308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d7efddd18f6a25cd3e094b426a3cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab55b7803403b725262422b1660135310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80360187d3119c4cbfee57892e83fadf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1531390a76a5cd3d3b2bd2f540fb0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a098577ff9e2556fdd8cfd8b42d5d2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2c93272c7362761a0c2e6e33c7752314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a9b452076045a1e347c38acc994aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570da41c6840918541bfad53f8e12423316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166695aecb45675152cedb3b3d4a26a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945102d880f01b24156a2c2ab90b2a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90b9bbaaa9828c9deae60bee7b334e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a30b71194b71d255072b4e02426ac1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea71744d46c0d8f331c4f6459f88dcb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672e88f4d3f7deea490eba1f47b7470322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a644d797f9a7a7a9509df294601bf5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e0fdbbf560e3984c196d81705a56a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373967828f16881c85552e7b763ea02325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57d76e762c5a5a8b28be6478c0dea9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789567cd7d403a1a9d8d1ecc9e69da14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c28288b0e67d61385a9eb9a0b90ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dfc5d82393019e26644ca7b082b9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff19dfdc5440c71ceebecf54547b8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fd7ea3139af3be2823d5ee32b3ecd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf05f553771539eb1b727053d9883d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6b4947192392613030b3d8c42ad25333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602e5ffb68a4b1eda180cc18df9adb9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05331fe1a42209c7530a01b6bebcd4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fb86841f13412b12b2a19afa88d59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd218e1650d16be1d13148dfccced7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2db8f60c5ea5507c79b1903264a7da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c06ac4030393f18f089c68dc06db2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254c98819ef84da9eef2c75d74b212e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ddbdd46322ae0d947bca936617c31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ab403258aad700dbbcea937b6ba7e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b09701917efa3d5ae789903a4bc49343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5435fe1024f6ebf843ef33802c69a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fc03dad89497f64bb1594ab96e0d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8fbc8fc5a7a825febf4cd060dffff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f362b7fb3a0867c929c8add9f53cb4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d68f756d996d5b0fb326ea711dd89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d97ea8d548c794dc2005b8c30e8cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5792d4aebfbc717362e6739d877465350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4a490b27064eb7c4bb0e05e6dfc50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c933d8b98e9a73454da94d198f438a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6400f6acc54ad5c9fc6c4f889ee6fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aca5a4c703865e2a50c9948306148a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a2478fad1767cf720dc550925f279355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd57ccd8d6d0009a2818956def8805356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8020a6e61191546931f158d15da1761357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf403a4674375001b0d618d0283a011358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0e476acbf140636da849c8e16a6d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026ff56f29cf4ab9193c3a0486eb427360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e7e5597bd8a16937c09db59c82f15361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbb9dadb8d5fc467cd717d8f6a6a7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d50fa2dce7e7ee0d6ff8e24cf5207f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed021ae0dad7c416f9fa6a69e335718b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a29199a30d8be9ea99f2701a919ffa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeecfc35926ce16e5c81514e10efb38366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b8855e7a4d39aa254d1aa5c27c2f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b83758dfe90a3ef4fe6a8c8f9fbe4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabf32b9d0552c21f241766c38d74a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c10dab18884842408e3c171be05ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cabe5cbd5d9c2a3f85aa93f4041315371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132ea155be81a6a789693939b99edfb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7026d82f5b4b41298f81e0070edb5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104b3aa6445e9f1a55d93a9e0136211374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797c534b0a2384bb617cb3bb79c134f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd89a475aa3e3ee7383fec1650d3155376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbdc8c4a5ed15c752958480d4419e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa763c944d576ebee3f83ba0d9d06698378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72557f2e339313dac7621ba49c42658b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362622ab9a7477d286303ec27641e28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a859dc9b51ab04caecdbe6f87802902381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651938572197437f8cb77690903f5a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9d9cac0fbd02f1a23bba8415e3aaa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e1f4138b86838e28ecf4c76b9a9d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0edb663f3fc1d6bafb8a3203e736e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf96dfae3a0d2ff0b5ca4efe1c4fce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f30f4e92b50bd8f8cbef17a1cde88387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e23a7f4e0e1f3598b7db4f68e62402388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42af52b844a41249fbf1f1d20c40c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0c63d7944116d7a5e47f3ea23e782390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3facc66b9ebb51d860a37883c96dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb6ec1497eae176d36f0c419f67091392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b42ce6b6b764ffae6c8721e5b775d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917321d5b0afad6c4136bd447b649f88394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f9825f5dccee2ec7515617084e843395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66ae195a924362f7a805a2081af1af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cde3ce9570487f3112ebb21414aba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b542073ec1577cd6dbfacd991e4100a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4493a4744b6795fa7c597d798ccd49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da698594285f46cf393a12db674975400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2a3d0fb66fa297e1773dce2f85d7c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7960288214c6936e4bfbc582c7635402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e06e859d3f2990ef2020e9753d3b54403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a19f5a89439b8e5556c728dd882aa7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa01a50eb99d9cbb09c54017c7cd142405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582389d5651e1f66f3ef183104dc012406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ae251d6e1719dd05c75dc0703f620407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4766624ec78d3dbee35374c00666372408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6b4bedfbbe49f62094e9bb11acc57409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787b30b42e86e29ece256442a9d63bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1e38d50ee27ce475f44d4df0d6029411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c67a02db05eddca11a551c88e64ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba05a893be1cc2f5c25459681cc276e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20bf7e2cde6d79461e8fd1671fb438414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159d8df420f0c19b4ecb85f96ce451f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26be4b33a39adfc38345293017a9a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489547c0144534a4db478ba4cfc0716f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e13887970b4d21227ac6900c3acfe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4853d5e0f48118a06a65f5ef33595b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc50b2441d3acb739bb0265787290a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbf7e31ff740384fa5a29ff7ced66a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68af5d182dfce1486054d0b87eda9ad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636662362cb5060073e9654ea2f4620d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a3c4b2efd939f87b2a618a5474294424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18583a1759dbf206b929e2918b1fa36b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e0ab4fd7b5ea0049e9490ec7e882a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532a24c01492bb811a1a5268ae491c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b38aa54835b5ca710cdda8b6aed1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c02b52f4d7cb5de6b2819c09dca292429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0bcdbb54e0d46209d475f78a0ea2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1b22c563fe2b8516040b7895410fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce39ea142a6a9ee96b1c5f06db6ae9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808432b3ccbe054b12353af4644e5800433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546d0f416c5f516ed7309a20dabdfbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647b82dc1e5c6d8e4657928a3161103435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297800055e24d94de02dc054e2e55445436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da587d7f73ca81e0762327b9454e773437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ac48d2a077940b76f6cbbd38c7148438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a5b709dad0e95c11f9d49b7867c64439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e83bb2c64efdfe999ccb376c7034b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c2b59b743b516f66876ec3cc006de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b153b67c49b35d6bd7e8ee702784dff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86900e61aab838f18fbdc4e6e3247730443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeae79feb1e7fa7509c0a6cb44a486c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401695526583a8a6e2438b83596f405445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbced560cdc560e4857857293e9b1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a9f0a5c1c60c319764ce36c1abb6a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed94ad1a02a1150251c262348a19910448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ff98c46d130eeaf77f516e93ba2e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0160f968db199199101d2b4427ccea5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e915f8ca0d1ad5ebb564102c93827451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6ed63679eab8109771dea9d9691c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659653c0ff1fa45b452b00047cc00ffe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedd5a95cd04a1be833f5c87daee7b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f9eb73be4a7d4630f32c7f3706624455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e54d721a5f7addb04a8853f699140e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce2054fe91b3b6be611917d30cfa20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671f8d0c7da7d352b1eced5f9e8807d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b81c3000decf55f325a39e4e8df660459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb591180dc48fe2a178734bb576004460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a67f8700a89bb5196a7b74cc3aee6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31795900063d6ccaa99cdeaf1bfaaf4a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925b1a8b8bf62e468e5f706dc6e3e42463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac95b071c29c894cf45ef8797df9f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eff8a68c8814fa5ca12bcca7901df9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a12a24b3dcb89c91da4bd555dbabac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8550d3815d6104aea991066532b80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326cd31225eb46dffc8f41d62c7374b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fefcb05383360b8c6225d89d1d840b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5492cd5583c451ecf4e4f0a7b27fac7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ee33cb0662e22eb9bf7f7dabc5448471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0dab46deada082744808198a1df79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fd2c099e1789f924c6fdbb1cb7abc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93fc56056f86e4e8fa8c4f6045a5f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8c0dd3713ab2100771ee0dec0d9e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796d7973215cfef0f4ea874e4e636ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab332a2fa41e8fd262ea4bf1a71086c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7e61377a1e2dd13953c19ea14b86e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a513eb978ba3c9967a2262c3a583c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe868f6c444101c1ab51616ebbae04e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a10c54a029c71966df02a3407628e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46778863da0484d614b76875ae24391482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78e32f0f7a36d59507da20386d6e8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eae25fab559e2abfb799ae4f912928484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49fa0a6ff8a286f70103af1b2ef7c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e81d28d855bff3117b83c0e37c6df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa67d4dd7aff7a1d27fe61fca333757487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3816206a234b9e6e0da990dbc89ac3f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824c2881a91750594fc448793818b3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d47752a767ce945597cc5c92c36359490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3c39e09ea230dc98a959461fefaaa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facd092f579d5ca4f70f92c50cc8037492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b8d8f65663df136eed74c7f50961c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc615f74264ddc260a93db1c7670bae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee236e3c2be5896e2b7ca4029a8c14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be676ce4b020a95e866deaeee8df65df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859f0ab98d196110388c50bad17bc34497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93058b04af565f719f7faa0531b9277b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551728626e2755667f17bf799bc0932d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecadd017785e4c4b52cc5cbfd6a74aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05f6331590f16f2255b903275438f6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fa2299519299fb57da49c71913492502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806920f1bf219b8e084009f536d202fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ae2a285be3e63a0091521a8d1dd71504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d443915b74d330d94e04d08b313c1fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608adce5b849f3d509d7eed4bf9dcf2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b4448ce69eea046edd8dd58676f59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c8599513ae378f8574e49a76c6612508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d972b3ab0945f7dd7389dc36dcabbd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbc52edd1a29882b09756c45a4d1cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2438c1dc922e3a2dcb4846135f8f09e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281775845e0096023d14c44f8b6fc2c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe39d17d6390adc8075eb326a61dd66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4da955879fc4351225a1ba6595b7a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc3ced125b0b7f9a628bb0d31a147b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bee01b0af95c308d5ba0d9e1b7af3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf052bbbea020da48a2f0af9f1fc44e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af337fc4e3bd419cac6071417b02dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6fe4a13fb856428fec405a9a53f64519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5584001a8ae7b0543488750bcd6cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa35959554a0a067907581a56dc372521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928e7ca6117c846de2751d453a42981522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86886947f060935e98b85ce0fd48e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c23d7817ee2ca054f5c9ec97ab6bf4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098c3ec2c48cc5c7d0cc70b25833b78525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba812db844d787835861086e28fc8b11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e0f9b9b4d505d825c2dc7fece163c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faf3bcbeaf791e3861a83f53f7cde9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f86541d71b2f3f10b5edbc3fa97b13529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31820e2d02116b5c0a2b12a40a7f2024530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f2afbf2215e9f700db99410868acb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21df8b848971d0fdec4665bd5cb886a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283f757611a3c82c51591abe58512d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf1de6341b96a4eee7c4315db2c8a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc5aa07dc0a79808c24202c695f7d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51180876c6b2f3fd61aa7ba47961f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50041e64edb245cf4bf9930b6962a61e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d6bd001268c2e9bde23542c8d4409538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2aaa4d56ec3df45c2b53a5674673c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a7e8349b8be1a4568c55242e2218f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d11f8a659bee76c91730eef016d84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce01038cdeb29dad87d97e23963e62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e45f193dec24c6b788ceb1b88eebd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3c4b4f196a786fb59541272c82612544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bbccf646acbaa52b6f14b75d3ab27545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798705c93cc950ea98217398f7685b71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377ff7fa251b13d1d81442ea4c35115547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc5f62846453133882d11f4be4b54a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c5e1741f53590865422ea0520a660549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ac8cf143b550f8c94aa7eee96a5cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fb8a10cfef567d1f2494456c7460d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d6df172c2d2c3693a66c87d01cd26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a94e4ae7435daca2c75ac30087b15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac7b47b0c2cf8bafbcab4c86f4fe8f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb146fcbdb9046165ab87c77020957555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70820e176953e9060796d60a8bde481c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53943792c2fc82cd60f4ef9346bd83b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95963d5cda759d712761ef7968aa52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e48b3b9c98dddc5c1af2e6a46fe3b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126d43846ad9fb3341668294e9ac07f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0fe745f5c925411ebce4e36d7fc81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54512d61e9d878c73bb9404cb48214bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d49d988633e871319ffaba042aa82563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771f2ea47fbdc6e9a6d68155ee576db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e910a2d4a5c8a7cb6cd8e4d0f3d92a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd679e3313ad4736a2c3d6759f50f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85855b1933b23936ef6785002c665d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24450aaf4a165f62e9c70aad46c5f55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a788290e6aae12f21655302e666077569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449afe8b240fd46bb2236b198574c49f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c551dcb36457eb085606576af7d82571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4335faabea59489fa54134e2c9f844572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5477749a9ac37565230731d6f5696573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a22232afcfe4eb31b5274a50022a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a5dbd2841f4777254aef0ff174e90575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3928ad37efa0989751352790a28ee3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782a4c6ad95a2313a86d93c0912cb9c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94f190ca24f411b848d59e0c2b679a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b3e8cbab13c1987a598d57ee1ac72579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2152d40624c09ffa073dd1d013125580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87108a055404791483e2df9116771625581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca61dc180f7ad89d275f2698e4aab39582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265602e34e78252874f96ce0ea0f4b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199469fffb0fafcfa3bf282c6cf7abf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5a307deb35eb5c0b2348b04e49288585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d18aeb3d1b0244da2106cb1ea270e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b5e68a950c22eebb554f85c794836587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b205a61563d72b00f45844cb4454d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04258f5572c92fd8a52d278176243958589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5d019cf6fdff117cd19832c2d8811590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf76b076c4908122f0a610a7ee3354591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99feeb95159b76478a47dcf8a7b496e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be3a622f60a7239c7c9f6f3b831b26593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b9b95699f98525f39dbf522917185594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35878d415e08965511d85982b594d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3017a4ddad7a805bd313476b87c16a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89f88f8b7c08d0c3871afce8d71d1f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e3955c19c9143b9d74e68afefbafe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924e8b05d4bb0f444ec2aaca452503a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d79eaf7fcdf928c2dcbacdd5932488600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebbddf537904570f9d744ac9e367ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef1f7eb46710ec7896029ea8287ef6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2061f9963b221408ca66442229602b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbad1a0cd8fcbdcfa2347e82cba135f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd50dc4b551017fb87a0b87a1dcec95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd1ae0288ba65bc90b2f2f6c8db161606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7119c47a22f77d0ac878e2710fb1b08607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c322fed59a45f93a663f26927e947c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a266016faa91662572587ad8781ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b249d159a18fe9ad66d3a297fa5767610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca030eae330f2500522f0cdd439e089611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3dcd9013857536c0a2dd269eb9d99612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e1746cdd7d032508bb18e5a5e97d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f277ec52df1b47579de4e586a69b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f2e6173659f404b2828ee581fc669615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209efa1172ebb27b334bdbe2147f000616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a850c6f9c3bad1c0270acf1cd8fcb1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7689a46a8a6a6fa3914d1dc736ab0c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b1e1d9eb124511e315072d8600005619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3632b8d4b15e3d41633aa5046bdb9d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08337ec8ac528655cd4eaaf0abc91d64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9f381fe168f59fadba9d6f68d7125622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f99f86df667d18dd3811bbbb8dd8b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a25fa479fe6fefd77888c88584a896624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b5f26e23d5e5d337ae5151f2cfda1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004d71496c2084690cc92b78bb2ce45626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed65d5cc73e10828821a38102e97d61627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176238ff6d82b4846b17525e35c335b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0837f409686651562e1c043f13266fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da19fba79cffd0e6ac79bee26de6449630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6622fce0c473c0e2c5875cff176e06631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf1020d3dcd3359543371cea123cf2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f6d7f676a71169c2f05a7ac215cb2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574a08389ad2a6cfce789a3cccbd9fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703e97415935cae1f34a4a6be34e290635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9296c08373dd014477d90ca9d74f444636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b146159a877adcdc188a65cbf556100637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b88cff688f2064750c85da376eb943638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bad2d49aede668a9eeda9bd60e86c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6a6750ca3b6cf1af460d9655cb346640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f717a400c28848282a86bac38420dac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e0dca9e4ba4ff1e7908697dd1d64c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6846240d51fd2396e2dd30ee35f967643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eab5ed7c10fe7536ec689f5d6739cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e37ad4f631a8ebd6f0ff3f8b2875b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4bb18f890d9b8cc94a12f7117ed62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b76c004ea6646fc9f9b2a599917ecf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44e0e24defba523e474a96e61a3094648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd2f1bfd1e7e80699457d2dacf1a5c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096e2d721f85df0ddbce5d41067fc26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b87a4eeda8bc3fb293593ad5bc4325651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b82f14b8096d053e8c736bd739831652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babe93411c9c8f8882b58c766fee399653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb409e18356fa23766c4b8bfe7620e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55a36870b2526142ee858fdcd8f0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4f2aebf8b6d72395cd50c5dccd137656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0996ecbed4ed628b16cecfbc64046657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df6a55773779a2c063d513bedeac62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcea3526a13a8d22e013191523e9c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117043475acba876df54a62cb0505407660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be15ae08629824f034d60d2b19b5192661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd24fe0a7fc99fb614a137ea1c27bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f9aa3e5c4c99175a66f1ce64e7904663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30f8bd2b6f4f1852ee914e11177339664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5828db95ec4e496d980e5ee65fa6591665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06253ab984856158f4203278ae81cba8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135320c626a46f1966d5080c096118da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2b5d94ff1e0adb3d513eba94f6f7f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b1be33a4ae73296b0c22367633b1a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698d80856ee7f3b304cb6f91e6b9e1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d699820bee36683190613c5d220128671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa86115d15ccba4b7f6a0db1720e77c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21c5900cf613607fbcd8ff419acb7f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbc8dda540660f087049a94c2039db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde690e907366bebbbf139e9940f1bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee275a4bc41ac5f725f3db0416a5de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c82d7245cd49e9e4e1f77d324e1ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706d4d0c126386d0f1e877ae267d19a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412e5b4ed3640ec936ec044e46d207a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429ecaead3edadef2089e95813ec68d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699597c518f290092a2b7ab628e9dcde681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7041ea3a0a43f53c905de9ce2e2a1dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9f812e3968a29dbf49d2b94007565683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3f1d49c050467ccf4e60949582b6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec31316b17109725cd8fbc3569091b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2e496768f5b606a56d5124f635e83686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736d1e5beab540bc56596a8c13693b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a52b76e7ac8685cee4b0cd08c14f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d540629f02a1b2bb18cff1e884b118689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac338093424f10f53ab3f9958bfb269690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3c4ef119018de3fcd449f14e37fe9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce34893e84563c88f6ff3a799dde4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641d609483c9df99fb74b845e8eaf09693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8921c625de971b71a1a844f3b1a07694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1120fc67ee9288cec20706c581a8dbe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3b82dd15afcc9d9921000b00928e8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11b704c0cac71672d3518f2433d676697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f6b43c4fa67b903cc564abd7e2e73698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be9971c6a6effa1e21631c93a953d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6570ccba232462fde7593da6c9f20700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bed460bf33ba2a95228583a4f1c4e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac164d0d1e1e262ed8af79de17d3f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e36185b3bbbd4a25f7821f8c198f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa394527f3f9e9a3a79751e8964aa27c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d5b5697161348d1b11a66ccf48ccf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5096536f435b43bcd2f5d3fbbb7228706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ef7b29f75cc0b3bdeb0495312c678707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd74718207de088359110f9fc2925be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db8f8acc4755c01aa8e71228cc58e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d483711ca66f1d45a85e8c11c7cc6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b769bdf9a605bdf2375acdad1b81786711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c059c570d1ddb7b8e5c9526e42da02b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e236335f64fb556c7774884956fdc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4569673f821bd62e51a81039a60bc4b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f8998ccffeb8fac8ab09ab038be73715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b239adbce890a62c8c42f77884cb3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84971ef74176eac2882e130a7762459a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09001a45df18e166417645b6d37fdee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2695d9d4cd4a45f49b2037f8183c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e406344d8222a2e40253962d4f74c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f225004e43f11baefb6ba604fc0e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c706bdf390f1e5d5489f91652be41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787c0a1b5e028dd5becff469c6e7dc8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c48fab25fe4b180d02b7b4759d1e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37b218ce6acb357e4ff2303ef0708f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba27d1017c64b9637e4848bd425fc4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92d77f91e1a44b5098bacf4256cb19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae38030c7dab0e56e166bc0b65375eb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753910fb54a2e5c1a55a3c1e5b9fb1d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62d163f4e3d36881824043f1000825730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c445aa220234b8a2c078c73c18caa66731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecacbad0853b4d17034103e277e9e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8198364c6887914d2ad9412e884b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3a0d67ab54070ee0867f3ee285ee8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5d05fdc8293db056577b99ca21038735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46f928e733cc019bec4a49d55ab86c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f135c98c3e1499de16cd320419e1f1d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f99226c3ea5f1c71cfd0736f80ffc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ada6a20021e9779318eb0a500ba79d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a28dfa2b721581d4570fbf0d69b3d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0ffdf575b665e3ed52a2805c38e3a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76ece582fdadd394563542063ced3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc6e98044ac00375fc137db1ca93d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dfdf7a08fad126e1e6979a2b21d7b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd75fef94169646208aac8a32d2b94745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5e9907c9867853ad19dc2e9505a09746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2666c2a879e2361ec7eb7304f9278747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6137018f67dcbf81701a1e622bffb7e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad3fb1df89ce9007701ee0eeddee3d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e97d6950374b3bd14715e66cdabd2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd9f4215caf0c74a26dba1a37c8b33751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf306393edf6141d84486168ceead649752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea16465cc182471c36d52c6030fb32753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f079b2a94c45913bd6f2610bdc9c74754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb1606917e4e4d46e784ad9f014217755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d784bca395eab44da3e3bc11c468705756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d82bb4ed29342cb2bb1d42cb382a0e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f1fce7b802120bff3fba00a05d5ac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d957295819fbc2715faa851a060a42759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>