--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74320ebc126171ca8450a4f852ff7d1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca6f1b5f23e2ddddfce67a8bfa02c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d15c56b717729f162d730a48844833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fb97aded6cc8baf12f8788e42324e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99fce75c355c2d3ac9f8afa4e62faf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da19add03b4cb3d93c279e4ef9db0c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c1bba07d16ae7ebd43af507c4d5427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e513cd701054694b0cf06044d80a59d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296a7dd064690fcaab0d66a95abd7af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0b0339941de5a290cb9a47ebeceb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192eca6047eea23e398fe6d34ccaff5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8d42aca484b9a2a1715f6fc7aeef712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54a0892fa1fa84ad32039aaa537d0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5e6ce86dca51a6f24635e7a41c41d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a06b2e568fc435a9a7bdb961eeddfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453599e286353994f66674ef34a8d6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ad7f4af2495c4a552d077079e9dc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625c602f47883db5b0e87237e0aa5a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710d9a5a8c049de69ae741e4b35e07a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88be09387c71a0eb44bed11200c088f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143df60615f107cb38451264e5dd654921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4260f21a78210e1056926c0fb0b5b8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a87d94635db0c106777255e6b608a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19621695a1cf12b181072c2df10e722124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560b15c18c7848490a1df6b2d48bbb925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702296ce3d0ddf256b9812e82eb0f83026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57bf386e8eebe31ce12257543a3e8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f569afb6e82bd911d8be79485f758628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03966d42834f2b18efcc2d1f0543698029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799b837414eac89628f8c155ecf405430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce19c65a55a777f769abe56b7bd09d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31af4c4f7f0324c0c68c0704d4e6d6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641acd4a17fdef69ed7cb22ea57426f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed91d112a32bfbc3690243ac4ecf99c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919506b1f0277bb2d2d0753196fde2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154becf9fa88d19eb5d4e408ef2851036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b723335b8d0aef653ff1e3c162d3437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6da6fbaf6cb79b65bca877ca66b1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408f186f7b26ea790f33936d903396739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f635ceb641676897c69ff52b8a15940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5100fc9b2ab791a87d9947edcfcfa5241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810f6d6c2dce8e462fc66b912ac260542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcca3f054e1b1605e9b844afcbf10343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d2783dca43cf98969b0231bc9eefc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a135b61bfbad72bd6705e34cc3c7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b67b02325cb8621e186344fb499eac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c3c7c436cbbddadf547c4dd3affbf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1da368c6d6e37696fb8911538f67a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d489608bbaaf900d0226bb052c4aa349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db1e39e624383c941d8534188f819c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac107a04049047864332a369af4ef75351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508598dd865c06306b09eac25ff03dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93380d68c91068fd86bf8629326f40e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e386bd35a3ff83255553c1c33926454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbfb9dc5a99b723fd9ab4806be388155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf59f56cd37fe0abc063036b2bd0cd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63880d8e3f34086b422e727a642bfc1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6bcc7c33d7259a77fb69713afe86958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97770c4791e3e3396c7db623bb84d15f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec08c3128defe67c90e895af918ead60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61555ab11e93a4d84ff26ec8dea0a0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f246aeeace6abd82bd325cc659155f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d132fc4a3c6d44250048e350472bff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520796fd853629f919d86270adb09c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b7475933d62dd28afbd710afcca0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb66dfc78a470c4efe549ce4df93c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f65072b1849789004b7910991a020a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee2b10a60e4b72837d968ce15e82e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd422f3db72b8f922284676da7887869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98585d3b94ea1fe94d6cd730ee859b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9d0fd232069dc136554b76d13e8c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f1893de6dcce3981f422d3999e52d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bc006eed909e445af02d962ba8bf073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229b9d2bc67effa1f2d3bdc9285f0b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783adbe4f8736ddb96813c4b859946e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4bcdd9e089e7f92376220378edeeb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab282b843b75044d2637712669bbc54777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374e62b8367b019b5a80d45dc0a4b3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c253fc161c4c20e33581bf5c181133479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09966a4cfcd91088f4456ec108c1800680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06bfa788734ae73d5e3e8b6959678f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca6478fe213c3447d40175b804d4cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332b8d50b0a79d1331ac33b1733ba3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaff88a8d8aee1c5515ba77863cff8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad688598f972c135e5835deedb729d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36224af82fbc536be6092034e8b8c1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b0dff51bef1ef2f7c65a29b0601ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0af0f8c6cc6c241f8047374688cb188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9746b5fcaa62de1d923f58c7f7bbee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6382cceb36c7fb66e231915f351c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b580259503426ff06865c3fdc85282d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aedc4c7c98b07cff01914f45ea9fd992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17e8e25caa35dde3b7ed71a9a282d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b93c8f0dafc0f08169969340f97a8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88834c26e8d63f138b4d67a395b2952b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab83caa247dd6ba4da632fed9f4ef296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaa2b15dabfbf871938006a476ba1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fe3d8acb8dcbb360d0ddaa2a4ccf998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de304da7061a62317613d5e543542ecb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b7c844b1dc7098784486239823e87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5447dafc5baca55d4f429c02139aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603220fe9ab122a18e8de354c31e5ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0696e3629f8b2c5a38ad4e5be0d55b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90f0ab88c85303cb1d14419df5029a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f141c7076d070baaacc509b104c09b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f8bc7a4871e487e9a15a0d0ccd02a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a863ee8ff9a24d129d03fe7bb457cb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9f913ab24d3cfa108ab2af9de2238108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b34397837e57664aab4b35e3aec4e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39391885e5161aa5881ff224c2516dbb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d344f0f12322a6a71c9caf6f4d65e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f939c44b5e9deee13c904c053c5fa8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d4ca321fd1388e83af39ef9ad12e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae72be6d17e7a86289e3335503c3162114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c1bb31bf51cbe6a22bfd8999eae92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56de19f605f296ae5d4c1cee05f1a42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5f93878b71210b7d10bf351dc17eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd493e8289f99c4bdc4dd44ce8be6c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abf522e15ba42bfd227046dd19c0e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b613ca147c74626ce3e33b3b6f8bbec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cffd2f853e5222f1acd7f20932e67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8da84d602264458a841d726e659d9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d3c8e55608758dc7e699c5c5cbac9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f46c4bcdb2e2ad859f42dc300dcd3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e510880b519cc5826ec744819d14f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef03d13471d750dd1cb302edd4ad73d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c17efcdcd464f9ac037f1accc9411d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7249f689e7a6211753f598d5871a17e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982781c4270fd37a123ddaa9ab006d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318d4be08bc3500dd77663fa38aa6b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1a9dac4ac174d740ea988c08ba61d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03217db73cf65754fdb9118278040142132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054499a6041df8c1c3f3ff405ae72c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00549e482ba4a09a172bbc710c281706134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7afcbf068719e0b53283acd16af80b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea1e44f5a86768b1b6623d4684e0bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba4bdb28e1e550859b519fd71f913d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827485faee02320e22d37377ff96dde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b391da679e6d4ac172eff22c5eb6593139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80d4c3222e41d421bef19054e394af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578a4dd624ab734cebdddcba54d8a93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9b97476cbb3f4dd6da62d627d25b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37019dd9805a662cc2621d51abbdce40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f570a8379a4c5cae3922d0cf1ddfe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c10ab9a4274acfd51eadf4a866e5bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5628119413143d2c51986bc908e580146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f80a80dee4b5b4be8469e672da00c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846960627f992f6eb11175e3889927a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83cd7bc1f743cfd8544958343e032d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b52d8ca05933df1c1a5522f4a2d1a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9c61d5ed2da3605a96a83ac6761ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026438f943661824dd7c4e59e5e0fbd8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc25ebdf78d39297843a25574c1def153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe767ee7a9ac953378482dbf044788a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fed2c68021f4663c4d9e14d7937ee6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34503306247afde604995bcd69bce253156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c895b42245509fa07c979ccc258d757157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f95d2fe285d639ab601e6da524eda1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921e39cf82ac71fcddc89dd2b4c8fb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c2c83ed6d5ab8680f30804dc3f6a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd964039097764ee6392ad921c6d78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dbacf51217d6fcf2993735b83d79e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8e405ee9241d4656346d48b814d06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5b517d9d5814f3fefa7f70ece0d50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfbc9657ebf836d6800ece84cbfc92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1608ecdb47d6d2312fb609ee3620da6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886e67849a1aac9696911aec11d68f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c66246d3f1ec65bc551e7b94998266168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e403fe03dff3dfd85b816e351b2b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069efeb40639dcdc7f09edeb83709619170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf501b349c2e5ece4eeef5344120133171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce0bf7729965617cfc6192ac07ec95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc40b5b69d3de2bec365ceba3764f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08cfc625437d2e4b988aabcf2a62a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03050b1b966a6596b16f55ab378d681f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012aabe458d753ac59dfd30be7be16d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a9a8c6e977372e3f105ad49168740177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773aef878e709d3513606cd7fbd720b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6e63b599a83dff0e8591170275c92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469d776839cf0b6faca5a73d2332bd4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d3eb2f6feb4834f98ecacd8ba4c9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d11ab42c7fb6f05fcbd596922ae106182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b01355c2a26296790280d81954b03d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346c5146ef9bed76d273563bb8bc8e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd99815800a971a39774dbb38d2509185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c6fb46dca4f8a56e47a72784be9c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4786511bc6915a7a1a73b65b143e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334e39e6fcc2d5a111c72a56897132c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693523112660f7f91683365ad0ac48a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e0ede6d316f55d9b95a3312aedf50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a581797f4a839258db0f86885b45f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f88f33309542bd3f631f0a4a4cdd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a0bd25afa532e06451c0376e3774e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faaf0f8465aac8dfbc4b10a26d4592194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864b37981e7af124a2af5f18a10ab66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3b61e73daaa5392fe660adbae1329196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e28bacaf613ffdeeaacc293cb4a4f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568518a02e58dd1bc16cb394ce48812198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158d758ebb9460e01f855dc16672304199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e238408a8ad1736725563bab4b930200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faec1e3e951da4f84aac8d987ded78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c029ec25b8646dd06b0b7956596c4e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d955db895c63113d74243099cfe51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1f841639fd4733f488e385ded9eac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74e45a650b1b65020ee31e7fe796dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff03b4fa451409d6f4fe0813cd4613206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462139ba119cff3d083bde813a8886c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43baa4aba189fd647b5e0278faa1715208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4733a58cbaca588b87c5e08eafe6710209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce174880a3be332ed4085117b45abdca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165437f16ea89dca96c6cf296bdbada5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d839ece5456eb666c98d8767da093212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726da1c684c471a8733562074aeb9f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b679178e5c6eafdbe0054665e3f1484214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea7d94835a753c2f4e580f05866549215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca764e12981c979ade19b01632f7ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe50783336debfba8ea37d37d6cf2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b550051ddf74667310a2ee0016709f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f67b890abb7b15656759014dbc9ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc8ec16ba21d8c6e4fb5294b5ff027220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e962cc0ef615d80d470fdface2233221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2e46faadb5c863bf09227e30a377e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0393b9777afaa554d2ac09257e9d32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fc4583fd6c8ccbbae85ea5c1f298e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26995d50dd4e9aecedc20bb2ea4dae5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de53181f09e2a828f8a381e27f1d0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a64afce596e2852a904d9f7a0e3438227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edc2be10d8b035e04f23ee23f918a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff727e48b942c79d95b12269ee475784229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f885d8eb8fc654ce25ee4b5488705230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e56f6f90acc95cb0cdad3cc3aad1e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81161eeeb42bc586469e0d6c0a827bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1987a7e54b33650267d16e5c148fc6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f1edcc633cdee27e772e0f9a1c6d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c79292a9d22dc08344f2a6f05b1849235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2a9b9eb71665be7cd6b7086491805236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9225ad7bfb8c2c4323ca41e3f62cb3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf08d454e57e561aa8d52ab4e6c5452238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63083327a0c109449681abe00f38397239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfae7bcb25dff97170c928b03a66b15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c5286296542ec78c136409d18d2a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470659b6d903fb22d55f7b3512cf765242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036609aff6eba652a4f53cc1d966226243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0ff8a5bcf2cb62c0ce68ff647b599244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46bf6b0bfc7f83ac45745986abe665245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b47430c950f608c6ccd130723eb99c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe334942b2abcbcf4b6083b9074f4f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7deda6c3b3040c76f0ddf9b2feb281d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7587f476323c838f70cfd8a785c9a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441a586e3f5f37bfc3a2ef83ea8d1b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849202abb56eb46289d96920bca842e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16446501203373c1dc615aaad17a16252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67dc49be5df8403746ad868d468d8eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975f00006f22ed0af1b6845c55dad4a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c334f217ab96363aa6ba9284693eb83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ac586300c0b36ca066d03442c7e60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08bad5258366d38479e3e1ff451c00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318acf0c3a7b6554687b1f9f8b691b52258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb533b922629f059d3e59ac5fe419d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207de2d26d3e8b45734b9aaa978f1814260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39c9b249d8f985a5eb80970cf8aecb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c7b7ba25c7b3a8ae49bcd18fb484d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a8113094fdaebad5d4dc09314326b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d660d7d74ee48996e740e79b8fdfd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20bb1c8afc82b0b9ad281d0c98a6c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605132db3d845165c9ddcfa0ce04086b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabbc942f0a968ff1f0d95694c11dfd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2131bbfe3ddfe1c8aea5b074a692a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deed128785125acc009318cc3fa4f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43921b604f5e71bd7ec050ab8715a89c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a13e277d3dd2dafdb01322551962e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dff7e8be09a17401094cebd229c60272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d8b75246a8d0e446fda2779dcd317273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7eb73a785c795faf8a649e885ecfa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb720b92d5b79c835d3c5825ddb9e58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdb38a55cdc69ddc8ba177019372e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74bf486a6a2074b1c5c8c07f3bc8a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730ba49c1819423ee83810907702677278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454eea21db3b2e5892d0822f0d6352a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b6f98ee404aeb206dbe2061096477280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd0b2ee6c4bdabb1d9e2259626f014281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d902be12fdf7c3ac3afee8a9efc513c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6f9176430179b383e9824320ba2e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9214fd40520a7411ca2302faf3633284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39453f274347eda4a1c10d96c7d21d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9af9490b68321f79b05917a88234b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1a9e5abab3a96a137c0fe2b7f6eae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce8d39ebab6f735b7ddca1a5a64353288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d5eff743d12e0383f3862ae05ab83289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fc6b04c4696ef5c216d3bb88f9a4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5535def5bc164c9658aee85c6716c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5defe08cf20767088a854f36e594df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5b752308775e37f61c2b705e95fb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2715ef067be458b8033ccc02fe55125294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941531a6e2cca40d11f8325a3f58dba2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb32caf5393a082aac56f8c5c0a8295296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ad3f6858a30c3a6850adea70b083a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa7c125b51a0ec494bd94fae1c98af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a68def7b869a72e282ec55154aa81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8c7ce90cef7941ce754a2f1ffc8c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f544b42ee275b8b85bf39d52d2b991301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222b3667ad9eaa9ab767f5d4f1e68c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cef5c023892da101b2c8302322e52f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d024c70b9151d5e6bc9e078e4f7415304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb838caaa868e84dab57275583cfb862305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ec417068ca69c5b56b7ce1683a826306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7177fa5b1c929a9a470e7fa126c8852307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49137133e92afae9d7c39e8f2deb637f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a818a9726b24e699a326dc8849aa5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2c499b8e2e054c3a890a36a65a2b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d1d6ede9bcea9cade28dcfd55b5fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374be35cf9aefad4b59abe4a4515e18c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8d5aa1ba4720b62cb43f3118135f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4901e34e7ffad4f9e21af1363b5a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabb185f7c8550dca8be1f719cb6e07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315cc203272312471854e6d81051445316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31160b560a551dcf86675924c35df3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867ea1b9fbbb147cf290f1fda12b0aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be1dbad98bac0f5551d6425f4ea8ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b459239713b04b9cb9ff26e6660cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6b7e4490560842b490eb80408176e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3eb937e72c2eeaebde66cc3ec67d0f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fd4ebad998bdcd8519a97a72c7541323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a58032bdd39a796fa1490798b2bd65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2ce6338810a6496d457ae89716cd3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125b609704ce47b3c2f0fa0d6e229fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21183ceddee6bc85b794e8be83f6c5a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6437ba17d73174a1868d58f47a7b81a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bd06e1fb9221f0a17d2cba8515ceb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e362501372d7cc8702024e08967d01e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530edfdb2ee529cc52f9d982c3fc7bda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffef07b657374ad97205f04436f372332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355dd01e3ddff862662eb18709aa67d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380723caa43a7a6dc7ebb5802d6fe6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cea9de40abcdc80a1ae71f11d5a5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ae8410ea20000b16beb53cb667033336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd2d2f5b0257635222387aa4fd6d75337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311177b4534b7169a6ca39cf904ff871338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28880d4659228dbbc212dec58593e65339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de515e55b690649b624c9e9cc31c3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687eb852a2d8fe76b8e9bdf0cc7791d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d4a3743ec9e2879bb59c160445a8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2279474ad112f27fd47267d1f788e22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8647220c84175288d8ecd41e026065344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9169a0e042208d6f8794fd0af0a3a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3ed98aa863bd40bb7240e1ee0f388346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abcc7fe1c15706522b08a1690faf2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15065667ce7f4ce427ff7c818843eab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbd046bd97e34c153976c360c96bfd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b34332de7d26b71b1362112ab375b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbc0b95603f945e5a57c1a0332d596351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e678fac56b811467e6b4f4198c555e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07190480c7106485dc5a5786ce7a1e01353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22834bbd969e9e8b38f723b605209bc2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce45ae1f9cddaffd072bd77cbdda724355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6210ed5dc5ce52b3ccddd0130b727b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb81204362b13e3795a9069f2ea582357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961451f0ffb131b1af0c24927c5490f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f71aa16e3c3ee92f8786c29f8c7f6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03afc52295c97acfe8f550ffb5ce93e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496736519dec232a992a4b9d33e4ba48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a6ffa005fbd25caf9d9a1a84e5e45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133fc4e2b5d2090c8bc3ee8c7f23e5f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de749c1f5ec4d313e64d1ff915fbe8f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea9b2655ff3cfe40f15f42771a13c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc036b70899cf141db382dae49e181366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588f60f4152b8a0f2d79393c647783a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84c1c6383e5277ecd9ff4944f50229368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ea953eea50517c0194ff83ce7555f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d2f31e937f019de4e838ef4340457370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bf4eb3b0a85a1d02a3fb8a6d84cc7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fa8a58dc27bd39d04f3d9bbdc6adc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61eb6398c773a395f1484340a17d4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc463eddfdc42755aefd8f604e4ab2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741edc2b9643c96cbe1496fb5ad1e65e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b97085b08bfeda2a0773939c0675ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd0f22b681fe574b766c58b5280ca0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240425cf064e362c14bebfb622ee072b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17f18eecf2d53ca69ea0b3a6d7a323379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db3704fdb31ffbbaecfa52a2429d57380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd31748fa6ae7e64c5e33739dd800b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf83a220f2dc6d3df8dcacd1bb4990382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81f2644bfa63cc6c57a4d0662d3bd9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27050193abd7538c25b433361a775ddb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174b90f9f7b09f6abc871b816ab60d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584c5d19dc3121286cada5154ea51bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727e4f5f7de5294f14120a7cd9f8428387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9da9a21240eddf9d44aafe484cfa66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586980663b21f2cf750124fcc540f727389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d97f56a0c943fb8429684646c243f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec8c7bdad13877b7565397e335d9a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ca56a3d9d86f64dd3a45d0d58451b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240374b1032f63e805bfe466ce5de71a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8233cdf57d03b55fe1b987b1221f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb529b392eb15f4a20b93bfc7075ce4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf011277983beb0ecf7785b4e2dbbf78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ffd3f19b5d2f4d7fb02ea6242c4e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c674cb919cce769f6202a31c0145701398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a036e82eabc5f926f3906b484f79c51399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e533fc59f5c33470e9802952630315400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1ac5cfb6e29c527607afc13ef01a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f0f30625d1d8dacc7b57064f2c9e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f3135599519bc6ca9d795e61ce184403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447c8ddd2ceb9d5636dc80119fe57d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25359cc06981ac074f2a00c0bdec03405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdd48795c3a03074ab1e3b2f43a44a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1754e82a18e99e9589a5510843d72407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bd373fd5a51c7f31579b8d34796cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542b7a754f4d43fee208586e9d78637409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea3c087e23750e2f105d6f3eb86e6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b00e359e40f78efb5fad8d9e90137411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73447e6e0e8659ce4761f98e8e0696412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6d2c36878c0b3b44c9fbf6063ed3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5098115a5462589dec2e7705e3f6f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17876fb2bbc4f8022e39c2df6480ff36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abc8cfe6a2f10f7ba042928dc1a6da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de6d46a0b21892be930fc923bff3a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f35eaa8469d637d3ba0f66bf695648418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bf192c7157970ae48782e0be95007419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bf62adeeafdd9c9c049be95a68492420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69087ce48dc980a19fd5c660fe3d359421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba46a2888503c0a3d42d43993dcb062422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517f744ecebacfa22a4b5175630ddc5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a66d20a293397f1b470546c2ac88db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548686a3e58342a7436d77db8dca714e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6f28b559451c2baebb22ddf761c4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93c36580af5b9aaf1d7edd0d07e9cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2c4e997aa70220d7f77d1ce7603e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9547b8b328b85456c49de87c8e945d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb378ad96d33741a263f33d8ac2a8540430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4175d3f63b2176ff37e4bda7daa019431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ca4e71192633bda90319071ea873e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b364dc4fea21faff9ab4d0dae70c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92e741e370ad780e4681c89e4db593434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100c3290f8fedbba2a53b9466e404cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c141dddfba14da5eba7c2cd48b933c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31929a10615aeefd75d6a0be11628ace437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c9483b90f11c35ba75c60e4fb41dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637e4175311e3df929130b8fde0514c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06615fcbd7a51c5c76f888c57d2a3cc9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d397cd73503a66c86fa5fdc39ef6df0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99a272d999cec91f2bf61dc5e87ce3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2a4d551ff6b6d4779295c90ca4137443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c161c0466b5bc361ca6089f398dd033444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4acb0a03a91248183f8402ba3fb9bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bcc5ab2d92a51c99895f929a4e684446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e527c69aff891350e4f207b4b230f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e176288d2dcbf81ff1afa0a5d272647448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e2582ac9f272295459465caafc29a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79e151a19cb503486eb7f2ff0c4aaa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee5b059e0da30e19b3defa1b54e461451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd71370e502179626d0625cf24794af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de9ae0bf524c347fea444ec931acda453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806c16014eaa41b39e6030a79759bf0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e74d320969424520c2c8d676bd8c3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0910e15d8996a0346b89b06d4f67d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d08e79da7ff44ae104bc565da4e25457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797e6c5976733f0f88f865c7df7529e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111a2387ac0eab71134dd874140a7f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6183db806bf1e8048f43b412e66a58460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a8de20f065fcf487ce342dae19363461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc56f4ca6d2d2ba42a3d9d67d891fcd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4049da2db86d8ab77935ee0c286a9e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c78766af36e18e7d6cb27a7dbd3fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925f6b55c9f1c27ef3b1f8c35c22a9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511f2886b97a0b618a673d77c9178dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419547fa668483294d26177b00ca041467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcce196b6a47e427d58c4c5057930e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1cf7669ef68fc1ce3d5b5e855e4d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a5710e8554a462e5cd27034a2deef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba65ee182f24531b4bc5282eb8b3af9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d87b4aee4b82b9eb314866a21001fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee41a78011f3e9d8fb23554b4e80042473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f256e5d00679b7338cce4322437ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572152399116581255fb916614f43042475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53b4dac1ff04d892fa38052be359b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085bc337b162750ade96f9d4d1a957e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb09fcc1c62aa5ae6c286e96bf4e1c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8eed92bd9fb8dcb3b42e6ca21d74c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33124d3cc7f32d7525671f98c1005b16480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e30277233bc9aa7a10d28e6e4ae80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c27962632f0087ddaa3785c7b6e2b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c7a89b6ce98a90b2d44c56fc5a6a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d46e871b67948f6bf98911d54a1c18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3898c3661bd43c3d06b0586b7f631c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfd8453e2a1b07767b85102d7a7967486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea9e5304aee94b8cb925834f1b4e6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec642cf0417e3a63178e7362577913a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8f76f9bc800de9d2bbf6f73185e47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47181381f34c61627b1717828975319490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832d8f87e75f38056528f084235a574491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eee2dbfec39c32ff4b888241ca8b6a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d034ccafe1cfde020a128fe55d9cf16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46c5296fa96e9a0ad9e0a429663b76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de6b9d54fab227097fe4223eec3207495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e0493f5afd3c0f7d5157b3a2116bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbf7c3cc59f55f6c26dedf6a9afd50497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b222efe85b8f0644deb5c5badacec77498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dc17674ff761e69b7690af747b100499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa8d267ee4c56495b546d15e538ec3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e24e3f0e71a7e7f46a4dcc1a390413501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2ba98470ad3d870c0838e1b09cd85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252d5e05c9f0f74ff5fcc1b8db0c6a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c938b6f95dc45019bac807d826eea1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c58679f1347f36293486c1600a34b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d6cac4a32cc6377b92d9c46f26fd0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb139fabcfc06c6c9a996549946deebf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda6c63c34ced0339b9e60d60481c5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eef2a89dee121423d4c6f35ef12ce5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3369161d2f0dd7f488d387b82963f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787e2fcfc5ca1703194627e60ad7ff0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069804f4bfa6d9cff1d4ea88329ec0bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5c7f487a9d36c70398cfc80fb3226513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1085dbba7bbff1dbadbe18a51b5e381514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048f29e6c5e23e7525dcaf873421aee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c2bc394ed2e05fb86ba9793d9772e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ffe4af72ea982ea25cb0989c05a17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc80334c01dd6d1ad4fb878d5e42e82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9ada48178fe0bedf63171f54ec500519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a60b1ebb340166680ae2fdf443124520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd1ac36afa6ea82cd469ea383fb9f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b868ac5341739533b4e9309173c30c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ca64942fee55af55b6ca701263d97523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02a4bf30dc5aff96da21058e08e737524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2540f50ea4bf782d97661f73ea0c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de43c542d221f01251dc1fd2ef379ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62d122f9b735aef4444dd586e782f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0f233095c880121ff42eb442c28b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c082418d58ff1294158f6b2237cf92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2687877f89d8c2b1342cfef5bfa6501530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d160e573bc93e95dbedea0863b24fd2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61cbd8698fe24b3e970e5879b21075532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e5cbeb0502d0858591c83503e2cd0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813cca4ce474abcde08d6ad154ca63a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9387e3a1a6dc3fab3578abe2da4519535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bd372fb86d67765141f93616ef071536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb709a703691645a23f271645c953a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0953b0edd89090d20b1e00e276f4284538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2978d8c760498ec32f8a06a74b5e2b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d872f0ea5837f8613e7c9fc9d795a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de385235800dd5103f735e1226d7b846541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c624de685e8f97754d308c8bf6126542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beeb239ada4b50f4246a592a72762d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f92450a84956263d37bdf4c8bd93d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5642ecdbe568ed534368aa636809ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1a59b990e73692069a66db2bb76eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ea6522e541a08b9a5956b4d4634b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f829783d64995bc18b459ab727d7430548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34e9bd1c894262495cb55f183fa8fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb1684b73dc356216ccd581d2c10e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abe4d1bea4f70bfda5f1f008e04ab0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91298c48afa5a68daeddaa31cd5453cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5323c8aa2709a7303cd7c9d418b0350553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32d8f0197321376e5b586082568f17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df605cca8ae3efd90d300aca6f02e503555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46940034636e99441acb3fd796e76a60556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106cd670f49e68ca1d678b96f876d14557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42f5bb9ce869a272a89f50e6628d8b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac9cd75f1440dd115726f5298269c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9161fa0a1463128220a19f606032de0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871cfda1384d0af8c0e7faa867472bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb214ecabad2144637b92d79a2b0fd7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07676d42c6cf051d772d1b5efe56c136563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4570ed42589ada910a94d6fb0ce9f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4836892b810936064e630891fc04921565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1919ca3901ecbe310bf1690147dcbae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ed0e08ff9ca03c8425ccb321a94b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e387294e8434e24ef257b864edc3c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269d77f21e9ea6dc73da99dc21cfc20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed64891b6057997a03af823ebde3e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b09225c22ffb3a141419a371a8e2f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3706243aa622717d8f66be7cf72b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d5fd793b3a2b79a37078d06a55481573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40af587e2d0b6c9013e0cad7c1fd628574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca187bfc0744c9e785fbde2272bdc3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b588564a7322dd97b68258271f741a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8ac91a167d26a1ba803b58756754a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284da8b9d05a6148d1c9f5f166fa803d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c462ae868ca0329623b8c4fd2fb1d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4370c92f52f64294dbb8750080587580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49461f9a358d0593475a1e791d7f1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193564786b29c97b837bb565692e3bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d89deb36df9ed425b38115806be94583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8490d0cdde41feb8cab5ce121b41f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0ffe7c73ed1eb5c6701f2c08423ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806dd45e8c9d7fd7cb90842a6781aec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d980b31f692557980784a903fa091d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fb92e1013b17aa303d3042ed7df0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc20f8ef090d65924dba9c45718b53a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c9ebd38fd573637864f9d7e7146a3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc00f730fc0aea8d9b2754beeca01fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb578da6ede6b6a1c9688874d620024592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab8c388aa4e5a66b1d08b34a07f702593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc82a0b415133f1553a000cd3108c69594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64752fb15fbb3ad80cd7dc80c2020926595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277addbd076bcdc526712ec41b5959a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47bf757e5badac74b266c022c2e8d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88365396e9fe74ea06f297e0b651b146598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a86e0b6cb1c43568d4a6a3dc196ce5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309197497b3493e61fa7f395501ed717600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235ec0d643452f9ed752379315271bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae47aa310d0feeeba842108c4d84d4d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56c2598403a7492399c25b4f4e689d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9d1960bec9fcca3cd1397e2909ef2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675745f834e10d492352af3a8603946e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227087f4f1d71fb155d5b78f89715383606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719afe94e360dbbe7d2de638c3baed1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d583589d37b0f3aed8fb01999e8abe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459215776162844085417467a7af7b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420efddf43672a4c6288806565ef335610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5fd83103f965d4d12daf812e36dfa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561889f13dd5dd17fb9a4b225ff8049612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e79022a2753b788d3b51941800c5d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd17b1bb4830f128ea126a6853f76a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd74a604b7b9e4f44a7790aec42d84615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ae42b57505f4be5ddb9ae9357bf4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e78a7adc5122fcd6bb7abf69836113617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de5d9862f74102c5e076e0fa382e81618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811cd0bb386393234823cdc05f621ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4b6f74aa2067ad6b6a9476f6b0fbd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70973c26f840bed1a09f1cb79781c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ea085748bca89856d483a30998759622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765d2409200ac9cffce937476bc04d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd75ca96a41b182f28af4c15381182e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec972aaa895074c89a4575598c9fd5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d2d8db290a016e3a4da9b522a1042626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf7d791ccc0a9a79ac2d15feae9803627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd66972ca7ed7af32c4bf83fc275578628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ace6e23c4891a0f6d042a35c24846629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9de60381e30c5ba93a09f9ac2ee33630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f812c5914dc6000c1bdf968258fb6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45420052da619fb764aea24ddb70d9f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6899e4bc82c517603a9cb178b20b44633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79ff6fecfe69389e95f7c0daf96cdd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6f0e3a1d1848386d3b06f069d1654635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dd70c6631ca08380135ab15e60dd1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba9349ae0fce522da4fa76fa5728ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e7910b962e5c804fc32f7ea27629a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc53d9782cf9ebf0af993af6030dae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078de9122957ab90bb3aa4f3c8b02fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf37b6211121db715ffc47b5ff1aa9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a329420115731c1470c91b1ac89aea2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f58edf1471127fe7cbbc8a413edebc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eda8f0ac41c411313fb56e4f502c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a76bd8f6aa15f5666f24d124f7da99645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b8a1d452c3e8668d2721840ea1f4c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f91af457f1e138664c7f50e339f408647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1f29c302f48a3eaaccb2b3857a9b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a14316b29384c8c9f98dbc09eacc7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168bb8fd67febc479999209d5b4ba73650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda05bb9c2399cafc1099960d85013c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9caaafc762c3f5e147ac84ef6aec6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1de14698b6b5cef205430fcfed903653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332cc3ec69f36d07a76bba696a4a9cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7be24ea4fb87da49b0986facf0980655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bc7b00bf3d8c7cf94e7c41c809daa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b844bb2e2bf02b6c1f323a9e132c81b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca234bca828b5a53a31dbf4dc9aee21658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a24ac6a8d9ca18ceb86478cd64d87659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98c91ea047899316ecd97aad164df4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26057fb59e721c7b590eb0eafc16ef32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c49b585ab2b52bbff71f3a182fd97662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53616480d0ac0b82fdcee355d474966663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17faade9a4d0e05f18811b4e6cb389664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d9159c5c4fca3e15c206055e2a11c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7aa88e6e0dc9748db3c32df43ea7f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02c3311f91fee7253eb2b9fc3ba733667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e79fcdb7b4104ef53f4858542530ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267268c307c53a6172cb9873c4af37f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9c2860c106b41454ee93291361b50670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13fbf31e327e0960389b7ff60e57d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9968e93f0f247895949faf728b88804672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ca6e921d8d582f3ae5fee1fbd9d42673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84bc07db743539cc49751ec41f006c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0aec1bd89a11cf2b34dfaf0ab110b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7d63d707dd1fd8b367ade691f11dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752092e0b0c860d2b16114179d151ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611c54c5f4279ebb5af9df43b1e0d76678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de24be1d57ec2907220e6f3febff84d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921ba838f5b99021124e26c28ea0a64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf137efd40007f0360d02b1bcfedb25681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bca2fd17482fe8ddac159fe1305a07682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e241fcfa3a39acea8aaec2deadad0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbef7530bf306282dbe6cf1930c7809684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d85e8c7515b17e9d65ec6aeaf5f391685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dd83d38a4be85941c64ace1b3fdc1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9532d069636bf469d2e37a96c6b091687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2426cda0d42924dabe7a08a6a373a45688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcda5561d300626ecea78c36e476a30689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7cfb71748a480af994b7c69e5d2c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ac6f90d5d50f54d30fd029299463c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565fec920d075389e1817b77a79e616692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185988b76deb4aa45c815d11ff489a0d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e27dfdbd57a13367fc6efdb92ee57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3671a32f28328ddcaf63a0dc936718695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f27611a168462034c108d6025eafda696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795b68c6843a1ee0a56d780fd7e3cd9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2289e790c23852d5b3e1dc36e32f90d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8b71bf686192e3d95265aeb651893699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d01349b8b8b523d581c5f15b230a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5245cb36bc105d5aab56f55861ab6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548641f47c8633464b16837ff4e3c21702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec36459511e03a83da97f0c937c0e34703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d504a307af8acc9a5d5d2a5e146bf67704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51390781ac91f7bcf4b5217981662f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fc706768f34f6c5a1191abc4864e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6df4ebc6136d0866830d10bc241d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bca282116dd931bb1a8c9e4bb2c82708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6ee74118eadcfcaa621db6c23c10a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023904a61ec923f1cda1bfc489a071b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89702d91486fa9a408f6fa169bb66446711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0763c8d7cc229c484ae5455324a8c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920faa70c6263fe9a49d20924ba3d09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f4c735edbbeb0acf19c85730b5f8e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58b50c701ce0e90c9870b2561f3330715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bada53b29dc0491fbd3c75717ef115716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b772445519d19b281d8d22ff8d758717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8ed51aec68a66988a8c66d0b8cffb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f991b0faea8b9b51054ae15342ed8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574297c388982fb6c53101726ac5202e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26b0bca8c9cb60fffc14fce2f632ca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e5bd23ae3d061e15c48eae7546402722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a520a92f970a95da946d0b5f56a23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fdc2e44b877405504b33c2b997fcb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5b9db9e886432121cce297574c8a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c42cc69fba632beb04c882e68988d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93235a7f3a992318eaac3e2336a74359727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cebbd137ab5626798a2f4ff746ede728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188fc453d0cbb418987b2d3e92955ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81c7d703fa0f75ff9643bdda9b54ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbda46d8ffe0dd9b2dbaf242426ca84731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5059ebea91c3e06ebc380ad3b69493d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bff127d7aab284074efdc220ad7a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90122d5385f9fd155976e20a5f4ab9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1cdf46fe5f3e258cc3b9ee5213231735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34b945a22d0ac800f6e514a643aebf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d708b9513bd3a753476f65c14790c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8f9b469b7e66f33569ced547424c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c76ff91f14e4b7275510e8dd048645739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e2fe02720a74bec6d216c20e13160740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177670f01816e31f9fa008e0caaba92741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc03f443b59e3798cdbf98470d41de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a75c5bbb81eb72d97e9ebd0dee1a39743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3a0e156ae5ba6590bbeaaeb515de5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfd1a401765d77bf489e85494d1b04745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fe16a1b171122035655911283c91d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114e74fc018d235319af89891dbf01d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16fad9325555d28d6a3dcb3d018643748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285699b8f26fcadc8d1d70b4337f51e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d1da561f61201091f9f6bd9c5a6f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ed81ecf95a2fc27075f8e3dcdf55c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196bebcc0c79f06f147483ac75e62ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e261fd1d2b7c67676a7ae6008924d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d89fc22f34437d2c52b9d8eb662f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942839dd2348b935f4dc6e7fe615d477755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6cd82e059456bde7bea57d19e52ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c81527c6caae08ae25d41d1448ca6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bb4d94b14ce7fa089dc2c96fef10b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbd5dd53c65a557603873267ccf076759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020116768da65374b805c533fc8843e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5d6f86aa5a58d19d6e3a1c0e9282d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf33b0089b508f2c848e317f3ea85063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3fe6909f622c3e1014457355a60364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e4d40ee14b88fd9281d70cf5833d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae5cd7b2a40bc698a3407eb6bda16c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42aae4a67403d0774605503fe229fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1a96e5e19919bb92ccfa2a8f15bd38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d2eb515f86af172c8d1b5fe4832789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59af026024d975e0cd06decaf1438110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea3062e750682fb6318d1315d3a4bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19770d30ca21404d3e7a81099e2fbdd812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1568ecc248efc0fc2cb4c99367d03ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e537b995c2acdf5dc29a2c17d30c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f344376cbc8400b4563d82a1f8f3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cdbf131b1e714344422e5e74fb35b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecf0004aa0afac069a5646bedb838c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93b339bdb812a157ea5944a8db4d2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10b986b0ea63c3042a3cd6ab9e0a5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dc6ac52e2829d128218732ae95ea220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7d058d4760482459aa5f311f313c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c2f444d93c7d4686e953628f18e8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756ce3e9994769e52f576a1c0bb597a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a1c9a1e8e6c3a711178cee12cc24724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa394ee2498bd9f6d82b33a7ba23992a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe53f7cca7cb88008bd77e90f07cc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd6f4f7a9c5be3715f936895184e4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e981c187a82520839647f2a08b1db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86f72f2dca9c8240b3e0ccc37b8ae629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4d9eafe777516807a40fbc0af172930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28417dfa4dfe3ff8c016610c74f836b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d3d967adc57b3634315338b98fdcd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321824449aff68cfbe75bde37ca36b8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f32a14ffbc4cb1418a40f502396d9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a0172a01eef758d9948adc367993335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078034ff062c4a887910aaa132c722136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c054f6f9469420bbf023c759c152eba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd39bcaff7ae15f6f771cf4a5e1736038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc3801addefbd01fc6c2732a60b22939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba51dff24f9f47d66361af61c5ed0be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e949ec1ad2fd15cb413549f31ae52c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13860eeb1d1f2fe70381d09d62d310c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1e0c7880518731d106c19aa497d3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f2c4efd7eb7f73a96623d4e011c6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7fb6778a70960ae6510c404f9b45445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034f3ead15a8fdd7cb408fc972e49f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb3de77c1aa201e96a24865c65b16c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c081c748ce637ff9a0f5cfc62af471d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024480107abacd4e155190c30948d4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf6e5ee0aa27298e077953578ed44250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dd7c5c45301e1c3134db55a4178a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d00ec24582e40c0f50f8e7d5e659f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc543aa7cd92ffefa8bf6c66260d4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a03253621ab910482f504086e72d1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddacecf78e90e5d31a267f9740d77f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d63d133ed54590beead76dd874b8e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42df5c8e3b009d7bcffa994c0bbba157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b7311e65176695dd406cf9295138858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfc9ec08e7b28c679195fbd1150a5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333bbc4087d81ef348dbe62a397913360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a9a472ba92410eed9168d3a38831d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5068906b448467e2e9729c280ed7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308a2fb6093f5cbfb5c79f941680f2f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b474b1a1a822ca77bf1a04b7e1f8f4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e78e89e8cb11336b31d0f1cb344bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59253021428b1155319ba38586bda8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457eb555ff6df6e74cd762ac84c942367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230173d923c8559591df6df299752ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba8e25079e7922fec9e8f7b7f9ba0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1913bc4aa697709bdb4286f673a937b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba74f50647fe93238a344d6bb83489d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae851f7c0da60d6b22d9b371c17b5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30496bb837071c63a6aeea65c6437c4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b14369d3703e242dc6dcf64bbd65ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108153876c4d6e395e25b4c04fd5f0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b93c8d0357eb698bdc015035aa071076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3387aacdf9b0ca341569b69bebf64477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836db930b45a63f5075cd2211c4ecd678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284e090c9452cec262dfa24bd95933d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1f37c435c2aba09f09f4b617c630e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f658884df0f3d7b404aa124646a0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43731fff42f5919e00976bbdad3ef98282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bc8d6f14bba34ec3dec7e2395ffcf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c864759a5b26d1162b2ef15fd4f59d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d018a1702d2fbec8fa167ddd9b0b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86012c73fbfefea4227714267dd5117d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385574ec67a1806172cbbfb5f9b6ce7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb11a16431a03ff4b4303ff51950c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3213bb77d0c7390d8d6d9db59875e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae787a52fdc1a081bd848ecf7a103d3b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792d3fe1e5a30f781440ee29ba1ff7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68082b01b4f9c6d8f5fde33bda03098f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5232295b0aa5f11f533573a4d0a81d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de28d94691194d868c046ec8631bc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e3a0ab26231272a70c72723978a0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e40dbddfa11d63095c4bedc47f73d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e060e5da95b96ac75d23460002213297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355a0bc376adca01b54ac87462d043b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46247b60756f755d5c297763083b0e8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fba6843de33572c18a9e271fe1cd08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732a3c001e931dba9710da20b3557bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f977630eb822b8b491b8bc3f70f63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4f5cfccf484729547fdb6967e10ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5a3f92fd31b17b613bea4123a3c88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ead1166dee883288c022fc73b766aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9e9000b9a88b16b31568de3da45c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246fe3c5d2e7c52486446b38166873b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f3b039fbdca532e55f5335db2ea32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73c32c2a74308a451adbd0dc7f13f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331d1bf0da26a7d96d1ea646a16fcc1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6a6a1b3763ae06457b81da8194de3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c344906e3b3c384d6a5c9ae46967d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34224e5cbceff853f4a74a370c6c87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0fde22d3e91747d847056a52d6c0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcbafca9f94685abe806ee73204bed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb23a129464e513a0677002007fb22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47ff048a34d739b523b3b61bbcff93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191b052e7dadc5d67a4b76776b4de5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94a3cfc9a10eb4ef727bc2a64392e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d21d8ba1d562e004bc17dfd4d489b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dec99f18d957af0c70e385a80934cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a98b1562cd0f93b5fb13fe46088ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eff2848fe8d7a96baa87a21c1f4f8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e150351aed0f9ed3b0c1aaa4b11e6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c66e6348b9bd371957fa64f070906125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225e0d47c04fbcd11fa95b906b9bf07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b56098bc1e7888645ef6471ed8172f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b8961e5090dd5e546e193ee33a2e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2e3e5c18fdd0300522b9355eb06c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d41c45adcb9abc0cf685c054a5052f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1667a6b2b094cf94ba4019d91d75d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb68f9d7d51830275b8f47789083ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39277406296ed4e443edaf0d195f9a50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890904afe2a25f1ff1904a523f1e85d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec1b33c273716d9f93b9aaa456049d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2545245a42730a6d1cff9aa821aa5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbff6afa9e815f7600c203d1c2a6f9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56068bfc6a59d7d0c68301ea0301c926138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80bfef8347ddd7cab2a6ab3cb718fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427575684c96b03944e869baf738f9dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d919c1b7abdd233bb8fd46e7c8ec7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98502d3ef99b3993a65b2c8b91ca094142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fbe0f8dfdd10a8ec8f294116bc46f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261a67f68bb6b307bd05a75adfb5214144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54183b4dac1127f5b2257c61408ddb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace569076c3f22a37a0d260a4e170fa4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd124df739a051cfc5c1014daa2e4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1869f77652a7f6f387a02240f9e7e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7d6da4cc542155fb8b8247dceb0fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169841c5c413ea022d08bef5770047f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d52eb25ccce7528c1b607876ad179151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313e54201679e3587a23dcee22e928d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e988f7fbd40e17ecadbbe06cca926d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e637ccd2120b5a41d073a088b1e98ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94727e5784e24ef05801de38d4925fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f8a3cf2abacc34caf8026dfc8a47b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e043d4971723c56093d5199f96af12a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747f021d55e80a368e8b8b0cca299e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c633b921841e484aafd194682cadd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70387882748e92c3941cbcc5f300ebfb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c616c42e27119c5499364003e38132d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e892dcd01af3be605411c718f0c453162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1282880a79e83c99fcbb5f49ed723163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f6a584501a4a2e35723f7c7a6fd04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6dcd8a97beca64506726a46c04157165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e744d71b9b3067c689f3143bdc9cc74166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b059d0a783260edda8ddb1668cfd49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78f7fc612ec9737e9a1a95fdf230e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41ab36a4bfd833b237451fe3d8c743169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df325188aa690d7a3ae0100da9478682170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf9a842461bb63c9f3fd277b40dbd3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadb3667ebefb54c52ac9a025278429172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c577584e88dba9c07e027afeab2033173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffe1fc139c4a76eb0dbe736bf3f661174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e28cd5382cac6dc9f5321acf0d5af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd26cb2585f2b8a9924782ce6fa27e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c2f2b2b1f687474fa3ae83f253cf5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d75b1bf72c4294d65fecff3688bae4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6e7a873dd1512f42f53474431492f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b03727d6a42a17fa4f5dae2e4875b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053fad6ab7bb383b9e8d6369e30375c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8c762bbb372ba6bb02633dc9c3374182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f639aea6b2cb2115e3ab9d215eebf49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ed63fefd6b9fcb7b47c3050d0c013184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d767a2549b31c8bc4f752a683bcac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419625b75d9614ec5ebf5ad4c75e19dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adaca0dc40800c2e69e4ebe1c071ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d70432114952398c6ebd02d0f9d83a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec367c9c041a42b56543a7f74162c25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311f6a18bf83a1250e51fa3c8b85569190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94acb6e755e8584d37bc74f580273a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373f485f7b0cfde179642e2d80ddb08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec74ff12c79f0ed0404f127b39dbcb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee10f8c753ab9d353cc7f88fda918c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a92027363526910bdf5172a6adebf1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9c118eb853bc6a3ef175792fbfc90196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9acd18dcd65d472970a150f4ada04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637488167d7e2c1827e43f55c5031ade198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540d0e8eb49bc508c8a732f7eef7b48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab128bebe94f20b89e1db1217066f437200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a20aba838e499fa5cbe684b9d172c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daa302e71321608f9156b823024ca9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327cc3388479261576c02576803faee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89ef02f0b6da866da4117926dd939d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0fb01561901688fe3ee54760034d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57678fe19df2fff8b9b0a19f3602c01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a820b491074021e568b21b27fc2b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60cbdf00e2311d243ed1fda39a284f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45656fdd71e4574f1f93641714e94f02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8373b0557513aa0bc6561169eeced210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5e1d6f9049fe0dab1f96a8c79dad3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974d107268a0d69614e64e38f6f97b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab2b8c6cc9c0ab91e5daf57a21274b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54214950c7e55a3d861a8bf45856fbf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606d0444c7ea34f12d0429ede036d98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec11e4b4b8664630a695c3e69dfe17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95549e286af279e82cb886ffdaa8c751217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fa8d6662b0f6b7f4aac65471849b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44f089d16a3558270150c296ec83e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e51709ce853dfa7be20d9ee399b09d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f785577dbb80b0b3a69d9ff22bbda06221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f067db55a3f8ed641d33a4ba79817222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4a0fadb5122e3dce2703f920c9782223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb975e5275ee6ee2ea1dfdbfd42af5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24efdc8db2f4eff396139a02a7b08a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e80803e235642b4049655f7fe20b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b901be3dfe37ac4b06fa5eed1d2f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b6cd3545f82db50d90fe116df18d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e7f7fd3cc1289b5f7313d43ff0317229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459f4aa88c0147652cafd6798d5cdb0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09088d5c9c926b13af086ed4b1129cdc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0765c6afb14befd253653f7cc2069bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e4be2779dfd00e43033b77584249c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b4a3eacab28763560167bff342e26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84120ab220796cdf238dc6458ffee741235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d15d6fe303753667b306684b468f0e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920cd0584fa54b9f88c552981c17137237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3556a9fe420b1fe2b91e58b00dddd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1e2ae3e7d691994269b35ac3e10b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ff866680013100ba17af4218a8ab6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cb29032b0ac22501ffac149dfdc4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c965952732d24c87549ba6723dae5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a59acae8079b125ef7aa6c474ae7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376127852dc57931faf729ca0fc0fc76244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08c15a3673dc9bb0c5b113574a8032245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3ffb8a684d1204b9159445f1dd240246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8257799272ad052c690344f996eb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448aefc2199cf0d37eec413ff056c4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c99bdab0ca6c496a23b1bbc28d474249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29f94e3a533a680b5f39a18ebd6c9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129abdd367399f0da2f83bcaaa0c6a01251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffd9c9fd41855f48c035e19132e542252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a47c4e58710235bd22a2d2c1c5a876253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8943448177c66cef63dfdce129c2522254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b00c3b193028571da13fd56f40f36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a343caf6e8b22e1c212870f093758256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca1930790b7516d9bf599061f206c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebeb7e5ab0ce87f20729d5d4a76103c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76901d3c34f1cf83f8e4ada49ad3862c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12a8e54d4db44ce926f3fd823f8ae6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dedc5762720d832f3ef8aea88b001261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268941564a53ddd647419ba8fe28901262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a57a0c28c3d0c059f8628d2095593263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5871be9d95438e99de7abc60e439fb1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dbf9baff9543ee2d7af9c5e6d8eb5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a87b2643ca499622f8f9842b3c3222266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b31efe208a65264d2a810fdc95a7dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bacccfa5bce9ac24c858537e19fcfb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea4f4e439a386bd16e47ef60cb4d92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e46cf0019641441c74eb74322c520270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057f198633dbb0dacb34833bc2b3463271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f39a30e4072089a6dc2783afe6219272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744b849453da7d5427aeaff5b63a5d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58270b4f6260d06fcf4a27f7ff562b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7928d3d1ca33949ffc84e76bc80e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e013f8ea36d163799c2b09cbccaeea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee39beffd6f22bf9dba0983e6c21503277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661b54cbadc8a4e56b22ce5cbf96000278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3585f8bb4e845e4ecddc684a35cf47279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a02b6249e9f6e08309f688a72835d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbafe2b1ea023bc593cc59299b0fa1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31eb47f253a941b145fd52a9e933a07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8539b4c36df53b450ea9c90f988cee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04dad3871c1e265d3631b8f21cea7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9369631b63f925a9d84e75439b5892e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb2c8dcba19b3b6fb1896460f90181286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463326df4d5100395491f00fdf030df9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d2ca43170464bc1cf4c9c3f0df873288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6879f744c6358cc7570ff09c1675642289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0904c5d115cdc9e2ba06808e6db695c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a7d5455d0bfb18625c070b5f6a179291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35188dd52f5c34b5607fe5f3a8133f1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a877c32dc5a21aff25d7cde74ee26293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c89d836ba359bb84dab5008714618294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7b71eaa34efceacb395764e1bd0a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2af572578d7ef392155b61e3ae2ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda74c35156c85b3f089bc2adbe68cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4b4893673cae46a395fc4cc1c940c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f3f1d63e93d7d061cb0689b470e97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf338283c6834aa0c4ca91cfe680fae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03896cc75a425ae8d43ea29a503e8985301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9d146a3548d0a2c94c89b3a303acf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144393049f053cca1eb84b8ef9adad3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289d94dd34273eedf687494bbaea38f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299038fb02f0485a9c497718448b6c95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf23e604f0af92afb23e170f7460a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a55f91378c5188025cf9621b1d4ce8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f204dc9d4ca532c07d8babb600ad6aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055b1c29494e23aeb36bbe73f8d6841309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468505ee1d4fa2c65555ac6c863402b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc86e00b6a1d6e0cd5e9020fb6920df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30a2de102e44c9e8897ec5baf4e4dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00622ad0950a52cd49cf7da70621d145313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f435d65d84976464076b998b94b434f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f0a7c8d1834aa34ca8c9b8efe0bbd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52652e63ef3b0473fee4c3b4f2420b10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913495c3c5ccf475c854f6727fd4e7ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9813845c810c2ac6b1ff3de9e191fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7f98c7d0119a307391b02b6a9d593319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b5ed03015a970fb60fdcdc510e035320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ad4aa82d46e44eb3da0b718834c03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1297715eaa2eb2e1863d6eb840270322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666bf46c0007653021d6de34d5dd5ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21766bf520b8a8a89fe2fee590a8d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd8e90d8f0f67541f16b7a4770734e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38690063efb1fc5aa4d3b4e2916d9eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bd4b9224428f91d7c263399b958a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639c0ae0afef653d2ad56d1e7955e39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac647e0b8d06216d6b9af559bd24887329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d61d94d6e145b3663b00b905fea180330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3753bab40020212c250caa48a5379331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cb8789b3a58517633484f528d624f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236d56febb220f18cc25c9a30a7e25e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bdd063ed8057788265a266fd1026c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359ba53b98604a3fbec7524ee121054335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2885dbbc452600f52f5142a391412336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8c17cc4f91c5f953a11797775002b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed219c28a8235349b70107c419730a4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c406f7b4e2ca4afb93f31d7809e073a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfd330d2cebb72298989b08657b57b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e537ad431a29445bd6791b92e2f72a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10687c6c4ea5d5f44770c5688e4c6089342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a7fb0bcf716b3f312ebfd4a071582343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742c2a0a88438a9e9f448d95ac06599344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcdc7574bb89ea557106727dffba99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b858ba5bbce0009534a4b948a9e4e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71ab903f6eb827566a4c3b803a0f9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa985e1c48f79af66acf4d3723235d3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d35ed6ef957447a6c049e303a18a64349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b86bb6a1a8cfc118bf4eeb5088ac5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f750cff3489ff7eeb11c726ee9660351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6e5b641ff590f5d6a9f2f4b599a32352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b7e38d72aad8f4ad5e974bb048743353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd16dddf32ef0ead87908c59ba3906d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36f1c1865fd51f345c648f93db9d27355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346592edc23d3730054988584710260a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fadf3e2f1c171b4fa2ab6c76b23f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc62ae26593555b4c24c73a0778bd7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b75e8459b63147d39d83c756953de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bea33e0afecbff3077a34ac220ee6d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a503747b2fbb0fb5ce8a29fc0ae6ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a3235ba29a95092bbf87344464733362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4c6fab616032748538f02599629ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b2183474a761ac44b89cd703d2d59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79506d94d05d44565702734bbb6559b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8a59fb65dd522999b21801974dee2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b225b6938f01b7da128667e828d612367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54041f853821d222ec99230c3d080d22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f05ed5025736b2390c07143d4105c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37e032c47319d9f999a11f16f349b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aee64f582d926358b974cc2e910ea8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e69ad6a79effa6485f31ffa9867a11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e095dfcb3b4a2b275f6c283a787100d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b8d652988617bc8dd7ca1a349f403374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5d127d1df5e5f8e9146298b3f5295375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59569b3c26f0bf6bf93080f37b8e305d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fa69e49b325d27056da9711312879377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa335f6b65aff92c53269742ee1c3780378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdf817281c5bc35322f598016f8f07379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285165d6ace5e084d488daf64d9d4a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23bb66332526bfa1ad7574607f31c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4f10f17656dac6c70ca0ad24f8fb4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc55654f46c2878e92ffcd2ce566fa3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aa2e21333c919b864acdf5bbcaddd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff50762ec752f63d227b1c767f50be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c3e29ea26f924c7159aad27842f5d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68df9c2d056164ee761532692a4f60b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315e6367d5ccd463b79442fe9eab475388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe92a472000f5c6fdc92e9ab022cf2b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553116eb9ec357449c375466049f28a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fe415194b54f4b05d5a77c061de46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fd97332ebe9b8730dda48a125b6ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac62fc1ba266b1074a2ace4bc8d482f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e725a00b8d8bac6fe83a5f826c60c94394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fdb44aa2caf0f11f92ee11a57a4c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67fd8d318c41033ed8f4c9cdb258fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5bc7f361865331296924775fa389a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a01929ee16c9454b8593322576e438398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8a3c8da9bb02b38d67ce58bc94d9c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edae9f74d1eaaa72da43665bcd6611b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852a9c38edd80c1c62e7718c6df8ac0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0a5eccd59056fd3e2668f3a20d5ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cf337f40808d61cd8f3ac268cfec6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e012005648c4043ef9a404c4886351404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623ced2c9a1bfd638ae3f4f704dacd6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd195f236f65654c01fb2594d07e41d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4021c2d1c5d1301db4ef8822b58bf0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3be88cc1338d592e2546a34c31e11408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85e1c5de96365d0b12baeb6ad440dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d56c4104eabefed6deaaa4808438ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6647e038709419705d5f5c3dc1c2c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80046777d1c98f316299afb1a00609f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe874e5d5d1999a5921710f61dc45eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33435239200f189028b11546b0e916414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04550b3bfdcfea1f082fa7fd09749cf9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a210af89574dd75c9e113df8fd7670416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5e66661eb2dc4331e2e00ac4caf8b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd072b424fccc45af9284c36df56eac4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac827b7c57d62f4d0a5b9300162df0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d197c81616a93035c4c16b1bad2a10420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6aff38d7185ad151f458d85203540421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b740263f25c93c8549ef83123f01d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af85367ea599736fb72ada0bfe19164423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21aaf87c02e284a2efd88219d8c3c07424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465f1c26603ad8cfd1ff135dea1485c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f49f0e7c1c866cdb4f164fb3e8ff1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e67538617e5f049335674f0572f5e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8995c06cb76ff340b9b0ee1b982e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73975a92226c7e6daef383e53a188c99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4915ea5e962cba26906c8b8655d7fc2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c29b4f06dc745186342d292dabfde9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70038e610e156f5f6808ad8a0c26a60432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde5bb935d61d273c0d646228cbec4d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c98e8ed94c8c9d364d43804739de6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefb879dc2a84503044a4f45d4b83d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418d017959c22e65fb4ec206cb152ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf73835ea17d94f5daa3c7493c0826b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345245eec25de59ee50e7602c2064c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fb1044a9b49a6c700f77fb9839996439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f7b0a4b11765de46bde1cea2efeaf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b5f396e19ab2fa6e7dea5248d316d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e3d73a0d7626834d354c101b41441442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5971801fca1c9a5244d5355365194a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c1a08d86a2af733154030490163df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ade199ceb0c80b6908a466fd0eb101445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216c563b99f4ebf56d53fd530d0a513446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686f65144ad1e08f9f364499ca8e6fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1a8df0d93798d19a00e6a7928e0f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cdd4b257dc864dcb765da7e78d3f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23138f249e02a3dc11bacaa89d6c51a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f219ea0222974fc2915badb9e1cdf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372b5ca3589faf476b2968efeda6e01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6116f1477043fabafc4bf1ad6887d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574eb40c9ff3db47186fd855cb5e374454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141314f1617aecb5dca6abb818bcdca7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3317804e5f2effbc0282bade57f8d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713247ab51c1f80a0ce8fc195425368a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e1f1344953022fbf31e1b8b64e2e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc4c922ffc3f9918b0024d2cf13d13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480c1e022702fa2e86eea1cbc3c9d51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b962461e3293156522d11aad789949e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b8bcbfbe5565a59abc40b1d666d75462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f116158ca2c1b4800d405c45e846ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b796568d52b3f046ed8b2a6eb1f1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899bc7c8dd437810737b23819b7f7bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9360ee58904519c8d9321eda9843f19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abe55446e35f2bca098077be1f28ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f2b4736302b260e67e7e32aa9be48468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae384ed14d0cf2a49448879ed0ef5b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b860f7c3e55f497547dadefaaab928a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7f99e54d0c7d4e16ebbecbb0a3e58471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00f4bf186c97819058d9c1a6ee5817472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225488ae1970627286c9cb0c09898849473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ba511d3ef73987045955bbb0a7d9f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437940e4491f5d9586a1a0d5aaabb5f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7a5123379e254512cb15f6fda5642476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b01552d1980bb10e961de5c8609437477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b5188edbd4df6b55076fdebbdedd6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d66e0b47fea4b82aa6a811fab5a96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcb846da534d7f503efdbcc2677fab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9e81aa233ebda90ab4b9d2979468d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049c9c6fa5291a72161e50e9c53be3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e968fe4a54a861902c3ce0ec718062483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af818f59590af51d84450e8abd77e2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14203b38c20a67dd144b8150aca61f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066ccd34dd9eaac96490db4b2b90507486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adc5eb549e54715eb5a7f82756cc30487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c94e06687ff1df9eaa332741d2aeec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6a5b39f3e70428a540e8b771b8761489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe805c8e38bfaa13de6b8421d52b69490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ecd0c3a91e789e6a6b3b787826c2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7e854637982138f0520729d981257492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112e23c5a94205827e73de33a6184f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdee5e8544c5c066516991a34a45197494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33175a64410292444919c1d92133fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a31057f71b1c2cb72aef6ecc95ff5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07660210b4855a9113879b15ff287521497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96881d7a7ec0ef05cf84bbbc3dc43c29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e94018af792350f7b71e6ff5e949b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e946df772cded28ec24b59dae83ddac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f1756d11804fde64d82c89c6ca672501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61252df3404efbced0b5a919703dbc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8ebdfd4b2deee1ba376941afccf8f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05943d1411e1a4d1ea79b94ed39a5464504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28337712f2d821f5e3b932a7f1158a50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f927b80d119eaf2bd05a019e1e35e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a9729886447f49ce260d389d17ea5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7865b82439c10406632836b721bc7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d24a345e4e0053ca4729554d1fb2ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757d408c14a97e1273dee5a8a6428ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3ef01b0a670b2071a949eafb53526511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7513f69676b7e2a6f83ee0d9cc29cd6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24484b5d91c6387510aea6a867b88cb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3b1baf5a72268df5a575eb2076aad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a37c0d0f56faed712be1f7aadf239515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75870fe156df939e3586ceb3825216516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fa304a402c6f60d39cae7452a004e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c18db41b0381b8de128965a8d7a02b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b3303bab3e37b99e6f4f599327185519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ba1a1a9c2de328cd5e2a22fbbca9f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60023965b40794e3623e6e4034331c41521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daead85b3c57380de5c78c229065f829522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a9fbe270c49714c13430baf2edc23523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309e710fe3338dea12ea4c0e7949bae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9148fdb27b7a1b9842254635cdcb3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3119f3500b6e69d8d8fc559d5e94616526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998cdfef3181c445c9eda1ca76cf073527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28ffd195106fbfeb69897a1e78a6fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e47ab86b860ab0cc090a22a258cc5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5738d5702081404c27543bf3e2485e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd90a60f079bb76ac05aee3e0eb894531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cdad36dfe57d4997db7905dffa828532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419f4a69e61356a2502dbcf949efc79533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfae670cdfb2d0add8caa25e125d315534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f477ace72725666c8f84949f2eda28c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad4c7e3a3162e3c82a563d68e4d17b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea3cebf4fdaeefb5c58b87da698be2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd55b40b3f1aa12f2585802775bd6b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08569ffe36382628e4bf2b69f732c24c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914094789dcf1c721f9f8ad59691b74a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f069cd7aa7eabaf57bb45dc72ba5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36316e0c2746bc4e4117c32984902cd2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de04226cb60d2060eaf56af57a4800543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9cf3206dc681b19afb8a77a884ef5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075c4a65346af6ddea6c485d156942f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084801261a22e1726f8daca7ab0b0d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384dfd72a901376ca7b39ab7ebe913e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d8456d73105cf8d24b553df991cca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604389d2aa0850a272dbb310942b6dc9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad837549db2938ccaf4ff075310342550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0723297436ccf5c760592e2c3332cf7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909ca0235e2a9efd93146dd0bdee5ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74007b5d1e018e741475a85654aaa43b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f283124066443f8ee38abf8f5ed2478554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4554c7bf0ba0a0b448ba514d94a10e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298debdc30462461d350829c808a590c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a0697ad15e1e4d25334b3a1d8ce92557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ffeabf133ebcdb5b48466a3d34498558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56155abf9003a29c1814da236fa8e8d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44fb3fad6a6995e2d3695449925a7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe1e82a6e31e3ffea90d1ec400baba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755065368c69bd68f52e889bae6fe69562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408a0e565ccab1bde2645373ef14a16563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9fa998fd694175a1ec61003e821fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd28b7d0dd1fe95b9e590e5d59855e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb41d20ac463417efc4c06d6ebfef4e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac614544e2eb195ef90fd0d41cda0dd4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124be2d6d3079be416e5a4c3d07683eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679bf455734eafb40e4cbf38654a720569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e281b0d0a8df742d175b5df90efcc22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0daebd284fef125cafdd14a0c2ed6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c33ee1acd231cad48c3d1b8694043572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa50e5cc51ec4cd614356fc59ac6a61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1fab591dfa7c8383c494d9a669aa4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba35faf3654d8c3e0444701c05f538575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e448d8c80169912d3b94e6c7e7aa21576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edd18d25d0460004783a80a5eeb2aa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af405b5f796b82dbd91f47f4ba9c28a3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1d447cb2ac9edc4f5ec2763ea2edd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd471067719ea5bad607ddedb1f9af05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fb49d7c6a14c835ac6c3f33665e42581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b94e4867df7d4425df1785dacaf57582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e8df6eacd55d5ec0e2989b2e9300c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce5d1ba92bfa56033dd44f8c112c03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1ee59d9607590da9c12386653686b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d45a5bcabcf14fab9a46494d33bad2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efa740719a4730601700bfa544f6c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f54d8c0b6d17ad1eb5a8fed29b7e53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066f1eb5c5fda6f1acf0603362b66c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e026d0d75cf13f030ad107048a9a34590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675af1be2004817c7030ae665635fcd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb4bfd2907cd26ea1cff8fac1d5c26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e4bf27a6730372fcb01a1f53bc092593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ea7a8276a70faa355e43bc05da0c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb69c62ba68488e26a79047b232460e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190278d767e612befdfc80a499b1a0c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7c48533da7aa19c34aae5212841b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f98ed9c725be05c62e99978af58222598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35222379a7e6c083ccfbb29615b72353599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f7639ea4a2ced5fd6654765ff58c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c319b365e17d12dc75646224c4f53601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b916a1caadd82da2644c18ee36f73ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe5822388a3da855314122d1b82f77603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f61d002e1230f36e43e05c1f390215604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4a4ccb050508c516d2001475f64b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b444e47a15fec96420cef6e638c679e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be39ed11d81065dcc2bfd2ea177608f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfe3d8765164ecda7130c071da9707608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d373fce2b04c231300887bfc1812e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fa6573eff1a458e742d1294e8015c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0f9c2b6e8cb307421b215b6fa41fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ae1987500d424f9ba5a44d01a8e4f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba19777efd750dc3efdd5018ecac3b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9a54bc00897e3ee006edf97315992614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543255ea2f63a707089280015ac04832615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27575696dc768b7d0774d8b1294c571d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd1bd688dbf759f327106377addaa1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf783ab756942c3774aedc574c3f420618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c4d2d5cb3cee3dd2491f098c719a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c68c8b780ffbce3e0be23cae6c8b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f261bb436b689beff3734cea4e1506621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76240073a5b921d31f0b9bae066dd075622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b290d2d2c9d42bf5ad6372a15b69886623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28787d32b883054770d5a0fd06e05d9c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b711099a96655b588395795740c8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cce88fcac6b6ce36a5720866b93978626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d79c70e85c66ecb8384d18bceda2a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364e98fc67dc23663357fe59111df32628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494c34d9e5a4a267624e2f14befc044629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb952bf28ce73da2097bb0c1fa3f53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0df03f7193efeaf3fabb3b0e8250c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe47820a464291c1200d1b50ff7060c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536fa441551b4ca8cd259aace6debf4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07466e4d343e6c824bcb48c6d9b5b153634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d651bb62027e03e477d97ddd5200d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcbb6dbb2b94e879ab8e0ba5178853636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a93f0506b44bdb233cd840779a01d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce3a681c7cea8958ae7d40807673d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adf3a74dd867d85c006257e57a049f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d5ee6a74588fcb658ea850960f87d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bade53855e297bf598449195fe620b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe2da6f68b0eefe6dc422fde097b3d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127b658cc575564f5c7052a1664c40c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972015c0b5101da2709387c2c95bedfe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b02580c7536be14f7d39c33daf5348645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25e424773ecde30323f788402534bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25ccd82c7df9c17db6dd7697f6daa0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a381e1232df9ef815367797c6d2f94648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682241b38bf7cda7b17764f8f48de70649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41467b201529434c24358ceb6227c25650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3599afe71b1d3453522032f65425b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfbeaefe54acc0f8deea0de3fef760652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9a1a625bcde3238d70c00a1d4d34b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8e4da13918b6f63e1f45b2ef2c557654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbab2f72f415bf2a3ee540da5d06969655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce09f36b10b9d0464835c18e92f669656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58191f8ac62a6f8afe62d365f916aa0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1e8b39a26401764f8332380268ad5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cb7fee7554db7118693cf853c8772659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dbd248ef154b5a9deccc998ed75b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e58f33b037c08310f24b524ccb7f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a198ac89f835f5b913dc12ba1ed44ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613e3da79def5c55e66de018bbd9cb3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa159b47434b6b02d3e3b1ff1addea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a95f16db73d2bcdfcd0bb184b96cea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2414755e8ac2ed967207e48a12ae1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8576659197b9679d5928a85e64511667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b4888d4cc57a79715e24e418d1b4b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc084d5aba0e2e1821b6156dd2573b35669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426934bf5d32a57fb3123a753dd8984670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe863f3c3327baca84b9c3a17660a4a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67882ed91a72a72a23059cb072507c14672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05881a14486e6deb0657791465fc15c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f12ba061333dea5e019dcf440f1cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def30bd7d503e671214642d6f453494675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8abb6a7582ecd4779264c2fe6b41c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3273c1015dc64637a65d20f0b4f194677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973ef57158bb2f98950d790e32bfaa8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8c19c28fc9e2dd4e949bcd9c3a9c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a39419ade24db8e939019d6500e54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57fb8de607d8a42f5a587d645190cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ddf8429ecd1d5db8bdfdd19f26dc3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f45e9e376e209a2cce9cdedc659c2a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa92017eb2a848f04997d3ee5c7253684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc78fa741eb91ddf0cebff492068c91685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb304ebddee41e9bb3df0f6866f60df6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16909969d49e28a7b9f476b2590906a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b342928766ae8d96d1ff1c8bf0a75f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0eb25d3c7553f1b30b175b916272cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b69b73d5fbda8acbc41f17c7176e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f2f1f56320e3b4397acd061d26bc8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dbad1a5a5f094d9a007cc82e8efa2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40d1333fd15764b42b1b51b44b6ea8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab5cf38ae173d5666c0cfd7fd35eda694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ff0c1beeeaf032c4acf573b83ff0c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e01b3e10e788d15533b82ea76c906d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef5e83e54d1392aa371e153bb0126e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e077b91cef7adb152e48a57ae908c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c832c7e1fff1352f4f999b50bf1b8f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce82ebea44ac41c9cd559956a28770700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42fe348746c232fa790da82894c393701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22ebedc6030062c836435821bb5e23702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e659bd5421e0a1c639b2c5c6884bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bab19cc075b4f18de3abe380eed9a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0da60278779d0cd48e32a073578980705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f90c0f9749fe54817463f8b0f422d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091fd888ec17f606d371c187e6d459a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208dd30111e3a5d77a29aad0cbc589c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67060eacb9ef3e03e268628ae71237709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2a7126469dd49a36f931e6a1a8432710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20267637acdb811cd72eb95fe71e0c41711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200cb0f26794ff8fc2d098ee4fc7e79712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cc2c843500024a60af56ede1c370a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bdab579693a386044ab81878813b4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f1b764ee78cb16cee5c0646dc99b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be17f922df1c92460cafb0bc2bc6b6b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ebbc59b94f56529172feb0d4f4013717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc7e55bbad12e6ace2868fa6588f90718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30070563e55d414352751142b10d0204719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9898ba79880defbceb39f6a53d9869a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a1d12108ff16875b6d6336c50cf92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536015730dd1aa2424921c7beb698f5d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855af452cc6892a635cee93bf280fd76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294c073a33dabb3a6b6ca94db2da9f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce099b2d5de965b3404a09c2c3812d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bbc5e8878405f87ae03af3a86c706726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354242bd8bdb4b480e0ba533d04b9803727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10046196258d93c2831a443d7d3b902728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322ba744235d5fa3e551fc798ffcc77729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00d25add21609f07df7610c91f12a1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a19657aefbdc17ba4280978fb4b3a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c42d9a9d795f9f4955b2de159777b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de806ae9351e6988f3f54b3612f2fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b36f4b4f9ffdb6d48f251e0c5b995734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eafa4905e2a83274313a965b417a90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20171a6acfa440c96b8d48c9ce13be97736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b49d03678ad4761072fede2fad687737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117c788667395fea98a09ae7100ef67738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99593d9b8fa85794cb1ed850bdbacd6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e72dcaadec779d6b16d683731512eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d68d8b3b715334647cd20881b0c72741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36903fa02ae2c236fdd0f70c532b2ef1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948a6ffedb4353e40d60ccc5a59bfba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f090ebf7a57171f8498d695d377711c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367531163a674460e08cca848c37a937745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eafefa69423501c9c715ee2a9a71ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d44ee534a57df4192de666e8cc4931747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b9634b571530694abc0964d4329a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2891e8f983dd1d3c8f1aa5af2cea8f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa337fc8be81a0920acf868beb73bcc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821eda5e36d6ecee167fd728b877e90d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676cfc4e2eb2f40854e2a93fca94bab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b277f77e0fa7dc7e70323c317ff81753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea0cf64324417464af84dfab9af916754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebdf2e456ee3eccc774c74f4b561e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8443902512553c06772fba35af30fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f573959b7f8e3bd6b0e73cdedd34412757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc3e57bcfb75ef688ba907d0d18c91758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116349dfbfe047db1c8eba1a113442c1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>